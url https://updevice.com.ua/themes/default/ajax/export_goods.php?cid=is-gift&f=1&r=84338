--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d10f16be2ba13a9c078f6b028e801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364be46f03e954225949cdb072e6cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f272f194775a26a24ebe9784b34183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5134eb976428fa809f5637c913bc4334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97af302d22c1dfbcc522613292ad095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31835aecd126fc675b2031df0131b30a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95c7efe990d74625478d1e77f0de07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb0504a7c7a798b62ade7b80e2e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea604dbe4ae87194a92097cd28fa3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ea9a197c381361ee51889a95223010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd66e6c5ba8145628f0eb39e13fd5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6dc4d92aea64d6fefa39bb78400512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb300d19dfc6fdad2f04fe3636da9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0541c07a634ac02a91ce0752cf8b10114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f743fd2612cea40b0bacb9d5c92c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f66b5f4dd1b279a6783444e2a17e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07438e35dbd629354fdee66465c71fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0c10f8190f22487d1f9de8c1f39f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928bb91802ff53662c600bea83894119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3ca7c7f39bf6b1eb2f0d7915716820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476019ed6109db8e2d59e69f2a388621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591d5cddc5d076d4de52613bb84dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33fdabd91920a88904d567703505db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61ad835a4b6abf642c7b28ae9501e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016ee2094a683726360bd2864dfdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68feb16e5786191180a617f9438aa6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708c3a7e6664b9d08d67b9e87c2241027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33382e565c65e52b713f6504fa596a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263690fc74044738ef7f814eaa016d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca2de1224bbd79fe891ee0b674bf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d80ec50e3945b3aa6bb30816be96bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558119ce05d1f7b45e1d80972d1962b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea0d98e77e27bc18b75f4abc2fa8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b6bad0ca949e7c654f04b86e1ef034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635adf661919288a031a505dd90383335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7006cef069e435442ea2bb161c820f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1959cc020a7e532958fe67650db5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18e4639925cf70d3800131ebf217f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee373393de8d6e86e910f2b7e7086839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ae213bfffcc88e4f45dd2721da9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb970b8b5d7aeb76864e3280567b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b88d507eed2f5f5c2ba6b1c4b818042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e243428034bdddcfc7cfd26d2e6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4521c70d8a6377ebba820fcb4483bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ab728fddcb06fb3f567aa51ed63645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe2706e6b8604750f321c41d16cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf651d065983f80bd86c7a05fa97f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549de93f59560afe78e9979e9e5c7e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae82e38c7802c07edcce06ac36052d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9d5f262e223c6f6935478549679050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1c8cd4a581d10d24c2b01f555c6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5433579614a448be8c4a975cde2a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d2cd7d0c0e1e5185cb2fe0572ce8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914af46c098043e72880eff0a3cc5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d754699fbfd75ddddeec6c212faf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344073cf9f893a787e1d8f4faac66156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ca7d6845e08fe51b4832247263df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b4167f7f33d664339affa95bdfb0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494af991f2dcc0c163973f7b7b943ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91492d566f6876f6a10439d4aab533460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012874c24ff0dad3be7b566121d79761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe8ac1cf0074db262b3da284b4b3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54678ae62f8405970a5283e238fe6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282fb55307201a3201a1a42e0d393264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4ba0cd20bf8d78a1d2a75c3c766e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d283d08fc40c73fe7425cddf988a3cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3051bc23332e47a2be862c4daf9f6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315b4d51899fcaf512966616b0ee00468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ca7651468479b7f379be15a913eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695f64e4da26008dfc0a875f3929cab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b9e22f981b24025953695311007071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c740d357e8f712436b619e9d28d0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41f1fcbda053edb1dbe747e163bbdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551748c1b6093bdd254e7cd396fde174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b366f43d2218ebfbfbeeebefc72375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d06864297d02a62534f992c5edb2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301514182877231e4bb792306d4105e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63906d0556a041fad391e717c657e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923914b93b61738d7f08f22c1b3e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2749d877b05ce9e2222ac606b06fe1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedf1fc1c09a9a2dc976fdef5e7b0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fbe1ab9fdf71b726b1e55b7f69cf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36c1a6efd7c263ea18f282c05677983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2dea9f337319e2c4c6b5a41fcfb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cfc4a7427580e44a6369b21547d5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c629dc01fb918ad6f391a634c40886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298ba38398be99d8878091ba365d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff0371d5d7b0f6a7d315076312cab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef745781f7ef7daca58a85ba1456889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16e786ebbf68a497a663d3f59cdcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d84e6e0f4b54819ea17cd0029bd3c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae424ebd5506f15abe7db745033e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3fe29bbd93afcab62d21051a2896d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85aacde4114f4c0d8d6292347ec3fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f221b1adde6c4c836e2989c7efa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e69a9c003413ec1d8fc3a3bab9fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397838efea41de30046c159c21d98ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac23b3fa82aa43f41be182f94819198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fdb675b1e3f23afb41a7b3001eb0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a62e417a43ccafa6f6e26716af716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779507f593e9ca190e3cede15e9550101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816851935c269506d6db5773350476e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785310c0f86d7f9a395d0acd02814bfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce2c9f8363977717fe9a34fb0b20e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c2c00376c651b4ac68515b88d6e42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8afd1af0a51f967c94505524cbcc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb479a5509b7942d7c38a5d205a443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08e42052087d66ec80a57d6103f3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e4cbe188043d515a785d50e58b9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef22220d9628af878021504b365b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c690908305de4fda7de5dbfbecffa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429b81cfb285e80146dd1e54947b43e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aaf2a35a232b5e50cdd65ae7b4029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4945f675affd411132638ee68148d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739c5d9a29c7a35086e18ae2ee2695115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824132aff20c8cda6e2e8e9f62fa3f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0a05ad78072cde45e9349455edad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08403ace1146f98ab4746d1100da817d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665383e92fd245d9ac6438a4a5745083119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf659923838a8bd2367e036701104a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3180f2f3d6b718df2eae066ef285121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979af3e8e5e6fe518a137cf08b7cb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8f4b79399e0b9673af353283398d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee9bf79f16d1803c344070d72e882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8a328e3aef57275f3ca159ab1e00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211376ee5e125758fd8382b57a819a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d4c322004a147a5766039b1979da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40c1d1b194aa11e566481416a56e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c9f198ac9bbbe55fa7276bb70261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca58279dad166bc48d947d12e2f291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570dce4ebf83a5ae8e9e65bdda21c09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d05928af25a54df114629f09abe971132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd50e0d5be390e75902a29845bf15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3252fb1380b8e303429e5783ed3ffa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaecd7be819b7bb96c5c388f00f9a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff675eae5c3118b0f850d2c8f62412136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc00a5e1cfdae550f17432997865ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746835b4b2f24bef166a9edd1a8eb409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0102b2e620536162d3bd83c8af1b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38db1317238a6eccdcd4e7ba2e05b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d79ca81c13210902019d36c0081086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd099eb889044c36a751d5bc9b5a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92cd555a5e5e4abf354335c512e68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc26bc535f6aa29df7ad2db9748a80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae3e4deba5faac2c07b6edbaa1bbac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe4d0cf60e14a4affc67aabf1c575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ae7fd3520632843400772793ce111147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d1778abb3ee2fb57a5b32686ed72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598bff91f1916ec2edb31c45f5b4bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8d2f4ac4bd43bfb100f524117b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e2f24dd0515b1cdf1d1d1c76bf81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f9266b093eae46a3c30f9e99efe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51bb057680c1c9f3945dc6e17f815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed667c2811544f18ce1cb702f3d2a89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c777541396bd0f865f21d7cd45574bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515691f81b9a5616ff25fc245d0abb60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eedcaa867ced2f9b26d4623064890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa794c184e790d0b3a15750f87b835c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b94a90b7de753414208a707d2fe95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b7709b029175dd0c8f3b4ecf32f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ee788bc6ad8ccdf9538ad1f1a1ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f30e2cb573146472736c4c6d1c2c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14082825031ca3edd7e61bca07e77c28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9bbd36c32ebaa7073a074a93ac81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac075fd1b853021d57b1ee213502e50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad001fd827d6f10869be5051ebd1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2de9fd0ed467b47df92e4a19bc6b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355606c1307677fd72959aa169b1e898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94babe148f6cdcf6038ac2a9182f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d9e47241fc7715e2b70b4efcee98e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa7965d211d49c956d13b19bf58bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac3e5c2e527cf57418d22ee9738f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ab6ec68f84e0a99d29588de8e7835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef194e35c164ec24bc19e5cdb4e22ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e433f1e0602901de6530585699bb1d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc131125e2f70c7c4b325698a9b27174176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb1099f3273a6db6ca0b29cc2f3e01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e7dfd0247da107c5004ce931d506178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6cb5522d266b2efc60cf88f02b37b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabdb6c27122871af8d1554a31a7987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514942f0ee2addab27c392b33c9469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b7aac93fd55506668513ba24bc22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a677f5df077f51b9c4296fcb26b59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acae4fff1b4017eb932f52fe1fe048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3d8c972060b603d4e3105ea56965185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0766bc0e3e37bc7e4ecf2987321770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc3cbb258cccc21b28cff02bd6d2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d8ff2bec2a235ad7f4dc5e9925521188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d13d640096096105b463d1cfb9430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d585e84de16113043038277703f3bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414df5a33e4b305cf454cbb1f399858191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d73474162a85e6188779cebc6293c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220d090f8691e181ddd06984812e160193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a9b22698faa56db3daed64180da1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9bc7d3ec384432ac28a15bbd8b4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151477c90f5c3215a3528fd3a00aa64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59992f1b43a9138aa20e41288d7040197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a99f90923b3a1ee01ab4d0d42f72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb880a48583f08bb835c428a107ba2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dcc367880a114404f2b76f86bff1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde9b179bb979e2082b2783edea9997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f0eed24a07e42c89923ea83507ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfdc651bd15eb9be4c0190b5bfea3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1863cccf3f84bd975976df319dd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800f19b793ca7f3a0039ee4d20aad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac602c39495560fb1f4d38926fc7e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3351904b328fffca218a68ea7bf7cef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d24f7e483bc00d5bf15a38fb1b488208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784af535faeb04d17ae2c31c5f16ef2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c9a45a37841d171336b4533a355a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff145ec495887c561e6913824ef2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa8fb0e558a21a70bbe34a4f1864e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80a9cf166e77a2cde48f569d44217213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d15d59b061b8e7af23e07411d964b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3f77874525d3ff8cdea57d3d206e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1f00f2088a2ad65e6a7b1eeac799216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d46b579473f86d3e5800f726e3e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48046245703fb1df72d545fc3dba4507218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcafc5de3e88b8c004d9c067142aaa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d30348bf105059897a4d719c5dc4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297662bdeb7b7ae62b9ff3440970262221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62371e675ea13c738b71d75218b4ba7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90c4482e768c25c597770f7de9646c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be548ebdadb8bae4d817d0da570dfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2fd7bd87c26c3468c61427b9b9f7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812f9803da611a5ad92ffe873a8e32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d7750f6f4d53173e9a285011e594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839422e1e903a5f4f47b2c37400ac2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148be7b6a31b213aa50d15ece5b48fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da21683c4d6c65c2e058b0b81e425230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeae0601938f43fb58d7680dd20684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c7940aa613b8238e7597d8002891232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db89a2d2340f7317db5ee56a32b621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce91ab3e72fb4b6c98899491cfe14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245c76d112c08dffd39aafcb449fbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc10bdaa47c3236a4210ebd441204236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab51bcafe239b8b9a29401a762b74a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee067f59c293b4df0f852bcd890fda9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eca3eb8ee65559aa4ba848aca9d1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851aff3effb76fa843ab61d7825360e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eebbcb34e17b1a90b8428e005a548241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6458382cf7ac0f5968e415398e94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090d69c9e7f5fd08479f303339aad6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5757f585562d0b9f2aff6a636f30f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ceacabf8777ab181365c9d6cfe2e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd5e1bd8954f81931b8a33e325a12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a60ef6a7e69026eab7b6a644a9459c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c0b8fb906a32289f905941da94e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8235c175940349b1703391a800684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60573a62e2ebd847df5ce2d0c49fc6f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc06264d1b8d50462a18e93dc4a1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e18eaef2d742717333c29a54b98b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf459768571e654ab459e914b24427253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a534db32d330b9a91838f62a3c43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8612116a37b72132d05c60a7b294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637b165cfce5725bb5fd13869c2503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647be0aa9f7c8b92d7eb70e91414f92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12a8c5c1c09ecc81ede33e1f31ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4920765fcbbf51710196cb2964128259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71309339cca0faf03b6590db34ece5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943858ed25a06273e24f129a45dd07ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff26218b7d69f4a5e6dd53cace0161262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f876c8c530966353d135171249b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd362cef8ed71e3c25f631d908703c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a679f05dce8e94b0b97adb28b941c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b0668c4e0c2106cfe05b1a9de48d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1049b5d66a581211eac31abe16966b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68518c2f1cac7538838c5f82bf7946a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8437e4684ce3e6c33588f4ff26dccb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b4600e5a0458e3fa98cbbb915b916270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108102e223c7ca19953efeaf9953dd48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e53055b865852fcfc9b6b792c9ebde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74599fd82f9f0b7898a08f887a783273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821294e394018b13e6729ade2b214de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75601969beed6b40c61622183fc20376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b51646283f0fd69583ee525202370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca99345a16cd20524b54b02bb8504a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67544a846b4ef83f34d9a4875a0ebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b4ca1c4263d14eba152ef4c6e0d3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba54ca91686f9937e4a7e7d0e76e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62ab8d264e10c8240dfcf50a68374281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5088ce0a60893e410781088773bd34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d830706044df3669a104ef83e3e93b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958276c799f18d54741609b8adf815f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f328bb3b72abf011609e4a9f7a62d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab9b545280cf821d6a3f4db7d1dd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a467df83f411badd5d402c1908db9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db87b88108e5e2e0a92c98034e60f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553db1d6226eb7f498f66aa1c92dd02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574885be27476054ca3ec89ab503254c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85bb7545abc986f9b7ba130944c17c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d9e06a4987c9da2d158b6023e4f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a603ab333aa7e46303b854a941c7c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc4a7ae5622eafea6029f2e57b774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024de93f54a400c7404f1765f961f8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451eb77e42f427423ba7583f026bdec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592294299731106bd9de879bf7228005297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418e5bc5147f8d98860d6b06142d07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61147604abbe0cad6445d0fd978ab6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b874d55bc9a46ed42c9c3f14fafd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484f62aae2341904f204023aeb2157301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04afb23286d3abf8636660e3df141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f33774ed308a765391a953e4001e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a7da26408be7a60aebf2eb0a707c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f563a4dfa5302a9bf80e150373ceef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4790178ecfc239734dbf043fefb4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b9ce94a3b3303fa733863080445d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465e287f375927bc3968c45d24bad8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d853176d8eca501caa792e4d16fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6292fe9e63b41e213d370252298ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd24d3c1424f2cdb1efb1184da26b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd29bca2e6d33ec5ae0b398d3b3729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eae6af5070513322e0f8554cc7460313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7bc908e3f99f76a238fec43554dc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaed3440bb74f6374ac1eb41421b5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748f9ae41df577550a17447ee2fe9db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9053d2636939bca2d5744760fb0fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1082999a60b25f4702a4678509e3b33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0362949d22ba4883758a13b633e106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3136f6ab1f5c3a57b9a991772ed4582320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c13bd60233f4d6fc31c06e78189047321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d174396f6fcc9e26bccf46f8bac82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fdf6248007879470c1ad4c11e915b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400979c8e2441d978ba74eaf2fca243324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef488813c98533f581f7d50a433db5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3807614a989828fecd87a0fb5ebd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeddd00a5d53dadcc43cca6dfa84e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393aaedb468aa802dad28fdd9f8036e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb1fff9f626e7e1278e0de9f6dbb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba369970cb7f55af121fac7325b3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411af96b87ae127a3481e9f1ac634d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fbb420ad717b104947b114fded52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e55eb21bd1245dd4d705782fa839df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a3f53ee40297b91645dd85fe21d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62548732b7309f11cbcd96dbf56489335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761863c2c0d2c95a1ada11701a9dd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79d66719a3683907301e93ff5f163337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386ce671ab618e5be338ac13bcd84a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41762b18dc34cf8467a570c3b9f68fa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af50d5d41a1a70c05bc8d98b8739711340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415ea5ffb2c6184aec1863b938d1ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ad060d581e79907e88669277b1dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c96abf77e4caed284895343513b18b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341daf1f07f8a3bcd5143bb6f823a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be52716ab330d10636df3e4f1752b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695447a3aa70c659a65d43b35bbc8800346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7d4770f148eae790d2d3647855930347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604700a085f410d3fbdb8a15b4d6ddf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a09d14aef1eb8ac83efc390c46ea5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124819f74b34d598edc4aa1784e007b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e95903de7799973f42a3bf422a9104351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a8c39039a9fefb8eeaed6b9f593e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82864e735344200fa256a6c2445e974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a15c28df6de9da95e66554415392354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb284df577a73868b9d4d717e2fca3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e89fc720746824f20795cfa6592d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46982e18707cbd043314bd99557d8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684cc0535fe02242ad1a0c425e934b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd8679df0277697da868fe2c247433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9e6a84b55abdfb829b01e3a4f0fe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84802064bb4be879f7c6e19a3637a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b290e799832ccf90da685fe44fbe4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc582c3463a6e79894d8e2bf1603ea0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8853df6e238b599802b340403f64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c38ddb3eb5f88b938a14e0e6aabf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b086ec712970326063d95bf1925e517366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a89741d0b16fe2e3ebf9b1af58bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e43eb654307578f2762343787ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bebe3d547201ad6d2d530c41b347d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a3e4d8b7b432b20a2aeeb3c87698370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033f2cde4733d4a4cfcf3b7e06440f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5fa0cd4939fd808470cef64398d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372426e90f2a3e6da0371f2fde8744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5a678645f07eabdc9fe3578f62d58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f87bb054390242194365cfcfa735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cdadb6edc7280286df7a575c76c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d111fc5e23772970ec9dbbcae56fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab39272bf11eec65f465bd03fccaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b80a35291d7aacf5055894378eee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13e38a63a2648bf8f286c96d61bb65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94c999bf5d02df27d28735a396fff6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e2b609cef9c8b96474115b01a4296382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610a4ac3397f8789eb9b8d0b0dc602383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa9d25994c35ca683bf44b77d1a9ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc4f56b51d702b02c49967fdcdd20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba4f696d0d2a273425905bd93e9c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c648ef0f6a6d3e9111d38754f92d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc645cd57f8fc85e89b45c19baedf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852979926af45f19f6b5116194db9b87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e36f851b8f285ae4ccd7bf3bee6cdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b3b217869b3141f63f14a22e133f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec6631e385f8f524339161f00b8eae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b317f87bb987fa945c1af8c718c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357188a3ffbb0b341be266d77f4e01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73133a57e31ec2c8d122577e0593feaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef97f42094e46c8ef302345a8ecd76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152e335d04db25b1621a82b6374e3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779774a1bb8327a92076d991e98ab806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0760ec3305d152988d1091460782de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c1247cc317e7dc5f10193ad68b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f0fc0685ebaf86e6af34f0583e92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17955b3b43309a521f600b19b5f60d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058644a8f86f81a63aee213aab48dee2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee03b03891910522361050cd57642f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2177d5f86a38916719dd35a555b3b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73abbdb567f2e0e137b322ba552b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1438c77b6651d24d52dfa0fa17c3ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de73acea07bf799613f3280a9a23a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f123cedb4a3a3f8d8d3be1c3a0a22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdba02a58bb8803d32b6b6ad5793a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83505f232ea8c2f7a2cda42a4bfd27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c126e34155743e3ca734014eec5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc959e8d889041cfa98d9d306ecf1f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36100b764366b920a18a82e144199d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88ae1f308a8648cf5890114427026415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572da16fe62afaa87795e3f6236e406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01428d27ce902a866f8120c75cd6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c5bbbf42553aa67fda74242d5573418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb955f9895feef91209ef0cc590dc299419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a61fcb02904ca7c5c3c229b8f57d8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6e88353d432c3732eac0605fcb4b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd0c64269b68c6816605173426a29a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8025f995848361d3160cecc4e34d01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558563bf58c2d0bba16efe3afa66abbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4c9c7186da6fb5c8489a7896e7ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe720c7a4a0699932abe419c7b7acc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289a6f1f4b856033105249b2e57256427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa05045eaaf4f87ea6ed50b44481b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d67eea9dbedba823e01a429ce7810429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6abbf8556b897bdbbfa04e2be67b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82c26b3723b4d5d6a9c1633c838cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de10453b2126d364574d4f4ca8bd64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ba03aedb159bbfc30422cdfd04eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27936ef93b1201935430d9d3f1c2b153434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e807c1476658027ee193dc208a95f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338818545c3e36ab1c770f9f12c7a73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf6ac9c525aef3f5650ce3469b9bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c6b573cceebab5504790d3e4f660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a941f15ad42abb159761586c62595439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dac3e94e37bb90e3d9addd4d1c91e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e873d576a6d21c7f16a159e63fec4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beef9256b2c22cf7321cd7f8a95a2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e028b7cc10f36a8cc6eeca87bdc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7b19f10e9137ee9800ad736b593b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd078333ed06033fd0d1479631b270c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16bf182d9ea0dfb68b08361949a44a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f11003a6f710d514c3613b932582447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f302fdda8b4bf92a430c95f2b84a73f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01214c89aea7d37c6e5adb39b40a5001449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6894141e37dce97b5f131c3c8bcb16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8af39850926ee7a1edd8954885f74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd93cb6d299050068acae44967be4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49fd87877ab6fb3992a7b89a9fffd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14a69d89c4b57022cb7fb1e17b271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7daeae37f0f3c5e4898d8375b8347455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ca697f9f34d4509a254630bc8524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b38ad770a12a537acbc587aa011c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabb9649ad411073a5f13130a48a64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e79c7c7f31ec75b7f46156d40128459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9c10f6b1eaacbc0da8a15eca0f7c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b920a19ed37b8866c77ec675d3ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987014bb543387e31cc2c0bbef08c552462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a5feafe220f3261f4d160614654c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53694df098b1280608a64bf3fb7e9cfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7f22abd454041a72d9d61081767c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2063f4b4b92ba26f2eed2084b614f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65009e99af5669212248995d313e5aef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06c434f3b4d7ba3cc97512bfb218f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3dd1983c56a83792c61df251966b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dced91d8d0212650c732b6f21017d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c3162c33e2caaafd2c4b946130ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffecf842da8f56218e8364d0b4e721472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a25c9f0f4aba0d02e9c814659324473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b1d36678a7d3c8b4f5acf47a6e18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b06380c38f496252331395632cec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257614732e912d830ddbdc7f66b574476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9bbe3c509621c07a3e398b6a583b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e790d5ae23d50313364c72c1a98689478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4196a890acc39a0d9eb4afcaff66ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264cab09dcffd40dc46df50651679f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791e50000dbeb7f6b661788d4714651481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d2d6ccd3c4cad7ca062115f385a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc5bf273540b3e3d9583960bc2028483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0faf5c8fc12381e9306f6ccf6b59f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9b65c081669c482dd9cc62a359c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a61e44e3066fa8740021621c3c9cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aef94c2fab705473f7142f8a962aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b9007cfee31ba91525f765b67659488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb18e533ee7e3556fc6bceaae4451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eb84ad6fcb91e2da9b97f6c3b8d4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74399f97755467f85e4ec3951a386e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e3eb34727035d088a7f2b8a175fbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d6597bc149e5066385c8f9c0ee86c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd47b09faa08b2b6cf2629c72f7e28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd246c410fbf15da0c8bfc1db3c9868495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e5e84f9cdad4307ef27f31ec369b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c50b7f357a675d2713d2b0b24c3a0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db485e81e58cee972888572fdaeffc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c190583f15ba64f01b0befd6f2a477499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab593a4b2ac958cd651631e6034dfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d61727a06f653e608fb0725e64c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3611da6cdbe9a43c5fa6eebfe7df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a83b08193eeb19c71d947342adcc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc43f1aa4858a50684217fb9a1ef10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ab3e8e8a43e98666999381296416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33be2f1c6f4191f4c9aed0d3194e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0253bf9ade0edb4e2560861d81e878507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93697275646f2a331734ea9ba4423c55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ca91b1a44625f3ece868e479cada509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2283ea49cc61b11f4e5d4348e6a0c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd9111bb2d5012a724251fe95dc1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938f4bb2faace5c81084a6f089f712512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792685af55db3db6855fca62fa6bd97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff1ec734d7600d6b09336eee82796c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac6d93886c760ae0ef6e4b94c6218515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3802064a1b8e45562e3f6e64b5091a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671f9b9eda55db57987abd5889783e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840e767bbba3b88ca649a9288d9462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4a3e0f453499e4ac60b22c104568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196eb136572c37ace6d2b10ea44cf45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7784f56110d2a6be571f1e84dbe7258521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc426363d59575fd8be009b9f170cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08877dcc70b2ee384604a6b8acfef79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db50cb95298ec4a8e5e3aab66a2fba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e852b62720063b1df867fef9288bb89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d93145be5e5180a73d2930b2ebc92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c3f2087208cd0352f4c1f443eae1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eead7700bded18bc6483d17bb3e05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0197cada63f59109444bfafc8671faf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9d9aff4016735811da62eb3e7fd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287234937e69a471edbf90a5421350531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cba1db2287cb2f6f34cfa3bf56a3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961dedeeb66cffa0b883a04da02cb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd953e5a61ba83f1ebc804630bee0d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dba35a532f8589787a90ce9a4e229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97890b3e1402bac67124674b307f538536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74032c2265ebe01f5b3057546fd14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d954581f3755e2c5dec8ecb8f6d31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeab19abc0bbd94f5b85c6667cf884539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43035f59cf24f464b5b537ecfbce6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ce0e56d481c245879ec22457dca41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad72b71b62fd998d60d337b56ecab1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb83bebc8b9f5b6e01ae717ba2e47c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bc893a0ce1020cf0825bb8a52958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b98f418685ab9da85619d10bf201545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd67b20c32a4268bbb94b8be06d319546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb441431c402ebdeec9fee3532901220547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df6353cbe739d48a13f6952c454fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d8122f69f1229b065228c482596e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31616811a2a3d1aa87533bb5c3c8faac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4de389d4afe1f58ad27ffdba6713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a615c77dfcd5519cb6085394b6b8b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a29fb8ae068273a07aee999b63e51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808813cabd288dfac71d70ee17de9fcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dbe3677db45db87eb1a61d0089419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ad0163454a3db254ae642b5555209556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fee6058759ee8b1fd80e642c87b36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182711de4c876ddb1a9170399949db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb57c87b53590adef487437967e1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f581107b55842966e22c006470a90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19649bd5ae388783a088de7e37d0685b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3516b621c9f6face5b182fa8a6dc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd796a18b488d573ab4ef926a4548f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed60885d4e91d580793432d348759564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9feec61ed701248fb3315f0da1d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a638659e7d9ce6221a1bd2d8f06907566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c08e97b193b148a83fd19e376fd48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10bd4d289e2895a6236a06e36b8e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38aca61985e6d54268e2cea860cc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b93119436bbd46506147fa951b4a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c033e66738a71aaeb15586831e9a7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f2493629288b3f393bed2dcf089c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8553a45fa2a2db222a3c348c768960573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778dffba6897d00fef2f742cf331007574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bae499887e349013cff047775c41c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab4d519c59211814e625fc46b2402576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3a4aff86c74a69d391f7e3235eca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b553699a2bebc5a3ad810a7b3eea8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b025c6eeb50b18444c55a029834c20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60075dec0bdce46110774c59bf0275af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d28aeb29d417851008576abddabbb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f4cf8ab801e2be0c8488f718c2cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69ce6051de79711c209fed9695b053583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f106495e41fdfaf09fa3bf2256737d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387d5138a94bd5daf9f8812f734b37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31013d9e3a730479a0351638631314d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521431e77ae20389a1c6b17f83c4a89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192f76ce66f063d14c4a811f299edb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f264af2a2ee61eddb6ede419e10906589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe503ed45450d1bb72fe4c019a3c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f88f52d4452a6f3cfc6e5f6514adf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24ffa1ff77c09cdba8a90c1773c70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86515c32b65b38829c54bed31f7ee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079f9f60d5dc731f2e12ede3e0a83c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f17d30cde402c3296513bf7aee207c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4e6106ac775be89fc11cac7360060596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b679984bbe4aa945886a6e6dbeed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4076d07bd02bc4db9f3a15c7e28030d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713a93396d0f2c2f732c5cf4dda24c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76d81da16721416b6df9c3b1c8fe1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027d046fb73dda2a1621e32acccead601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1d29d38158b38dc5a18d0e71cf74e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9f0ea47b6244013eb34185d63be9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f3d0831a7da28a34013f93e83210604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fbef7995f21f165ee4ecb0f1b30f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8fb282ba7414e74a8534a969d1ccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909d5f63d627eb1aa36277215ced89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3ff7731812c6fb6d31ff87ded2df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eda2ea39386cb12dff84225370b61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63531ae760b8c298d85b7839bfc085fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6389966d2f2186c5c6d7a5d984edde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0573f99fd9b6b765c6d6c82875b7b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0176192df087a2ccd9b08a0a1ac10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c914a230ec0d1f7f9e17a2faae87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fdf3429e7916f8d1afc4a5fbf7e35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01902f4c76395449d75d6546f8e5844616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd5feb613efafa3fccffdac7f8100617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e1705c6cecab83dec0cb6d1283143618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca12b2d623f59f78cc9ca881107b12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2a38da3b28ce0721080441ef79e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29147c4908a97825275232aed5d7e040621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bcd09f0ccdca6596c01c1b02b83f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10c4618b827613b649927eb4e0b737623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f25c86d4ca6e67f4cc0abab63e9b52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86c260d60690ce37ce797be39a7e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28980e5b05c6763953942a754818305626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f3fdf96e47fca3934490c322be1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9d36faa8dd04b64f0bb362561676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832249cdcca34e8f85e6bbd9e7223f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbed2b837d682e62df2c46643916b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c474752bd0a13809ca90486993c105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2d68e541c9c1eccb7b89c7f26dce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b708235bc3fc6f2cf7539e29c1e94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411f2125992adbea1623297d8ba6253634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450d33bb87944824362564a4d6fe35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b05c9655d15930f26d80cd828e4c3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9cc04758029e865f303a2c132c567637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d939a3b0e62c3c59d678c690fa793638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d57acca34ff54f42eac54f1caa80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85edb434cfce1e50547237f7165d900640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773df8e35ed0f1c219e951ae24443ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85bdb0bf786a26a8fd96e20018c65c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a450879b622959b78cfc07009748a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43862dab64ebd3f01516344db2214386644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4a0b5251da10ee6fa010a47a384d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a6adc14c04507ce4e256233e9569646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f179a813a3f789c0602c7a91df7b12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1eae264431e8a10d0ce83cc3eee39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82f6187c5e67705e6eaf92f464f1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ee113bfff5a98e43e2344f4e429e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed946352b2ac3de950bcb3c5e05ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b6d64dbf5e7b792be4311b69bb78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fd8053f247afa66653832ad32cd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c6cfdf29d6939e4c564166c75d07d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b70004336596714723b9801260671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9a051cebdb7f19ab7c07cae94360656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc49b98b615c4b80317cf6069325b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6c6fbc87c3f94327229cecc4c6d92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696bf672ca14993aea4b6a0306bb424659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be9ce0fdd91d8fec318e162c10329660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d6d957d7d3c1934f05b47221bf647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79361999a8c3e381bb6def4d88dd7f9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ef41eadf5c45a66fcc16eb835603c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4c791049d44a0003d1728a5cd727664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847c46a5cb56c80a6527ea5e4496fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c68a8a75de69361a5a5b146790e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4745a28027777c276fee526ec3d20b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad947be02c8b0de58975b8343776dfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4c44c60003a0979dcaf6fabf6176669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906efb070f4562b3b1a25e9d4fb27b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa385ad074a21f18cc0ba07bd8f916671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109ac9face3fe441b7dbcc401a44a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b555eeaf8f68f7fde64f415b6846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91a271ad19f596266a5f7094956d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e537943a7415021ab912beb5df570a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b22ee142147c8fc0396df071556e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90f349f07b5c69160cd8784ff98e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278cadb3a528c1f16a2c690335896a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15817cd17b4431648eeb77fe1152af4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95b23371ff56f75c41d0b09f4784e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44756535c0b78d5de14121b75425c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a92a9ca8b36a23679513817b1867682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127a3e90b9cc786bf2ec333f64e8915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9ec7519a1fccdc275f48e3845a97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b47292871683ab477d154af52e875685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b144d600d402b47d0c536e60ad95f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e0686bc4e3b155c0537c05f2895fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4386a9b8374f16ce10ac572c69ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00331bcad650f329cecd8b6e1b3947689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0201fc2936547b85b6a77b3cd8f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053de91e23191937f2017d10f5b8cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd98814a010e4c01f0e81afe8b98e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967737f7591eb07bf19c90992700b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca171101ac2b7bd5cc156c759c144e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8784273bf7f04af087756ec9676456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ee0d0e0d66ef0458d872c5c12b806696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adcf1ff7db2d7ab6e2b11d1ee42b69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c98debc47f2af158ff177587c84cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea2d0be68e789ec6c430203afdfbe6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2470df59c87893cbb3d5231ba40b71f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be004417fedeb3843fdf863977c4a1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e799f3836535a55babff553efa3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83506fe1ccc744221277a43c928c75b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789c26e1dbb4e3f327292c04d9e9b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37051e956d6ba2e452f5c570184cc906705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e7bd17ec610e10d064acd391545d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446efac2c3526808982dcb3a244c9247707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145508c1ebdbf480f23907da1efed37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5b6dfc6cc7e0ca82120cda707dd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f98d8c1a20e69d12256267b0b7b9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86109dbb26df8e600d1af4c0cc978d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e22229c0a3a84088e4279f94283a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c40e9a0f8be237345b63a517e9127713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03029aa208cc6c44bf1b94391ee37f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaacbdd5f965f02c229b422d150a2f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe3083ea82beef32b812a19529b27f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571934f760c5a02b7537eaa5e192d63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6916183a01232e4766a3739903d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834b65c752709b4198790f7a8bb707719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411aa4e904877d4e0cd3eaf5ab3c345720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18e9d4834a4feb45a8fa7cb6dc244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad9c014d9fe538e41c55179f454cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da415e98280393511462e605529351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d01782dc47054a0ba7ec86ea803f7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc73515e2b8e281d4dff3cafebfcc56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a38bd5eec449790b1a227e029411726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1695702643ceee2200e96ee447acf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa152762c176d2885f0275d3df3dbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec45efcba0dc34b83996d25d3c2867729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c34afe5126c7ad61684e0a387781730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8bb37739b6c8aac18d6e5c3655d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2674de7f5577796cf4b61ef3949d3c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a59bcc763582bc2eb00db93d248f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefefdcc0de33a208dbbff7e78102cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b9608fe11b7a6de10da5befb57004735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742fe1bd5af5ec213c8eb83f1da0b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358aaec8a21096a1dc15ba60bf9ddd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ff40f239d8490cef0b807fc6790b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bf2eae88e288082b84e1815224bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e4fbcbf6fd7376f3a523d95e6dff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b216097a03788d4b2ed73289732288741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199788ebe7515920512fd119906cea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a269077f6172a30ffa7cddc433ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc6d158202385944b00dca3f0e2ec3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858fe7e7c7a25eac6b5a3669adb9c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1820fff298562006fd5a1818f158b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9956615c566faa5b74d352a6207b52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c9a2972dfec2f958ade3d81f1e92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0b9ca76ac858175e1133e312f706749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75acb78d1bf353e336f3b29b4ba381750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cacbc655d1282c910c378c4e89964751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20fa2bd3bfd71685fd96fb501517e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059669838f5615196a264ab8b611db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c073a9893e731b98b3c3d6811fe3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38216e6e5ccf6f10e259339a5c59eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654d3e7ee8e0aaa07cc365cce8de85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93841414dbe8d2d071724529b1bc578b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5cac53f2c37b9629c6c5be6c16298758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7806a5ddd6976a2897b512c31424759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1659cf4e59281cb70be93b0277671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17187d587be5122590fb8c71704c182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecd99c98bf7df68ffc98ccd3e5727e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e0d7b2a710d8821b5abf7e5de3924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba9532415d20ca5f6f6deeb4aa1b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b7c97028d04544c77d29fcef74cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c8fa1944adb0c7968fa36028e3c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73eadefff5e1afd27244067b3fa5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d252537e35b4e827648f97ba5e539499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b88957a6d9498fff4234fbedc3b7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958630b25f2aa08014c3fed888f2aac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429089505bf01e15aa179885d7e92c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd30e099c6a8e205d9bd1406379c5a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60b164c8555719cd741a9dd4bf70b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a75e26bde493fd9f0092998ea15115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5b8968f44a7fa16665e163556d1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5c616f6eda68b7485290b283c64917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3057f09d756b4bc1ba74e01f4c3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7373d532bf76134d90ccf0ec4bc9bb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f35c2930aa19773342d0a88f49cddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a4289804f32d1b1d901c4f035ea021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0228f72f997ff284ec95ca177e53922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f4cfb902ce5ddf3fcfc37ca397ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd91bc8e623f3d5d4852983ee146e0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde05241acc748c5367700b1159e35825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da82482b5404e51d0379a29bc4a61226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71dab05670d82eeb93dc17d485e1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ae7376c23abc1fb16a29a520241928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aa0b46f6efa42be6fadf849f1a2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a61d3560b079dcf0bdee7fc00afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523f8e34328b9b576100c1edad75afe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65969cd46d9418b37b4dd8be95f5812832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54985e5cb32e29897546516eb992a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e5c0007316ebf97c448a1b12f2bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381175e1ad38143c6d59ce2e17172f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ccc849cdaa08158ce469378e9e2bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7dd5838d31ad28394abf97c2513337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d13dc8c40b74715bc4557eb5046dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c4b0dd2e595c97f6fcfe7cb717ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519266459da82ca35f6302f2b84003440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5227946baa3f8aa327d53d7b113c6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7adea976708b74c8bf17fa28e671342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b02b77c5b6ade0cfba237e556ac743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2fa651fc3b1e898a7651d918895ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577e38603a9655aed04a6b26e54c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ece00ae628058e713101ab5327c4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9dc5f2021847a2f075cc69edb7e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e49074379da23c4f4bd3686e94b25c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611920ac7f17e11e9440dd0b74ea0fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569f40e3afdf7134eb51cb563c247950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335fe511b4a79739dcbd775fcbbe8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc43c924373088ded86b0764e6f05e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae8e5dac7b18147b14a304b2e6de153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa08e50fdaff825ceeb61e4815dfaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae7a13d7f209ddd93769ada2d19e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58363e7751bbe89c433d378c45f7d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3deaeb3741ef2cf0072bfacdedf4e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6721df004fe569cc7b203dfd90b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd28a6dec776400938611870fae048659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878efabb05b5abdfaa448560d741e6cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8923f1bef0616c7d2e057df72f4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b738dbd5693dd44805007ec62b49f0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e34c1e1630578c1b2a524b27923e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193444f9e8291f8bd8961d5cc515ab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c4531474c21aae6639d41f01857965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354cf7f98c49e39f3ceb3860e5ca6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fcf080c0c36449f902ea2d7cd67967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77797e181395313209ae2cfb8684268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f407d021677afcd345b478c0fda7a7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2432fbd00eab844158e4b1987978070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606f14a243be6380be59d0338ed7f0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885cf152ef4aa5d07eca72d3ebc82072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae0c937c6bd9f39cf662baa0f3a9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069192767aaebd96b6bd26393b68f4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59383e37833907f53d72ec34817caa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3577401a7ac3db52ac4c2fdeb04676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33096c7c06eb453e5f13f00363b16077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cbcffa8b9679a18554b19df0d65b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114ff604d0366f045f4f0d3c26b0fa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646f8a5b0055da95bec4123b7c7c5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc779396dd1ed92e931cc86228484e3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894836ffadc117e9d2e2ec6518852f2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1cbaf68b51abcab73e4a905fe781483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a645f941341eb02785790c72b02684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8003c6d06be69b03341b4642c432185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e503e9889dfd0a1fd10e33d196c640c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df818a36335d6aeeed011af910a77d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223595ab17dc7bc54cab6f977eb699e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ad9bdfedcd5a7c20189f0d1cd49c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ed71f294fa2b08519b912b7893f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789af8298fd075ecaae8eaba5c44d48691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30471cb7757e408f1abe0185fc9cc8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693773aed58d152242a439c7360f839c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d509569fdf50044af927db34e7d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ba33a1d04177d1444b779de8f97d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3323431ad9be67f2fb81d93292448c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6d2322b3af4bac69407c46f93723d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0b33cf23ae7529e15645b68c2e9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ac6f898684fe1e38659e960aa91099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b993ebdb8af3b24d1baf892bcd28c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57fa5d2e40996de91efacf3b6d5f10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638cfb33279bb9790e9c6c5d95f643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb4aba02b65a1cc76462728ac8db6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc16cf320132e5684111d0d83a55c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38fc93e6a553a9a3064467c8789a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5dc583c34b2ce05d9aedfed78dca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c6f953235be7653580fac018162a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65e9ea0f1c7d93114d26a2f9f6780108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b845617537ce37b10c72106ad486b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1457cb78f3adec7d9883ee38a51ac9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74ef31ea3bbc82b3da9d98153bb7e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52084f684f8dbeaf72222692f0d2da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15dcb68174fe3303cb98d98776cd99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2e496025a4a699ab1d6690eafb2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e0705746794918e1dc23a8c8fedd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42e8ba09ad2ce659ba7a88ff4ebf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3f7d224718c85befb1a56d409a00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638826e9277aa877264c040285be66e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ee38c0e50d406222ff2d95bef7637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8136427bc3d953ba4007f0f6c250ec0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfde9587174f2cb0ce67de68ba0ce0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59430234e5d247ca0087ea1e9f3f9cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e7089b95bec660fdc20e49ea245b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab403f4ce8b5ed71abbcb588badc49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b224d23426acd0ac13eed46e9639af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c66c8ee2bda8cbced53334abf563a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3292081752d081b8ba814cbf5bc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389561369b5480717d0a0792e448f9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f94c8436a28b05791eac7275fd0a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec256941ee8c1a7720aa4a42d25197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d24982bfbbd68736f8e8e93dcf23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4879f511e58148e087ebc2799e03713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e19c5c52d3753c9b1120d1a1988b91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eaadd6afeb67dcd50f200eb4c8e94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b69ad213fe1c6fb47346bfc430a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc892b1b71a2b3282a953cef65078c3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f944a14a16d9c572bf29f2d39a07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d168cbddcb84226fa18628d42c71a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464598f9ef42c40c25da32070fa28fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f93319ed96aa20ba357afa0dd7e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695470b3dfa85d6e1578184c7ab514141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99d6c994eec3c6e47932c628d182c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d7d736f75a1f34527a6a478d10250143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba856f9144aa5023bf3e904646dd26f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c566888827dd2510bdee47d3e75692145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0698b9cde7c0be4e073e1442eac251146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f7036c423860f8eaea07e64a47e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df4c5117b061312accb5dfa239c9b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b476ee324b8a2ee49cd058f2be93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f003630cb16f073a597f95c2cb43265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d7da59a8ae4a7e6dcf21b9b28e22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7a4070c57f1c56ca504d634fe8fe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de9b99f1b55f9e0105c827718ed89f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7c0e12622a29dc8149348a86726e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca8e268c0f217d11fcf1d8bba0b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5ca7c7241644db8ec223a1d16c69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476bba0930173f2bc4f89b7a625723157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586318e5d4925d1b50728b6e1267950b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0a4d39b5bb1b822e89f9ccc2f819a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a7f7b359f1e94a2a4a3ff79fc0d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccb3c6aa5c9413faca8115a56feb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d7d621de85117774e01e409e85fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf94eddd400d7d051568490ae4650163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903e9bef6415c764f133bec31993f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72cc205085d2d1dacbe958624621d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a06354881b769b6f04e3ac703471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa56ba232cb3f805c8800ca5751f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6973abe833c6d3f7562678e9302ce73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdcba67c89ef97100c284b0f0b860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e480b0f7b95bd42dc303acb7ff34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de772d43fe9a75030b363431bb38e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce9766c87ecf28f6dcff7c5b9ab40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857cd597a401baad351cff183165ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70713f6a0d67b70fbae43018f2792a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee93448a13784723d2ee94eee524e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779572c227224bb3733bc0a7f17c5cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4956ef29404448298a1cb4ae7bb005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170a1b0cdacb470fb62e1a5188c662178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550002c5448398e44d5f8df1b51c3e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ed2285f134672486e80fa7940739180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620dfeef6c980c25d7472056b8be902181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e7670d9a5b356a67554cab5fbc9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a14bccd5d336fc0f6f1460445def183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e80a2dabdf6ff877f9685d36c4970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e9173a6578e8d9042f4ecaf7817a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990f40e2f64864cd70eddb74b8d069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4864ebe91c83e8f4b1394e815ee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1499e7bed403ebc4d89d6bbb9ef79c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a694fe9a56c5b14193c6ab2ffd12b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006de3f5d6abe84c94926575df6aa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508519966dac5ccbf892258833801b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f7c23abf16ba911b768b5dc2a255192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0aac7cc7cefbeb5e0071dde025b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1e031c2966e3e139088c2f8b7b2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc9caa6a60f722159d4385fa4336b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe12c17a72e5aa19d5b033caf69c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87476bc0b7fdd7d109ae916aecb8e849197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b68181fb2b7fda62289bb98645ba2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce4ba2fd89b2214f80573c6c48b40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11103254c6d86e3d6e768074a6465e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c518e6e773698aeb9b94bd0b32494201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466391cd99bf7a2dd89029e63898e7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e88e742b6646f0fc39089ddd8003203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc79029391f034f0871c64d43124740204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce4366015b251bbe9c700eded4db5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5aa31988257e478a52c468f6ee38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569361dda65bc62501ff95286b898cb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386234a364682888220557a42cf2c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5e6cfd812adaed9d9c8d40a18011209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483d4d7b7efdfeaf42a07075d28b1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df5fc4b613a479c6199f2549168ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244eb5ca96527f430114d564c81ddb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b238040f120882b2e21237899b3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdcd5fb82dbd4b2981f8327336575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e53adbf07babcb76c7f57b307c06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3119ad27a4b156f767d2d6ab83ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20feddac3280093e12c54a0ece01b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c207213f96619657066a623263ae8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35030998ebaa0db198fb565d1ff0662219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221eaaf6034d4ca34796f1420671da1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa57317f89584445fd7f0e42a3acae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9667c4031a85e3aaf61a8d55a58406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff5e0c2cca5097f8dc954b3396cb70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d438d193564f56a77d42aa22f5e887224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91408a8766aa83d849700fa034153a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b052d13efb6de4d2f86bab0af17e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228dfa3ee24ae7a450d51baa9b17fa9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534c0b33d03d08c73df197681b4fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335c86a94761dfa0581c5fa2516fc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebe4d68f69b1ca919f09422bb3317230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49dff6af084b700139d81126dc02c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87dba173f2ddb970bc46a46fbe417a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d91cd3e761e75a7c3e9ab8b7b6f4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9436c1ac533aa0beec9b5ff5bb89d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1fd7c799b2ce3e4df846335d79fd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c6d1702f3be0c5093ad11f176b3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04e148f32e4fe729555469bfe73d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc7229a187afbc890a970716bdbb6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6eaf21f330eeb346a903d54078e19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e7c5d56e0600f920e9f2c204a8bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debdc50de308fa00ebbc7b484f29c49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1cc2e33ea1e65376fd7596b76240e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa1526b7e9bb4b469399f61cb7beb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687206bf4a8c02411b244b172fb713244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75987eb50a3b1b9b0023c57a309bc96d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9eb10406c8bd4fb78316c547e2bb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f140ec57b6beb14a3c173e01091a57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d72f435d0fbe701795c98fa9b26d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03faf12998b0bf09ed18de02307d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccad3010fb909643125cab1ff8b7bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7636f90849921dac6490ec27b24a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b097c597c7fe3590d64a0823515a7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc47991cefce19e54d5e3688a5eca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46a1417ce1d609ab56fcafed41d467254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b81bcca683e55011e39f0d4a9b6e6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91aa37553616fb0a9a462293b37ce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff86dbbbb16af17e0c656921b4797c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce78287e4f70446d544625042b79eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d41cc451b3bc3e03259a37d612c45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1be4d71e668bd247f71bda0fdd672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f873e35726f11001ea70af3ba02874261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b0bf6062fd428dea70c12af6ff3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b756d4d324f19d65b8b8ff53223477263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0a67becf8bb21b8d70f6ddefda2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839d8d8f20b44b4645ff71bffdaaf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d40290338b915475a1f46ffea4316266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f2b68e1eab719dcb76ef35651b7f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf38f7aa11927f40f29ef517e1136268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e978e1e7d51bdfe62212e3c766c7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd290931bd90204860c72b1386ce9e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bbf25126108f0561f80af6f183f88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bcaf676e716ed496eb3e0da6d3949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000644f9b55b97319fd9cb508b3f369273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe136c9fa8c89d87acaa89a55e602f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae55b00adbe262df49308ef6ef789275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c97f0ddf83269a8d0aa0d352ed24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca749685bfef9680c1e284b5b55c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469fb37abd85f2f7f295e69715803e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ebd880c058f4837bc4d0d902314b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce579e5564cb4bae9f567629614ffc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fc783810e7409ecb0c66b39a7871281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be6ae174255cc3e303a88de7653a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29762af7ba94b6c397945b0051cbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cd993e4ea732039ecf85a7948f73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbbce731074a7b56f24fb1e2a5248285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53572b58fe9a9e62c1388a49f127b857286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c59e5e6a339f50415f8d5267ce23a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d10da3e877f11c8c19650ae7927b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c977cd1b50e2cbc481ee82ccb2634a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec9d6a32cdc8a3f9723e67fe44ca4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefdeeba3da90cb9527ecf56d26bc43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3ab65c158433c3a7b17115089ec93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1efa65b4d907b657b2df25c7c379b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662228be3e56e75f22d4f28c1ce9916294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214c623993ab97eea6e9f096dd00cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729275ead910c48279fb427cd154dd02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb1736fdb7202cf7c659f353e65869297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da3972100d651cc3f92d49569181de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8fc68df2571fb694a1842c0365c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f15a72d76e91d379e43fe9fb363d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513055ba44884aa9b1d9971fe9e9e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e17e42a796b611bf6559c795ef075302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1e4c80c5a0e888667b39b641cc58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c4caa7a7e1ab3b75d5ed55ef6e96e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5868f80f55bab149117cdc5e0c2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cee5ab3e5540364b70ba528de3469d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2211adf27fbfbfb0d1eae1ec112f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6450852c7e2a583c14468670a3695b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6dbaf5da8dfef1b200a5696ea6d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ff47591cfe7dd1843cc90832dce4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1b5df449511f7c9175a0cf3da8b0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c14f6c0211e37fa865bdd0808c048312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d739b7275d554a88f273036909c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab94d40ae9567a6ccc99a6a9b03823314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa7b0185621cb4bce4ce407257a1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1326cd5fefcff98ec900e05142063f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd7ad19dc99b2767d1e0cbb34a2c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c686fe0375905bb0cd7368d1ee9f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f477d92b835c3f54aa22ef563cd24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f75ce1e21d6b7a1a5b5ed8425f1ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cea64a8b909cb4575804f8f78373c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481721f4d24b527a05836ec3ba6e29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0024fcb1723688d660ef538781a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6db2b23f71f806c29dac0e7dfce268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6bd9ccb03b21b0ed4ed14938d72d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab41319b61e70ad742b7ab7a584b054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b810528506897ceb82c72cdd6a23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a639e0f78f53f44454df5edc6f5d586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18e0ffbf9c387a2c73735360ef026a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02c2cd5219f31567b9c70484bab5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fac8eff9032ea5a4c71f047d2ca505331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136f230128296d25a116b0fa5ff5eeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3e5ec33fd6e131162c39be09c18b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929e7389c0100f33718f418207943c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee291e81d4e436d3953a5c6b621fc2cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee587e932c1dcd948ebe9ea693ecc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f875c61c4cd235c10902aa111d76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f10830fd33a4e226a971cb03a402338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660b4d765ddd0b496ed187bbb5e5271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1bf3cd096027e14dd461ce350967d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047473b0448d03ff4ca928f76fda4807341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d0b4a47422540760545394b36568342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c2be8e3b03d8f094a605b749968a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ccdad4cf5041cf733eb30d597453f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842b59f27671b6ffe74e5207eb0092e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db5bea2a5cf0ff76e49c45b8494e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38391aa7d6f429add228e6935c1b642b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc8731e78c4a4bb49ae7fd380a4e79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffb63358144ce4c9d77ecca76c374349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ac9bcd9b16a2e2dc867f68e71405350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2669e98a07efe2d944edc4b5ce356dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660ff81a6070998727b132b9a77031352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db77674a5c36487757ca1a1204d3a0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0cce4700f2c9d4ba19c5be67451a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b307f86a2d6cb3397ccee920bf6e39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3bebbb03c4d4b4444c7eb5a707b9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4365ba475f2daf77222fdc1bf1ec9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf05e9ff6e7c5d4fe12be8d8d74e02e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3875c25e91f50c2120e62835221cdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8735831e2a51ea70400d460c11244b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5588bd54dbee807d973fdd7d94aa2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328675a6786c7968eba271eeb52a65b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad8b829c4eda9db9ca7b827de809f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626480009aca82e1c961da0b5b551d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b338865eb57471e01041c5978347a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426200c2b0d857bf1b761a0972a952c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb2e015833bf090dbb6787eaffc81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890830613e59967c20aca4a7ba87cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c644a36c529fc44432af9c3818cf1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1e2207cc62585d1aa74d3de94f8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8488dc9fd0cc85100957162798854371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9a3d1eee97bfe22b7ed8232e8d54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51ce95f94a42abd5387f33131d344373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9833e3ca69830cfdc29385735fa92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092b2b46501e0a1264cb3235823f6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0698f34702146bb0e576b8d8a0df46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6e806c09104758bfa527ad4c03ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e330fc292e56091fcb960d92c5d2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cfaf9b9cebcd575cc34c07965e1d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447960ce0ac69fe4c1bb1c0c50012a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be65cd8ab6a417d0430e0e667ecc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f5a4e2f6ff8d6eac43d37e0c1714382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a261748c1ec6dcbb89864deca862ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa82cb7d9d40b6bf9bd3a0d57801e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c98f4ff44287b302c1fc2466bca3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7f8ec4721ff23141b0bf15b07e5dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de0752f74b6fc738d9cd2cc425004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ba58d9f19d1d51e23334f93d13cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64f3572779ddc9ef03352361d780e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7cee7e498c11a37b1cc0f5d91c87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa859c09ba8cd924579338b3415e30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab42a175aae9e3902019ace293e1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b321a3d62843ffc032839b87153f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d12b7e6b46568e46cb0ebf8cef88c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7f77a80f40a6c4903c33ac5fa4fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eae0c2a281f68734b41552d9331c53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48266488c636dcc58f7e46a70750f041397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9116f7f078941f0c24bc0dc213d976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244a86c29d2ba2d36b1b90750d9d76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28cab54dea1a5443c035a19041261400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895330492e060f0027ca99c5f9edf8cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009600a3e38362874cb4c0d3e5de8e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7020ac7cefb66b302b47a23d8cd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b33fbfd7da3ce054132010e705bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713929df7a12831095798a72ab13f5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e8c24441c25fdaf4bda43be957e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3539cf7d6770f17b41ce874a574d60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a55c8c99bd2d3ee59cd31fcfd9d98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc1fd785b3ece8602cb9f77290c06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced35b9f1a222f0254f25b007d3738d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42dbb8a881b93ad975a93fb7098d1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb685e0bfedcac136a06ec0312d569412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6676b2eb519eb81847f2e46f5f15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cbcb8ecb05a483487742187072e71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836aec6e6d91edfae0f7eb8a8e63f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c196e23633563fad99f4defd53bc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b744c230acf19d1e36cae05da4a87e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a91cc35ffb10eea9820b045dfe3bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d8356dec755f39db246bba581296a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec035d98a9c6f9a05a7b6683afe5f4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817899a3e1cc558609e0d95f5f7cab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610cc169d5e4496aff47834721bf53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c65bd648fd7ac1e9921549f7a49b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74270b1d84a2d02cf272048a161aca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625bb7f477261730ad2c4d10e828fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26172c5725698bdf212588b32d64d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c00d7abe67071bc656a37d23482529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719afd3f031fd9b0d3fdda7afb248f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca41e8afc09d9adba2ba1547e6fb88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8a5aafa78a0d31076e4830e1c694430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4cb6a6763babe4b55c323373941f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba942a4d7c47e1eeb276c59023d38a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963898f64127a1d98745c3c67e178e4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1532a3517630a02775f4236c21784c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4cff9c241281fe1f1b0b1c3103aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41308d6cbb034ec9e05631baa1ee3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e1401a3bbe38943db2e48506b897437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c890ebc2fdd013c65db8951cd106438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02952a27d699f0b3c86977d489d6deb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e60c58739be14c401af89bca2a9b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2866267d2e0cd4d96f5b5508c2bd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcc7cc60fa33d418716a6a57b0f156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b901f8ad3ebcc7076743b5392204799443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0392fb7d682a1275ae25792c4c40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d46e6f31734a16610ab0e977ce42b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d2c2586f52f261867712d1d9903b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e685e792e9e8ee0c5a522d32e046dc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694436f4ec0d2c95bd81727f4fe86c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea625d8a9ccb7b6c5a3141ff97828449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f45aa97a9cb91e8db75e6c5a694b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978623344fc2ceb2030e5a209f58b2fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea9a85a0acb1cf6318d217308197e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711ea810fcc1e3df6bc0515b17bf69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6a2daed067bfa082289fdc82cef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1e86eb81f3ad982f5346b0118dd6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84123b958193009dec89fd127ace8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b0da888cad2309ce306755217e2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b6e4696d149ed08cc1d20ebc49fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa454cb6ecef2f17bfba9a7f2ea5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a997ad5ab6f9a975ee8dde35a4991f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ae93254a88429d6a7c9e8e29c946461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092faacf8efa629443068ab8ee2e7237462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d31d5730174a8696ffdc201a6fadbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7156c2cf0f78e4a6fc2daf6aa682d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199473c291737310e8004ee6abd7a25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842031b824a6d4ccaaabaa85cb01d2dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190152936af499f68046e7a2d814e7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf4388776371409e12963a2707bd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b50ed123287e0e295aaf4d4f64d4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5244855f9f3481975b6ed1d25a024470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39df23e0524330d6a0c2b5f6e921b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ef80cf3cdadd7877985796227b81c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48dd9a4ad7e5d003e739f7eb2b6b18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6b395f6567f7be05ab985a245840474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c768b6a4cd37c6b71c35b9dea27850475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac297c72970cdb517c0a2aaabb867f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784b080d9aae8feb663df16e97afafa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250711e9a9194cfd86855b23bbafa52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca52fb9cde11efb7ada2616f938dba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab77f12a5333b6e3e460864bec6555480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331084836883713b24ee0453c27f10d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457c5f334ffdb53239ba05811e7e07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae781c03438f69bb8a918ffbf933167483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd173a6bff7ac1974eb17f6759197d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76de145439957526123970b215f59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778e4f85266afff1e0e87bd3e87356486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0683ad8c48e14c7297d771a6f224e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974731955493cd16eda29000c004e68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf00b9ebae564fccb0104aa9eb03f70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a502af257411fa36e37b542c68d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1daf11b5d661dd6ed06510730cc97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0690ed2751f631c38e86238645fb8ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931f96bfcd6610ba04771853c607fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0f3590c37fb8d9743386226fef8e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626b67d3056463e4a03f563fa74c3b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbc6d390fdc768cdc9807b47951bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12181143cf878058cc12367796527497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb2f1f276dec124df1172d7975e51d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11838f632bb243a95c336130f19920499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b2cdba1da0d61d07ddced7f5e874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064fc6a30f1833e727971468afa694f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904bc96754bba102826930a2e2934b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a026cbecaea0cf2cba2c0334ca8c3b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158ba76241e13db873af898d0506f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16debe80a214bc564771f4130ed26f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21930ca2ea88c265c503461d692543506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7a660fd2a66106fb2bca3cf5e7b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69193e28a4f4f6b9bdb53dffa77f46d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025fa4ac5c3c084b81749ea5cb61197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ab9ddfa2572a6c64da6efe9e6510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f38f6d6d565a7ad1efcc6d15d9353511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf6da8955e243eee503f47b5bbd47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c9e97405dc1bfd3f8fff51c2c8c2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce40d51c559ee973c89e950221c0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d47aebd8d1b964d388efdbbb3f9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5f0777cede1663393630add25dee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a7b39af045ce503a4d0dfb1c1720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d52433b587afda8e5a5353b5998e05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf254b4894cd0b40daa7a6f56033af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba7822443326ded16e2645d89b66a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af820d8500b510629b070fcc443db1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844d45de1f96cf81bd22b12ef7902d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9f467a7db18a67621c5b515f12a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82dac21eca9b8a107a7e82b6ce097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce74df3d1cbd25056a96ce9633d8bb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38c1705a78a12aa78e77db6bb5cb25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989df4c27927390a1a0edc58e3fa497527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615264e20800c59365f2a3877d00df8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a655d95f340755b14491d52a7481fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca360a96440fe66c77946d1a85822c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a284a4e054c2ea12067184454202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714b7401076ee1b167572f157e869b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0515c5a366358a49c6ee865b06e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb81b041a1dab7d07ce50a5894e9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516545c8c792080e995ec890a78fec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ddde0f425ee384c9f7320f533fe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646bcf6b6e33b7b1aa3b8b390205bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae28d1399099461353a46f2ea6c01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef32b058716cc7a41796717098c91f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c62b6557ccdc73767f4ba474473c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca981152af2960da1460d580de65b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c94456f80c176706c82b95703ab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e8e7d290d500e823e1bff1172045543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7f1046f4d8e04446aa8c6b00e75b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915c6356def5e3cb490c3365681031545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564008d149718d44e189d781ca88be7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070930fe4118dff7758eb2b680060a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25971e9b37f5b63f7929cb9e3dc78f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86068ce69169e6166846391eb2c80473549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c934615fb20dc3f42da317b010a6ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac20d25885d13db8f503cfa0b35c594551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a246996a38de1e63ff29a4292dde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe95c464c4ce292b962b179eca24f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15b1614d6c8e00d412323e0363b612554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b3ab5c198b37cded0a3ee5a2582d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36aa5773cad5e2285703a339f8862f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f30f546a73daa3c2ea840cc320831557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671269034e2994ceafeef974c74a9397558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857998dc59c726c996196c5dd2ce1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260cbfa071b121cabe381eb6ac850d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07608e5296060cfc9cfb73a8e90d12c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f072db5fa9a1653d17239047e01a60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ccc13892fc9b3b73291aaf2bb5615563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd8d4133cc05b92be762816166f4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd30209ab3e0e797d2338998e60b1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324caf5a7c3f04f10ff267e59ddd8e87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df3009aa9c161f54c082eb40ee70c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692cabf18172bf6da48b8034bb84e49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca859fe44f9faaab12723e754a8c9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158090a1acd2a1597dd0bf74222a8920570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25748d1898c2c86df6dea4e503ce5609571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ea2a52b4e9861aad185e5772486b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceca2a74c8c65694974bb4d26f49e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c80be9542ccf8a2c78b6278ebefe8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628624f2c5fc7abbf7acb0688727b14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d24370aa805aaa92530f808594ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536d82ef33838b304a0cdc901648eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475782b01844c7a06b74c8bef12ca4ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25507563928e5ac4bd6340820a502579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6aff887cd55eeab98755610037a88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c676a638aff60d441d6df8e4ecf1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2580d6df970c3aad0f11d31b65cc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8198ebc14287b7e3256729426e54c69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca04d1dd10327edeeaa6844618c69b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77d2c03f5b6cf2a576c5159b9c3144585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfc4e5f1eb940ef16245b1816ff7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca325db17920c2ea9a5247a768684587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44263a07b9d083ab4972a476dd374588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22690f58d8d2b2e8b8abc2c83b772589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc610fcd0c82f536996262c61dd4e8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c005ca2770a743c03b89091de08a1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea47f3db24ab84c0536703052211f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20272f315032a14a4e19d2cf3a4047593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e9755f63cc9bcd4ff4191e4b2c26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717155a7b3e2de5c858879cbf1e11d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac83f4e6486af6e53aa8c4551de4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2695d2ea63eac08a022133e572e639597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599373564441e3178fa190dfa63d569598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5911ef88103794eab3aa5937dfc25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf37371b97b95b5507d8f49b2b71e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e886967f7d20d579b1cd978b99c63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62a2263d8690b043d90be5730d16f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138aa402ff0257413aa8ae3e1ca4802603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ceaecaba0b9d03fdde250f4d4531604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14dd47c9eccf22683ec4e6f72d85a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c71aec610cfdb90ed304a15cacd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015ac8015d09b2b8b07fe6b5cf3b04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8dd34f2ba62df0b9581ef5a5ad177608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3ce0e7eb036832d4279d1272010e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6654f694bcdad0dd6cf2869451770f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4420f78208ec593e537c9a4b31e43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94142951390a8c3757b24d61757027612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57358dbf05598982405c90e41b377613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d55b019284dbbe0b3429f9549b7d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836335772dc15319ac67e3f79f9242615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b88457740dd90af2a53daab0a0261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc9d24aa9d489aa78a7ca6a4e25a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16155e0f7b91cc231180d16e2271786b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b26b48c07a144f8a75530933da8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002f52335bb5eec3b5e3de12305db4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070da968535914ecaee4dd3d237633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ab92b77b940e5a860acb105f59d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902121d345c071051a8ad8de367e3f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40873f84d38c3fdf98f114c15db1ff48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afd3ac06792bb698faeeb613df08e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79758dbacdb332a86c910f419f9639a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbdb78dd2eb6fc3457fd3db80fffb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d9c338ae642ed0b4ec92e79315c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734925e1b4deccbcc9624e41d75d142629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d4f43fc0ee43dc8b1e15472ead7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d47183d93b4d5b19b356dc7d1e7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900615db95d1255977f0b2f1892c5cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9137e8bbf07d4acc553112fec360633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd28454d59cb5446cd48672afc9669b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd791db78670022fc2f2c743fa9f50f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e40f15aa89cbac97f7c371c8ae1b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd49711dee59864efb3d4668afa41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a299230b8ba9aa8dbb76bf72b50544638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246b7d34e204dee6978e20bdbbd1b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc235f10950315390a646ee48cd945640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc9415cba425ae4c419d2908ec8c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee97d4423955ff9c7c6c44b3e03c16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ef1e966771113a13b73335a8ec8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15fb68db8caf2bd21e431121f99c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2cbd55c8e3afffedf60970db9a03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203a42a41acfd36b915af258c15b97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a7d5d39e1ca795fb63dfed634060647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917124543677f42a5600244788a5dab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db1c8dd89679264017bcfb11a348c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b657bd9864a93d1fa44615a5c4ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff1b91d76490215570bc3df7de3da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4413e515eb34e0b9e2cd5810308e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65bba80f30d024c11ca63821ce812653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97113567d97d6e2866520adc7a823c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549ddab8e38d297e937ac7b33084602655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a94ae3ccc3e176c3aab9e8141539656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9aa0a4687a6581f71d33fa6b6e0b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb30d2e16dce27e5832ca5dad3b88a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ba338faec705cf46d6b119ccba8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45616d4bbc9c094e4de23f9e91dc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfd34b18352b89bb1172a7d877fc58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462446be0f62b35d2c482166d76f977662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12e18527a4e4665e1e2218271bd7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228806bfc00533b5e3ba5033189405bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e942f6301e929e3edac779c47e718d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71106241ff411a198b9923cea8a47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bc2f1528bcb8b462ecfa46f84e6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ac35bf9171a475eb62e0ac4c0c9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034bda3a378cfb5562cbc7ef8594191669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f10fdc668de63eec74abe74b21ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ac84396689c9382850aa658860d5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110826c1f79922215712a5dd2ce4a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c89feff6bafd5d5be58488e4cb53e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043855cac36067c6ada4264f81bf404d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d473a103ccf37f4093bd66a936a91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd750141da2c094ece88c1dc8716199676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c85bbe473d3e214868c53edebe05d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348ce1648ad10596806749a4e0bfb32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6c8faef4abd22375bae960ccb645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894ced7ec146adc3f78d2ccaa29f43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8239c4a94e606fbe0ad50480751161681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e07ced8d683fac23d27748b60ed7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133b13aec59b132ecbfd2239b5c3da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164a017b46f295eca1a14ab98a875a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdabeded7e89be9786c10053a99ffc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00337ba349739eec49ceb554c4f97238686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d546b26112b509bebc1837e0923b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99014e8a0e7d16366d416730c3c9000e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe6fb0a064b85698a45cbe9736329689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ac953ed16e123300713601f1bcfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f561131ba35424e4fe16279019fba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06d134e1d89aa90607f15a9fc2e2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247fda527d1ba4189e57e0f7a901e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843bd79fb0d6bd8d4e9967a0a7bbc54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f956c09266d4cb02cdb017c3c638354695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2656c4524dbf20d5995042590901696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e155f88b11059afaee1dbdf225f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520501ad171b8c7b2d336c6b4b7212e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7fc916923a47a524f05145149f4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c78ded1f98aa845ed2a75f0b398431700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6d6e11c18d41067c5f6aa636bd2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57a7ee427003807e8e0ec6122e23f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522df6f24926a9fbe6095522c24d7158703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5b8c76fc522c62187881d3c7b994704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ddf8f27a0baec1029b0376ae42c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc13e4467f4719b7302818c3abeb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547419ac9a69a73193de7d623e60c9ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4d8493a41d983a4f0edf2b322877708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1197e1531ebfa275d32351309d07a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3435d4b547964c393c3363001c1219d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c162cf31fc8134aca0283e4df81d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278d9370f52554f2861f6da133ff16f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966508955df6bfe5b7b84dba9ac26579713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649af2e60dc7cb468d0e50a05ef787714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089d494487b34557dc9b705a83af6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafb36c7ec312eeb2ba07eab4cf422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f11c90134be2b1d29007e95a1cb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67561688200ecafd420b33d22423d93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0d54bb0dba4bd3afe9c16c4b9ac09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddff655f4d1ce4f2d90fed347448c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b800d39b4d721cb09d129e37c34920721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3629d8002a80906b729474e937342722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4353e984524f6f8cf3073d24f85e86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d5fd61bec82470e632f0f18b03794724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deae6c8d1b91fbb555ec1127da1614725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e2cc6af60e7242e047b757453ea2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc588c184dc9209602fa9227106fa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e038a0179a5ba30e53c547a157ad25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b220e3a90c14f4078603a7f5534a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592906bfd810980b583cdb684df18392730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e54e21af97e24f4b53a4012a128a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1cd6326387ee42d10ca87098e231d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670b7d5b6261f3f7863009f37f63f92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513418639e5feb0df8f7bcba77338874734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a3c84f2b24398330733230bbc1e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d739081075ace2e0f715bfaaaf2219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4a4faa2806e6b65490eecd71d0a09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cdc44e9cd079cf93b1ed378b7be2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef74e6c9cf53955953a6b616eebde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95738db5fe8769d7a7ed479b176326d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2f6ba9f74ca2dfa413ae25442856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458eee20cef4bcbeb7f5c01496db9d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf405f028aa942e3215d83bb685d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce090b03d15472c81663a743d2a57aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f610917ee91759af967300988f404745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e02addd045c20f2f4ee6d0de13573746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e432476903adbc0da170e2e37abea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e424545dfe478e0d49aa089796c02a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895513cc313d34a863817f81fb26025749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec80a7fed8615122374c66eae17e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356889ebbbac952731176dbd3ef36299751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8bff57d0bc1d4fb03b67981e50823752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf0ec71e0e850baf638eebcf02c59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298f2d1b488bbb164a1e7630b44d84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d40a9b7ab73debab430e02f9e896755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203787061a31ba34da8e0013aacf3306756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d477e2f6a23615ea8284ecc1ebe59c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d77fc26b991b56ab9e194a59641cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51e32dd94bb3869c263c47dca5423759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>