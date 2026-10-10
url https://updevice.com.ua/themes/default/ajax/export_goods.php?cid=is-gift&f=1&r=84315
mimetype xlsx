--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20ce21672b10bdf54f056f2cf36ab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca31f0ceeac1e6112955019b09a512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d15a6f723882fe7de87181bfeb3963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a5e9709e35887ad90c7d47fabda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b1cc23541d9fc47b9f6fb0b916d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0f2300b0870cd845ac4a07c0fa4246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4180a9628c0dfd129b41f52344f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a8c98b2b395a98153abab3f944d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8591440c9687c077a8e34f35e8eb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06417784c36f51a467a4082d7c01b8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fb2e56d6865b5f7485b41a79206ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffce280dc2e1f29b2d2f3576bc2b8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41c9eb742138bc217108f1979e341d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c79ac4cea87970fbc2275679fbb3ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe7432cad81a3d4939d375b612007b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370919a84b493b37d9f0c484bd3e1f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1567fa13b78b0861f7591e093eb3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eeb8d351a10dd126162b378b2f84718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d072a01f552d91e78976aa8d4df019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c60fd5dcdc5906fe156fb4449a8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d86c9825987c70a48d022432468fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f64f61664a6adfe9c6727a94e5b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf690106cf0ee972c70d994e95ba3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad2317d1393615f7e6e5bf0b9020924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be40feb4f2c1433d28d11797ea92ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d70bff162a5392edaba0895c4f2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819ab4224a07cdcf80f553282c52bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710056065798be1504098e22be166428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6efbb5b6b11785a752072f28589e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d072162bf5eace12be9a07de802830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf797ce7d1117bbab2479201ad83d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4c7de0013a9f320d642d46a23c5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b95fc8160e660e6c08e6979e9047833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e64255c80ec68e1264b930e27b0b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ea8590371249c03ebfb3f88fa37e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0454db9ce90fdc0aa5a721f8af7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18fcc9254d9432932ba39d0addbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef1de3456bbd67a3b61f17d72648f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d4385d92f53f2aa848b72e9bfa7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c020e0020edb3f790b8bf2d8b158540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae00afd3ac9253a7d81b0b9e4167f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c57836d45aa0ae4bfa29fb8f22d8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1dbee3c6f37a523b2ebf04583e00f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c60acb842512fd2b6c767a6fc1a2b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e524540b30d5762b364bf2cd26b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ae309e1bdc2bdc4ceca1118cdbfdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f2d3f5c84c3d1006e6840d6b1ce747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99e2bed2e3d2baf5eed7bab46b195048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074775c0367a13ee3a349b393200e90e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ce1f2648332436394f828fd97359250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5dcc43eb0df67ebcd9d6ca517183051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc823a82e682715daf006dea855f08c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe95868241d72ad080fee27da6dee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d3bccee3a48bca94e22f8fdebe3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3de51cab4844647a389eefb6c348755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ef4a901b08ad337315975872f5ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadb8e3af34e0925fcae091580e88c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8eab89e1258f31ec92306208cef6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac586df7bdae334a6886690676f16059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2268d650a4d352bbcfbf4b830acdd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966d69cdd7d6b91796fccd439a2884e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cb140b645107bcf3ed0ac1e3844c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed7a248778ef2e4c783c73824f099263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3775a568e1367c2f8d92380cddc3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c0a3ab6307793167253be84a27f9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a096ac6ef4463417910aaf5e53a709366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6877455d6fd24117a2b741809befad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfdde2a397066d73987ff72e4aa5e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c82d5bb346e4cda7414aafd6a833069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eb27857fca8a0f2f556fca7d5720870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816794d6b113c7db128ed7b02d9180bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b84676bfc73a64adbed17d90434b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d40c25a082905e6db5ad69c22d74673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf95a5cccf530d060b9c55b985cfe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932f4437a9edad9ddf1996b55bdd9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe4f009b803022851b3f45f18fbcce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7fef2f0d1765a86421d02bbaba6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7d2b272c53411182c1f3deb1f60a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2a1effad9f924e58c87af081c74079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562ba3725c774d85d6d39f57da004b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af9703db856208c37dd8a3df5262d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7472cc121dbff31e75950e1d6d3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45219451a1a8c1d320c0c9a6e650a1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab8f46f12dce020d58796ea7bc42b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf480a4f80992292bd02945b9340fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca7997323a597f730d013fb69a4fb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a08130179d123588f911b8b587faf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09f4af3b0d870825d00f207679d4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ea1fc74d05819146afff3ccc7eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43a8197d9496573431357fe8dc84590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c28de42ffd17740aa4fb4879c065f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec99bd2d976abbb421deadb1fa553992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c14b1dcd98c31fefd8c1f0e947de393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375962746d6ce57648e48e4ea0e50e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da50d43dc81e1995d0ef955a8b95dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154fe05cbaf79da824760bfe03ff52996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d103276544e1f523307917a58f9c1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9acbaf3bc406dd2253402df32f83e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd294aaf4b1299b2f159dd8fd23640499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e841c5ce52740cfe76c92741f5190100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2d5d77744d919ce5b1ce90294a69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab61d85815c0b8916148cd9eef1eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907807076c240c14e094b335daec81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06201f7868b40415b45f68312cc419104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676247d1a90546f48122050f2d75e26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a3a5ef96f48af3c2f2125405e64a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29e0163b6ed600348797920ea433f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbce551ea41a51d3dc9e77e8dbc8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d2b52c025edbe56f3e0ee83a1f33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf973a5886ea363cb10d88f19646f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa0d56c7e3200d7d9f70817891680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62d21b860fbf0f6dc8757a651a1f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea518a0430d7b8f991e951407c36e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f9edc18b7df864d2e0a026911776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7027be8de18a1cdb906b2894de5efe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb39f133256c47163acffa6990d91a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce1cc727c9cbad2f585610f3a6239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001f1e4e90918d4dc2654f9ddc4a30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8bd5b038160ad82552ccd47136c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a78619139bbecf7c64636816d5704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0517adc61d33fd39865de54aea385a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796553e5789d810338ede22e81155c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a01affc205989c3c2878c5c99eec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3fa0ebf39a7eb10fbf97e50476a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7bb45bc7274d527a5a67aa4302fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f2278a3e4d7d421ef1df757cb905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb14ccec683ac93f1da6cd403dfaf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65911091d162338656cbdde078f4f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d6fcda23e5bf8e2fcede339e8a98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093311ff444e523d97b2d892fd098855130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b55993cebb24aeeeff1cc2c5bc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf2ba89930f990cbecaad2f5f5fc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e63b6e846a5cce291874ee7a6c0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571aa7be696629220eec0dc04ea5715134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751570af728a7490f0b3335a018d5ac5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888dc83dc9bdb204fd28f99832e249136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ca7bfd7eb996567b84028ee5d0d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dad89120033328cb7f0085607dfaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a7059e45ee571de34b0464013031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41cb5d25b4434421ac2bfd430cfa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138ca09ec161e9e75b0a5b66fb25029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9746252e632156c338b9cbc5a40b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f2f9ad9a45861f703e0dd8d45af3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f853c0fc7cec8b1304cc65f0ec6bae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5b0e062a30bd9a2308411a18b48cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ce7afd92f28a84d2b5f754677149146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a886a9219c251b47354acb1c8e512d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f059058f6bada6b7b8c39281d37f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae7aa47489ae028b20dde1709c3df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64be676d876fa2792275191f7bdeeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba521a8cedcc50f202f789adf64bda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab0702383697dc632a313ae5d25b74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf208b635b110d03fdf8fd39ac24df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b01e0977804f9081eadfbf627897d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aada4d6eaf6bd989521261324dcb61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8141ee2511457323bba8c37b6285c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242faf2ce2ef7e601871228c5e8bd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e46553807795b5d6345aca2971a21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e78fa79398508df88a23232d4e80a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a73314b469c6f028391e0e1fcd324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f29215a1da232fbc2e6c960592f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3453894e07dfbfbbc33e4b370ebc7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258e0ee05b0e65c27025c04cf73677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062a399fc6ae35cb37738d8ae1e119164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16b7c8a927e27198d5fe7598ad07c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d136c5aa9571ec397eb8f05f6ecf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa9221e8b568216982b994752b5e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec6344c872ed57f1f6baa1a9efaf26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f60756998dc5db6b63a7a56739e56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33635c37d1caabd6fdd94d6f7be02e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473517b53bc7cb1699700720401eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a784a0e2e9b35e90f32fc2bde67b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc05a4e290a5d32ae21f24a512114d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8fd279114d458749306e73d16989174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ddaa613248a5c80f5f28e639967dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e7f38e820d3221b848e79c3d6bc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b55547ab553b627caf18d2287ea972177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593f53ef4ecb389383b8f722f94a89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdce53ec6ebb032c755d8e43b9f1d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327277fb791f21ed13d91a274e91eb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14044ac67c8de56007d0d37b0dcb4021181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e64262976824b0ab23ac7d07bc36a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd6fd54d1c6a41715a1b6a7d6855c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa29208c6da05f604f785cd72e3aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4203b8944556475adf4b733c7457e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc6c9f8d61409b6c9418c9fa77bac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68196bb976c975807cbec834d6f8bca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c0334f594bd25aafe8474e4cea42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257144d9175c3e9af236feffe29809189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f1967089071edf0941bec6d69908190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc2f02dd98daa09b19c541361496c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bd37140af861cff94d239b3277e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333614de43468e8c621c2605ef43656193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64d4e494e8875fcd551caab0fef7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccfaa2cf778c8aae14a7b11ac3b496195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e7b5a8b6d9b88cf1197a5c4b3aa8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32cdb196da3c8b06da0ccd76f3559f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad95cbe7fd5ae54425f30682fb0a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73674b51074c420f466ef530bf632f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edb954345b48aaac2e6528b4a4862200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb2931940ac12fac4cfdf2fbe93bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40863dc4cb699899444e86d2fdc262202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aad11be4f6fb1296cb05edbb5400d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6ba79275280ab0ebf2615c299044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7e23d7998f5ecb814d18d939b218205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055fc86fcd5b2c71bd71f40fa12c016206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac22a2a64410ca51650c35cec98a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa830d19c5fecdb4bb8cef6c0d22f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217aea6918a43e5ff71bd53f2b6946b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d519c07203ef3cef87d361b9419a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28c09ad6bad35139f369b7e296175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b1e902ae8fbb14a38fdcc2fc89d9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bccb599ea024fd16701a0b0a46c772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fe3550a08cb4f4c19cd10218cc21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a19d8b919bc82b203d62b851e306215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f196da909b7fd8fe11e8c3f88b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585455a4583e4cda4f77f4d95808bb91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa79b0fe43e4cd96624ea74662516218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e82bab7415a5bf32e7cc1cc93993f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13b15255c8de24c706db7d7d180904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2d42defec581c1d0ba862a267b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80747144e714cb8b278e183696317222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d2e07f76ab152329f886dc53b855223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c499c76ea52bd5efe5af9c8467f8b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f15f13616248448d5d1cb720d91d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c882a5214ebba6b22957edccc4c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf8aa87bbeaa951949df866cb73fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee0e13197c5059b54066ed9b7bed7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed138ee8363920d9e6715ef15fa0cf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3653afb58d702432ac0bf3611e9610230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ddd5c3b747ab2cc7940942b81cafa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216cc3c53532fc0b015a46af91ff7cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb201bf0642dae4ce0f4c77d07b33bdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72a14720be140e8c79bd4b111e1ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d957d5f4e439667dbdce69e9c084fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf68f60bce1a6f74691d839b1de9a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2989ed9ca5024187108f5ee653eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad83670309b8112492133cdbb2948238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0619ac8134893ae0d9dfe00a86ab227239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb933b0c6f721d6c6bc49e71d684c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead22524d9c03f6a9d261ae8418564241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e41d9087077166536979df323e9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fc5281cae9960d4dbbf3dc44ac39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544e13b00fe765d64c5d977c1b69fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093547fbcefb2070d00459df8e7925245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd528b677f13f674b4c539ec4759d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128a61fde88d08b4c9ea985c7c5da31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c4f01e6caca26e356c22040c19375248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1de5732c301720774ebbb9d913186249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987d2d0cab1edf8e84343c2e53f8ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc5f33e8056727972656382591f48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2796ad71f83a44d9021dea2dfdbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af2ace3ca5716e2c00fa2943d83d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8728a7194e6fac62e93c4ea317e7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03208a011998ff0a5a4b2cbe1d0b60f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad614e12cfeb5947d27030534ed39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac76c2d7800d77e872ee88453f4379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220800a3e34bc6000481f6e83f0094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabbafa26ec9d4f9807fe1f790d00b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309c3e198755d68a03d2eb99ade331260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620ca5d3bb2c71e99db93332c796fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291440491d2adb107c7c8bc030a80c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e156250b7526bfde9965c91a00f43c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914377ecdc2d87319a52a5d676258233264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103af9bb69d5b409fcbf3ff0a32ae7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8a2c8490dfff91c6603f6fd56ec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0443fbeaafd300b60a96f44af72988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa0a628530528324b8fb9781d690f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ae565a679c6e21b1ea0436227763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dcdb793b6705f6e14b748b6a7b650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018abb725650a078009755a3847f87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a983957877a4aa5a569210e34e81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db0677a51852bf1810f8bde27161e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427bd78cf1c29beaee3bf1ea185023274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac9acb7aa9b267ccc37f4b6bfc399275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9831079ebb7258ff88de287540f659276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94f20344aa471168b3ab98378f6d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a862d0c209f3ed6cfa4bb740fc269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f2c55c56b2587815001b8aa95e024279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab4448da29fe58bca1efe2d3e30c10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6babc4ea94fe412a92e0d6b295de962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f896654999d6e07dd6238f0c753c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8d0e15d01a0af3255f2c95e4c635283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b0c3cc7626ee2460b1bbe8aeaa961284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f11dfe96c1b0fd76baeb319416aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ada8fd46377af02e8aef705e6b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22f1767d3d5e3f197a4602da0b6657287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f13f20587fb2c5ffa705d79c83ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157342c367b16885faaea1f55dddde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c94b29451eddfe6adeab3bdfa71f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ca2db5bc2ed0d05d7028526a4287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785431b2f73a903cd2397dfc4c5dad63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f30edc835dd9fd0f8ba6d34a64e26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0659ce73f9d228821b835a565957b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba2be966cd94ddd5264fe51881298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075dfdfc1d1e239ac87200e2ee3bb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b685f240ee3046521101c930025a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cefc93b9cf79c62b852844333dcab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f8ecedff832baa0fb4d7819ba70e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df143b455849a062fb7e5a52c5dc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb8de45d0c96295b60b2f48b096ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f52fbb04ba0e4926541bcbea67bc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15755ec0f46b704d6befb1f2bf6ac03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5958617518749c4df5c88e82807c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba9868ff2aa6860d8d305b2293600305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad64f679c607a65c6197c683145aaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b125efa4066a7e899d4a459eab80b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422a4cfced74628190d855f1b94625308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f84714a27006f5486ccc63b44328e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338aebdc713f21d8abdf06d6bb0fc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3696d2babf252786bc5ac8692cd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcdb362dae539a2cf9baee3c370a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9e81fe1765ace1359b67b8ea927e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a78eba89967136ea44c597b4612b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973f7752772dcb3f8d92efca7079c57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73726fa72ff08b5df84aa776d046f8ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3495e39b6064c11f776f07c93c9c6b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cb16a8edd086070bc21a9918fc05a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84be5a91ad37092bb72d3e3c2c74af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e152d5bec08cadaaa70710af240d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1c687098badf227245242320c1e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd505febf7e1f8472adfb0dc203e81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46a8be373ffcec0bf8776045da288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e06d1050615011ca0385b814c0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4985d4eb2bffed94280b209e1b985325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6794629f80f5592200743c14e58e30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b0c14305389a4e827edd383d02549327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82c244ea38bf260b11635f000bf19e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b5bbb305e7225205914a595c495f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa106d8108f300ebf118a861f39563330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca4ebf80f93f220030a39c22ece75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13259afa84e1ec6d72c2d8ab7184a6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8f5817485bbf8cd53a434d3fd58b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc8fd37293ffbfe83158d200d2337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc81dfd7254bbdd874342eebd9849d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7877c7e4dbfce73b7c487a101dc58f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280590e9382ed295307a8814b9074da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766021fe05d475a2e2d587d486842de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a0919325d2e15cc29b5cc6181ac0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf264c997b4d55fabc405763aa708340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4641693300fca816cbe47730d0057f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117de4383d3360b35f1771eaab3904e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e1ac91886af5ac17e89d019ecaf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65494f00f2718318c163e68970e4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d9db18df72b9853fd027224ca246345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef84d09361dd14295e0ea64c7bb2064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88fa94e5820fc9220b8ed83b25765b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddec8d733f985a36bfcf1305699fc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e099fff68e1f3fb6463b6871c159b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78b166b6c9ec6272532c217477075350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a7a61fc59635bcf2dcbec0f938f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bec86cd4cd5b5255010258dac5165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f89cf5a61c39c1eb879be8f34bfbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947881efbfa83cae4ea0b96e7a7c24a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951a2407666f642aab0eaf11b4cc3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa40e5a86a47712c66e568df02380356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d6ae1899e6682ee28904be3e362ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702dba8e83853b6b78bd1c86d5ccf30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4cd23ed84d0ba48ed675d3682f3ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf74a4480f563e0e96b47ff044ac1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55f7ae107125cf859c65ab12a6a0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc664b22b15dfccd4e8bd15a66fca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f629beb4a54008892b03a170b2fdcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163138e2c419766f2e4516d7ac62f12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79c25b669594515abf75fb02a39a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429efb8713aaa723e12a2d9b46c55f76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fe47eaf571ac0eb3b7b1af023dd8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced7e2f8897604b22a64537e19d3be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33230c9ba15ac700eb3366aac177fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe24aed59b28cc4d7b5f3742173a8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069227b99bfa82ebfd3d89819f4ca049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3bba994a0755ec18bdab64aa7d650372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fee6a1d39439554cffe21da39ffcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4dcba921ad6185c2452e7ef66c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a056ffd04b0ba5aa007b0b792d6634375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee26515dc14de075e7434578f47da88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509bd4d8977cf30b8c478f4e2a90d1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a917878d0aaad73c0815f7e27b7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8e4ad11435d0a5e4669c7a1deaee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e333c0855ab908a6abaf0b61b0cb28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416645e2466ec2764d12a103d72992381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb86796b9d62ca0095459e6f8d110382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cff8915a76488828f2c2b6f4b38e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc65e353327b89ec982de84d0554c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1674c61bcc3d2f5a8db138f03dc12c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe52a9495e112b0110c2c9a1dd043f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319604c1aac5e499e500b24fc23e84e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760359c2ed900088a5d3ea3b995aaf14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e33f9da290e95b637a1a33f1a9d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a97f398d2387db838aba901635090390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399849aa276057f9e212ce200fb73e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15a85e1d99b4310b50bb2254ccf4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57413b12fc53d431bd6dc861d62c0255393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7f048451297f3a1a0fed2100a202394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1906520e9547d7e76f134951338c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4625b803b4f8519963d9f1288b4377396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e4fdec76f0d35a7de2555700ba69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398403799de51c652c246fc3689f853398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9e8feec8e23cbef5e52f7ef4fb58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea6ce319a648e38bf9ff1631a47b3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970f370496b76f7c68b8b465746546a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eeadf87cd45fc5916bd4505022602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eadb7fb403ef2caec50c55601fbf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c048eaeef65fca92d9c020bf32074d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41487107e22c2555984d55b4c508631d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a683b439df44230e8c8791bcb87995a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd9d6b4e8e5c5691ba755c10abe64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bb209407dca1843514aa6065b41b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900648a9bb63102be63ce8bea92e7f56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a158a8076e80bb18cd142454c8046a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67981a8dd5692f064faab76a5a2d34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d9f4f11fdc16edf3013e7c1b03d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667c3e9587fd57847b1abfcc083fbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef0962927d357d0946d13e830f7ead414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c872e701c0e3e40999955c4e74cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b329eeaf7990ae7adecd4d73a6aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f25ce04c540b3d99a6a1a746bf01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a2c40d6be4014ebf390d6545b21e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9eb9f664d9d51a616c219bbff1fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4b58bbe5a1bd95539837590b5bcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae32b3f26a538137da319d85b192e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d749c05f33302be49aff7372b0bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8379e8824724fd4b1a136534371aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a82e2059e4d488adf336ad47aad5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786402bc2665372180f7b43669e8a21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d7e84babd37629c135a0d756c71ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0bb88b54bd64d374b5dc180ff2f50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf662ea10307db4bc59cd481a9896428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a895a5234878b8c50d43cdb461f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1496c74e420db4309c40ddc2ddaac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88befd39b093c1e5592a577e4b8d3fa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a608dee10432607ce753f4d970ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9770422a14091cc786d10cea8476cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4a46cdd0780f3fd6ac86f7bed14e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf9eb6bbf7ee422e9d2f56816bfeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f596306382b5c0aff88b6c0f38d6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3afd63feb3742dae10e903bda41f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7b21c9e8e10fadf0e1294311eaaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d94c2d7906209609d43f2a47bbedc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee9eb86898f3bc6f0e10f03b4bc2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0bd72ae6a6f87cd6f6875f85f849441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a40d55b516b857749c7d385894a6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd73dc60e285541f8772ca8839f5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3ae08410d5b33c380b8f3c4f2a51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0cf1ad73460955dbeaa41dc9b7bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c7930e0e5477b5804688f063a387446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809adc7ce700f35f56e245e0da7663447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5da2502237d435e4dfe964b208a900448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bafd8f0bf9ca1909ad16375b8ea9a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b7d38f338754374ffd720f28dedc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b548950814898186e3e5800d7c7b62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ca9444de86f43a80ce449fd0e4b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19eb509123fbe8c28b92380b4a567453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb3e143b6c36358c53ad5b1d71eb62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc64463ab85c347062031eb9e4936c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e88289fa6a4d4ced60bb00eb7351456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc122a8c2285877c72b21c1aa7c1da0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b885d53f42e14569d0006f0f3d199e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23296ab75c2c9a1fff809e2878030491459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d40d7de058ebac09facad3d6710cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007e28caac987b507ac61cc395dfba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7ff3da6fcdce7656017e5ee556b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aac93868bf464b189e370009347f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65bdd9ed6cafd41e447ce9c78a998464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d841607170c1dfbd4e8b7cd71dd362465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e7602a56ad79f53182d7a6ba07bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d3fed209ddbd4530d82d0ec795d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77989affb17996ca63a7ebde037ab332468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9bf82afc0f95c4bf594090322b8ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb617d0fd4e5ce77ddc44352e8087f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff044f5ed707a2efbf4935284ddcc01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c9c48a96b24e5905f0a449d1fc31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61b3ea72ff91816bfcd24e0a7909a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527265ea7af9caf16de5dbcf09a8be7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb88832f6e37c8fb21bead616e6a12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a1707bba673ffb33a00175045f05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30790bfb73be5232c9d80a6bea22eb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9923f94e586063b259625f918827f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f134aae1d043b7f660e74faf85b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2bcb108bc13ce277a3242011a42b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c90b86b2db6eca10042111a0e0aea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3ca8caa39fe85e0f5fb61bb8aea11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a04a0dae26256e45735440da1125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510dcce83ff62abcb49ac4eb0da53d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a94aa98359561ce8916bdd9b3924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7d2217459b609de5c983f7c6ae88c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db16a90e9acb386ae39511f1b84f9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cef0f71c09b9f308bb697074ec922488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934609cdb108bed5c6d10971a495358e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96248bdc117680190a1f258b169759c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c971a4ca5101f9ed9d2d49b7dba0e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ec471de5c245d67a0942e63ae42f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0c8e41538f7808482101d6d70144493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a66acee2f68bdc6ac925d56bd28830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba22a132bb17daf3adeea3608ca61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943ea49780779e347ef6853897ce7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad4b0dd8aac6f84016b660e5bc4bb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ef025e24dbc6f6a16b541121a7ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c4c3709c2a3b1b3150cdd44d90af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7f44cfff2541f6aef1a48cdf3a6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d9496786c4e8de4909a7b40589714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560fd948c09b676b7382c4cd36a877502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431995bb8299141e32518144dbe26ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab8a281b180d6cf89c719c4a2129b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5db6d2e8f8f4b20855db81a52e3af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34d6004b78039c14abed6fb1d1809506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab7ec0d7359232c7ce8b23508781e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d486fdcf84ed402a25d422577b66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38b7c000d369260b4241cfddc48226509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30eeb40393c2d07f66b9e73cdf8e45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba056938e0a819dc2aeb20dbcae29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a22ef7b8e2157a29bba42e42c0f9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394fbc09a0969a7bd86bca248a0bfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a56526ca203b7d1140d443c05fcea2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae90c22dd069c8107cfe0d12873dc6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c334b0cf1ccf0fc9f54e2c17d775516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd8d1574c97cae25d50ffd81d98058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d54846c7d17772b55d7cf2a10284518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574eefde6aea72849b8ca3b15fb265a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c334375cf7bd2592c005146ef93c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607826c83390b6a3ce6661c79d44c5f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a822d9d4d31665d0e157fcece6ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a4933649ff47a72d79e270bcf247523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15931d680c53dc4b2755f75980909a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b89f91a8f97391348c07c0fec300525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf7a96cc2761e78c30cb1bda4043a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f74dc8c2ca8e86960866a8bc80ec7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b3ad85929c7482b3a9ce38652c2c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbf92248f78865f7d16a654f2aea0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8801f3c8d072d87909904f8b6b24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e369fad448ea262349779631f469bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0cf5be75d0273f9b3067338596d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829cf2ed8418674b576a6be67b94b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178c4a73f4efc909b6f1276242d05ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5976e1e0e50312861ac14b2fd7765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391b0f61d20aa843bf795d94051ca2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60912cdb8a95328d4720a2f627f9b033537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880cfa74e128ae300eabd4704153717538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b99610ce6517636181ea6be0067f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0cf810f6771041283e4457bcd7018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39597c21674b90ffb01cbc80f6e61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683fba071d67c01d4126c9367f34bd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e265a260741f949d8b6dd67d6642cb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076eb51ac877f5b16ea4999138bc864544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2532ec2c1f245cec79c1e029744fec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f5c66447b143691d07b3bef0d9b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c411d0439ff8797684a2118cec03f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd51d6b99ec37e968975e771b54b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a25e9651e2733cb386083a54a3c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcc8e1eb90c9c3aa7b54b13d95f0b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de48e199df6ea29166637f13a9a41f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87cef13a9f0238ca7182560a7d2d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c86cdb1a9b542f061fd2223b64de4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c5196892d0ce155861c987a7aa44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08dd5336f238b54224878f931e8945555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0db6a3d6c08dbabf6f9d7fcddd42e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de8744884a2e64934317334bbb7280557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4755e26ad9b6e947b2e7a7c73c17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20fbae03cadfc18228773bdf2d344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d73cce457a1d0e2a174e77950512560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca35cf28e74326916c5c9fae93aef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e51d72d72c10c98e2fd2a4696c5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fe394332f7b3ccc1561638593fd9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec3953c55d8f46a592431120c7e81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1423a62eeaf5c94482a306709045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef47f86f9d0de231729778c69c882a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ffcb7e7f881df0a0ad2c7a658939567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139b04306249ca832f8930a1ac0349568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4481854351cb066122328e6c60a72ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ea6bb6bb1e8f0f799222dd143060570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac2ea07f11bc184e084cfa8809acef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c879399cf502202a837a19758b6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa7ecceeb64e04dde26875e129c584573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20834b2b13c53821cfc8ba0d55315c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819993093c7034e8be875d28e57d69f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ff9de95ef5ddad10d5f55cc5b0f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e789758227333343e832adef880b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f8c984d1e489180064b203111867578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b991db0912516b8962483ab8fdaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797008b043bfafa523aff55ff60de52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d08615849371917748cf702565d981581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcdf14bd6e6298ec3692cd301552fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a195302fd8cff7daaa7fde6b60deda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2c7a8f34c34d0f9c48f6e846561d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f057e08bbbdf8100a94f9c6228edd10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e47608baebd25efcccf8f3a2ec085586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db548a819c1d3e2efeb07474b960f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df2be3500c8381d4ef22d268e86453588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba821f10a9b87d664bc8e773ad5ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40c842b3ec78b26305dbe300f3ca5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f691eab5fcfce162200ebac181731591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2938cee88cbe8dac3af877a0809bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2228a26738a1fb9006dda4533c61e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a7dadf0f6c54633dad906bc8c4f67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83c019f422924fc5f71fb2b794f3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75c76d4b92e4ea43afc33e4328486596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f884b386914c15de32c27fbe157b34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6a75964fe27b8ae5089bb0a010ec8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc4cd7deb82b335da4d0ae496892f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb46d87d4f81a3944c8855097ace63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346549717f1798564280a6df9176d93a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3489622f7b92acfc6b1c8ee3e86e9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86db8fce30832f39ef138e9f007a84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc3587d391b5e3ed02aaf50b70d27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f649a65c9e5d786224bd7ab816bb95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611c2ecba6c1132b9285a7bb053a0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f6cc20d068572ccc549a1a5adc45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c6ab40277943ea2be9410e3921b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed25cd02fe6f0b2d1ef74d15f0fb54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be44024b533acd9e4473474d4d2de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b19fea87127ca83aa580e8236f90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32c5cc01a93d54781cb058c54bfb88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87ad0a369b11d0bea1adba6ab6cc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc19e37cb951fc780226216e57fda3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ea68ce694bd321c5378268221e4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932b89c5c6e2296eac0b436a8c5d76a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b23bfffff3ddc76ba3502455e1d04a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66347f150c137b165d7d5425e8df04f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb1d44e0d3d79c32314917f8cb30d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0e941ff83fc51167bea1f34f8e6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78f88144c71fcb400a5e7281f870f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e28c163f952bf5840c64d671691873622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9fee02ebff5a080a34eb6e6e5bdce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a473787b3241f712777c5ee60480d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f2d25215c6c883104d4800a1d993b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544cd6517d9abe9b43b2a2453e1b1cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9db2060b5441ffddac28e69778763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16fbbc40651b876b1facc8ef5ab86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b6571cc6eb3c496eeb68decd3fe1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da801fd0fe82fe995e96bc8d5135c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9799341962d1ab8f205512ad4a47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e2040a6b39fa0b2b2e6cf7b6bcd67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d824864ffe818c1da9170a7dbef5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df67933c27390b65f94c1e463bcb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb47ee0b6f599fafccfec38676b3b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9309423525c51dac96081bebbb58b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd637fcd0872b7850eadfb3bdbcc7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a7c15406111f0cc71e447ab69f80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff01e5c09f549b290af14d07c6bead639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2d7f1b10699f4889c359a1c6ba28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f016dc42fa1a40f03f4c5d9f45c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3835b6d2a312feadbc45986d6bfb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044108e435d732370a0fd18b853d85b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21deeac3cacc43e8a95e199ea058ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cd6a8ff1be483bb4e32e8f20f0672645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e3cd9cb97bd82f906ab362031982c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3250eccd830d4858edf8a6c1a882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b0c8e8e15bc279c5122144c8a034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66b9cbbd79f39844f132e19f46393649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc85c980fc4c2589c2d3c8abe578d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e67e4e235b0310cad6978cb168823651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343113744a76e33ac7cd56314b52e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0d093ea241fdaa7ee8e57c868602653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83f788fe4d68b3eb62223b5e27056654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae58a0368d30f8110c074f4efbedb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ed574200657f0eb2ad7faab0277c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6c7feaf9b95f68bfd544b07a6dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdcc5db5bf892db1bbdbf8093cd796658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61c7bd4a89ceb93516efad71681f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17e3b5393b2d2f613ab8987971f92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97c8ad9b9b7f5aac46da52b66590c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec3e6fe62651c161d4c73c75de2b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c24977f13dabc6666c04c11ed05cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a62d39096c037d283a1483ee999a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1274aa54e5622779bf32186dada59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9c8e1b1fb1458cd744c4d6e61d5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e4fbe48678a4e97636d01e67d32a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971d1323e52a51ab7365b9da545fc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841476ecf5973f2e0d5f3044c8da2378669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47995de360b4a6c557949e3ddd29f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c870bd7ca80f580eb4dfbd307749299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb1178b7fbcc64fbed7c9afa76b9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef70c7e10a808181a046a601ba1c12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1bbb6aefbee36e1ecf9c471c0b514674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58268455f1e84a887d650adc33b82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb30dc049c7839afef927d11976059f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48ecfd589c375c593597fdbf09ad41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917614ab50b7685aebacd4d006d0d063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e35d4c5f0c7d40a6bfd5ab9fd0e464679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b2433c0fd9a5d15274f8049a9290b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa37b3f9c5577521bc6b29ed0f8cb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e81892077a2bc0cd917c9ffb8109d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c65f5caa96b241eaf77bfcaa5c83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6b17df6012d9acc768f27b145ffd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702ae55c00398cf4ab442c0bf7bd18f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac607a60cda77cb351d90e1a666e8a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37739db0608dc5ece381118693f772687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41583f11879c156300ed787b70245d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d37ab17fe6536b41f49e7287f44e85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1206e438fe51c1da197e5eff1ea5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b191eb209e2b1e2ed87770eaabc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8913a481fd7519768806f01a91255b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40803a4e69ae23b0b936a66159dc31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0debd9a6ae539a676f9baef27970f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5afa83cfc29b0ffd1ccb95d27f0e3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6b49c127e9ca6e5724f95d1a66dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f1c21cdff77c892a412d44713b2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c471d6a1ba6a6f3464ba747d800d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650ddbe06613ef307b2b01f6e0ebe1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6699ca30622e0ffa795142f2c2400f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084522f52ba70ea51f37db1a5fe59405701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31389a29599ecf5143a9c2d84412be0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017355f276039fd2cf4a3471f9f284703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284eeccc08fe067b46d541590a3e7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce185f84b6ee91fe35885a85f65ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9494751e25900594ac23f4efa7b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4ddb37dcf28824b64dfb444a33e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763318f4d28183d2cfc7e3760c81bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed483ad68e2848de0345be0f114cf7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f1c5b15db470d270eb70f9b22ae3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982d49a80b79ebfc64aede50d9e702711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e2fbabd4bf5575e155942ff4d8d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbb4822ecf4149a2b5a91979dc3a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7e60f95cbcb3e461e0740cc002bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56b5c46895d035a3faace9a4c44af4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3133e153f29acc865ec9614c2f061716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071298c0a66315937bd29383ff9eed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475865e0c38c883f5715745cb848a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc8f20b0b4ccaa87f121c8920206ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc99de78cd64cde10c0dba46080fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854499c8a8841ba4c96139df3a0e8aca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcda835f92991f0c99fa223a7184fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e148ddd75359f4972b27f75aa92d0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972e3706a329e8738f7da57c69a08ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f02264b5b23e09bdf748d3294cbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee055dab4e0e4bc49648f90570d1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401668ae07f836a45dd0e95d2aecfc60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7013ee5975682dce148ba992492e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965678388e5d33f25f54aebc2c7a6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7281acc148ae8944e46bb961673de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dfff81b4afbe7154a469484370c1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be89aa7b6a958deedf4d2199213b127732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3bc8d59e649dae25891b2d24923e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561745202be0b2eda49aec082efd0313734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c994c4b6a02273e6b93d74876f2434735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d09f7586bd608bd3a3620bbeb798736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9f056a56b87620e6d9d1f2270155737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb1cb5d9a91962a986a22bb9bdc56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8388df0a041b85f860b921cc2bd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2efef53e5c832ae8171f6853ccf392740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489ea12424796184dc48b3494c8f78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53edff31e65295bfa208e0d506f99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b868de4b56e0a510fae575d0bfa7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2923732c1a018141a120cb8c3fe80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89475380c78d5cbfc7cd0696b958d0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700cb67704e336ce9c9a4dc1ee5c0c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd2db09d588c23ec043b192720ce4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44851c26f963bb3715e76713b6f3f9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a93e93bb776fe94b8554ecfccb3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405350e50307310b0392d18e5e1ae3f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d1460e6d53b547782941283d22c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa84f0ded9571544a853604d337fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1853675253db58b627cf62668ae2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a674a758eb7d1d3584200e6e4da083754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f8e3d3741c9bb8376754aa3df9a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1552825a74b9535e270e85fa7052b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf47224ecf1758323ba384316c790b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e2ffbe9eb7edd5d69a0b92579323758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382023a4867b07f3ed67d83f820b3e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c86a7c716f3c86ea9ed06cc9dc8361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c76f48585ab27e20cf3f593dcb34162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f2cb26e61fd3eb717c573cb244833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e88d57eb40a2b7717bc7998dae31764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f96705bdfb7464e57f562c56200145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac996ec106083ecaf928dec63096336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fdf6b2cd75aa0223f5eb8c997a2077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856579ebaa9c743abc735d8465bc2a928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e6732dc2f4876416f6389e0f26dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ced1ad1e3f10b0e07adbc38d1f4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680318055bffbacb2c764e64936e5ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46b4dff4974c98da910603cbcf657912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497db8fc3f2e54f7ae90916f5c92c4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1f70146e44f2181c3cdf9d13e31c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e9e9c2ae75df937f33111f4ea69515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c05bad2272caf99df5685f88298cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cab1ca219af15906c0d1c9759ef7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386158e7ba642e4d49e1f108dd1caec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab88111e99e0b83545b22a44cc5dbe219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112b194fb8200bafe8b9bbca2ee733720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaf01da5ee7930aa87f7ce29cd8d8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd88afd8789ec4696c0ff1c7899ee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0882549c170e7658e4855482fac69723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7029575108213de4720a6b3e8015b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8db1a4f043b177518ec207b8297425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4d27f88292ecd3aba09e6e4aafda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e6dace6307fb2af520a2192f627727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666e52548d5727675f21d46283bb6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50621e7f7a09cec694f53d5e7586c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd68d8c5aa796aced9b02b639d41c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eee8895facbaed0add23a76c8c86831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6cdb59aeb6417bf85235c99079bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb68f30213229f5cda4d844d88d8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ad991676a33f4afd4bcb863a795b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beac523aca46e21abdfc10cd570fd2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c474c5e3ed4c6f2d9664c46042b68d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a1e3839071a3bb1903068805750a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf835e558e27ed98ae5c92a8ab2e5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91fa695192f6b71c134ec5f7969c5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce9440f9efd84baccf511d3c58624a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f822567823dd4672bf828b71c616ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda9a2d6c971475efbe98e3f3e1d8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede2b44c6ce3cf3c8e61e68c94da8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc287b5273c96b9f64754bd648eb7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94373efd220356ca29d3fa2e6fe431a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379d04f9390efc8f6f95a4b90ce70146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908364c48aa24ba38f6e79a4d4e77d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af20e262d9f71efb84a091274a58048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f238ccbdd8b347e83dcebcf92ab9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13827f1988bdb0b768befbe8f591050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74b471fcd7bd3c986ce29528162a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9668bc80bbe8e342d2823633758bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ada8c4451dbbf265fb52022d57c5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58014919ddb322a2a5981837eaec9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d00d47c305200c05ce84c621236655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b1f19935c11bfd2efc743ebf72df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5718a2d8c6eb996546e7bd2146c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12970f0d120068bd8903b13002739758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcdaf51be67b32ae645c05d446776859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba652d61c418b37b8f5c49d0d37018660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248bc55602abfabe90168ab199a190061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bf3c66ea77fb4e6afe103320710762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3d2db75fae98bbf7b2585b2c853563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4090940bc353996f2a712709b203164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf837f42c362d052b026b1a609ab0cc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786ddf3e3eb9203678b4b4d60497a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0fa1b3b76d730d1e8e01471522cef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94f6e8126c7476e13bd70066aba6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1af70ed2e22796aec4ea96865320e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c7c71e21eaea5ff288d7d55dd9f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547d34ed575f0d0cfe98e9ac19fa8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ccd5cd2dbd1faae0d38ad8086b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121183c1e917661d8afa8b67f58ab6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe4e2b579e8d0bc38de6ca584c4ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333cb550dfa64e15b79815157931b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae84dedd709d7552083e5a7a6fa2d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337be81daaea56bbc36f9fdc2aefb9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0dde03eb1b84d4a70ef93506e99f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d28bb8ed2fe53bf2fa0a46210457079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eede00a3dff32c499bef513fc693d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567439a65147d1f525d592efd389765881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e63a13f70851f37f63516b55771c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53924d834895f23bce64dc771860e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4fb588cb9c0f15027e2fd4e522d4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74169b2944863ec8ed60033c6ab0c3a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9002d4146837e1f5248189d50208986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2ba8573efe644ddc0cddd1f56df587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b5c64d6c8bc0ca1e2d7db50bfd8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363603e9adf40518dc7a8d58ac65edb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305023b90e78191c369720aefc6930a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c49a0a07b427e5957323b2b6350c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c867219f2d849503dfe2a0db47d480f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2991cc5e0a26e78cea2c553339a04a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eda082f45f3b2e66a2f3871764fc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c48b915610ebee05c47784c7fe34d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d851e358441fee47503964e48c4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677849ed33ea561cfff90c88a6e246a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2fcb8929fe032cd67f57399e6670f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6fdce1200e981256ac52d71d0592799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360e1912824a0a9e43ffca68f7994a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13425cb03e1fbf5113ae7f8e123e0ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8293945e2cdddd43c4bd70eebf6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae4622f5976a2ba92c1deb29f05b6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e5fb31e5f50ed8931f158978dc3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a487d936e131ea9f67ab9a6bafebb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0071f3bd0104eede66fb66986633e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb0f51d2ab00512a6a675f808f0ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab18089723ba0a80d2f0a951407767108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399031bae3a4335acacbc5c1aaa15ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c872f1673427119435680e2932c73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354ba2626535ea524b8294d2988ff4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c57d2f3d869d22ed5c6f6e9aa5dc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51087cd78c916cd73bd6d12e391c4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333cbe6bd601eb7db7eec04489924b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44f71049d78fa54ff2e69f0ebfe1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f03daf573fdb1d9fe1f8565171ed72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f9c4dbe29921bfb1911db7c4bdb3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eec63832598883216d97315d0fa3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df142b5e62c0c2103eb073c2b6c41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ff11b8ea692089e2dba8ca8f409b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72848941342c10817a8ae713019152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b0d50abbb29d9234be8fb2bd67fd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d80207bf6fe7718e13662c053e496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2027e82921a3cc6241bdf489540ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9f3b7420a38ee0a20e88db283208125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4d082231b676a6b31be7dfbe6c36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b5dd5419730ef157cfef716f223f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e1f0369ba6fba719c0fb185c688f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9c97b69956d56cd28a50fe60d8d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388ca9045a22fbdf46c4c4176499a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007affe07daaa950601ac875b3428204131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2ba08c371aa3967353ca355d807ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82823b219785ceeba82c9e11e94eb67b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baabd55927b78a33589ec210712e9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83b488435350f55a963a784f38bd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55c1eb751fbfa6fd9c1648fd0ad02a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbfe1d6b5af9bf2bbce2fd53aeb496137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9cc0d713fa33c7d8d10164545d010138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccecb8ca6e7fc233f420809b0b0b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf02c1dcfcf3e4928c8b921b18a6d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc1399d9533b3672ee8a7e09199d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ad5321f53e0de4b984c2ad4135db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aba15e93bf115ae4708f5f3a5741e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa8f3f431e97a64ee1a2a2f95681f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417995600b20b1fc63fb4648040da2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed653e38c703f1fb8d4348aedd077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65fedfb8e939452be247a18b48dab3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c71ad4187951a35627ce396b65a8e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac533e6260698e558979a787c6d39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168469e98821efcc4f757eda9f337d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8691bce538c1be587c4e970e7d5f99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe526e223195a8ff62342860b35de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfde69ad2ff8e307536e8cd486c414153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18d12531affb9adddf98778cf8400154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056762d8c757d735279f05b2c48f1a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4239b0bd40f9ab86bb6b92dbbc2a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6146a70a9b570bdd887b48add207157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13baf4b46a6d72e4332be15e10968d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d359cf87820ff04aa7c8020494e25e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573b8fdb11754e5fe81dbe5fedf469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bbbbf9436f33ee1ae7d51b720c875161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5770f48be9f4a445c7fe59cb9e4945162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2495e353652bccbdfafa8040a099163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123be9bdf8769fb071f258701be9ad0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c069fb60001ff69ec047f7653af86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a740af96b7000c8b61b3dc2a80ab5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5c2f21a004ba41ce26e2cce553d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1965c1238ca6de76c92741ef9922d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c20f25d8a8f72a294bd3904783f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a1aff56b2faa7f82f54d167ea31c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203174c591ec065b711e8a158493a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fa9e295d68d98d7baa2eb2759891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb30bdc66973ed69d38044e31ad7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9247a75869019e22d2e7dc86f9d0ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9809b00baaa2cf999b4d59f62616175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649a39eda50b9ba467f5ea38d8e62c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a1601a2d2c4455d2f94b350d1700d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b3762326c03267ac938d15149434178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcdf5ce87e76b84f6a0db3e9b3b69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d96f80f952439d7047bfc9e3dd282180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1484295e27449178175617c2138ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5242293e685a49a2fde3cbd2495575182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d27aae8c97a67d3c6d4a0a20e0d1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabb1a42ddfdc5dc3c498fac1b4fbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b6122a57cbc488f5cad2ae3a9028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71cc33f7b02250991374ee76ad040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbc170427e68ddae71338749cf35d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e7f58b92b9f7ed728ff02e8dc0cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417c2f80b0cfc36fe1d0eb2674691b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b623942452597d0118db8492ae65eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302fb5fc74bc7f7d524fb5442dd0c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4a200dcf9e8b9505be7cc015d3252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843bb3ec94f3d41ccd31b549b679452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd712453af6aac21ec738e5d14d27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3448ea084884b7e0a032b81050f4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ea0009e87adf8d11192e4639db81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242a98bf6e54fef2c4631c93923976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66805ea2f948e39e74774efb0e50fda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad32235824c443274bb4f2e3746ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30596b65dfff1816877a94834955b7d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995af77b38a0370b0102fd9e342343b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a411d404c83e757d29eff16e8e13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91c2325f935c21f22a99c8c60873d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633913db9dd46db0cd25b72d2034baf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5cea659bf5a8671329a1427016348205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff943f6a9b6fecbeea51e7941d24199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56064872bb46fb1f4b66a9d97879ce75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf4b40da5cd28745e9ee8d52a010ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b805db487d7fdb31104f103987836209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8fc676d12d85a5021f280ad5c2025210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a22f572864374c30b37ddb3668a889211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4308e72a655e2207cd4b13cd7c440212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67991b55c32f637c7a4afe34d0a66b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0f94dcf7c0ce3dca02ad4037f4b9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8aafd133fb9a6943dfe362d7c3c50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c7f4dd1ee52571d2960f4c0bb85a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4d54acabaa62c4e231827bf1a57ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3e05c560072b656233744b3f256f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0eae3ccff346719878e6eab49436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73765fa2c75d5b5d2671e7d9fba42f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224da800de75511284b9760707bee8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a8fe97571f9734ee990b4041db3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdabee878d824b0cd20f2f82cba4ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f23398d433f72853b103a37a08b5f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbcc10fb4abde9acb97e3bb2b321ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d23f08a2ef70465dc1b05128dfe48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78cd55655e0c09d82f9901a073dcfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621d7d54420bee78d3c49a2f14f21b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ddcc4f222d54c3c19f1e47874f144229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb227a65e53e79ffc2ac583c32fc74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f37bf6b5c5e4ced5ba3ac087c544231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcb9d157f9f1808ab5bd4ab2a82df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dea97880706e1f05599c56107a5a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019593d8d1f5cc933ccf94ee029c900234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2c6515001d187c95a5b2982c0aac9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc9bc7c6b993ed9ec2c3367a9df5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f57e105a6c99f83b9904994b85cb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa71695dcfae39eb53b5250d2f3c111238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d269c83b2fc0a2f75f81c2e59a83c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ebd0890570dadada0b8c9c9cdb0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa7215fc1e4123d7bc729f9bfe91b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8860f941c7ef8580964b864d94f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a74459c5e52f693b967427c99e61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb59647f005dc81d8fbe2c494d4ac0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021236b1eb2e721985bd7aa11d67fb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3986f10d986a5c7f808623471aa50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224e8ebfe6ba6037d026d06747bf85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b31522fd27637e4bb3351661503ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185958020c55cd8386fb487f294036e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615819437408d2531d2527481c466c34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8df55e0331b9164eaaeabbd55ba6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5d7d0ae9483dbb123d38b8549a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf5852861cfbce3361a44431c1cce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c5e534c5b01d0d1ed62d5286c2dc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778216f2d63791fb7e2ab84d798cacb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89eddb021d30ad64f03a0e44d57e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d4408194c39c336eeff6f5aeeda8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac10e023a4f8ae3075227bd491ee0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e9df577be71f991f9b2de2281c064259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080365a17250a80037adeaa8a10c0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010432edcf5c40ca483a102bf681f690261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaea12a8da508b2608b32c87e7250b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a62fdb40eb7e058fdc63bca7fb94f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7084c56d8dba77d81db3cd07c8d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6d9f57a21aa82f11003ceee4711f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc1d1cbfd33b48657c53a0d358a17f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e59d6a6a75bd699971bb1e4d8b65e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a20b0db90871b9a6154e24f1ee5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5f608ce9e1b5acd6ed051703ceab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6b3de6288b52a848c2eb30b8f9304270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebc682d27d33e6beaa85e794d51915271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621a4d1da5d12538cda860a3a228f2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d836bac4c9570e6065d95ee74b46a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8b6b2830a644a54780f9c2c780e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a062de33af08190955c2abbd979dcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad46da80521520c9fef0885b1e80ca0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18844f08f99d48766e10108ab93288e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935f2e67e67553f31ffc9965e48c95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcad9a73e7b59a758bcf446c135c98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce435e8efe73ed076f6209b85feac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d36b38b5e9a7058dfe871a4c7bd9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc409a3a527a30b1934f93a9937b171282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb8b337636d126e1f423b718d5455283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0185281571e0a088f35cde62eea28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f487ebd705c760ca16cbce6394408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e2b979011cb570ab7c5ad4e3ccb20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0bfdb2bb63eb6323d9827ca7b6f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9895d63d913396bd7ded384a3cb2055288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebc637b63833f51148ad61e0b4cbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a95e067426b40c157a7233c0fe08d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2051a882097db607871e9d3d8d43a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae744856639cd5ffd1a5a20db10b0ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89914a81ef75a6007494f8a1d792e66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5e95acc38908ad5e37713f6358b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf538111b1a90e49593401b81a87c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9b985c84099b6831bf56cad31614c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d865d96cff33435aa5b65fb24f410297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e284e9a8b3331b2159da535ec185d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc93b4a6f9bef7f16fedfbcdf8724299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b8360151a18987b0bc09dda396b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47bfed6670b621df4d4243d86b9146301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f01cb0f0c5432bf83b940a79b72df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb50fc70eaac003d2fb7a2e2a778a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b92b9f4c1d77dc0d9bd3092571109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93cca9c72ef0da35ef2452e24c6419305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ede660f41c23309f47e9939f7263b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad5d83309a94ce2a925ff0044e2ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7fc952a7cea2b0a97fe5c20c7917308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f0f32133bcd831116d87c104563d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec96f7436f575dacd212ffed7d5fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6b8677567ff0feb008aa459af069311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab745e9e16a39619c6d48e6f1a417a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a68cdaea6e23f1ca94946c9978a99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f758ad00257725a2acb8c714435c83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf4e0d9870f6c34f0f62229d77f30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf1aa24fcf64de1d37f5b1d76d1c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2659d86f3c76e3eed7523b511655317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815b3de2424d2c748938843a255b1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706d3e6bed716ed9b7fd0692685184319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4a8f2488886b8db029dd59ead51d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010034cabfca40cf3fb84f60d144ed86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81975ae184f44cbc60da3e61d5b87143322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d9e856fdafbfcc349f9c8f38c483c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092afd5a328c392dbbab356bebdc5d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af11b0f70c4d7e17aa5e1cef663138c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed9115392f63b2a0a01d0c24ec6393326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5b238b1817e0a8285366a435d463327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521722ada86267800b9b56354c374e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b195c2a44c3e9c6407b6236922ec41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cc4986e515bb16e94fb68b08b7d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b973c260e4239776996cee589ab581331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4379a63f237b91187ca37a502fb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b664b8d0a9bf23190c5542df67e3d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11382a549a15e67c400480d8ddd3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ad76726fdb087fde3f16af08e59f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf87598911ab90f1e844896bb3023336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96251d12ecb35cdbf9cf97f5feabda7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5e6c1400c68fc281f60770d1d9b25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea4d454c14545fd0917c7506e0b95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a6dfe57043a35b13e6d36cd27159340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8ac9ce28be4f38da9b9555f793d89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d12a0e32a840b0f3d2c68e745292a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b0318e409623a1f00f73851f1f202343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa2a936011a396daf683037f2d4be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ce4d965a3f961f999ae144d584b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbef50e5bf593024006d7cf36c0bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363237b6788d8cd4f8add6c0f73d6db5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46397a35f1813522e0210b9e9ca32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d71c1072f6aaad7af8571b94363dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcee17c595d2bbf4335da44a9c662c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca94aee40338dc2ba348be2af67f41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aabfc7dc5278f346724f151bd52f9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec7d65ca525b688a1a3b17c95be92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac31220b7db240434504cd6ce786c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5cf71cc5fd935ec845983805ce14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e4a3c3634fb810e314cca88e80f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0b40c69222c04c75cfb5b2c60073357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42be031f96dc9e56f797fec9430754358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17e04790de5494d5190d61375c2df8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c9312a46c512200b0c8e05b88d12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7236cd8a7f55bea4c9a0566b4a50b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffba4541170d1daff21efa647e7c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f3f594d9ba51c06f435cb5c895e19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c3587336e10c3f1721b08e39feb5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ef61df099fe61b8726d6d9d04465365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c59a163c1c59515c24129c0e4a71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e80ab98513946659d9a8ba678685367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa071f9e94a0a89b77f842742b92290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2800777643e5811a25d6efc3ecc532369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c372f8e8fa3b2fec782f2da6c7d6e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a233713531be07d0d835e1a35324371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f922e9ca059a5253655369cde598d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946c2de74f8bcfaaf0ba5416cacf8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1729468aa9702c14dd6653813b70b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b85dfabfd711103daa70faa4d51b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde49ca834809c3ed5d46097d96f19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4bb912a8c1b867b7610dd9031129377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb76bbc525ef1b54914e420ce631b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c89d490c8fab2b614c1ead71a49729379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea3df9122576d37380757366d8fbc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce06c6f93ae399a19108f02f0038bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361d0fab39c9c4c1d9ed249572da1da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976d0433474de45d64f5f462b9d5d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71be926b7523b12d2d3c7cb849cd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48d9ebf394fa06f5d34eb35f1a768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b0fbe5c1dcaff3a0e7d4543504de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b7716ca8018b1dc7e66432bf1b4f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd7c89cc5fdd53bcec0c2c05c8145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41327f40ec02770df7478b9c6364c5fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d280b3fd639eaf3a5cd967f15c0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456aee916290b0dc6d398bb39d981aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075b8d52cc4b6585749370e48246d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6084eeef4a4e09724a4f47c05b751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d30e4e88f8e0383496266e7f1e52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66a8f078139de47ee657504462544b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0e393276d269639aee0b2ae85ab7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac3e219dd7eb34cbd89700ab3fa49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3cfd7362e76dca2ba054cac5480c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd1063da3e9052200a6ecaea19ae4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6a93615cd1b8d638bcae29133602400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1aa84fbe2435f88dfc239dec60b27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c70f45a05c88b9592acb24d45ecc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe73cf2bcf63c69213dc27f862193a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e8cb9db4b92a4b80cea6dad126fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f13a4167aa1a0a9843b33447c2d01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8945e92023b04aa04ce5d03d6a99f18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27fd20acd804c714782cf5cbe0d59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f545c181130e4cd899b79af2407fa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4614acb52d905e861de7deff30cf2aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4961db06f0e1af89f7d46da0ef8de8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba494916359155fdcddfebf2653a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6880e4ebc056bb14fb3259d26a094f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae83a625b38ea06e3167e23a12716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdeb29392d6a1880a6f1a502e7e789414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3bcfa7b181573b32f76420f91fa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5db8db44c3ae69968bb29a6d5b01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256e569c4e8959ee0862c131fd9b9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67904493e701047b5bd948e12581c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23200d6e7a4607fe627f47660609eb78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14397e4f39d9e88d4d82b4922fbbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464bfd3c0986a5632509f9fc53b5734421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9666cef5e794246a2bca2e5c3f6d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209ef0fc0de1da2362976d24c9c817423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba26b5bf0a904f13a0b8b09d7cee1d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995014b67627bb9f0baf37416955160425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc990bb4814ce85184d948aab92cfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559289f799fea7763e42f3267f9ec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184cd355c48839e928a4cb3b9d70d7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8efee28a2b42ba4b35905b7e5e775429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d72b1634a293104df8e9039e496a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b341284bfb4df6ecc37e646f81231431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b97d7626e4e230da8997778c6d19b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b4f3bdb759014da7b97797bfd473433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88fb6e195bfe5a977adb5cffc63976434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175df93421a8569ffacdcbcb2c42150435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d85b6ac2b92b75cc72691dc9c13c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733717cf38b1a3da669a74817005741437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99eb17442e973ad4d92cef471e9bec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc89eb077a0d050fb83f82372f8bac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6aec21575eebbae60a8a8c1688dbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e866b6de3e996fcfcd8e79cc218103f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd740f2f50ee208c4905c33b473c0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ec99bc1667442808f5e6ba9ffa78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab90f37f43ba762118f28195bbccce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8e22554635cc79f20088c99990e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c68ae14af18cf91b0511ffca47b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb257371d7e4e2cd705af9e2026ca5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6bb77a9aaa692c94d5a7dc7893f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071103c7e3b778cfd7e401b11f3a9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee074864eeb3212ab7f063a192083a55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f77f5df8c3d37515f5bf1988442c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90563c1a9e0c49a92e4548e7164c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff66ad227b117bc7c9eb92e59caaf7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245b7c8509c54c3e17d6b570537421454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de49d37fb95591bebfcc8083b86cc6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43533dbd149cfc5a2a51523988eff01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8fec65e53c400b8024c9b2ab66590457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd89b627e68f73e32bc32ad584047f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5db5d608ae3686f2484ae38bf5f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab291686359fe3968d5d3515d1b19f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e8d4736940dd37a84ba0a706b1ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812f4bdd2c6d6043fccbbf7c98793f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e82f8036b3d1e0cd552c1f879ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756f7b306fd0bc5cb852093378af91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1532780849839eeb7fa2ed7ec422465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020f733616d3213fca4c74b5ac2e57d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4ceac7ed26937f32b84948b2df54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcd2e864d4294be41def1d6f1e923d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b1292eefc332c35b28b2e42bb9def469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6019c3de9923300728b640651e44c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed43e8a37dfd26828f56365e481cdcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53c64b639a55b9b65596ca6bd61b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69740d669aab528d0d3885616a1593473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d3d364d3932e9bd75d694574ca95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b51aebbf7125cc43c0eefbd46dcc2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b66c1a48c05aac874dbfdeee614d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d1b4c985ce1584da940adb313e82a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e6f8258c0569d56631e6b487d8d0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481425f5ba83822a5425a152ca022926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c990f5deb1416f3ee11fa108b5b6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b250ab06a6462a9d5904b3679ae7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289dd2052a2ad95158236a76258ee7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d379036e0472a0b15cc4862f4e6c0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4755a9df661030d51e8f8d6d74d17c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6573a5d6f9de0ac8cd177729e02c3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102a5ed207e0585fd89e4d0f0c81d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1527a08d737f7373a66dc2087663144487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d0a5adc93e60da302706aba525cf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48f7e7482069f0a1fe5c01e65cde1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13cdcc81dd021d0d05b34dd1dcb7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f78629615bcb032da577b9ff1bc20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab13dbfedb81a7b73c71f123c1133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3222766336f5cba57551ec290c502493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a927c78ae0448e71b64427a37af4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952f5434e16b448abf93ccfb7e734c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a90c04605c629330b68792ce52ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513171f7e40b8b92e24727f299b3d13e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251b09a6fc5586c9c6ec26d902f8f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af6a11b6c0fdb7fc11196a2ea39dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a610b9aeb6c1f4875d98521d3d3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb315da368ee7f6a91d19e40dd784a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628d3ceed3e633fd1b47bf04f610a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1d0757a4135de509727dcd4776f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142aa53afb5c912b34d529e4eca80d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2017c442a1b194d870f12721dab547505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93651101819bc4f8ce4cc69eeae52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e922ec84d958fb6e2964b4885978507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804fe89fa9cab1845c62e9b988f608e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f7406f733a14d150fae7542fcde9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8f2850a7412990c5c71f4dda2db0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee70cc34fce1c53f8e18ad5a317427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663911a3bae2225923818711d35a28c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02676ee585270ae3ffdc795c075129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4778f4f77427e77a9beb7bd5ed2a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c592812b83c7c56ec034b07fe69e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4e942054efd6dae54baef244e23a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062223e3631203370564099c5bf95dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3942c9e236124865d763d90a9248518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891b0540394b091a156d43c96e94f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124802e50cac46a8d57ae0e06d5cdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b794d72541d38ea524dc1f2fa1bd1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b66b2abe27780234ad2ac19940379522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc49f831bc4dee094f2bb150cc7bd68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cbf705b367c3acf50d04c30b0f9b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e9aad21e2e5eb4bf6f64f5a602417525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae06f8a425941e2f8bd839f4b8c3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26696c0015b78bf2d7c39db55b4e5b7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c2aa2332ed2a2a84e3763abee0fa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9acfe1cbd62eedbb3a35eb70e7447529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a0323d8f8f6247821555959f56198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c357fe745183104d82b74ac31b3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96792b156cbf4bfb6bda3544b17b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ecd69a819df977a860803e14a5669533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e844d9770dd5c265b38d486d2253534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051b40d656726d79577e7959e7dde1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000832bcb9aa79f7346484ce6fab557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5dfb37671828eead52e6216c46ae7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c82d91192c486588c11e930d14f12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f69e64108c482c79333f9f5ead121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f8c6b1316685b690a263358c25e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afc8fb3944538dcd10b78c2ac1b60e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3dac5c8617db14fb453cbc7e83385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eeecac9a0e78031188b50b0e6e204543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8031270b11a959dd483df0e209982544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee27b8caa95b719d1af810af18385f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076f92fb8cf0f72e22cd4b59c3c9c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59ba632070bc426230388fcd3a313547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e04dfea3c770634f560299758ac3bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc7d535a860af1c4be82286724271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18750be69c2a9837c50e19950a1c607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336c774640c402f53b3afc4fdb8fe2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9ba3431b4c1439f998ce3454955c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8a8c966cba3090c25db0645cc1f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76aff2a1622cc183da5d0c4038bdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322b80cb5202c64b264d383c37a6b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e5a3fbb98ba8522b0babd30d7c922556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f75a7f800fce3b91c33656c566eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069a9a6e8cf83f8397052420a12619558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef0023f48de119ea230fea075cee9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37b264f7cbf8d7d236e328503ea4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953657b056b2caf377110a4fcda9c8a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d738dd7d90ffb25eec6f2bf56f1d97e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe30285cbb4d9d3b94089f8a0d738563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256a48d475235db3a71c0f34962e9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ffb69fe67f84ce686485ecf4c422565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62beda2c17afa1adcde0f950f514e0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6ab4770ecb2daeca328e85a3779a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46b9cda10783b4dda3fa400813a8ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6cb74a609dfcd94c9d85be3c4ba4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258b883a3ca6676a4de92765bb9bbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513a88c1eca5a698752af1e2ac32eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b1ad5ef9ec31f4ee58016ee87ac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405744d662415d5967bd5df11109584c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d89d90a30b48b8c6d06326c2d28389574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dbd0cf07b61a93660fdca9cd84806575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f081749ee30e45b54665d9287d2864576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d2b3bd6201035f1014fc21d09971577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846055eeb78b921407898764b8a4e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524065f2ce0fd04919cb3f7e33ec7c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b67480ee1786a78e38b1ff2ea83b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368372158502e5575765f0d41a9d02a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f5b8b8e415da3b7e194184b01e7f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e639a4fa94e2ecba0f35376ae1a88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe607cd565c2546b8a2a434e8a82177584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1c34a680a09f206cee6b1fb2e4ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a6198e93ccf022a221c72c6f606f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a4926ce3a5fbee248af8caef9069587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612628a99461de6327b7b77ed38b0e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717c14f619ad848808751a9ecd8d64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99f9b78fab536bb5e556413778453a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845158d2f0886dddc03876fc043629a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee66bbe85e206725514cdee1a205d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebbc3f022e1fedb152ce9c10685def593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da01699cdc14c03844f1adb0e55014594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98a3d2d59fb4a50e19c9bdbac2e0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5d538c07f452bbdf8f1cb5d1ffe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc86873c092acd059d505a3035987d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79c037e5e40ae82ec61e2c707a171598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df9377231a6425e9d59854bf19ec7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ecb7365ded70af8137b880c019d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a83c177ac5cbfc895163822639daee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc42b19c6871b2f888f32d622c093c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe96a69e038685bc91cb36a471b480a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ffc0c7b82003da288c67b4b426942604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d817883493a846a34804eddcb960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ed6f2ef2ed8c943b474342d00803606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817e0c87c103986324f060533e59e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b1b6743f2ea3956b5cf12e581eb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad5e5512506ac8cd74011c1a5e0feb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b53c43fb41067399eaa0acbf6f81c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ffd47e94952f74e819bb083afa319611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da76469c77bfdd2be0637b47b67966a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea480e69b20f03377bc1de05df7d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2636d520393b645eb15051417a1cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef32ba119fea194ec7d628ce64e25d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c34aefc93bb6494f6e1a0f8270574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0e87eef0e0af371b9af64843a06e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825ab29bc5ca72bee7b193c7fbef2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed218671d23167860751ccca1337b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbdd7420d783a5e235647f3f4e0fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d5b7587c6fe60d0ca7eac1dc7fcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78932a9b7713aa8c43a9fc4b0e0278622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac6b954398057bce8a054cbd4c4f36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b68e978b579a16786984b9d2e6c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295766c93b2a888337ad74d23f0d7bb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac1b969be4d94f751d0360b3464b21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6e9b9268f69341cc23f0d584d64e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62c28e67429009ef457d316462b43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc2c308989f6b87c1987231c841ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1abc27718b0c23c5acc84143cc351630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6acd09361146c36810837773a56d32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ed8868f3ecfc7fc066d820333658632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb2a23fc331dcd2877520be6e4071633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4da16be322b4cfc809e2dc0ddf1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530de3f15f05845ca18fcc7207ef044d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0204b8f3b2ec386361e38ce204fd614636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669f83e92d8ba92d12838932776942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095438f5e0086cae2c7104fcca26c4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b78cd64a9de4d33f6cb6f92207465639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec024aa43259ca278c09770f54a86abb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e27bc9144375dedffc59aeb3907c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7eb69338b00a37c405a5fe139777642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ace34c380d05ef8b489f7da81235643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6fc121b9ca102ce3ded57babad9a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871e9cad63f4781c82e8de0308ffb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e560575c85ea2e87321ad90caa265646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc923445e4b97bf7a82173efd3d0f735647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c41dfe8f94d1bc11a797c242c172a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eece1dc5b31a5858a274b12a6ac3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a1f3f58e75b5ec85a41da3dd02a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4d3b1c31bc63ff2d30df021f8512651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e71eadf47a676e0a500d4acde582b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b341c6dcad644556322e520a52dbee8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1b2fd0a06fff47dd25d04d02f543654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb13edd5ec75cdaca2ed85034313a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4d3f0108d0ff136d2dd326b8af6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709bbb927da19043b7698c5b96cb657657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea5861e52d3549dac0e9d44fa79e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0560c1140f9e7ab401ff8907c2ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3113462e5794206758b20fcade7cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67fb1df02916a78aa77dc1fa2a58aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed83461b3812254c6005f943628be5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feff9c147dc9c6565179aaa321f3cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84d5e0248aac445cf7bd974627d08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5391e5a001990cebfd2b0e63c046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee91e556417cf22d8ab4be061909fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483dec6bd687907c4470dccd5da2ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709cc25dfadabfaca640a0a0988949b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1e61a5d327d762661e08817b02bd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a933bdafcc08b51d545ac86f19759f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682044bf1d1b702fa273226f067a042671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb9ed00e54e7f5efeac39a1a1c42c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2d3a3f0653efe585723356bc3383673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef5bb91d7ce100986c0443457593cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8ac180f761af07bf15b6058f18cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6a3d253202c5355ab86634991e072676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf94690ed327f35b1adbf27a334561677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62be3e2b033685121b9cea6cd42d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60804500399920503275dd8256680065679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e686b679ffa1d17074573607f6b35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d942f06227d9c6bbe080eed8c6c650681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4f56a94f8fc0025b7828911a8df9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ccfccbf4e5d60977a8b8bab8c6be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01b421d90bda450d7f9b5d1601244684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a3c1288cfd7763ce7bf779fb68fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c46378477ab2f0a1635ff7fd8387686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae246b90a87793b93df36069ef2336687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515547899c5c505a34dc658a38ee1d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42543b49c65b332d8e06b4ce5c4998689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872acfc8dce6b1dd5d6483a738ee9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849ed2b63464267aa69a09e28196c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72be39bcc644842408ececcdf0f726692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956514e3ddcdd8af4569b02db859acd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977092eab286ee611625ad7ddb4ed9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c91e7c33405aaa0c663a776fcb0ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283902b18bd4ba75b1d044b640ef945f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0bd7a5f21a217035c6a74ae95341f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb1823ba1b42428a94527dd46bd80f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaaa862e3364b17ed8c694771c43d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ec8065737d033f40802aceb39dec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fd2ee6242da8950ee4fdf9b2f47e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bb0a6ecea70116b180ed1054c2458702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba449eebe7ace50379e0df138f09778703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a6e39c9db3193c904684d1bd86a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e40071eced8da03aeab992f9b6a31d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e09392635ca3f92280b5ad87db7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1f5e190e880ca5323403ff3d89df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032fef9cf56a3a072ad864fad1091e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9bfd8855d1bc1986a29049147d7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbdbae80286622ecf3a7bcf98c48b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f16366ba783cc591858af21a7919711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198801acf69fdb4222a20132c06eb1b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bcadc2a42e88ad8f2cb86cf6f291b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73cebeab09aed5d3f5d602798cf471714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e141902e405842b0a609f60947019715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc03b20a22b041a81f72765189db24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690de74ac1ab25b303cce537b389b85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de009e17ca7a906c33b553c15b8740c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feffbe7e38989a5f1fedf631680b1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcc4715ba70dab799b2a963a329396720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781caa0a7f8992d26efb6ee0da179e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecca1cd0cf25a0f76ab5abbaa0b0db6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a51067999a2fdbfcf7c2f208e31d22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7007688e0ab7de76b9f3679c8c929724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4ffac0694b292e4d719276b95290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eab7c66c17eee7de896bd5a57fb10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c5021b92f3e2f2d6f8bbbe4775225727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59fd9afeede88c0f64c6306c8810d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1292e780a6974b94a566f2ad215331729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5eec189e0f2d7d52df969aa9b3ee6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81929cfaad5ce6a8499ca37ed2902731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258bde9693a313615a1776a6367ec30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c9de13dd3b7a4292a5a147b7d2335733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ec48a72821f1f80107797161a3f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c9c81bf90c5c757a965a156d60021735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e65ccf310ca408dda50c8578175c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537314a3162b55597fb7cdf9e3285c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687a5ed544a0eebecf591b532028ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d183dd08e91319bb56b53651e9875739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e24652b4ecc72ce51b39b7003e688740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259b8dd2de4bb9a7779ef0a3c88fd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da679ff2fa96d58efc1ecee6ad7d277d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436336694195d0e3fd1640781c0c14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb570a1934cf87473dc75cc9814fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f604f8ec312068c7f8bdb4ee571415745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e8440f9dd0b3c01ad552d6e025f7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04423cd85aaadeb4c920b6a9c3d1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1f7a8f1697d3afcfbecef08bb229748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b33ad49516fd08b6348a90f08690c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714ba6d512855356a93803ae0e38fab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c12fc67f2f39b01f418f644442d18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b15552bae9bcd005724c5f3f943e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593511cf4716b780e6a44235209bb42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cab756d1e9972e6ab4f8c5adf787754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b851bf49984be45603c27bec77cc5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaf912fc2897cf16d339b14f8fbc03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060ca99293bd11a3967a803d4f8808757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742550334122b9c69a8fc3aef1a426f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667f50f480903a9f3ea93cb2a6a883759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>