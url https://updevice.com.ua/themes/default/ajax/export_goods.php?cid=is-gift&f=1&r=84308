--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066bcb7114055961f9169a4b65c3ada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb541111668981b9766cb198e2535752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3452002dc20bcc6971f6d98a233bddd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b8d38c353b5ed1c12ff93877a692d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd679805453b1ce06d01164015e47b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab2188cf2cc06fcef28b63f701f5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641cefa042e0e895e57716c04d96b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30b09ac25a2a0dec52df87a17ef6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d981b897de0652d670f0ea80849639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e26dfd5395c8bc063575aa6ed6e93010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f3f8b705a267ddc67a42cd44f469911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8183118869596e0cd2f8b346abc1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04663fbd75be1cf896bebb5a21a1952f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02720b3773ba149cd335f7e64df8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3b2945fced12220f04ae4d9f969b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32a33adbd581c29ccf9011e97f05516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff4062338508c14bcb80f578f325cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c577c0c2d51e885f93b907e979ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2afe778ebd116fba26c4c94cc95c3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ef1595d8177404b2aa58e10f626620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e89a21eea50d35fd6e0bdd68a5bb9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e349388c74ac34051b4c3b93c9c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e68f3eb36059e2b329be1c3d6b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab2d1b86dd3aebc114fc80764e52624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc813e305529a8ee003a40e54f4b6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ae88acce34217e9aa023c076b42d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93462912626d3971d71b197d36fa68c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9563f8811c9b45bc80e00b106147cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa67a3550e01e92ff161a2805280829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df888312b46911e1876acedec1b55930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a175b71979121aeca74a3e187b5f9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd96b73dd62de2866a11b27d45e53232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888245f3417ee834e2f2b5920d6aa0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ecc336289315cf32ee7af46f1026034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b457bafe4aac844963fa3c41777c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d0deb69bbd74f134a3d4d84e07eeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aae2056c6f27baf53aa3e5300688a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767ada0e8c1906b9a2128104d4bcc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efba1524e26fd4a008537020fc930339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee23f9288697b34b11cd4a8d95f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c771ff9bc0d6147c0fdbbe2e5540941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eafe215fce4b8bc48d44847bc25e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d2411d38d56d5038bc5d1188063543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff9a7dc67dae49eb377783b95ae09644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52acedd9b59c61f290838d529811c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f312814b466d31cfb14986433e97346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ecea646df214598d2859c3138f58747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff73d6b5edd1825f2ee3b533cfcb8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60520fedf10e3d56d36f5bd9c279049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84c1f129a38a9a4ab5e8c0a3f3c9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f5e388c938245ce06b07d1428a0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73205fcb6dd79e544c29c9837791f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635687ff6b09599fe21cee1da022b56f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549934d395165957d8d40875c8f408a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef30481ac5e349936491b57063937ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2845ac4ce1216c9046e1df38fbf27256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ead339f07171752c6a08f28884d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302837166ea817c08a26e17aa767e8fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11cb8f78a7f2d0986b086ce3641fed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece273b0c76cef7539adf0aba4cc7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e3b5c43d78b33bbf0ed90aab9937561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268774c09d1996975530e1709c530ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea097a07efdfe74ad3e756630c479c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6929cc44a5ca45510c8585e6fc1575264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ab9a89a79acc4e41291334a4b58365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9441b14212e3d9bd2614c1ee08cb2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247965f7bb4b65058c987d7a4367c0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6131d2e70357982ba16e64f8619fc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac53fb2452f42d779a8424414a1e79f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf4db66ecb6f27306a0282c16923a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4fa889033194876445c1c4e710c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec231726d2d6b120b3b77b6d922d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be59bd803b5a79835f5a93db69a42873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e966ba23a4ae98e09a35262557ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8838b24db4076e514ec63ea3f20b9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204f74cb799d4701b331fa21e7631976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e69ee972c8cb56f2510ef549583d0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db62247426aa8ba0fce8535deffb4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f4755d593f06fffb08d3594c7fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0bb4e139feda37cf2bb441808b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3d052ed802a1f9b2777ddd3f0e2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d596efff52d56f2e6d1018cd8163a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e6e073f4f0bfd82c4f775b6e587f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942fa560b2474254c55eb032e7436cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f46a2231ad85189687febb812f2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181146bb2bf4b7175c48d7247bb8368586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35668393bc614e4640e19b5618c534687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf8d51503976a09de70ea8f7dbe1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909cecac6268dc97151ee95fdcef3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f5e198b14cabe5957c5945ff91fe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b04799dd4de91e49d3c61553f01e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1872d3b8f7524028ee76fb6193614792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcca00b5aa759ae847a9ab9adce4bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca392a3d8a00fcea0be99acd671d7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553dbfa285537d1efa2120deabe597a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ae0cf793db93e142240915bfef2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65c176e9881c2900e908926833d5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a036b4eba57ca644fda24bbeba5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc06a1cf237ecade6afd0403d632299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a94ebbf1321bcebc52a32fc746f1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9bd35bb1c36204fe199dac916183101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134d1a5c4ec190697db5ce779e4f28c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1725ff5c14cc86ea46a4474ba5b5cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef06109324c9fcb0e74e41a77ffa68d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a551ec61f0dc1b80e2f93475e093f32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140dc7468b1ff0d1b54d0efeedc9e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f5acf7517f54232a0e22d62c3af45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973385624568d44509173e2dcd52901108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a781a638d3921a86fe540c7f80b97b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335fdd459af44a879d61b029174071110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8c4cdce483a4caa46d67c0429dbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1648434b95a8ab16a20e9a5e26cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a233487a8c5c229700c82ee90065b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddce676b9be413eea50826034b3f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27f57901dcdad35814b9fa343be33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688da8ea17dc2a7dbaf436c68ab856116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f52037a6168a1d56d7cce6acc8195117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d281ab5e1229726bd287e2f82f0068118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225796b0fff0e94fd4dfdced48240b6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c48658b3c34cdc46e83539a9e8375c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c98b0cbac75b44141219bbb415f19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfd8c5d395d740108231bc760f436f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42238519025e3423d0a724cafac6f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0be78dd96270c0144003d8ca03fa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022484579d669d08bf22adb786b11da4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc677b32d3d6dbc14b9d331a1dd69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946d93403d0ba151c22d0482d1c1a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662777f49d8ef0ab8f8e3c7fa1778b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190dc9ac80a72e2da857a07a8c54942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80319eb9014a8e8df913f5ea11c09f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee12f917e705fb666b4cb4d388447f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa13fc2241531ccf562f0123cccfcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cd88c0149dc45680e3e9e91952543133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f993dcaa8a951355862099e52f15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9070c62777b26509c43a621f9911ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894d1334640d263c89e1fda39cb2d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384d87e30c03a0221df24ce813c3ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494910ea89b0eac78e44492a3f1341e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9d1983829f28687a5096bd7c8772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc4ae5568648588e2ecf35b48654b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e442a23bf77fe0acce92e2d777b589141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a88cb42e340c7d8f74ac666bfd795142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db7fc85f6bb4f7fb58071197b8376143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eace3a6dfa444988dd23066767f970d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648b87059d52f55a4ec46899173354145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d11e0d392455d93cef32d8552069a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eccd10a7ca33aaa9319a85c0842802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd80eeb5980938bffb2523057412d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355f8de4130b16b9895d0a93f83e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e0490cb50c50b0052a4dd3d2a1c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb32b9de9b299583791bbcad970697e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52117cf2c752e62be20456ee9991631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a16f009c68f815073361bf98896c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2572b3805e14cd908ed791e1d060d47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c8fca122119c71f738f311bfc2a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4c0f5d08ff184bd1bea774901917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f4818882f1b328ad1cabb81ee1c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982f4179e86ff169807d40f3ba62c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e159ccfd3a318de6cb1bd9a724fa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadfe3bfc9bdd0efab2a44b0b42f18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ba8790e2b53100d0d2d8e43f49ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc81b9d76d6025e1982e28a77111f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d4beb9aa4a90c598aead6066f2fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbee1d1991edfd22a171e3bb46ae66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa758f750084eb877877083d46bc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a03e2eff97af013a781bcac2c363166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee025184b28c5c7f0d720a7a8d2e08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75377ba6b7676588e66f02818243f0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7cdc3e60300edf03ce7a2486b429169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060d0f3e8a06a71b9e2bbe3770b6da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116cea5c66edf5cd04c15795aaca261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8f76f7b3b405a4e50aa455d2d46e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df87c1f7896964b6c5b1f5ad7f7b78d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886178dc2d84c1453350001ddfdd2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd930adb6d76abe057a2182ea2ca374175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6d8c8b8e0e975f9c871ce25e5a30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663b6945d7cb424c224085de49102f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0433111f67829a6cabab667ab2c696178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7fbf7e641371395d239066f4945bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595774c37e978cb76712ff3669873001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495cfb6b6db417ab4e3fc094bae2e65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d278a2e7cc4d8533840f12e7755600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f99fbec9c05877a0d11e1c1a6e2a9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ece4612e1960d4634e1bb5b4387e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1083e23dda66a0643572621ae508f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443b7e4fdb33de7a227b112b4452110186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cac1cc24d552b774f3bee4f6290dca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da9e7244cbab3288268cb0d90edfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5d3e5719c5387c693d6de080fc006189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecd52894fb65035ce92a1e2a382967190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7274f99d8eb21708dd1b33ebd2c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef320fcccdda0a663b05ad1a0bf0269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186a6190ace834641df1b251ebc85c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291d756ef5d1ee783949ad7f1709d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55398786a402478dd070f88149eea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571eb15ffa24c5f37a96e5070c185f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf53723fcf39a5a59e757966a797d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc229ccdf73874279d67a60e24abf334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179993f8be1d139b255c5eb5fdebb129199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7eabddf6cfd6d7498e0c1ba4fdf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f71d4615326c00714cf61230e7f0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe81986ef7255448864b207fc8e1a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39069c5598b1bdf9f30d90e9cf735d87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce71ca8c3ea7ffb9801f73318a399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34adb03ff2d7c6bef4c21928cad8ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e256e932cdb62c744df4b168b3ea604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977003c176fec1a514d8b9f8f2389bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2c5349e2f5e5c697acf79769f1e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376f5051ad7d24bf01d1e89100aa26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aae91ba6c50e123fc6c0dbe76b377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef124b423533cd7c41c09c381aa250c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682d099a0d0bb22672d6cf29320b65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc3d150ac24087e594a692da60e93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb866b748d36db0480a5f5c36a740bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d618f209cab410bbb22cf6c14688c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ae955d09ef7f5a1dfee241787791216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ddd92a65830f957170bc7f91dbf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6be95e5b05915ef77f08bee2acc132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9caa136d18ccda9965e6b8a1d82dfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e613f5f31c6019307925cb8b8654c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ddb25b9727dcd45324c149af1278221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575f56c70d6dffbf6fe393ed6f1b64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e34251dd410188cdbf2962ca762f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3b38b58d39b06b1851cc5f8077b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456af221b5248dd2d3461cf64f420ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151b7dbf09a9e5e4140d4d1fd35c37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b38b5b6504659b04b006fb47e26b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b9d9b447dc920b034944d2fbade2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56b7b51745f87b74e401f64451509229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c4ad861a76d2f6b55c60dc4e6d98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1084ea4b37f3440a81fd775d45d7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9691b0ac66bcc1b7fde5a8faa62c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32675dba4af69a342584c3b3ee1df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe31a76ea01338463d17579cbdb3c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97565b8032ded2239993cf64e4b068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eac205934146a88f6abc50b59cc64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e40e2186e11775c70cf700c3d7417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1230aa39f668fcd5c1333dbfb51ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bea82e84f8ba6b0e2cf98eea997ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02111284cbabc749c7e47c08e6b3ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f031192fb7916f3abb64d39bac17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596847cab36c5eec7fb1d1580c180995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3b952de92118a407f9b6901be808243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679173d12fa5f79a6c1dfd12597601244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddbd38a484cbf3892f02e2c02dba63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e185679995fbaed400f156ff1f30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a33176bab7b37f051e07e88a02b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4db80c1782488fbd3bceab927d08d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439c44f51d05d8cb00486ad47257db1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc207c68a86857557c530c1870317250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe84437cfe00ee149813173eb4ffd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e11db45ec71e7027f76bfd49db61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653358b8374152eef8555109df43d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ea6d2493ac22bd49c742c1791ab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf515c03bbf53b6166fe5e492121cbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50ccae6bcb8b19f1ea0d6a0a15226256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8c82dd6ae793eb2f2e6b1af6aaed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccf4781d528b6acd1b8b80cea74f71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc501eec4239213e65e8781feb489259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b5f5b183d09ef35d4cd6c788c81b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0f6615b4bd8ffd9e27ef75321c3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c0aada89a2458689a5f6c615d56b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378a3f94586818cfe44c7a9f932d30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82151bf865bfad1870f1cb3d97f0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d71dc54b0c5ac5adb9ca8d5e5866a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4849bfab4112783a1f0ac5ba6bde34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a79fe9ce05a0528de226cc2b3939267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51bce9a5328fe794bd8ff44de61856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd31a4fd34653177991924fad6b32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c02ab55f7620bedb16c1277bdfec57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19f2ae28a555f04824a84ad237fa71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7486b5df3ababc9f3250d7a4a5beb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a2fb94a70e59f61b97b9c6084024273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c9dc51c90997dd51449339119716274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c2db001f265fb6a530ca5ad4e499275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9349a625d46c80e920b6a9a7ed3843e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422aa9a12dcd9c740c535a7a2cbaa76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841cec2646b48bb3d03f879775350d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644158d2d8ee897ede444fdecbda2f5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09461e6ae46b7d254e2278ce65a405d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c1c50354eda11e5c1d6560597f723281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f9d009701e4ba867ba119191abd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee88b1e8d6c2ef8837a235d2e7becf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792208abdc260311c795be0b5f546e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34907c678892cadf848505b34af7a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996167ba255af023b9f59acd2d7b6094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816797fbf0e67310568d4cd5a3e22f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfe147a269769b3bbf942944504105288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110becea387e11facfb39b9b960e503289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9dbe7266b8b87e8ea700237def4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c8aecc5cf2a1e6b6c7c948bb1d5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582154356bfba252197a89d058ae2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40907b809e4e813893e03317c48d4aeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794237bffe25ac9fd1926c1e2ef3733c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c16bfefbe7122f212483a062877a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d8f0ea98cc86c0f59a549f851d23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da85d2d39c8df7ba8b000557269b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a52a2b75c1ec130468ff0d7d55ba0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1eab084b56f063410a8d9ccbc4b56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105037d9c0f534761c37bf88e00716c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132deace09140138d70a64f0d91a31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c895bb55db4089625fce686bc161302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97df980c2932bb5d11fd642e6807bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59232822ca9cd48a84f5a6bf99a9f509304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495a4916aae92227689ff63e0eba93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018142312f8e39bd248acf65beb4975a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850964549ef0ca6d6154d817970ade4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963977a08acae5ec6a110edf8cf4b4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbe7d06cdd6174aee8bc6059c3b13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c8c676f15c0f8c8ab5e3f1f68ad0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459da0da8df5a8ffd7827b343621ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f168b446eddd083c1287632347e21eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0c4d564abb32f908fc76b39ba11c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a42269e632a8245e12a343a44b48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b462ac9e0b1f902dde2440f478bba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68eb6b35f2d73b8b1b3282ae041395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d82592d778c6d43ac55b287ebd447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045ce2a0002591e0853258c7fc75f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead664b771e8326f89cf5420030b64c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f423fe25428cc2a7f1a60a3a92983a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414a88655de851ff1108ddd98395bcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bd3bca61898262febb06247c7ef9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a428cbdbe18d58a66973ea2ed4c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb531e8e9bace1368b3a270a050c819a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518167403ec4cd39629421aa550e0f81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ee674203a28d7a9899918be57396326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb008ed41fa7fb008213a430ce317d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f592486ae7707e87bfe4a3517176d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599b5cc4fadaa2c7ff5b371aa80461329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09925613a24a694a10774bec653a473f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e604123c1544c9e207fed14de40f86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84fc036c38f10646645f4af785d46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98110a05468f97eb00f2eec54a5f228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe17743bb5e95489db9b34d8162f075334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5594958488b50dcc76e2b76900ec9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea3dcc6db6aec092eb274bf6227b94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71245fba4760d9e67c220adb9c14f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9da37a7c26bb65907edfeb20aa188338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f213337497b88ecad313551ce9bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39052a205cb6064ae8cf1878e8ac99df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8b1dbe511a5b1975ae550bf14d24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08cb906f117e07b6af57df990de0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96613cc5796343e0f1e4d285c8b9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c48e952d9de240b51791aabbb3eb44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225fbc23ad79d3bad6483122ba324f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05c76bf7dd0bf620715d1a8c2b6b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45a70263472306ebfb5ad59d154b1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caac98605d8ce22ed4f5d7461c1636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc622ed942e6306b9988f8315300c2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7917884b32cf3b25b4b751277a94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0325aa18d40b1400740e210fcbb7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370cd7298f0c25ae56fe61c59e994f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91742afedcf44c3b309ba1e4b51870353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f4e38c8f4262dd7a4524ab496f1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc3536db1de72b892a4e1ea53f5f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f21dd991b3d23dcda23ada52a249c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eafb81ff7c5fc718befee5c918d025357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdc4eb516b958dbad959f30041f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda34ad99de42fa9ec2c0bb64c4792a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0e29dcff5d4977adc9a18baf4e19a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d7ce5da96cf129a9f2fac8f57287361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ccd135d4d97c22c49acadda75dc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cbf410a67a5f3977673a07d780be2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465f980c60cf5f79a37943704e5061364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f71ae8bb29c195b1d240610418500365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf6e1a6b2ac7e48656c25fd162814366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa432fd90a334b3813ca77aa7cb894367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc50cf58741e576e114c86fe8b853d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdcebbf2d88cd4af136f1832e95779369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c57f401f04bc0ca6d3940b70e32848370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee2c53f2d3e698d3546b84e7cc47a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede486fc888acba85b74a0eaa8f6e1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41be8f98d7691593c9aa3d183d9f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e74bad8d08ed31bc3ebdb905c9de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02dd1be15b54dac832dcca534ce6c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8518333227f3fa36668b406fc54dd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0064be2df2808bb99993464537e86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b81c5fe645683d963ac8afce5bc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd93008f0a047f5bbb5513449279a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c0b0561210881370415d2e6371a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0790f5188cc2f91a814ca4899854c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6f50d8173c479c7d1f65097589d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615fca732bcc29b09f63faa13e848d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e11370f57ca0b45399553bd542ca06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee99a0f5a4c6589e5e1cb98fff4ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4f3b47d25e7839f293f513f11bf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d85fd529b92e4ffdba15d972b9b9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb601839a96fd09e8856a10d1199d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e52cebcb59f72fb1c7f48eb36a610389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164f6e20c98b051b442367b2d120a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168cf9abc91792ee166835d00fb977b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac86b50a6bbed88ac876274118595392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da2ca8266b079a5d6494c7ac50ea4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83237064468b4f00a67e22cb587a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eee614ef074c67c091fa3a54e9082395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5133605a3105f64416b9ff90f5fe6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f5bb70565b0b6dd1f70db6251744397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423240705d780c16811e9bfa0979c91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2ab5e2597dc3fe2f36e6de9b05a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed49422ba40ef1febe8ac619507b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8dd1c8682e59c5da4f26415ea5054401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c8952cc726d258a3b42acf9fd59f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378baa7e13a0a649dcf75cee428b564403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342858c866a04a72ab272648d33dcba8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712b8306ee8d703b4101c9df9e6e7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ab23a6ecf7e4a5f2555d475f9df5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2172890d8eb27f14dde1ca4d4f23d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be55817f6b1fdbf274a4eca58586df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dba088a8ba2857b8651c8e41e5804409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0185066ca9caf52344bb45fc7089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b64e78e766c1699d37f54195a5ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d30d533f222e592b44f9730f7a40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e2b9766fb1377ab83e9606de5852413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49148198fa3b6778a0a732ba64ab8c1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b26f7bedaac54bf15b3beedeeea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee77a2b1aafe0bc8fa2efb39285c14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6198007531529ebb5f2934ff593e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c73bd8fec13d00ad183a8cfa0295418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0da64a5d4cd23fee0cb4d99eaaad7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab4dbedbd85c0f8c4a17e7b944cf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38a98d75d482836b35ef42d7a8650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a12984cb23bebe40e8f3437aace51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a5925c692f6591500e734c2439d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b3f352e11e976561b4cd1bc6d44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956242a07a849db6d99e7e3bb084185425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457bc002924384278e9ff607930e7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de4b23e09c2123f02effb0b333d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78ae3578d1ec8282c47cfbef34ef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce3e4a38354cdd4bb216129cf5a08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe8b6ddad1e73c2c05e3ce98d4135430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915bbb89b5db89508d689e74a6c991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f3ba5ab47bbce2efa38ea8b74cf44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada69a3689fead164a1aee359771ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e2114d38b59759284245a7beac5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c47b4e9d5bea2faac0e9fb52d915435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145b2dbf3c148e48bf9d779b3cf6ee5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5992f649b1c674b59c0bce05db91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6e05a698f03755f154ea86d61f02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e9c3e47037757a2d468aecb6abf0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f97ffb9935ae8b27177371df1e780440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0f95c3f29d6403c1d59f1b0e8308441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef70513aa954398271d9b1e0849f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b222a79e6edbe1676c99924a8b602443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cadf793ce920f5065fc2a7d5c3398444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12fccf7ffdb786a447d1b18aa1a28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f29da7a02bde33c745e08669f7bbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed10ce8be4ca9e17dbe2e5f9166e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97896b58c52a587c698099c7cd0f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613000387d7f8a83261fa9b4d591fe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d33d2b766304c7fed9d882644b959450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b00dbaf8c0deff8b4c22806d78644451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c24cb11e13d9df154e1abe2e57d33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c28e624afb05c3c67292e853870f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f18bd4f7bf2a59a94a475a53314e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83032e7e30754957f59ddb74b347ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f08f6ea683076ec88a42b2ec87e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403bb846577548537d7cf828130ecb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066bd616859db09d42d9267294ff10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a04cb37cf223f5e275792815abf34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fcc77dea1ff50f0b5136ca16fd8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ee6fa9e01b61776e0563e656cafa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9092c7cfbddd32499f80d02d35120bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a23301c5b6ce0e791f11d91a2b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf92bbfa239ae54bb45e3ecfd68a96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50106a556876b806432a49adb9b9b65b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814a16ea616406c1e512345ed7eec4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc083f80cda45f520d82ba83abfd1a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a79c5123f3c87cc9698dcfe478f9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc122555f95bd686e4f34b3c3a8412b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3d3e6ba1aa1fff616fa49eddf9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306ebe104f52e70251a830794b3d2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5511c4829d12a395cbfc78134483472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b225846e9de911a9f177c358e61d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d14f2ab167b3c33538a3e6efcce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7432c13e3e57e7a3c6f2cc2a10d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a512b122880179c010ee69f693085476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace43047944b8a34d49134936a99f03a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd96da2b6d690055501c2572df883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37f6ab2f3ac41417528d549084c756479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b08e0f349c1687ccd3de70ede29964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab2b0696807c9095ffdcc2285e028481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d5959ad84ecaaaaf40d5c45577354482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3adeee7f7300d7b2985ad10839545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eebd994dfdf65ff0029337063025ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf6195d72c008d53269b971285f3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13f57761e1dd1a04ae44d67aa0da6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de1a6301c294d4ca1df6ac0b10de22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f009245cd937f236c679eb1b4c934fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d94e439900ead617a7917ffc1c3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff72bf7059b06996537e1b5249e55a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0570eba9be503bbc4b856af2a3675b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2425c021e3a931840a7fe8380d3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d18be7a35fa7067e224b26480c9a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c6104af2d791d43a8d3e632cffaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459181cb850cdfe82f854fdc2fec1b25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eca92305bce4ef31f174d300f20f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb66ad0161e9d8dd4961563157272497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447444211e256905b6aabf7e7bff4c57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559aaefff2646dfdb2a903b97c9293e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804a1f52b980882cee69b43de37776500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef4e470ae52d3b71e445a0e332031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fa07b011868b1433442aa3134d680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e670806e1301b2356031c6adb698ac8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731c162c6dfb37a738c61a85b067f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34c4f98153101ad6c186ac5c6a6893505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1197a2ecd0eec6c6ca8c019020146e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16508ecd6899977d21ce918e545b70fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94335f2d45ee7f56c3c57108b5b289508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123f1346a14f4b09dc31a9923279bb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2234d2926662680b966d60e30de8b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36dae94a7419597be4c1c80f6d3a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef98add46280ae80d1ca326f7d21ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15a33b15c7d60d044eb511ac2f34a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb269681a7746db2411e546c76429514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd50d81f83de76b29898133b0fee7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e1c787a4995e046f8e9725658d388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea43cb60103058b54366a26bd0f35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507b3cdc6eb184d9fac0902486b3aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2dd1742d97b8b8342e9f0ccef4343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b1f1e6e14cae5eb5417090e60d48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a5915bbcc470699ea5161ebb65871521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77f44ca2877396b4501b0909ef47e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395626be787887b9a3309e19e7f9e85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2914fc571048d2efb1d98e1444a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133928e905a4038b9376acd27f6ba25c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca42662d83708ce989ef50c1a6e7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565f1b18a5f758ff8469909cdde227527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8aaeebc9b0fd09e1c64c6c5e967ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17693bc5b310b6e54ccf3ce1d3a62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21988a7001da8a0311b1f46940e2f4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d9e75201c24b5859f55826ba8d07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd646fbf23bbbcfb53940509dc6eaed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f4cba5c23ae8e1ad9ea8a44ea083533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc123c53fa120411c5b193ff5c6064534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc533105506bf950047e0a84350ef13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac6b095795d235f453ed3ed32dc95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e98d6a2c757adebe32830fef4169e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580b89d6b62cad975475cef7450fb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96a8038ea177cd351136efff1d323539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfe49a0c9e5af67827ad50c9803e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0557aab342c72125bf49df68ae7d9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c980fe4fdebee86e97c9f0810989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f65a4b809cc11cc1321bc57a6b2dc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b8e168dd58cc344ba1f8976e1470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb1d49c924def67026d4663d24107c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9533d8f08d513ad9ca45a4a121e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b47f91cf88e2352a75f96b422fa3a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb926d30e4fb04d73fc71c97af943ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b69958eb5df7ed69ff7cb306a624549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ea2095b6a9f600c2e98fe051c113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48810c4d2aa5eb9cc1597383396362551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355268b03f43bdb2c0ddc3f556825a2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdb6864c612795ff3184a95c9b34c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efbff16e4fdcafe59effff9c79110554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c25221419294b428ff61aa73b9f1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6b5c1c5e4033aa7a601742df18035556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c77bf4a330697cb07917bf862e56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd27d21e91522b4ec82166d1e9d3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018258d1e6e9cf0e2d507e70560a0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef30e2c5e2e42cd409137988d33331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540860773bb30b0c6f0042e3dadfff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9225283a444a5d3d84ebeb84ed2f7e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053aabac5d0f77005b0c381340509e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc88e1cc6e857f523c527487366b4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e6bbd60bfff5837ef56dc91d6bd07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af7bd7217b2291c11735f8c0f7ac9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b9e227d774270653ef38105ea23a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb0a3f5ad8cb407c352f8018dcbae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf27553db49a38220ab2d5d16ebd436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d391aaa35514ef10d50a92f669e38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7023aa139fe99d0ccf427c0ac5b8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b7c405baffd49c7394f9ccbb5138d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7ce933b200cabd21a85117495e07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524952afa1a9b0325f2029c3faf4bb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4465ac52c7f2c4e2899d36d51ce3e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad057ec6ae4f8a6fe86e1a492e7831576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a83f6f6be460ceea0ffc8295bcb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451d82efcf871340ecef0fdbfd0d31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49440dc8d57cf9375cf754f0aa110579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed0dc01eb6a4f02e8301a7e4726a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a605df731241f284a287d44c115b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15977df909d8a898b9e25d07ad954582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de6689412cfc09dfcfc0374204bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a960ee5ea5909e4aa6c05745123069584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf50cc04824701325a5716680a06f25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e816bdd151b5877936f0c6410239586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a6d61575f2d15bf84716b44555c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51580998f1d0d2bb4c1d3b9e61daed0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d19e9060ebbdb43bfca90574fb3f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8e65fbcc156cd49324f0167e060d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcb7620ea1444518d3e3d45690b82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f81063bc48d827cb58575cee0c85d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85334b770cf65cd3a855b66b7f6f186593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827356d6aaa0dc889f954754db27b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f54e54fc71142f216f6aadd3e45c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d87584d4d483346a9c54d6b0a6e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2dfab3bde00b0a48109f24f16e775597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a97b1e1b78bf726456636cf550cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6144a434dd4b36014c3bc52b806e0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2564ea6402d0d32bb9ece6de366eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b541d850d5779b25cc201d453c535b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b433bd091499c6e16a9921f9f9ef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73647e0a6bbe982ab5ae59d54f946d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0d2e40379c8f87aa2955061f6fa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5bb62f407eceae4ddd0504fd15485605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597f055f4ef9cf4ef657d545830f877606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e9e0064996befd7a0c209639fc451607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf40861dbaa13c1ed7e6b39eecbee3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa485d418746fe1e81b6504bf450b87d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674645ff53ca03ee3d0d3a5da78f032c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19458f53d849f2710826c5a8807a854611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20247303234d5249ea5dffd9355a60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f94c313e522e49c0b2d2ecca96f51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8433343bef8f5f5e0fad570e2d49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737ed933bddcc90dd27e6b5bb416e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0a02a58e3d729bb2e7d56c1f1d534616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517c0c594dafc63bcb4cbb08c1c34b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98bf738a6ba19224990a62b731754618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aadd94568defc268cc61aa27d69108619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be60c85fe489a36aa21db9477d9a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b986938563f145d2ba1866397a0cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122509bafc061e924551adbf7217eaae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f6ee55d3a1bf86d5b03b11c98065623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0438845c36292a9e9226c0bb9c564624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9920acdb691e2efdb60ea6fa9f30e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d1b276cc86438209ffaf7bc8aaaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ec82d991a2ba8cff00b597125efa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced835afb93b80ba559e05d6442e65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b9bde55808b5171fb6af967939f0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f176771daf4e641c7006c328127037630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1a2dc7997253a349ba7e9326a62c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ab94897e6eaae6dce718c3d07032632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd589ba986481f1a0a3d66e26a66be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141610ec22ee2e3d6c88c429ec7552a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa18b77d93048c8c55be3ef1273ed9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe26b72d841c9d0897f1286df8afe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad0384702ee0c4f163d5b095decff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841652e0d9e89f7506027410c68703b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd674aac6992b5aae5f23bd8075c21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9226b5aa994460b186e389a3f2bf4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38cb92cf91d98814e2edd9c71d2f28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9bd467d63650bc092aff94c14c73e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a468be76cc6dfba030a831f3c695643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a20398192a452be9e4edf10c1691644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f856cf0dc8f7f35b21135e674fb1874645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ec9852c49366943b08ec57516b9d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d4afa7be161a95991752619eed78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9755084513e5a03128d40a6674379ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0762b512d3cd8a6d659f2d8a0cbd8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8383e7ddf8c3e7ccab48f0c61cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968308cd9b48d7235a30ea1671ed1db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a9e715b54071c0c4e0aa9b6d3c3be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5688052576cbc4da54f3aa45978f08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb63c1903df1d3ed44c8173c6a7545654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709be4127c17f714995ddad414cca27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b321abad3c4312a27c75a054e41f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9043b37a05d9bcf33c15454c01336657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea340f3beb202b0e5850c48bfdcccc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606345cafeea99c8420abd976410ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad50c6b7a21f3326e63d4be99c2fd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e303b08aa0f07434dd590c089e8b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e68155626c4ae1f67bc0bbaf05eb66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba053e02e908ff67e2c62bb06ec9f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2b71bf149cd692e8a2890c132bc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c64a6efba7c9e8a2f16b6738b551e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071671f74887d4455f50ab537033296b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f10635ae5a6f8976089359165539667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896311d6acb7ad89ec0b519d76c6999668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766490a7096fda78b5278e9e68668d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f05b22008843edf8660f531b63c18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87f76749579bea608884632624b12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f67aefd03a72806cdada1f73c5ca7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862a98fb9aa88f602fff2438efb525673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d031041d5c141145da0e6f21840fb51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8107ffbe7641cd05b7e8dd6dc73d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114b1d2f03e2dbdb547502ffa0ef51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace0168ed9fd980a45dafbac80de47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c693e40285b8fa057c6581a6bc7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b69d191bf4c867efe30557a8b6cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd2c4e9e8906b2d09652337aaca8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de5b540f8750607bc0df88fb6e22a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d3d91b8b43bd3fb104c8b6d67cd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c930a731402a8cf5459262283fd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752886b7be951b1ad0c7620117d773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b66cf122942bc8d5bf1dac61c00e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317c16636aa411f681799d9477caf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cefadf121114cdb7928a8fa92632d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4153159e7327445176cdf084add6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf992de2941e668689a2ff2ebd200b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b02855ecfff7b4c335ecc1505779690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb9788ad489557933dad7f91b0ad0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d8151720f0717767965461a6ba97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e180adf3dd1e06448d2173c47f891c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275ce3ddd95a1cd72c378582bf90c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b390b166c295ad7de852f4de2815695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e567526e0ab44d99a734dd0d7ef41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8c5a9a7fca52072e546f9f7f7efe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e52f71129a8186beb5c6bf882db08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5fa00b7cbc9affa76f2e04ddb50a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485783b19a09a03c9b2de5565215013700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be720bcf9b8eb15fc60bea756279f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae744a2550bada176d3460cfa5f380702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f582febdac69efcdc7e882761223703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2c39472007289fd6feccd53f0da83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a91c2604047c111c4fc61b6c2069705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296254b0db362f0f35984aeb2411a8a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad363473e83a06e01c6df581756552a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78373f1d5ba3f9307c527e458a8514708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87b818aaf0915f6a555db938571fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5114e0e40e4251710dad59a4d76a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94ae552c59df3a4a898cb8dafec25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f869cd50599254fe5fb0d92b8b9114712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c48d2a223c668e8e8d79ea3ef97f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a9951ae6361c60030233e832f28c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d7ab60ae58e98a8e9f1ff63085d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdb4473a7b24fae4325b6cb0a91a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cfebe823ec9c6fa4e3ac8c7ec4f9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9ce4313c3ddc2e6af3858bf73df0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d98d6dfaa90ef0a46d9cb46f05f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424b137ee6eb565daf635f3981e53a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc698aea0c384764e752b918d4489721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4770b3837995ce8cc5ea9dc6eccc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6309cef7ae30eb2e9c502c3aeedfa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5ec39af2dde3fb2eda55dc66f407724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b0db9280f40555c61430f4f9753b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e78a21ffcdb70bcd49c7bd30fb12f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116ffe0b2ed8bf60dc77371b17fb59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef87d6057a39a75331dd73fcc0da3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cc4157ba0efbd475e115b686b1bfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce2535ceb2c4914ef49913f7c5a45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199148d8d554d69893aee932d19c47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2473c5479d9d9de2106ace1fb206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0b3b21c0eed4747616821ad63ee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926786e5fc7aec1d0cac973bbf599e88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a152039aea6c81f69f37229602fb4cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae59c5d118e8a8e7c7f9033363722c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee022ab2ca2cb1893a78309dc3d0bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01c67acce78bee98bda6e93728663738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb2df44999e48a43e00b383d09fa6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a79d04724e12bdad1509ffe26b866740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2034a344400c76e0d003fe2eed49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcbb30f3d3f506120c880c240eaa2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67215e5053dcdccb5de17ca75358dd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf307b4bcfb00bdf941e136619186a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f913c7674c6316802803d5d682b68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449986489bed662e135b29d0a860f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da800c3ba13b37c820e279408ccd073747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81a69d75438c60309a0e23a430c02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269916da5c77e1aeeda857d764af66af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6896f6280c9afd80017c83c5dca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ea38d2f0ba3f08f3fff87d30fd24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8e8210bbaeeae7d820f48f8593df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb65dabd1d6bf4473dc63f8abcecf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6b676461c6a176842405fc7319c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c00008682429b83974636c2705b009755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc886c31172f9a7e0f697ecb23d1bdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d89510281f946a11fe4345ddc03c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ae0a835627522e7b53b68a5cbbf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b37ceac3af06dbff753896903424759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17739ac9e9f88a6f86b84faf8b43d9471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d100071272e8cf52d39e68e492732fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a7ad3fc40610e7ea6667fb7c4bfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588787da6bbf93ab674a8f61a52bb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c0eb711c0368a50169b0531c175a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295dfffeddb9425f026c7e7bee482de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944fc7b20fe3bd89add605ec884f557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607fc4af4b2b330245aff92b33808a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c012f1eb1418eb25b43decd46ea319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799125858e120d272bd327e39319b9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf40d737b55d8b8ba5fd59863f541e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8f0b176e8432450e7d65bf6f8d93812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3d15e7f2b43a659f582225a1d0c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836da24c44807f36fc9b1df3441650f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d59a17cb22a0d640a21ea5ccd93915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2725e5287403b193b91b8f3d9f14ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf0383650e26040ae66af1778c84b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d56a995ee34f440cf9f515716d0e2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b328644822fce3f4268e07483ea7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89441762813cfbc50723ebbd6806c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6128a17843957070f1df4fd6d7cde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d86c02bde24da1ebb9cd4bb4ebcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c988ed167c124fcacec975e6aba623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52239e21ef0897d32f72001625ea27a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0a493658bbe4df46eeaf343d5a8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b3dff9b07f052bed9e8a9e1b3f0c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8bb9a900b5007b93bd4e7ebffd5ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac2e1e600a3cfa062b9b90271c4f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506c9c63307c5f2f5917fc879586ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696c1a50979073eb8ebd5e0dc779b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad61de4d8d2c949ef366c471bcb9dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2a251db83c525d2139b45171654b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae301a78096ba7b5ef22c2a8062d69933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4bc479b3ce3e6a8df5dcff857bee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f77b1f05a9d52c062b2f7381b01535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d2b8469a34853859c064a33c032336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314896d6f3bc71fca96af71b76e8ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e813758a208cfac4f786bea97b90d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3939f718283833490caa6c715bf9b3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e8f476040cc1de74b2992f77536e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d051a52b6cb1897e714072e361ce84f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e9c9b5b93cd47fe260775b61560942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab874e6a7b535be6b64d2f5d70cb6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1310b1127690eb51c2cde3ba7e1b7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015d733df829053bd5871b253f893045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f15f2fec3426bd18e6471162a931246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a4854654d00251f1313b4cdfbfbfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b3ee52b80bf31657dada029883f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f9464430fb379a200c5b046ac70b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534bd9f88945f6ccbc7a43c2c002d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33434a2c434da0a19ec604a7e7fb8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebcb3375775ab0551710eae0281f6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249505d969eb50eebb90dc68189a396f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe7e53caa41b3c0916ff4d50ca7ab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa4d7298ee961c0239a2193bc7e8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4b01b139774ea9a7c07ae7dac7d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d101a0c5396283cb736b2124d6b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6366af3702eef2207f24fe7b6f9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796905b21e5c5fbac46a38bf168637c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d514474359a2a916861aed7e9cac160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062f758aa227aae453dd79c76ef1f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595fa8c19c5945362cee883c9a8d4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b1b2aed72688f33aa303229c37f9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2a8f0e7eed21e4684d0517d1cdba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4918f0271076838231eb294ee57ef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b93476cf62b7c718b3a7c84539b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddbd9863d60bc983d7f88237b790a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea971ac2076fb0be1677d041e20256068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f9b5e75a717d4179f4a652a3b0edf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e234df5a8c00e9b4aca1ca85c08d44b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7e4d18148fd0aec4c2ba0d5b5696c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5293a8aa4ef90aba069ae2c162f9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14709f9e6a931dcc266da0faa2152573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17a474c28723bcfe184c7ab8d005874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1910c9ead88ea5a2f69896b6d7c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ba24886a27dbdebe586171b18e9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02202233e6836ba5da811108dda10a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f29135b3a45e21b16a0497b2040878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26bd52c1d5cf6929c72b46dbb15db779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bdb90ba987dc06e185bb9db11d76880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6bea06f55991f53573d4166c3d21581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17009c25bee5d771593ff22c53edd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2d9c0f7d51755f6e3643220ee57f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9adb6c781e0ccce21897a2553d5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f2ee3a7b1b34b723178d2540ca1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f90c753cd3778e2692f9110784feb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b46ad2c23759e7cd9f05469f945187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3bcb9450b1bfd75c81809099086a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b9f179c389df1d1bca186318e62789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5da986627a0a4a4e573842b0fd7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fb8e9b1588f6ddd753d8590b7c5f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cba1f1d4ce3c4994eedeccfe0d2d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddcdd8e2376e7714564bca2ea4afdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b712b2a1ae7f2f1b1a07302c3e7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75654077843e41a60250bca7c8e0a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb4402b1ba25e6d2ab8bf6918e26196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2499efde8a6f3758a5e594867a6582197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8f9b0270d170a1766564a2723c9ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32743f385d912aab5a5c6db548e4f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72af30a88a83a4a10c2486669acd45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1bedbe2fff35de6f94d6c655bb764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254654ff7883e51e5613aa8a4369c882102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26dd1443af32f49100c3da366cae02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3b7eacb8f088c14dd3cadcab56e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f161f4f55c8d545ca8b80aaad29a79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b6b6f3871d816c3cfcd851ffd09c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef02be888203a7980d9d2366311f9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996261a666c59f59d398c85e8f4724bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05fe2c2e7fb185f2855b7ef24dc9b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde0a5bcd27d4ec65206d7a89d59c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd1b1c318da99dd0f08949fd48747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaee8ed98a8fbfe6baa22a102c4f7ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe2da2792ccb673493766674ef136a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e985520ea0cb8d1a6839a05d3b11ffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f50f2d885f53257d31135ef6f21a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde30257fd312c04c555f00bb8c59ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f21730e478ae37be4847fada75f785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6495f9e430293a8c7cc0df599bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4bdcc05c05741a149ba8e1bbbea3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d37c6f5523369f27491a35398612e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c60873a9206ba6fcea7eb5bd4a662121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e678cf654942ad42861956b5982f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be4735f0ff5996c0946d75bdebc6a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62995964c6ebe1a39b5f3714bed53cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f211138097cc43ef7c53cc1c71c3d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6740bd0a275fc031ff6cddef9881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ce16a756111aad0f73ee9e8840bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d1d7557b77bd92ecb434ab45d1ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4198e5ac3fcd6c0a82105c2d08c7ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe98260a1d296f3ca7caea01a8e6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3d26bb9c9712512dfcf8e7af815d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a5e8ad1815607b2c7ab3926c01e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3913782a7714afcfb33168f1a820f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645500190343f8f44e09cf52da4586f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545597605b87454d8e9294de577787f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6381c18f073666c1aeea781c62e58f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55374de8616e1d97646b2d5d0531f22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6eb942132bc808f83b6edc71b6911138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3542f58030baea3bdc88264566d95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c7a6ca7c13e0f7bc62537a94728ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef482d8f9ed97b8f5661cc1ee7c50a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694288980858f1c6f1e33ecf7dd1bb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe15cd651cf330aa4bbb03fbc894791143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bd0689482ecbef2354d09809afbc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64eae9dc8005c0a87d2edcdd1d18e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da433102a11b67cff8dff8cd501bc0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d5752c6b3e501d3c9ea4f942f6e50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671b7c7630a7874449e1c0a54ece2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fb39c0b8cfe7a6288e4a8fba07ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee746ded39fdfef39ba344a52a635150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebeafc3fe51251f86383169d00ed95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c1c2a46ae0cbf1a5c2f766e00f05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2f10305fd8a8adc2f44c602bdfac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48bd401bb496389f50c6586df4254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c22738101a9a9e721bfb8a60294379155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45fd32309cbea2a05feb830ccb29ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7a07edc34b9ce1ee6690b0d42297157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8758b38c6c18e09087e102e268310158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cec90c9b97d21afcbdaac6c3c22f7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108e92835a024bee6556e906c46172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d9a6b464bb319e1b3d5b6d942793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209485da7a7a6dd437488fcbb95b99a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34b1d967d4d4505b0befc5945e35e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b327b2627524e44b77fed6d462e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2e9259ee4188827dd5cb982ced71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87e3b6d54321cb55a30a4ada5f45f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55b9eeb4335eed932dd0b5a98dcce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa80ca0dc03e70a9e0ce8d3ea65bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f16009ba394a27ef6de3b57ecacdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908c1963faa084652c4222c40811d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f78afedfa433c69905270ba82371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c4bd09c8dd8dc977295d42097f50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6853354f557fee1e909e1ed8fd58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7094ab32863bdce1f9788ba2377312174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7995cd146c1168b6512ed1a75da9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c525a5ecdb0958ff9d7d4c30ff31ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b519c2eb3b6dbb6505eceb365544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379299ad422be626594230d752279ff4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280dcd7a7e80ff2d4edb6132cc239d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa1b2ac9e5b553c9f6ad929f8d666180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898b8da5e4941af08dc4e4a1f9549c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91ead3bbf048d27d140ba271f9b2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8dae4d0372067afda141520e99041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7fc56ec061f7df8bfdddb3697c5e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64889448d2e75f27736b49f55d2da9c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a3492e2b92a64ad3ce74064b9f5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26115fddafec47c88a13304b7223b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263cd0468621cd5b75a2093d334541a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66394f00fd5b4f2de4b6b534fdeea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6f61110b78a062c07a981075d852190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be904c72eb1620d6e585c338dbfe00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c17db0d94c8fffb482510e30c3de6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007bee22184bf3fc9bccfbcee0119f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79196b0b6eb6be91dfdae9bcd2c3ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aefc14cb86db7da9896454db8b6b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed7e349c93f7f8f5554c7327aedb6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6020ea2c2e9dc70faecb9162c7e893e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889db0ee9a94c449686ac85aad05eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7b1ee0ac5f7fb22ef104f85f364cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b8e51a18d144c9c2c34eb42aed1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2e3d5302344700c4cc359a978be9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b485f100f8c71a0b8fef4b7887e91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d432906fd98e3d763004b72987fd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d656d3f8a752bf43bd95ef6faf37c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172eb579df185aaee38d15b3435a882205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76efb88aea18c0252bc5b8322513c99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ecd4043e1ddbde635f85ea9a5ca2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f57474701148c0f8ad96d850d8021d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9bd09afd8d415d01d73754a9401db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2290abcf8f35b7ad870043ac40d06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a0d6c975aa2ff1ad0ae8e4e9683c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42c4864b9b9153cd214629ed64236212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a82cd4ab70f355842b4253ea43a40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590673d1269b644959a0ed1e12d2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9b615d5e3a30bfd6b54fdf7bcc5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc00c9b85c3da607d3b80f5fffe27ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d3257c53c284e5b78fea973947f11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41561048a582d25881c7b091ce685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267f4cb2a27a3dd5396516e5764383219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46148d5c6ac9e3048c80c5a4c70bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ea0ccbf4f8a9995b4926cfcfdbc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c208a79c713a7e39f5bb75caa4c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d8e2e3706925983b3acff815a0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480593d92f264078c202c4482528c921224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15758cf3bcc69ba6886ca49926d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096282135fe1d1895f84e4895a1b9fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee75864579744d0584509ee6277e91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601391e73380adc539694f33c8fe5a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731129a5565b80cffebf820695dfd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b0efe810f11a1ca4acf86e3b0ca49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a8ade72e60ff0cc18561190248c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381d46906a706e1a3bc4ae06da3ba39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54781d0143b5007ca342c1a597af4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc47d4e6ba4e067809df29285f64eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ecfb2a63f1dbfa2c066a0c69a4f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93077cb2279f7b4b08df768b46826236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff06485f47043c7bd08a3ec3918497237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c196c2d5b40cc8314abd195b98e2a39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6d8738be6d2b62348e303c77fddb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db2bbde73f71c834bffe75e1ab320240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e142d7d111109c06d5f20936284c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f5d5fea2e74cc0d45c2085dc4f06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120ce1e5cdbdb053b0da60ebe63f24f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734370719490a7809986d36deb2980244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc1a50a773b3bb3165f15d8ef182a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9388619bccc0ab68e97b71b76cf1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15dc0588e604a4b9efa7b94f43d2ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6772c2dd42ff579133a1bb544c966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd41b90267cf8abe9bec0a7be51968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e38948f1a1ef84cf3f9ce89298c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dcc906e24021a6acde5fb9b1a64fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733236e7d50abb89a06571cc125190a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab22ae0fa534236329cc3e55b95c86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6dec1e72d1dd1260613f0ce87da50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f1f794591f818f439cca066009d47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787fdc22a54acd3a0b88195d3ec618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041c87ee4d1f2af63b6b11100fe8d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97de0c180f752951ef23ebf8842949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf91c854be6c6390e11f04001776b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283206f96991aea8d4a686eb24c47b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c65bf89cb0e4dfad7ed80ebb590aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fae9bef527238225cd16bc83bd082262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178391de8a06992f38c3003e6166d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051127a85f064a8a983007d678dcf98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5abadb8e1410dbd8700cba1ca9bff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea9b2b5f69dff097c05d3ff5b0681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcffb5f80f98df684689c5c3badd80c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fb25a2129fbcbd185a7688f27953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7a21b91a8a9dd79d3ef7737b38cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b28b7aec247c233bf47607b3787d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc224170fb3662c461fe02db0ffd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd64c20fffe25f648652d8030c3d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289337d4840ee8ed2a80a0301d9c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5f11b5c9fd3d096b6b533896e3b80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e8850d9eec9033b353c7a2a77e4b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a861f5560f40a6225dc56b0783a760f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416813297421d97e3e659b4f5915a5b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d03e3fcb5439b263fdbc426d8399278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb8dc6c1eb6387c77709d56012505279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525108950dcbd094e264119e0afb0c0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d93430c979e0d6f49d9e8668a8544281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19a20658a8952d5aff2c21dbeceb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b856d7d702b128753ce8eb05825f006283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6f5237cb005ec0ca804b5147a16a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a522b5ff7a8ca261635e94e11595285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb5dd5622bc1c52b8805db3ca063f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e44b009fd4b72dc8c4d85694071ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633834ce9142fcc354b56957b2a3e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09381f0633d21b591eca3ba5a921f4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e3a21227c3f5cb73a23136d623e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ace4a796369c299ccefbe0f403ba8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d185d424d8c79c850772d401f66632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be45e8a0002a72658fb4288dda16f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08df4c7f50604f6a921f846974360a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc65fbbb11edf68248a0f7e77884eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e0a37c23cead407c1acedd0e344d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184ed4c643ebce0f134bf62ac52172297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff148af1c36fd628ecb8c69b67ed0df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6a9f065397dc81a3aff05d638a1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f33a6165c1154b0e15e084a5b5e53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5f110adb1697e990491da883a74c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941267e4db7bb21c69910d3c724b8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb02effe57c0788188ccf3d54e11dd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeca7e90f4ca300bf7e4edcba82713304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f22269125ae45996aaa791a1304a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c0f73b767d07d0c53afa5555c564306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860d1b158ea93bf7d51814819deea98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac26bfa5cce771e296e1bd7ed15a5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea811468e624af1136d0ccfc7261d6e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873769fcf01249ff8b2b922fee2c24a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf2ca9699285541272546ecc8bdbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4242e4b38510c356604f637390911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e43f54809541881374544af2e7168313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cc2462819a09232c5491506d41d26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b859ffd6a305a81f84406459459b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e6a779d6e388ebcc1675b01891ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0935f65677b0905db2074a4f2d6efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4b845b23084e9d3364642e5d072f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6fdf693edb8768eebfeb07ce1b23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b642cff2a0135f5ff9d904ad27505d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d05570b71176ec59e99055d6b70e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e5f1cd8468044d3a7a0cd5dd70d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860d616e9cfdd2d13b037467245e47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486598601a40a4c5fff64b4c40c1dce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a79515e12e6430f4a1680e65b8423325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cd3eb8e50e8f599ab7cadad6c5ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c4f52795b1683a919149f741554b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e508ce422afb79823a09d527af83e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f9c471185c441de09fd41d7ff1c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a85700f477c83fe2fe8ce67c8032330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7372fcfe9b08c1b8bf567ce0c04cc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8399af35e54564a59efdd20ed5497332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41418da45bc5b189cbb67cd0bb718b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980320d63d7ac51e64acc97a26ddfc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4b34e7d345fd8a44b7f150f9fbc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58454892e6619c6f9aca4c2b2baa17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717e61402fbb55bbe47dbbe506fef62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dda590088d3a5ad14e505141d53129338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e9d3a2c52a7bdf7edf802e11f5f9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd4ad791e7ad5a22ed467756d2740340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad358a80a48aecb08f0c1aeea8fd43b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da58d71fa300dc6147e246f6478731342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69acb12b482ce5253bda44f31927eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5bf0a0a851493b81c3b9560c7fa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8804375396f00b74ddf499adb8fdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7f8d56be863b9c446b0d7f1bfb23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef950ee611fb7a1f4a3044f0df2ba1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedeb271d0a9e8c1443e5035df4889348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a63b8826caf731355d144f72d76d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672e9cd0a4564314ef88e55c223091350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721283b50d577fc27c438437ce5360f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc896405fe81fdbcd4cee44445d4d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7001d9603bd6919668c3231eee38b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d32a83f05224b27356350f8f68b54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deaf6c85f97512452d2088e058130f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c633a2b55ab321b61f3329938397a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32f3b43b81d418b2ea61e719c964e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb610c456dafdb9fb671a15791bae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395d54924c5b7332bc5d78c980c8c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890d0b8804f084c5f836013f7247118360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5947769ec1ce75590ec632794275d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf61692aa6deed7dee221da2d5051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0baa4b1aa0f4c79bcd6bcad113d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c3351ec197d98115c81e55a73e07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16fa157ed1a637d2b58673e729846d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef454b625d01d841bdb829a6aafe6206366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f819f16b881644f1650c1241ac1c77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c8929ad6851afd967e1d099c91a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e2521300d96534540ecca5bdb37b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe236a9c7a71ebc5d715fbdd6b9a5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673081cd4bb353e2ad8004dcc099dfce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d0322eb90333a49b5acaaf8bd07c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496066616ae71fd3eb90e961c787d00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308aafde4295e8f7d4613b5e5ce1e4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2c2d77510ec2658f91ef33a0ce14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d6d171633ab867fe61b2b222e5d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2189dfe479a6543870f6802ee25c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d22ab3af5daa06b7312727df9e25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995e13bb974427c9df3c2ab5b1d3af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3783fa472530435e78cf32fc40c68f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669709a90d5b0a5931243603b971c610381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69146fbc84e13ff04aeb0ea6ebdc2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951b1d3eb660f36dacde53187e4b1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd706adbf0709a0b3122677591a0ee65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff951a2f0b3bf659c388969fce1b594385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d9819849ce8b790086b71e0d7873386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8ef3e7ac305618b2cc658c1a141a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2246a3ee7718d0b3fc95de416aa26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84a380f8d01deefdf54be2c527797e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089cc94bb70e1011e8f52af4121f6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381afefa72d2d18bf8cf9269cd1aa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732ed2ab8fcf56295c221b46e8d78c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38508de64436f0fe5cde4692ad0ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727794354b2f4158319dab4f54a7897394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd79dbc00596963938d41ad519b72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b9988b9f85927d3d2dba4d36ed5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b05cbe72a874c212d27c86bbc7f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e1fc7ac3427e8864c741686c21bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e240326779e0f9ba63d7fff0abbde7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426af065400006971733fefe3552c8b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4354e175db45aeabf657591895273401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cda6db58ca6d350620b9aa7cd15a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af60e1bacb23dc1b6c7323dc75e87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486865d9d6b908eaec44f60575d40cce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59cf88505cc7d2254b298b64d6911405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4988a7c0ff48fbdf9cc367663efd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88825286beeafbab3d331744e577dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d518da497a17af40d9b646dd1e024c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b58df659731de06b9b77bb0ce80ed5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848cb958fff21d2412148372955a661410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec5a7caa0730ff4ef97ba86c725df2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affdb6f2ab56e66461621a320c6a125412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e127f777419a4609bb2e728b7feb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada66e4b7be1414122342325949a124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd950af4a874cb8dedbb9ba5c07f87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498830060d2b3fba60bc6800e085d5b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a552e44cf6b9fb39a8a657c5dd997417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505076f13f053b8a1bc7b942f6e7b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f3195e436c4262f5e7386f8be75d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612e9d91a92c41791167ccfae330d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4640c6acf5bcf39062f9f2bc6414ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b0766f0d47c7dc7cfef1735f906c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306de23a0a788a00d7890969b3f5ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391525fbf05c083f6cd2c409327548c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4b65f3f1cce7095a18afe27ff1bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef325b19a7555025f88ef40786efc05e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc622980db3c136980cd47b97246881427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bc8ce785d60e50dca389434d3832428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5dae9a5d474e99cf8fd42d7dfcab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e29d853064e5cbc6d6b32b43e7a07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed5ce45a91b1436fad6bdf661ae1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6d1508c468f3fce679814087c812432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e633e853f48ebc740c3def7ba3823a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae847ff96f8c57cb9727d9525bdbcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efaef35fc2d9d86f1eb07d6fa0010c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ba138147799a9c7e2521be2b67071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e5d423d5946c79cd0e8e90e213a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fa7d2e4be64ede72a6b402c70224438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019f5b9fdea1c4d545b60ee2c56301439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80272b18133f90c67bf819587c594a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817b308238b703567e4c51c03b03c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58702bf0f356476c802ac943a407a3ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92258cf2337364c3800eeb65ea9968bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e53b1da833ef613477d2506412b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82876b502d6629ee1313d958e3560074445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627310ff39f291db657582367ca51380446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a0da419c6d63dc9fca6aff2da183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad62b65a2418ab83cf2d000e2866f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fac8dbbf39c5048f7562138d7cbf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db06621dc1149fd44b87858ac707c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d36e17590d831062db5061392b49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e26ce69e73ab999c857ce8bb0d8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b19356fd331886de525211971f2fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd5e58fa572ec06c15cf9fc20e581d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae9428afef58f7ea166e197a3776c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d4600e07606fa30a998a003cecd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462019f02934fc2a8399cbf7775cd25d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddefe59989d4ec72ea8a2381c4d1c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b730bad519b366352bdc8ee9bb6415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cac986ef13241ba6867f7e73d616460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df428b6457b24af33852aca29b17d580461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b6863915e598dc378be43ea0a9074462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b606a3dc522b3f0367188a047064f74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23063aeb49f05890219a44823384826464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73245fa322f85012d6bbc4434237300c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3284d7419778201f3dc21108089b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24404de14594cb95a4d8987dffaee27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396a8a62e2c0ab78a8dd74c7893b640468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84229647decc481417c922d1c4afc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac75356c8da5f1a8284108962caf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550eec6c9cdf3b4d07ad1fbce11a91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778222a78a0c318d5d992ecf772bc0ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283f0682fe847e42156a90c14155f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc1027bd28c55c5b0a24ed4117ca4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a98942c2ff3b27096f4704a88b588475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6269f67c1d9f20825b4768e5a961d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f333ae62929b2652dd393a7516b959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ecebf6336e985534d6e85b6075c06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fecae2831fcf3893035c9cf50f613479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a641240ce1ba9804df9d7cc62206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de05e38cacd31c7f7c74affdfe1377a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae26bc82349816415473d173b6cda0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095ae2cf13bcfa66a48505ce628dc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffc091f55627a284ee836543b3c863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada7d087f8264df0fe2f4a1f4881bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5c28f1de1a9a96d10e2671ff94eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb47aaa4fcab86d4480c970fba4772f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ef028ed30bc1fbf1efdcaa87acca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed1be3a26c34fafa2a4fff6c39e67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358607d22c3e7aa748524b57634e1dec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d14ce70d078aa5d2623d5e36f4ba1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46456ca26e2935dab3ce21311a665306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf9951aa01d7dab8b8ebc321e78588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b516555d44e87a8cfe3713bbb0c211494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e5276538daa1f2d9ef0ac64d6d2d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88eaa0fd3e90efaebebb02e1336468496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d4eae7dcaef7d7d4e217d0611f7aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2121d14a8d68587e4cec562648f4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729da6dbd70ba507da30cdc424785de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42acc82f18d5b31db856d2d4d78e45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0aa6e872f5b18dc3f8451bb18596501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e2670f595f38f9fc46aadf1969993502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015fd6e8299b01ae6bbfc0ae7203199503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40a1d1373f9010de9afe7924a9af7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002dc5eda1867d9ff92074c1aeb6bd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e4f46edc5b0646f539d944ba881c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cec6bf9a981ffefab2c01b4540ab3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b89eb1a51afd1d62e6fb41fd2c137508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2115b0a9ca25dd718dd85341c362d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd26104ec9efbf5de17b283c981ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b296dc1161ccb273280146077e60e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7562c1325d68902b4bba70eecd44c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c132705d7e340268c4d21004239d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a02067b09af5d3e9ac586b02f52d20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867772fb5e1c4c9e2d67a1bcfcd119b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bd4aeba073518bb00112f2f0f0ff3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad00eb5dfb2adb73cabeb6aeef085517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb0f297c09a1eedcd69cb9e8a26e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef420c250a14983df3523fe416d39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c26fc9df3e357da0eda49ef59fef23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc8c0085d54be1dc4b7983663f17f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74823a36fb733082abdbb701506cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e144f98edf84fe1f72298d7c923f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076c71e90ad106d3b5975ce344ef87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0b42922458fac3bc8472156309c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c426c2d71f2e476375077a6ffbcb8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e804f7135cf57337d88ffe373b89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b7af17b6af7950f3d8997c203536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36fba8d317608b6f5e18adad2ad93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d29d878b3a7b5d29d42ff592ab7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0c380349d63ccbfbf17bbf75dce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09434cc64ca6935ee6eaf3a036ab1cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a23ae9cef8e9960260d657c2e6a76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f99100e0d3256900752d59b1db519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1209e301835903dcfbf59d5dc64e22c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd41c7a1ca54ef90396e1fe85d2f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c6f8ee22e5a0e435818f69635e939537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b55b58d54daa33a4afe04fe0e463b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a46fc34bf9b3aff4e0c72f8f70b7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741dd90c6a8d15b9c4d8739b704a26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff095edf33c7e39da49e351d9ba0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccd3e388a41c8a225ca3244e5dfdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022c039a7587cc1714d4dc8f9ee451543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba450b875a9d9017ffad16728d89de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d73686702ff33620c31b389485835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda6f55171088f56d5f33c9da0edc0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109eefd811b9b11cdef55b02d5bdf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2552040ab582ff63ef4343d55f7e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f9c35e2b87c6abb789cf681686c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb174c4a79d94db810ce882f54dd2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b43864f491f579069d7e24b6e96c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084afd41c43ae85d7b86a2a9c0d511b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b14e9246f37613408a5d3a4bd4c7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c6c609b79a9cc4781a863f23567df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569767755e81c77eedda9ff7e27c05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9300831c3d5d646636362013d7cb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563986ed2765fd076c177099e5e5d66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308ece8c394a880acfdf0b475c9a284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f96435dcd57c79b49ae7ca868bee9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede4066f1f064088c8489b6422a922c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca808952775a4dc55708f8f180d92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5327c33d2b98622d1b33fd7c468468562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3f217f716e3f36fe16c325395374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b6ec0bc5c2b65c786b40b7d38f68f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea32df1d44af885a28f9c764cb2791565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1149c16a4ce1a94701784cd34f2caa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa63aa8aa9b7f7400c0293d2e15740567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bef11ca9bd35aed741cdb4a7fcb56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eee64142eb9100cf782d483da8e7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f232bdf3e780f33173d4f1293352570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80aa220699a51e21ea2bfa9984b46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5ec8780f5b6083bed782f012e56a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122b1b5aba6d5ca2284fae5a749d850573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47baa6f4822479e670562987e59e71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70f917a8312e38ddf4eb33c3d35de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c96003b9fefb20640d92b4008649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff9ddaf82720d37bfa1832709cdcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ebb04a07633d9bd13450ef12d32f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400810b42ea96db114366e0a9cdeb720579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259fb4e24cde8e0170e1db0f4a03f64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3204fa9c82ff4f490f278304760063581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feffe31dbbca3eddcc859100faa580582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecedca19cf82bc98de57137a33193583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af0ef6bca5c83d5536211bfc39bb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff37bd6ee2aa7043d2376799f79b723585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a991bf3bcf9bda63e477396c9d829586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6457e4679aad10e0331331f5149da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23895a30b22048f5188b91b2dae03077588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efafcbe0165572d218e4476e31d0cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e05392a63cd16f10cf85cfc653257590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b802892771909eb6bbbf5c51abefd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae1ed1b84a262d1caca1689d1c578592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6e63b090f2046e341a2b36b788ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5dfc625a223597b3569baf019f52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd99c0f9f6957d35e6840f6b71941595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f491606fc92c59e7a412d3dbc42ad5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab0572489b5a828ea03c2628380c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd9e9b1c42d23284c767ea956155a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf8804fca3def12958a9a9b0011a76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a51eca3e5778684c1f82af6ebb4d34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a98652f32490f0021e984e689c2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8579528eca2880215097a89fb6ebb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3fe058b282d20c6d0cc4c4eab0ee4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731a30e7800f6dd342f3be5f17f8b1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ffe08df40736f28fc87b3d7a347d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5143468b743dbb648790e6e92293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a69b88a291b09bd12fa7e950784e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f208ec19dc82652266769d9e9205090608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676fcc82158b842cf36ed484867a066609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd2b281d5573fdcbb5c7bb2198b9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2dacfa86cdcb355ad5a4bddb84afd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e7200874fe341710d5d033b8882c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c22f3c4318843f98ac6f26e8f09a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634103689b84683a54d0fb430a00ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a282cf561c97dfcf5e6cdd7c62d44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5a6eec9e4580dbdb01a1cb6d2f86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f65ddcafd16bfb8be0b678726041c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b916d8b57bf4cf61fcd5b9c7982d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312526275e5deda6c52e9aa22372384b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dff89f533f44fa72d3eec82a44ab0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fecb031b0bdb7887f165a7253f1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde0fc52fd5e7f8c7ba0c49f78b355622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f036a41df2ff04eebb26cbfa6be9c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c9e8903e7512c074d8cf0214e8b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c580165107c7dbf1d85d2c7e758aae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ae93e82b8eae72762afb8dd52a82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a190d75e759c3a1413bd968368e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e527fb207e7459bfa2d6edde21c34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38fe6f3c9c648899686fbc26ab1337629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f4834932a2e1e141f2c5dd98b8a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c080971640043a300d7cf0a651d5c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139990a0fbc6fdcaaaa9ec3c5d9d9bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d93a974a38bb8d23f67e9773296c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f4fb9acd72169c12bd4c9edd94f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddb1a8a63093adfc9439948b70a3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda2a1029bc71cc6de20db38d73722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b5e3953be1924233753786e41159637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520169fd94edd13abc62f434f00fb24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65dc85368f3ff970deb48646664d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da4630f185cd0893e4dc0398c9512e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596709365ba2284cd8d168c6242ce7d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b35d4abf44b6f586cf25c153b33b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0b12cf547348c7aa68cfc335b043643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dde495377b197d438fa546a8af906644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1626b4a51d8c3d335bb572df0eaaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998662b60e1da8bc133a699eddaa8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9ba31d8ad632901d1b55c3bb019e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee08c90b0cbb683de06104c8477cd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa1faa870023ea147d00d7f48c07b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d57fc01712a345e7c5223dea5fbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d1e14a375b4ebe31d35a143bdc016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f330b68efcc11e529bce256e6f98b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd1ed55c414ecd19e171d70b22c80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51e04982f19aa8632e3fe9005627a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635eb9d63e8a3a09928daa91aaf6ab5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe43b3966c025ab9c36b64fd558ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f588f720a8610c1732937cbe1b5dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc4ad1cd290d4a882a9841b43c91f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96a0680b29f9698a6afd9c2f7424a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907861898a679e95e5e6396f303f05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a607ca6b718820a09221dd69b28c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e28e568166e789f50226b199dbee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ee522ecba9d0c06bc7dc9710fec8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cfc51f4489487f333bfd7789aa91e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d4b9edae9a688087c14f33299d713665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be5beaa5c70df83933d8a3807e2ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f211f9a4f8e279a1b5fcd5ffc774667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68742e6e56f99d7153c2e24d61a107668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eff35a979021b85ae63b8ca5568b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bdb31ea59c2391d6263aff1e9a69e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2756656f2108a931c6723a668c8d68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b00db62e3b7926c2a26c0fa5b5c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672d94377a26ef644980264f7b9609673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f297c0ac2cab9aff9865859ab8924f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7f1e971ee25d1f62834e07db6c59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fadf137198c3145ff70aa2dde8ad2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed1936c064fb4ecc9d2e2914a6b4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8b9ee43a72e7c2290582315a45cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c661c76d5b89b8d2047fee2bb68eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49308f64009bb3daab2d54b5b057c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f69369f83667f12b07def6f20bf42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb5742b27a8b645375c92786c0892682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217dbc5deb24df2d10059827622717c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b50cc531e91b68bb0aefd623c810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130a2f3277fb355b40f52bdb6f07854685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb940389c7a6e3ab6eda124eb9b0b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1109c20ed2860d5ba82ef6b7a28a31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d822eee10c7bfdfd1dcec31d92d8bb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9d4afd9c7f7ebe6d73782ad6ec3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588cf7322028461022fbd130027849e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a07b3f3fafe07c1b37328878963b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331219e11159a318772e60993f933b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cd45ae57286d2da05c9185b8e625c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65d77146a0e53547958fb0ed990ed3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1131f5d69a892db984c77b63b235695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e819f85afe1de2bfee15444f6d95e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db132443550ef0154af4bf2e1e0abd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80713a4ab7cd9063851a56dfb7565ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16539ec836e94fb5f5785653d3ab8ed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb29935033ab29696bb2766abe9b1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf8268a73ff2e134a864f0347885a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0db9e9cf1fabeb9c5c02fbd813b38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd1e58e52cb4cd8f198e8eeb82ac7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ba06601e34d869280c990cc90ab5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfb0aa3d126e6c189b8c28a859b55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229664d90b7cd999e7f7f54904f44c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d902eefe11a221c7bcf4a26225fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd72b21485bd231af2a066ba31075708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa699659ef40f8a8ff6fa0e9a31f54b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3961320263b4edc5401bfbabe5f0da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3272f4d1fc9a57429b38434606fdd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df9ed751bb027c2fc1d8c5f051662712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94199bf14ca4966a38ace2e0f51b12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcffb2268af0673884f8c2022a06c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105850a8f87b04eb63baf2eb8b57025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6891ee4e8aa6b6468d1a3e737d98c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d332154d73d2aae44deea4da24b63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4523807b9ae2bad2593d76bb21c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab437e772dd2cafcbce45116dbe4c168719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd6ec8c8f55826914994d62418456720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64918c065050b63c5789541004899fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeba6d4755c7fe47a6a2d90c794e81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e7b319cb90bd909f74ea2d0b33fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78597023598f958485e73750c5fe16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480de51f2f38e75b8701ae2ade6519725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923d66a9af78a9b54c4f71c40711c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5893058325dafa9afc3682cd11879e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc42ea9fc2f79b4fbcdbba4faf29dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6005c958168d758ac906cff4f9203729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b45b9b68a1201556f693027acdf3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812282e607bdf1272aedc9ab45b52c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99eadf73c074cd293d9ed2a4e282d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74716e708ec20594b7da41f85f9e838733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6ad1e6192d1125d142f8e2b06398734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8708fd00fe4ae11a3a02cadb9f467f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f887ab07fa9ab418fed0ab99e8f30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c178576fe42808b5ccfca9c11f254c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa22824dd2f5b8151f5a8088869d7bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d6b8fc9eec3fbac6c536e2576466739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad917223906d23558e310af6b2dd74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da17fdf9f0f5063297bd7b1fa1d6ab4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855848ddd60d4f270f4109237fbcf3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063b52bfca07558b7a8e23c95dac8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d223325540ff491df3df172c3f59ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88402a17b80aac3e18484d180bf2271f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba7d9c8cf4af7c69689643b75a945746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972619263867ae6e386db30dd1a475bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff92f84004ca454228154359ebe58dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe0a10bb2d498760415fb1db88468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb521fca586dd3bb7377ef5dcb99d3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749dce10b837ebed2a4faaed411c93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529842a73af2e281f9766978262607752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b580aaabc0e70764d13fcc8ea4d5d29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32858f158c1eb52335061908084f685754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9ea368b08956250ce4f88c443c8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf686864d0ae8cf5660555e8ec8c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309f0e2fee5f36dbad94512209bbbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd851b7aefbcb7a43ad429ad1bafa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca068f15debdae5159fb6ce9e16ff196759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>