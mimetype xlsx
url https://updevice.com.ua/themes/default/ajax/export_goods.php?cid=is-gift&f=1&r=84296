--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641071e9c283533d3ec7e9ea8ba9531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b0b3c28a677d3dd67e90c6d5809b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311c89c6239fddfcdb20ed8429d9b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d18c5d9168b4659218151cb7343044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0018da91b16dc17416af0cbc34edd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d066a7a91bf6eb7f09904ee5d79526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed3350a7d0e251b4ba6762893c64fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7952cd14b56dfba2c96ef2584d918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9974580b06f0e1b0af0412f19ce179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a2a6b57bfdfb25fd08c73c06883510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e79cca2480d9ecbe3dee1d193b62611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd849fffaa673508d2bb14b33b7fb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5bb2bc225bc1056500bf9942539f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f51bd01f4645f53fd762c908415a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f577c34803c82ef85c3f87d5317544115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c12f751b08838a7056be9e7df3d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9b9a53dec49c0ab4b45ecbcb81e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1edd32a130b98d75e8dc266d99a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d4318448a675c21f2ea294c7137e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3edd19b122a10906aef101405d41d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ddcad7946f5e3e9c49a89bf1c85f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af5cc933472aefb63f7f57ef9830422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed62ed05bccd8a02e55f5c428152223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53bc66f21719c9532f048a31ec2fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853179cf0beb3fe4fd25bb5c3ac888e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8cfedd6147fd6ebbf278eb9e625bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008c486c451472883af5c175750b3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d5d3b92bef95be12fd73a3a897ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c29f367fbe90e808113a17a447d1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc37cee00f44995ab47715c7375a1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4205d02e8a65052fff762706fdece31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b2c98096de7dcd0ae12331b64cba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69e861558f3aa827d282b8d9a0ab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745036e94f24bba60bb6302e350cd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c2699968a8c2fa9d49b771e4795a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb8bf249189c6e211c15f196b9adc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa8e2eec6e49e7ea190240ef5c1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b19943c214b60263df137b3ad42f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6b708ca0411c4f4d33c9dc0374b3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6df5806cc2dd98129c2024e27ade40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a18db1a31f8402b390a6672562ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b35d6075792469f75f083fad3702642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c8b7bca09f7c67d1214eba986e5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120600c4048bfbab8947beee7a9843e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef0498887abc40e8c3df5cac2994945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837f11e601f6926343a655e4c1234646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a31eb865ba417cb5cc64cf10ea19547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bf37e8f63b025d5b467c2894c4f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68082210ea0b11c6f023701dd36d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7d38785d68a3e744406d4b84e82550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264639dfc656378b55d916f58661f31551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ef9a06f5cec3ba962aaa14ac02d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15376245278ef9eba1dbfed1f03cb2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a488b28fd78d85a44926a68f9a7d59c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3a55981ce273aa889a82ed68c8e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27ed10ccef54cea36f1d65e7379a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f9e95682c701a709ee8ceabe1ba4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7645c82ed8af631c89020599129dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cab9660acc5ab0cc4ef600be0696a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c0f1142b4710cea807b425c1c36f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8c5b26b7b0c3d72fc33b464dc57461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba8ed47a59cdc7b5dafc096e5f6d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bc36b8571f206005a374c0288f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638944e41b36ccefba251dd76c851864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c75bd675747dad06cbfa8951709e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ecae90e24b0a95aa38ded819684a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263e8f682a16428207cee2ad8223ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1f9c4d8e1b7a9bc96ca42084e696768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc79faaed535263994e797c60e3fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d3409a541400c5c743554b56428070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834e83f66fca2072aa9674f3dc8190371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cd48a80655d9a1816f443bbbecb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f839e12db6766b2104ac0467181c4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361f2f49f884df684078f34266d89674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da352f3253e1895a93682b238faee975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a119ccb2756988c138cc8beda36a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71e3880e62c16fb3dad2a085245fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80afb9ef32f13ae03968468947ab3f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb89213f94a65829ef98968d6a479179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbd3449e4e9637ce7f0deed77f2bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112a2956d5c49e4fff43ab57d122c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d08f156e84baa5ea3a66873fa948b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3d9fe1376380f10a262103d2bf88a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301ab45d7cbd07b1b4405215f228d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f5351dc0d483f1eb89547b01c59185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0765e16640ce5a20e6381130de5da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfbb73a05dc2ecd9ceca8954c24a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1f49d1c72ea694987cdc5851b3c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5022b7b4658bd4f39553ccec612189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc39009db233e4901feb3ede5a07d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc63ffde37820db226fe9fbc2561091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4579e91b8db0821163988a0834a2cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8810264ba48534131b9bb8aec3ac693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6aa89c10b19703f47411a7c8965e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b2e7d527691ce0825178801a9bf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff5570e2ac2650803c29a94e920cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ae8f1e332d935092a2aa73b02e6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d944c62b3d99480dbe2781604586298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28340fc8e4aa0d566e7603f06f98599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b81e77eb2eab2ea4ba9031330a32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e360766ed3e40521c68d3175d06d1e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e843f2b1fd48d19021967954149d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44476848f94a5babc5b953f9da62f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140cd29e4b9b9e304acea7f96962c9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6120c5a1fbef44f20d2f31210a023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdac89fae458e9b71efd766e8beee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ba1b923cd313ca45b944d1bb8c24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f5f6a8e71422dbd346667f6cf484108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518abd9992ee33a641ca90e0391fa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd1c28cb7c9362b5bd897e0e1d3b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608026bde0da44c223052411ecbb325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f95cd7eaa6c78749645552f5c12c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69bff4e801f066e946b677f5abf6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbbba30e382bd8886aedcb28fdea54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a96920f47b0dbfb819f0887b700f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c35db11ae5c6574e37bf333ee80a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19314e2c2d7ea5603614661d2716a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d6df621bfdd567afaac70f427068118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a148a6eeebf59fb9f7ef7b1ba88b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283aaa2ae8d613608664530b7857a07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e78be626645b3efe7f445d1f4838121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dde014351acda358595fae8924cadd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935be8cf26f0447af37e4b57a7a8a09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0b899bbee1339a1621d9c32370cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1173157a5b23e79ce64f025bf5a81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfff4f8dbf29e686630117767a30f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ecee016d81e9c8393327124eb68d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0fb2c6b08a3bea50d7c5625bf216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b24642aaa8304edb0b4626826269129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486fd709cd56c894255a342693f81d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560005251038a54544ff06065841e64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796508d98c38e6bcc0f95cf7d8d0a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91018693a154b644cb75b90836275995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061e8530d66bcb046010c3828fe40b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9679090843f750cf7b72693fa4393c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e38c47330504a6789ff5a7dd3d68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b465fc162a9d56a9170a0232e3677137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75fa9074b4c4f269f4d5a4e6564405138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d7a8178ddc3d85d7bdfce393a147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc239d97daf476933b7bff94e0cc59d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade4a608192ec5b6d306adaa7f6a7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7ad0909155c1feb6858347db0a572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6355cea57fea34e53d213703f3c754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a45d41587edf77b7edd0688fde504f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22dcc272a8996bf11aa7fb42fa8d16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f4a3580db1173216b09b08fe82c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b81b74e0c5337085ad452130f6503147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545349b7a669682bf9fd2b5e58a004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156cbd50f16e7c5a5bad25d5c739ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e49f163d56ffaef14a9906b829c5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e62edf0449965b9372b2cae93e5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b369648ec95455ac1673c88fc46d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c672a59c31bfe93bef79ad9488664153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011b7fe9717ecd88429d72ef702757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5bbde5d081aeb0c81602d60af5b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fcc8d2cbb2c420408ca55cb712620156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daefa059c3c62e88877653566fab91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e16da56386f6ee332bb678e159bd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b98704f5b3b7d96ae8778f8c8ca81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06e8b24ebc1e78a7fb5b08fcb4b1e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3bdb42a7ea398f4d3b17bfa5d2bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808cf93b2ff7550a8e720e1aa414577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca3579e6fbb62fc4f46c8bfc2b79b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593884677ceab809c84db78f11a8b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec5c89cc46615d7c3e9d90bef4ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29a8c96a666b7f1d41b2fbcfcb83e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759af2c59a918aea200f34a94c8fd18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5c377c4d5005b1412330d3e544c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb8987f3799af367dbe02a9aaa0025169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5827050622b257e5b637817c8e5fcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f85ad74f51de1a34d6117f7c35aa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180fab8fec0fcba4a2c02e6d86f52ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227d83af213e9232b8ccdaf7a300dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa485d0fb441455d6a4febb46db7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e24a46dc09212d59045dfe2fcd15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff392262fd7dc7d301a8649d3b122aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56cf854605f8d7a62a69ee449e864f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec494f3cd45909e6976ab53c0b348e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa2a969e40a20eec5c23355ac26ccf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e16366e51b9eb4edaacab12cebd6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bee4e2e8259dd23c568784a5f2d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd555450817a9cb70a842b22046ec2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d6a5e6d7da9f285abd9110c88b868183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8e123c71aef04ee2d20d98f98407184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8983b9ae827dff0efcedba8bb660af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc258642fb6a5e60bd7fcafbcb4bb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d98a427bd6a853e9262a6a2b5a112a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198d05b31b987463329e55b7c3c907188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3bcdaf36b5e12bb165cb08281247b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b2322ba543990fb23e918e98ccb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192eaf35d69b2f417ad48abfe669ce7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d944027d396564ab74244310b16af1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a1f228c25b077608e6030c8fb6c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ec4c93b1427751a603c18f7bb407194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c4ef2df870e0ab7309b692fba83e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345a22203dc173d19758fa883a91e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae980b6611a310a1e27afae1bad27c4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed2e58147d40c35fbb1a4e78ca095198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c429bcbf5fb9d5b50b813f55314b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23f0f2e02921614dbb970e8fc6e1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55734bde8a370fc379391333d072c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb1a73322b2170e64e2123a457642b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d7f96bc9c459eae74bdf462b8aecd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173a7f738412d1cad6ac9611d26be30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e241faab0142e9c6a0d4c31e6beebe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d935c56228197dec49d55ef97b91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e91f2cd1f742bdf6b0bb009b1ff5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89547c77b33d40ee4ae71baec9df0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ca2a286113f7266a8c463f179f9d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d0f4210f4f8325cbc3df89dcd327210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6bfd53220719dc0d45c4b93d7618d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0eb47ec91b4dfbe0d86dad15c46dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae61dc63409321667fb07f966c773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01061fcc1cb1fbf8cae0e33748f40b3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b36e48b8857360ab834f421eff26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf7838effcf3936b95d94b41c4285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f12f5472b53cc37b7385c808e057ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a4ee03998843f524c0d0abce3e759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b61b51a2b0715bf8c907a51084f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a65e20b0924e607c1174a521cf94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5760ab1e5874ea9f0b7c977dfbf95d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333e36dd1208e34eccf6b0dc2147222222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938c3c74db36eb0d630e5533e0c322223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345310c407cb99a27bcc9614a6f5b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37ca509cf33cdc7026d9bde125beb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f61cd6498f0883c758a28c4ea0913226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681419fea4fc83c643cef87a361de2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727fb0b73fcd0c9d76f555c89610f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5354033ced20634de948a94d65e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448382325a54f3474ee8879433c78cce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06958cee6ccb1155774853dfe6395d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b78e0cc1eae0db8796b22cbc13a67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b7b30d7f235ddcce6f3cb9f017a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2d813ec6285afdffa38cde728616234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735abdc726b0c7e95fb2b01eadb0719235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4ede1d106d4dd023d98fc539a3deb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3191b6cd39219b6135667d6e8c24c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068035745d9a11b6cb20e126a990ed03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64938cb7af5a6a49219d707605e135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc149aafc7ca687cae160f5b85cb20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73350d6496d9590bbe954249f24eaf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c8719398ea32e9968a6ea91e0144d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528fa05b46e765a539ce65064c3b05f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e455f92eeaa04cde576dcb44ac57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e9c1870be0654498261f4b037ba2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6332c07636491fde28277c6624b353246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caea80dc95e68c02fbf1bd4418912c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518d0a916242c664e417a5fb0fa943248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35fca5133a21272cafc97ef472f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca775edcaf3a58d5efa30df8850490250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e631828820b4673ee66b1f2c2d90f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025d62940ed32fd856b69d67c7248aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c1c8a4e7a1c92713642bb8ce070c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421782c34f4bcaec21d04705c4f1839254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a97452bd74c38a70505347c01475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aeb9153c3d50ca49f053f4d9429d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b4c797a2d809762cf20197ecd187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4f2e234be400ebab5c761cef513a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc752a918d815e14399e8aecb74fd9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51e74af156192fc1b4f25618739e3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27748ddfd8ddeac3cf97e3166a525174261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240676ce7ef110253f70ecd6c7ecba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d00d6547b13358add7c1a064aace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb343b6bbf9bc942bb45d5ee0b5453264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455edd8df3d094cdd8ab98b6d521ca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432979bd9be684b73feb3d72ba1ecdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432f8b0c2d79709df0c3bb8414b1b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335dafa993bce002fd9fb625298f86d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46855b8bacc0045c326418bbd3bee4de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e016ee8d85a21baed9b04918f3b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178c277196b0d9b06fcd25d6247b23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4f6b9e3db7b934f955685dce52a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb67f1e050b5ebcb1d8acd3b10364c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d17546e3e80321d59d4f0033c030f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db293a52b92cc3d43b386577dc2b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a886679a577fd79d15be851d864b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca611e8153f3c518d210ee4d12f24af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f68171d300e9c1b79f3d8218e11d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21892a344c795f995a96198d17e39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73a4faece5fbba15402c0dc641d86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e92bf44afd602fdfa9331cea1bd5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55e116c90abc89a91d7247ad0494b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9ee28187e4f02768015c5f6b08dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7c8aa5a52e7dc8e1216d5dc44527284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae642292e3f1c171aa4c2311749d19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f991a4e1203e69235ee272422d8c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b00d5c4efcdfa07722b0b1e60cc87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b860b09a3adb379e49349f9064e0d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd3844980e2e63ca6a39437956958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f5144312cc68392906c8c3b325da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542856138c42a0485d2052d010ce304291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a60a143ef4c4ff76a6fa1e003d2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77cdf238786c81df25fd3e3ee21343293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323e57e36c87b0bfa0f5cfd2c35d40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651fac19c9b9642f38f6b53ef378e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b92689d0533788d88ffe51e95a8f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105f4655a42ce4b29ea27b3148f91d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a002218c3edd4d9fd34afd39ee2efd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817756cad8df7403a7115052e8161f4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c73a140ff7b9deee161a23446863b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeca93b5ff731e1be8b3641cb9e596301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b4d6844ebc94ea169ce76e673714302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c7be3a77eafe64301df05f50f6fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d449df2ccfcd9fab88f8c2d4100ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432268065960825855827338b8d9ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad87e7da57ca870901c9f262cfa7d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722773f026ff4f157421a02f65237269307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5484c1b9e1a60015228898285cf71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418766432b020c88a8760e6a00608b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11233c009333dee4acb35c65cb02e13f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad085088c0c59a4d96ce625a2e2bb268311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0253de35bcb718b4db44e995aba7a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcca774dac5c77c9160370946b5cb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e66403b9e0460808dd2a83a282969314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e127790ac47f18054d8639f9663f9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654b8e782ecb1e9d381430917bce6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d72fb6a0dcdd02b64d6b6ac350b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de7a37a8eb407c8a30d9af0d3c4b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578143b834037f8b76aa64efdf97ace1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ba6150555e573be3c33befe906d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae2dc6896d3314f7c17dc3e7eb169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ab48328f6b3c9dd3e7ecaacb7cbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80c660ae88de4f053d2aa532d5c25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2849bb1cdcc9cd8e3817042e5728f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4a2f63a8e91277b95323fce5ff9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c5b9c2834729120b657764cf39c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f17ad41701845648d2c131fd3a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a3a731cd97ab03e753ff8f564295328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb06f4b8b12a30360cdba316e553a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b25b93ba71dbbd13da6edb209d8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb394f717391b5a5fccf39b8858c38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290aff412621c93e74e71f69b053070332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72df68093a4767aab9021bec1b30b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e42443b5992933ab64147abcaecd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8518e52b25c9590d4bc4e41476edb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30562e2bf212ac91560f0a6f15e0ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b127cc02c53f5def2f72ebbb43e8a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10b7916f48bde8507cb7046b23f9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094f51091c86c2c1da97137c5c5d80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eabc57a1fe3c773dc58bc68949288340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9071fefb77a0807dd78d5bcd31c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582ca8709c75a008e3ef1043b9cbfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee826f3d1940409e552aa7b33a99d70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dfc78543dcf4050a08310f0a0150e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a216e95cd0b58f3e18435da7d0c6f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555bd7195d8de88b51bf6f70e927cd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e687721f10f16baa9fb4bb2ea5f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dec6702406211423891e6537da610348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d3b617ad368fb46d067cc36810d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ca7b498645d57c1477c2a0c677a34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c235834a0900381e8b1e39d19cd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ceeb4d7fa841c79b2c4374e8fbae7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f14c524687dc4611c896dbd43421d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639446c0642fbad90c5c9e51dfbff125354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ebb4b240d6c546e9a15e18ff87d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7762c1b48affd95009575b18f19e6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079fa2e971d7ac56209aa89bd24547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdbe27de34d366b4872d482e08c50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb45d5057a6a734fec5d6153c2ae2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878942f40729e0d763c3e2b220f686b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9dd247b6699c5f8414d167a2fabc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fdce14373c847504e0a2d5a707711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268326c9c4656a72379cc84e2d566c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ab519bb03cda26a6493ec35d057f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cf5a60547e25a1010ecfbb66fb09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114c8c43b6ee3f47902aa7ca54f17e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd5afabda5e7b9e847c81f0e886d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5dd0b16e30e9eee6af39109a284d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf9af49170689582bb12667228f9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8b94efd6ae2c236103a9e97d026f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec1f8e7cad21810a7cd40fa0e48ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040531f4967c131300b75c984b00ef5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a6c88a1a266341235e856fc683fb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e73bf8fd8a36656fc49ed16bbdd09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc18cbb1397ebe49288076b1eee3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db20631305c17151373a80d4b9502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb95b99f71bc13b2f28e4deedc494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74258627d206001511ab372cab6b7c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073922a6bc51e32500ffe0d2ce671f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230062776e124fe4290404d91c28457380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44453b32124b7457db6755603c76969381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ea25591c16690f62dbae9812908b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b93a7f5be1276d00fde92779fffe40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dea37d1acd2bff3882235377c2bb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e123ed197cdb3b76c81a1481b617cc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e91b9495b99731a8aff514760db6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422303c120aaf6fe2c0ac650780fe62d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aebdfded1d7c9292f05216247c8619388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95c8fa62a1b07ea580d1d0a08e8c27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0d9e2eee06b2ef81be1544bd6852390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614148db0f455fca6ca415b031fd1c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d1137e6294f9492939ce0af1b40ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ce70c35917274826871cacf95679393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d7446d23449ff6a5e93448d1172c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69e54d41e8a233e628c943add45df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc086e99a9f7ba57d58325539bf0ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7739c9d752ad042b1bc8328c19e88c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718a80787de1bb44142a9efbd1ea2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e79a3450a4a3b85d4afb5f2c73d9f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77eb4e71b8552d7a85e81a98c7de35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504689a9b5ce893aada456f265cf1a84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317bf85f3868215bd8d3defb2fa472402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8bda199db13d8d5ef85b4d6b432a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c2c7de29351c7a572fc75f9ff51f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed3b1366288c9053b7ad21c14bf439405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa7e7c5443ea9dca70fd435fe62f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4e51ee20235d10db9dfc58e57487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea7b6d49e935b273e78523eddd4c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef940e56ef7a8d22c778717e4be3c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc0729889740e22e3f0b421970a628410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ea849d500d202ea72775f3a42cd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4316b81cca2d936e2d5a30d6c80e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b634aa8e6d93208a4aa6faa946e2b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2a730326a2a677c4c586f0acbe0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5aeff82f949e766d73d27f11126d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76075c708630a36d164d0361f97804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc44a11e94fe6f8e484e6ba45ec9b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f6af0491fa74c6afc617323c1092418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbeda38a3a09c982efd5945e1b0960419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc76d831b7547c6514b3ae5b1a86a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b928b203e7631a55d71433a007bf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77078acfc2dfaf849538ae9e3914a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71af0cdd0ed7f8116ce4b6f41e10c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04839026a9111c6434ad12681fafdc8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e75dc7cbb09f933726a42ea9bd59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57d0e90620683233b3a1b0c24aa50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d8392631ae320d02bed62e8b2009c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7da6fb7a07532e3dfb63b4ed9d6fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b8857cff7c2659c2cf80137839cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f502113232b836ca2621e7ba02249f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1229a67f6a6ce78161159563e4439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8706b4560be97b338829c0a8637bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a47baa4baaf5a4c1f23a20ceb671c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905116b3b0c0768953a233cdac692a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b9697144573f97c3115408f09d93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9397a92f5e9b5f6e1da56411f9432436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3535eb25ce949a44f6d1fab43ceae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447d6193e602003ac0adecb9cef6d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869c1dff7bcee5324651c7ff0023a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057483b3325417fc25fa007e5a0d96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893da5c8be07b793bc756b9066f5c800441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6443d9efed758e49bf3e46a90da42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26545ab44ad474886bc6270fdf3e1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc1ec5c3459cdc147fee370b05711444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dd628aac6108b10a69413c2c64362445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde8142aff35e754c33ef9488fb6eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c87f7492f0312bb2df5e6a0eb142c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f90e4a339d86deb3c42ea03ef4023448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f5a4c4930574cf58aa3f2eacc7469449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5894b93e087ad3495804b2636fa34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250ed0667912f4bdedb8a89ef64c118451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed4577f35fe1801f8698d7e0bc79b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c0c197a9111ee24fbbdcc1cd25f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990b39ad5a9b2fd381afcba98f484e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aeb29af4311642b710c709072f2b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b092d73a7f9b0bed17001011c0a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846bfe987e8cc0bde33992bdb6b1c88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453593eeadb4adc92e43c3f70f8a3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8550bab997ee554b6b36d6cb4501459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166722f1131bc9416583ca0314893e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001311ed7c878339fc67d0e2fd9bb6b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f82afa33ee9df0858b2709b369dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735d0c4040eb236ff36407f1f700b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29238376123b1a26e64cfa7cdeb839464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6be7b2ced72778749b731855d15c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b0a9dd55ee176876d79ebfa03b81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c11aa82b77117445560fb827a8fb65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f402a02cdde35961d32b0803f91dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042cc0b7d443e351c6a367d0667b239469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0ea242f083fffe11eb0dfcaef22c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b5778f1bcedfeb8445249921245e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaecf362f91e52df84390a9d607024c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5e5ed10009696d33ef727823f54d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b2234340cd0ee29ceca6b2d715a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28cb7e7e7bc7375cc13e783d5d171475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7779305b97e7e9013e1dfefdc3f5d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4b9281a23b79f793541b57922de4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30a877c95fecd69319815ff10873b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6022bbc21258f226ea82d8ed4bb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff065131517cf8e93e5c2bbaf97a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38be159abe85765d6651a3ebc3891481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9254b6f3980de7529042921103b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59cf61118964d9c901a669e2d9ffad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299fc61f362fd6e9e7558be2cdfb62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a2aaf80af34ae8e2f379f95de51a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93510c630e230d988642f48312119a24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f4a12535f02a3caae990fe150054487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd16d46ec849802852292862dc688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf222f8c0c5ff7a9e83c0cd6d155a8b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbe1ef9bbcc2cbe8e3e60399ac005490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e5a8fbe43a674754da0d44d342eed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57626c6df9b7c0c78c3787950d94407492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241262f2fbb24699a18aaa1aac1da32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae21852f17d42401efb2659541b011c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a61d3007fa3e52cbbd19e1116a8c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e32736371fa3d8f717900483c14be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72850c55643857f2bc3fc028c54da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063dd01415b6baec3d450e6642a18a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92cfafcafd93c4380609562e3dc13b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b51bd1a91eb8fdd1a429dbe9252a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e4f6c09a159892315c64dcf9b981501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc23faadb54f62d4df8a70e45dd9c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d9d30f3ce7d7d65c4cb8ab3adb15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398341fb9325511638ec3e206170449504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4d0fb468a3c8bf96ad8c97ea180d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8991a5367524ddf65b8aac332e59d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ca7ba0c4adf4ad8415ecf48d661b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8de34eac6de67aa2081ff8ddbaa6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af108862c6062161216b97e252c1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a793e02ad4bc32910d5c47b8ae0b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e80bf028714b8a3d691911a794ad82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292abbc27b4d8085baeb17cf2721b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c5e1bd4c76974f681636a71f0075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f66047b77a79ed39ef98adbf697db3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e36e417b4044ecb0f1b302286a48b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1900744cadcc467366a5788e33fe472516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74804ef5e519df3d786a290aa2a89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce451540473327957b819f9c0ae442c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523f4cef05bfcf2bc47b25fb756353519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8ba16ef3103ca5218c839c9e9bd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54461b23615e77a56ea70229ed88e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12040f1e9051d1c426db4fb0b033c02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c4b98d64173794c0888e0dc5c9a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637f945b9ce3ecdf0bbb48fa33549c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c7c9f4a7af69c71f73abcc445de65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667935e1a1ab8d49c8549ffaab5b09a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad220b04faa3bf13abf8b669cfcf80c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976352b6bdd1a0262be607231287011e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734719b8b9fba18e885b5eaa572bee10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5f5e7278100b61bdf8335d4b3db6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f17525908910758116f14770b1c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2239bd98fbad42418f921ae3c553326532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f5a97886fde430bd2971b7cc7a60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c2573fbdf548533f5b76911fd9643534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2719f97787977dcdad72001e7ae0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018bc1d01f7938c8be6f0cb904614e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bbb2783f17302b65a74131f2dd3fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec4044da8b30e99116973326d29ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2699221a0b3b3ab58727dcae1d86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dda5cfb722da266e1dcbe8b655217540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a380d18fc0e0dcc2cd28eb316517b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2656d232e9bf1627724915e66e61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e98bb8fde1f4d34252f87c5c15ae1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065c99607092c52be27a342e550b84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbe3666a1e4c7d821ecbe1be336248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88095c9d4d38dc181c82892e07c095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b90864167eeaa639676fc09fed8907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3147b51845c59a5ae72245eed6cb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419e98a351928c90b7d52cdc14ae506549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea509c905f18169eda83998b7f3b0e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f4b1b0e50dbf987d776ee67e30602551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d38b239d140e932785a0271980da8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94327ca5139a9fa08c0ff66a3a3156553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a23e8e06aefc78c2aab2b9eb94558c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b33b78a217fe5a08afab29ca46f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afdc9139f8ef6c524a707721b4422556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace2204a7eebb2c2e564031301ab472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6771414c88c29148e30e5c5fcc09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73dd3b5057a689b5be9246cb3d3313559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c0c0642b6440870b6662cc0362a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77231d2b9d726e33fb256a942ee40f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6334a7903a7eaa9da0a7732c78b6e95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d3db19bcb3a3847f5cab1c5ed8f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda4beac9127954ce8d08453ff0c3cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678c8b0bee5a5e9c7bc8365a2076b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978320a75ec43fb4102f9f9c4454f6e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f81350376315f28053ff49d34dd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fcb0eb804100b06cbe2794b176534568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bbc023975793672e46ac3065ebd62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9757746773fe8748f9b183a85e76e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f51187708b878be89ab0f7e2fdc4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827b9fef1370132b01eefb6220a3fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da974e85e6d50c35223c1423a69319f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f200a4b7a9c6db254c2dbcec117c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e2fae48bedbda3d64baf93ce31ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c96bb62b2ee5a53bcc108ebee18a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372cf31e35a0805de2cd684aff73715577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387b88a13848d41f12a0c271c1c02d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9e813bbb536a8693a0a27d44cc4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e726d9f34e120ea1c52d797f0bcc00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a8e107db22599547dff305cd0ca0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4af2af2fa2fb0f241d8c2c56e8c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113e7e437d5d99b8ed52f242aaaca12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c72b2b6ed28e060f446119ccca0bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d721d1e508e078708c12832c62506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e675b4fc6b1ae0738362022869e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494eff594a1df30463c46e3f81c4695587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0a1c706cd1d0bb6f617cd792360c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38aed8e4796fd2b8dad66c2216b077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff6876637d43ce610097cac90035d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab0e6d657bc22917dc946e3d5a5ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291858afc0cdfc9f336313ee63743c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6a14ccf0b2efeec4d5af5116545ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc444ed12bfc81ea6c63b21d017200b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545376e86aafd3a1be6a22a6aed6e13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc1a2bc03a2364978d890e04044d11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c712d8d8f2ca016b497a1b84aede0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e37902eac2c8d6592f9e9452dfe5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5979522f3c70ea2977c7e7ae36a79f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9188006fa27887fd241d850fa0940600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77158c12bfc1be5cdb6f0132203515601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e65ac2e169ed122a455b32b444689602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14fb92bd266885a1ad25ab53ab811d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b97d43dcf504303f5748150f9bb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc408cc9bdd7abfd0d7e1644f0a325605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de57cc254874d2e087d41678d75120606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef630ccfc91b845b274d4b92ca85dd83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda8edfc437533639bb0cc055b6198608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d50dc8ac17aec114da6be0b6669a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539dfb21ab6eea34999591645dc8a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5768eeb5ebd226f9f03b2e5ddb9a63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745adceb095bae1459988886d60635612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ccc923c0d2ae9740fd232e3304806613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebccce9c4e1db6e72d312b57dbcf763614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f742dcef94d713c8989e14c989e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579c83ec62137a3465436768d0d1db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91b86ac69d861272068c45ba42572617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fb70b9f9165eeb85fd7c6081982c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073509bc23f2f913274b0f92286c25d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b62a9d36d680af8eb549ea683e805620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b35ae924f69a0967312dcf83fb74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d1fe38ba498327f0772a45183f87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034bea767621580b2b51ac829c40411623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9df258d39896d474d81a732e74e68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83692f0520a5d2249e4a45e74a551625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c0c184b855257ab7487c5f25af02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740daecb984e33a3575e528bcc7ba71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca928b59694467803b3b2823d2aba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9228480e315adfb6d863fbe3bedf94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d536e16f34632b7d5bb5095207c7a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2149e5949a81854db78799a3b3044d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ba5ab92a44dc3f2d95a59af3be92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f9bd73427c951c97f21c8e01c021633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cfea60d429b5099e244d583f19416634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b5e067088b915ae4f14084bd3efb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbc8d3e900f213b1af088f6a07756636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db0c8c4c6bfc40c91d0fcd803e038e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eacd72e0a5807674f359581e5a4b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe354cfa1aabec48eb2ec25787256a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df0567c178c354e6bf0bbfee9fe1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9fb2ed08bcd6ee85878afd22a0869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83e7071f7a5fadc4f1b7fdcc64265642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef285ad4c7f181979ef2aafb19c0007643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa115a529989bbdcaed220eac602282644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8d5c70bee4e742010ae3f3b29e0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b0a33a8889f2a47eb261b1a460269646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72857a2228ad997a72b657f73ee2d13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01292bb0cd2d93ea93384c17b52d05b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cecb7001a58421ef8e11a0a32fbd4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4245b0d6201ca746067ae8f8bf145f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b65aaead1b1b18ed675d6750b797651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446256984d255275e91325bbc358738652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c939854b4f4e75e94c8cd2e5718cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2ba771459e04829c3e61555bffc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f18abe0a749654462f3dbd8d2681655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801d734a1118674a1575cb37026446656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592057802a8756b7c928dd2b941720657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041780428ef7779ad0bb9ae612d5fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b528786247c1f575243d8b68dbcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31086191fadd88d576371084e3dc402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570b7fb86803105cf7c15b4eff9df4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3480644fd890e64f90281068e31d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fcd2aeb731ad1235ede6b70cbef56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173914d6aaa06a6fa27fec45382ca57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293641c7ceaba62f0c5d872de4124ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081157cffffe81be5ccbff3bf8ca10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43cc0c81f6a8d136c2f0cab2b3b458667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be10a907fb9592cded22bf8f10e4cf1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68170670b583a38d72651b122eea56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad0692282560b24e543cb916fe6b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c97fc7b5b6fc792640deb978e439e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941fad443cc33075ef1fb713ebdb28c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2dae9de1d04f0dbd7fb6af71c7056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e9d696b995631cbf4584a2277927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da900ddf37194b5b9a5484c6598854d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e779c8d250a67d3c74c4eb0ec976d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f96a1f7424a487a4714d6e2aef8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823a67d55628d301265533b379b6ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ef7394483484667c001c7d48961a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3d551471a16ae63b18da4044e33c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff0adbb2315acb54f93d8eceeb67f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a5c611b45085da2948b6a8612665682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65b3470df5d490b397449daebe4f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857af7f392a341126826dba4cb69979a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9605c76e0d268d8a2ca7bb3c8486ee4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b4500400d77748360762f7e9a5aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f570ffaf970ffc97788b575b6c3a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7a0ce3cb01e283e04f22bfa953ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becc5c71bf5e7875fc4b1f0cda58753689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c61c4bc3dd250cc8de3cd391f6b070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8c4d8e414ce5b861d8bbc2d0dac3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ca232da34c0b6103fbe0b9aae0f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd68b7ea8f46e7176d6c74e65b471693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f06ec61bd04b64b10432b58360c124694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b350b1880e96d69ccba667fa3e70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195e53b48257495a3ff2b3f2b61366696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8003ae47974f6a198236a55352bb4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b77d4e5f61108d443e9d0a4c0745698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85400bdb69521b1bb3dfcd4eba5439699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ea8c3c74e22e1ad07191e641b6e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a804fcde766083e7844aea6c14220701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f755a70f6fd3a5ed7e73758b04a2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6f6a84bc4264146ce92f2b4800020703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b654a3d04dada018d3d3d0f145932704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ca6c97a2d1750f73b5c4b9b0f71e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c43c965a5ccf718278ae99ee93ae1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477758fcd0d0228c4df241c37a0448a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a66d369bde3a616179097e5cb6be2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677888da9bc39a4adbef6d8a2a054d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83dbb9a595a58efeb295dbe0ced57d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c538f46f1f55fb7d3bf149951fda2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cbd451570714393d97cfbc3507421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36556b43324bfd291e14e191e7e851713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526249849d2ac4653b962096969bf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3103de928b5fdd1b4270096eab235715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4016673b03cf58d844ce701f38a419716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32887605988272a9d2493adc7b8771c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d51ca46a403b2164b9f0cd84bb99a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd07da263c6313a311f63406350cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942769ac573dc102651b8a396ac9fbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b464a32caedbc16216dadd6669ac577721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b6563c87354ee56d3db11eb57da2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92783287c56963158d70a3e277655db1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed348b1b6d4a33f6d8324f7d71a82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6490ca1469dddcae9d5fbbfb35aff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41477357219cc617702c98ed547ec383726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1141a508ce348542faac934afb6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a91df4347aad25580196a917651c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06360111e37838f4afaccfeeaeb6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4873c226a1d727a9f67af20ad2739d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdb377491a91fcc93dd144c8c674d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34b2917ddec6443005f5a0ea251413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0420507a8f5d49673331a97493345df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1316c3e26c4a80fb26ae1537f8ac3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208c0f6ac8f955abc82e1b1b07c19e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2956d2fe87340374ae4b504e812ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758d19273154a85151e7b73937f07f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121649d59db01342f6c0c4730a737230738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b111193d7cf701a12176012d70c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fccf2d56c692986444155872b069fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe1aab82e935cf0711293285e09dd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6704e375bedd0b1d3e6568f6d211b52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891527bf80c9e0152a6ad4f986f6ba3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e42fe13e0685306ef04cdf15a91b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d434bfd610a2779a9efdc400ce9ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524d07d9c067aaaa3610fca3737e15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143be207fe799e656e7625dbe4358e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec12586c932f03d391f5191a3d0c131748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd2c7235e665f7dc1f38b8c3667eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38d6c62b4c36432bfe538157062b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd464ad71ceb33e385e4720d7cb9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3352ba942b8c85f127b343ab9cd867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bbd2214c843d4387b4236f036f06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759376b4122c92460e117134b0fa0c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e33eb90af273bca720c63a5678b0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a614055b48a159078204e363056ff1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c72681a0ffb60c37632f3cb52a5b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0454cb909f4de337e3041ab36ad5e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637753b80c0eb216eec065df1962b16759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b5aa3071a9890e285dd55a7674241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c71541c908dfa8e88201cafe5dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673668c651c0cd66469e3331f7b57603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc5e84868faeaa53bc08916d4c2124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1ae98cbffd579d2de147c298c7a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c864e62c819210ce74c927529a576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c15f4ac2a6564f21b407f500ed517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f813c1537e60ab1a04d2e96d90f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92a867832086b7df9971d334c612389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2732cb6620baa3f2a6afb1aa65d52d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e7de5f05d7ea296ec876e38d8ed411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b077f3a824bffaad9bf9c3ed01cfc3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a919d1226c0ed845d3deb41926853b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956ffb8e5d802a432e1b32bad9b35b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edacb1a151179e3c109846606fae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab748c7fe6d55ea74f82c9384b03fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128bfda6e6ea497af623f09c33adc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d8d7778bf782b23ddeb4d3f6ddba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b61b745f7f8acf541d3d3a72093919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b04175cecc23bf2437e56c49bdd1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64036a0bb9fe5c890c720e4369373c9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8b9333b67babcd42e78a5d65de1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f445fbf4dd9a57f932d3d6d0d6064123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f929a14e6ff25aad9041fd343af81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cffbb057368304f2f1d090e73cc4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45615fbbabbc34c1508dc3aa405b78526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180f3aa4acbb03a446c04f855e3a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d364ab31adc5947831a60f7e974df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a7e232f87e3531e052fc391bfdf9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855132a54e131b0acbc699353a6e9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b1c60e477d6bc20f66e0c464ec1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c0ecb272430a5331a1161643c21c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de5633c29b47f43f15ee1a8c29ade333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622af9c448710ce7a50fdf287232ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96942b3cdcce73ffcd345b0c97c5ffa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617469ef4482277eaeb649bd29b3e0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4ea9a87767aff16814755325e69837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3b05c2e982c21f06b04e5c89223a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fbd4059828ab4daef68ee3ee2d77739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9697dd352c92e39378426d9625acb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34188ca58f6f89308dc65efeecbed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838895314b2050ad621dc3bececdbb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391bd339829271642384c215e6b3c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c87fe2a11a721f2c1c1df77c77457344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5d6cd704869e3b96c409229a9f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba81a07139256b35bca440daa070546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca0622ea68a3cd1215474f195b420147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c37b52c412c9c0066673d795534948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a1e9411ea2ee6b58f80377b640cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdfdd13709d3d880f57bdaf61ae80450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4edd21a22319a8f40ad2f6d5c4d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f9b9cef3bc5837f5211906f32ae752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f4a2fb62a97cb6682e02a26f8d0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7822708ec846e73f78afbeb828c6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e254100a34c0aa27884e63476f870055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb34f365f1115721d579578de6ce156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0683c47e661bb0398d968416836b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf375f6f6479a6bf6802eeb543f26958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48e7f1c5b9d486e2c2ae4ce4c939ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870cf520554f29cc6d237db2b7454c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f504031a7d711b2b40c87d8a4bb3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89bfe6d0baccd95209947137f51bca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2d26c6c84c37905e231b0819242c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031341af48c25071f5bac9f795f6c17264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c7a1e99a3b3f07aa4d38db1d554465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9041d5050cd2e0e9137bf290b0f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f624c51bfb90f4062727e175e645267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09225a531baab1ad1bc431f3a5b21768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526a59c7853d938c6d65eb0c898338969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a565efefe1d2cc5daf5906dd5357c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ed15740e7124607533089abbc78571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb408f35adce45c01ed95ebcba9ddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087779bc3e11bb2e7306e381ca5a3cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5be86da4dcd1195dd23a6cd0d1a2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7fb685a12ffb5c12a2f7ab3fa49275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f8c08ba562a03b58e7b68703d20076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7466be62e39fca3c42843694907ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff976698358da5adee12c3f546ab3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b22e3670489bb9a44c9fd158d49379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de66aa79de452643c379f55592fd5ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89363ec2e206a667c2fca16f65fafe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23962883785cfaa8fdd2afda6103fb9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f40efc2144751b8690615360ac3cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce1316bb6971659d39a3d1612885684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b75e2dbed434d5e34540cb446c0be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85075187a30d0133b245c52f6c9d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f05ebb633a6189adf470216cfc9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85bb02f34fcaab915292dc844608b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e3a1928ffe9c04b72e908573712c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13799ff8899fe4297ca318ee7a389290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8f0bd793e30be001a4ad4811e05091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4ef135803d6573307efb3ba566b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de02a326a67e0ffd9ae6869dbb64de393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7fe826e8ce5c0bb723ac872f206994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc22dbd6b2facb6f50273e3436d1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b205dff6257716d2a7a433fa8a50c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b80a4d45567f815a1a29f22a6af6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1de8fec225b2cd01496c7ae9b57b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd28308bf101ada248c3bc12fdc46299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1153f047b148942254f22a364501100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159bcbdbdb5ce99bd031d0f76ed0d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793b14fb19e3bff4bba4c463612256102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1451690861113e9f4dd5c4522834103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa9bbb9c84d1740c31efc6e6e13f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e0dd46830f9e9085d10a578bbb8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac567dbf3215f266fd57955cfb800a03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf994969793c9d492f9e4364a133f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404712e3fe86e905c5ff764b3846f2c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09def7b3869c13645328ee1d08ccff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11101208c3606cdf468a1518199777110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d67ce82b7af067b9d4aef9f143e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8aa1f325d77ce4cd949635e518bf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a5d78e9c455a44bf6c147b219379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866a13ba67be81139a17ecee60ac30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb08b00fab2ebd4c5ba34f8045fb65c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1b63e812a7af89e533d563644086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351945d21054dcc7d3df5ec30be57e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9dbd7be2090dc5d22e1fb83198e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d00b8789ca725ae1c7bd63d93e9ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f549257a6ba5d6eda15da19aebd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352e21373a4b98884ad233a257f82e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a0fe30bced97f02672d6c2f52fc99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f466c3e184e8a7d503d7a3c21fa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f050fa97e511675cfc5bd3a64d8c85c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8eaac3f60548fe8391cde317afe48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d6c31d8bea19894ef8926a212eff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d500847ba50b3228c1021f46c29ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9b5db537f92d5a9e935f5b806f0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623eba0f66563245001a1a7dbe3b605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4417ad666555cd43050d228b8bbc5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f861854cb74c4036c349138084c26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391da2cdf858e4afeec695a56ae0e1f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ddbaf5936c9f3fc9f82a25db9189133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef269b39a0ad7b1b5c422dad1ecb031134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb187e6d6c0d94a895eed8d6bb2ff8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397522106d85a826e631782f908f926d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264b360a46de1af1e9cdfa21edb516137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6ada9fc795978fc449ae8db277fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a6fb11f750b41ecd3de38e57e23ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37efd8c7f8bb7519c1e07ef7c393fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1025b9540f2ae5de71bf9f20839198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492269f3e27eec20e57d781b040246e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f1ea2b151cf90fd06fee44b6fd716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59757a46700937ad42c1a19c0bcbe53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0e1113285ac886981e5c62b8b9cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdade2df28948e81b7e2cff68a9355146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5513e2960dc81c9863d3f4b4989689147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca60ca87a57d904186523747600420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7f813ea35020909d17291e12df97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb86b974fe499f30a7b627f58d65d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8ab5ef3d1403ba52877466a0c5b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070efb396d055a1d1c64a20e7d2071152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6f661bde3e80125a46cf4fda25b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58558d3d13a31e856b88885524c42b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c7014f671cb194313cf1735484d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448954889ba1fcd23b64bbe55809123156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850d6c6dd543b372812449e2657d547157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffbce190a5cf0227effde73ca0683158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b5b6a88774714f8cec1cc22c09fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c12ed3cbec6ffdb3d7a4ff41139f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e8a4931b242c88f8012ae958c9c31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98bfafad39434a3c54945d2a4ea298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afc50e856ec5203c212bd64f95267163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c534ca97fcd9f681a9f83832b56cbf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594908ca7b4d75809f186b30fd62e691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322520613a3166b2ae771d72360af2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe3f3915ae0c90fa67c8cc5da7fa4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d5d826d4d0cfaf29d56ddf04a977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df845e707e8098fb34caff7aa377b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3fbc652dae6ae0f428c45370af27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca2f0b6fa8888a1bd4fb9c500c096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b940136dfd854672d0aee3f10fb82c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1018e24d60bc97e1d90f2559fb42d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436818a681db0aa0e5e861dd9c64d2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64c2f96082f8810be8a96b1c34f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7393114f031e52db52a1d3a7cbb3ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2da0436ec6056644378bd340efa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f2c790b49733f64344715d28d69d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0756d9b169e36056c43525624be493179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14f1b11645c4eb31591c4f29c2969180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d711b70e5abbcb3a4c9c4b1d667ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d7471f0886df2b5a2d5c07a6f75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e64d00a25a85ff0d1b314e130e1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a4a13e3c026f9314844d622fce3b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee512cb0ddb95351472cd986dac22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4fd320675d1ce608843a4da23c447186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02494939210be40e01b52a234cd771187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6d7f608ea815b23f1cb5ba08c517188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a795f994aecf520807088861d88d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c338d37cf2737f7b897d686daded190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e265ede9ee0d3c01c4b3a7c273866a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf473fda4a3aa0a537a7e67c8d9b616192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5722500a6bb075e2d93e8414920b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0bfaabd0a2593ee648903395caa6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010475456c059b0dc88f214789e5cd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ea45afd21e6563e1dce6f1c9aece196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb42637a2b7fb7e0fdce89cf5119d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad406c377a0447cd8962596e3b531f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3abbf2265086bf8a8b9327fdbb9d61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281bfd6864426b60af7201b4f450a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71f8c9ffe87a030c8e662d5ce3830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7d7220c0620b4903a3042e1acbf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f7fd3f01f6cbc8236cbf07d05375203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45c07a9afd43287ac42a2d97af47a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fff209385fb255bf780f4aa70de17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f3fde19487258efe004071b04ab9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6772ea96fa033a3a3f5aeb93619bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea52d43143ed9eb314ff266b8f5c86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a79a15ca6855ce7670f6694381800209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9501112fd41e6d33b5fc28e182397b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309fa2857a61f303064c6c0a79d695d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524800839a3364454a27fc7d8a2a87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a9ed7155d8ef91c9f4272bb2ffed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20bd5446ec87de64368765d7bee7fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d295ffca7c1eb04832819df893035215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc31a209e1e1681b2eab4e3baa339216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a9d5be4bf3aa0279d08b84676832217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d5177e8b9d219cd6fd3cd68fd919218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a66e02bcef599db6b20fb6d7a08f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5751c3562c376cc7d496aa388a484b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284091b63f4bdaa39e6be0b2b49419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9469eaf4241456db01645960326ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545bc7d27bc855e1e371c55898dd82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687f1e4fbaf88e77674939881d93ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85403ee04e5621a8f47c14fed3b994225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62687bc5bc40c005a61c15800cdf9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145fba03a08869b3b7430895c084d36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58557dc84c23d28db850bef3bc4e1ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7b4066116ef06082dafe286ca416229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0888dd53ef55f4fe6594d536b1cf54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81775056dba33af0c57ed7fe2db1aec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb90656f4e35f2ed46c02867e39e4f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa20f0a73aa22548b9fa9f7c56404233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3eaf383fd295d4fb8c27a8ab6d59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323b0d042d65cf92a4f07e35fc8eac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045242320fc104dd34e1cfc3ed442170236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c1f8a9c8fa63a0f931e2da79b737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a2444d6dbe659826219595bb5c3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b3cf75300aaf6b63938005451931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f862c7517301993cfb2ba98bbecff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162f4db45561b53d8be8861d455163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61040d2eb3bd35021b3bcdb28def34fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5d9ccb569f806869d84bf43f0b5ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b9dc18e07699d76289a7bd30181d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4b9e8a762de899bf48387a2a2ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22039f0d6a2c515ced25bb40cca986246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad8c6d46ec34fa79f3f21b67e1c2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b998dbd22bcfe576dde9da49a06966b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216ec1ae78f9d7fd596ed5b484b4ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a08c5d193beee4383ee9142f5c0e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007b147f8e351f8e88c7dd5a426b32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f5b84384f4758236fa6a4c9a1ab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5c5d6499b270086befbfb03ca8473253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc047a884aa5245b4ff4894a11fa6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780043ce63e7f4f0fc2027fc58795fea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79230990238a335fcea23b368cd7c34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d635d1834125f7e077c455e8a8e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45401391a781a1cf1e41f10a8bf5d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e36c0d397f9858071d8c507ce9aba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918d85cdbb17cf01bc5febc9165085260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded28d041c49ed895bed6d3c898c7e21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677b9bf717735c084842f8992ad4fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44388197656cc1f699b3a0a3b97a677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cb050b9e6ba1fe608572080cc7267264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f138b1d4153d04e31959c9aec982ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e451f3a971f593d8210d59d42d02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c62ae847a0ec773dd143d56bd005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0195d67e8686dee01b52c94e0d0e543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424531abe385520fd729c509f283137269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7664dc8dd889dee8002c7c898b978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6606aab03cf2f368f27f1e75c078e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d3b71dca682968ff5696ea04c16e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa739526667baed4aefc9e772ec3578273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201afafa4e65af2b1d588bb0f282a10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d92577d3a923f3c3b052f22d175a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce93e0b59de8cc339657e929b5e24e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615537e8008086edc80edcdf6082648277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684f6718ae95f3c5f2793beb918533278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae38f7535ad19f2654b1591554095c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48c0a6a35dc6ef7647f87e65fb326280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ad83d362786f9086e1c02df4e835281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223a8a3e8d37d4286b013360196f04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53544cfc7d2c1cfbd2bd0cb03d2cab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b9ff76daaf5aae5c1b29db3844cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6b657808bc59c4aa3746507fa393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97296ddd153eb314b70824373c7d9f88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1db726c4ddf97b69c94bedf742492287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16937f9e41759192f8125a3abdb753a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a9d166a7dc67cac8dd279ed21b3f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb339416439e14efbc77e83ce98fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16139294841386fb763a7378ff6ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618c156a1034b52791e74f4d5affac6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f96d5cbc864cf79350fd70a277d625293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9055e2ae12b071f566f0a08eee37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f5e3d03ff96f8b897a450becbd9b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ccaf504442543e6faaff7aa9f79c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bf7fa7cdbf3d56abbee55fb769851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156cf52089b6b87877651bb52a7ede7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9406838982245c8617a7f87ba4cc7ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78220563d45dc743db284a722e6c406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dafcbd10b2bb9e49b232af05de7d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca07aef5dfc39748383015bc1f0f98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fdef513637569f235c750888059d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc3986bcf1f1d91be977992b95b08d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19027db49857873df8061ebd1b353e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415449b121166ee71c5fec827dfbfb5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2f8714ded2a7ffa3a5e15d53fdcc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb22bf26b6d1e2858d20feee34c16f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd9c406962e037f95d141af9a882d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a15d9d06d5e0fd99ed4a8e6465a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59eb6896e93ef696657dde7208ce26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec803f8c27e7d8169de53be8f77a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136e1f87d24f83643150ba3c856cad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd45b5bb8be4e1fdfb4c7778d0625b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe0b28f9b11e13100b6552ad9bcfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088a52698ea06e7076aeb01fd4471c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c20b814a46a8d67bed4315bd3eb91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e73776187ab367eb52037647bc8f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace723880bf9b59e6d7897759c52f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d8fd9fac64b7a253b9b95c91c650320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5c08c3229d9cda303bef1ab7a399321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f308f755d3425ca4fe5d0b5484007b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d6c66ab321c1019b1caaca944708323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a58c0885ee57f80234a8bcd7460f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a517fd43865ad5530844bf961272c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaed73db0aa9d12063706cb0fe4595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae70ad34b797ea6433df0e66a929687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd531f036309092c3143f3e416314328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad80733ec2b77d4f41ef7a589aeb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25b6f76766de67e7eb6e3317c40fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c621099df4f99e345752dc148b787331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341ec4aa00e8e68283d865f52762f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cdc6f68fed93ee5c45effb7132db2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9c609961fa531bd2826b60d214756334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e2ab71dace5fffdb0da5c4fedf3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1182d3c41b6ca48933db9d1e441e7fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b70be99df333bbb8b032f4154c1a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d191ebdc0979060d065f6a336cfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e68e90411d8719892c4f2c74cbdf5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcae0f26b7016ed9bd7c14500db5f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab8d98215a700253c8e90fcc709b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bf919b238e524df4aee9ddb6c6c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9804c4934e8850f2708dedede76f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346885d4309a106b60ce585c54058f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea9d71b0083850d68474ae4785160b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270ddb253d421fbd75130c77298f0f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978798673cdcc58a2407f7f169c39d21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344542b2fa213a51587f5388dd5857d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9900a3364226132a8dde37b13d094b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bae9755ca95bd71d7bda5366849cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622036af25b6f56ef0e4b4181ecc3b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d3eb9e5144b79976b8409221970e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b621b235c64e52e65fbb7049ef03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a013666b00ce401ffe63bca91c111b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63a5a53c0c8445e73022c83fa3bd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33cbe3ee707176f3fa1385745a73cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b1cdc2337ecf4fc70075df7d826c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55f7057cfd3f2a782609fcf63b694358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6d4b96ef32c8a697047dd13682444359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b399905f61a1453ca90c36681497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0a55741eb4aa81370e77fd1f4348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212dda63e5a9d67e61d95bfd71c7aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c033f5a0f12d8d02afd55b7f8433e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9463e14003c2564a5097704a0f1eae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190f4569bd7abe65ccf7ea8d9a324b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2750dfa0e7e76d26895e99685ce6e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd72734651b79f9888411c9fa127e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc850cd14411d024d24682e0f438a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7272cea5c45510a500f21c4b31a28b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac206d3593861051f454733909e878dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90d0e04fd4a2dc2e953fb3dfb3c58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a0bffaf8041b59878f0d7b67b9c1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d88dbd942834dde7cdb66b245c11d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a43fd8fe674ed7c7fa5eb37f3c256374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab1318801de3ae5f6ba59d6bd8eec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8524692374567d9545227582c0766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e49f2ea790f868b580fc8a86c84d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4971ed47e1f10a7847049613f7d4745378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af05d0e086fbf244585948ca935791379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21523deb78729e0145ea42f6c12099ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1119729018f785b14455574a480c8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb2c730d76fcfb13ca099f3ebb14f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f236ef8c83e9df077f6d555ae87ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69565b2a46e82324cf43e97c2d2e5c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e542ed869d4bb2a24440e03ce907a02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d07e3452fe368e46ce731692a371386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57039ad685c76bb4e4fe206f29ba672387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291850ff689b48600bca0610f46d0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32a3f46e5e3e93fa2086d12d55484389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fee1fc03b282e5c28b01ad729fb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf74a9ba1f6f26a2c166f264581e6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53de5965ff47492e92f30886aafa86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fb7eb313b35dd2e95a44faa2d6bf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127e9c33658b731e9516cfbd3261495394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232cb47a48f97f3ffdd3a845079914395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf856bf8dff2bcf88c320db90e9d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a735be24f0f3a516bde7d2b244e374397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6eaccce7b195d0e16e44b6f7b05e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a8b663fa57624674455642dfd3932399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b1819d876e11dc59ab352d2f0be9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e84bf505bd52570fcab566756446401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445cffef64ed37dc257ff2d256b931f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952d8ab386be94fc0cd6690f12aadf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5f425da114886259644a73c2c579404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0b0b168a98ef4ceab4689dc4807e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb86d107f3d8665ec389fc6bcdc3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791d714829a79243f7806a00c84f6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ab9099f7484e2b6fb15d78d880919408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce410171db92458f13bad2a38c585f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b3c8750fedd740083149051d899b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6937b7ab1f3dde7727c4e7e4635786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f091343c8da92a605a789dec7cab8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc469937026f58ff8de867d5de675413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c138db28f8125c0be2c60688897981414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46777de24ada74310e0b654521f92f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81f30eec3edfc2993d4430098d6a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c574ef57a8c7c9695fafc009d8413417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729663f0fd4869d1fea2974387bc1d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7ad2e049ac1d31392fbf3775235ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ce53f75fc2b6a07dd8fe61c667e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5b06ee6da22061c66933a949cf30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf4d4d3c0afb776d93eef60613d7a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653849d33e845692f917dbde796fc8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d04e441330a4667a0405790690ebca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3492f4cc0c3e3a0e9643298921922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa17d51543a515375b216a098fa40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74ef522f8d8ccb12726b09648cce6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2e770e56377bea80a85a541ffc179428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9dc71933e6ffe65507f50b5aa331b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca166f4d2731fc496fe7ccee1d6ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71671308ee9dfd5a1212331ad9f794431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa9a8c3e7ca1283972d5ff71234920432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632dd22e754fe39bc8975e8c85d1f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd8eafa097ef1c74745cec7adbd6d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d577fa5e68d43f6d03f2e6ade9d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c8c3c88dd8e642f0953c121c7abd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae301d9f276cfc8b17212cbb928fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00930e7f98cd0947cfbec79732ffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd652bc789f616bc451c71bf9f6c17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a99947e927c5372dfe57ff1f7532440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4cce5b93cfcabcbaf49bfdf6085ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e744c0023d9a3c0ca0069073b8fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931e448118ba2487b75b0a81c39f4e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76fb8fd6663fa257e13898a5a01a0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447e0f56d7ca267ad83b975526df4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d3902870a7eb9e06e62b37945012446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e875173f689dd4706e6812e122a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc0530cb90bacd40590572b6d1fc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499be20022af689d5898dcb5486c15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb464b5cb7c1d20db394d142999dde8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003a31eb2c247de9af64d20b94610af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b7312c6d652b1e2fe17d3aedc85c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc939b53484bd974a3473098e397e8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd96b7383332fa590cfc0b330941cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842723dc2a2036f3a1027e3d89d6690455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4a442a584e9a362fae74b9e3a719456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c64f0ce7726ee4814e41918ad51bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178deb47d8887cc9ed50fe81abafba1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c277f9682fed5240173941308f0a3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820852bd7692761a25565ddd1cefa3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc91c3844d75d3102e492e6f2fbd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2124f6971f7afef0faf41d0c22d8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c853687f0b25dc350b912a833111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60f7deb4925d3fe111790212aa6e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dab7d2bcc4064cb9dbc3491817860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e3d724834d6b3e8916103e2df9a3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec672eb06530f304e26a1564a74cc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c370431c0b96f673cad1dfb8c701c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbce2d424c42cd6bda401f239444a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c25239f20557ce72a3527f34bf128470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cfff5b971f93586546c67783fa869471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3df0d099fd555648c755b5659e548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b12c6839d259246ab18699b73fd22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7143845c52e266d8ca581c5fcc4fbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f57b46d38a17333b2b988048a4c57f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ff56404ce8e7f6cf08cb23256332476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f26da7d94542153bfbe2cfc4a3f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba797b63bff7d19be686070bb9aacf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429fc30569d18f7e98df20848ee7808479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0259bf374e0801cbc3e4779a79214b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb758e9da668671358d0a64b037263481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6820e5f7c60b2afc6dc0640e74e292482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760b8ed4ab21ed740f5b94e5efa5c00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529321c4918c21503fc2032b4f8bd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d57ca019f3e1dfef43208fef14d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f7ec9a99e10fcd5cd190908a2e908486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4d3af9fc5bb33f934d9c1bef55e3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b61be2b507a723ae9eab9d090dcf0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051dec44ebc1f5d5f8c619a0bfcc6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638cf89bccb307632e12e9fc79e819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba0fa33929bc8ca47dd370bbb2abd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657534c5542c8cbf6a6a07417ebef1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99f351fa77008e091f07a445e99a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa238560ac02c60a97e06a645eabec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031244ebffd1ec52dfcf0d79b3a77a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6279e3e4fd1100447d39ee2b4e6cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b07389301610f4b7a28f44ce0de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591a04fa311975ca9ca4a454440885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642ec80f5b283c8207182f17077a1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7f2459db2a1cef11d0d97a567c7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9279a39e3098d2e19671ffe80f5a54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4251d9df319d0d9db5acb4136aaaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b5dbadd91bf83c20506bbe467e35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efb53e157d7b4614e44a5d66e3db4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9228b2884f5bc6a285e684b89e2b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1d10d9ca3bd73d7299b18ff195c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28fa887ce4b8de31265d9e55da812e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080741f1430b102bdef5e9b98ecb574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a6c2d5e65d62b1edb959ce9544647509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776867cc34afce2ad3d8c849fd444a43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cef6da789350147fbec15f15f3e04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ae113ecc98beabc05db177ca575f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d430d88a8ddbb5b7e7c24eb69c7003513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14060f517a100020a60366b459b8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b4c016cd2b8b57d1f00cdad40612515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa12bdb85aad063f335f86905cb66b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ff26874576f055ad82b016a605bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d278e02a7cee764a7d97f35f862777518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef5f61ecb4c6a529348e57012fd75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841243cf367f9fdf01b45fd01f5375e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551568de42e29e2024341e433d931df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931182789e3901da3e3feae2e0b3538522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a993c42e1ba58ad0448a0637b1b70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df760e487dcefabc943d33fd48f815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58da5ed91668b81da20efdaa86024c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c676939d6a0d92b0a05e8bf0779e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7dcb58a1368dffc80e8ea0887dd59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1d404af331abbc8fe5352f451f43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae1df4c72562ccdaaefbdf5cd4f01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b60790671b01162630d891ad623be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f533db13d1c0104f51823de146e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487b8091b0685818fb5130b77babbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5e72f58bd69bcd8c6d3bb31e42df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0dfdf63690546b9dc1a2ce6727c80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389ecbbb65825438b805a77ed1844c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a732acc362da28d288998cd5d197536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba895a48e44bf88b24ead247632f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6906f85654d7c2bcb1eaf1a6ce86b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ca6d580709257cd388f5553de19e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e385816665aad9eb01ac045ca9714e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ea9c0193630009c0b9864a65c7cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aeacf6ecc1aec263ff01dff4eb75b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5564f883deb1f7d2e273a32db2f67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d63f39f385c614ca2dbcd12b8686544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec8f03d75cf9321c53e271b50ff64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ee70d9785007d2a399f0292935869546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eec6684a98f6632b9c6bdcdf58528547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ee80defa16facdbce541ebd7bb7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cd80790f3fe647fa7adf5d554e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51532d3a9da332f0023f2178bcd585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0ebc5db6a8554afcf6b8ff65fff2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ad8f260855484937419fc0ddcaf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c265faaae0b196a39e2cdebea8215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705341088338396d40bfcc627026cf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46528e6c2ce12494bf0b89f4e74db79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40d6c24e388bc168de5e18eba58e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beafe91c440fc140c62a8314586767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a939188db0801f154ceed22246668558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed650ff52f338d78d33103b2a4e1add559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0293cef3a6dfc8e98b6d862f185aeaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16482940464f38ab94c8fcc1710a3bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3ad006d520db7f08c741a3c0e7a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef38bad896c8b1e85f76a774ec677b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe9af77aab96de85f41c80a5b2e11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b57ea2eda58d4870e51b0d11906dd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2735ea5bb89d2988694000f3ca63a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fccf97022c107ec35abca17923679b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8feeb932e3cc5b6bbe501bf48237568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea56f9a37429c42bb07a309bf46102569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f8f30af2ea2eab6fe00559953157570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28e7ebf32f1d4ea73f64814cb8e91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48198dce10942058d86a4d5dff09e131572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b23819477d8acd13512ba99cbad1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13196641c0fc7d64a70e95f0ef877be0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899c60357b8fa1f22dfe076b88370a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f095bcea5c4fc82047657f936eef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e5cf0aa3d14480fa203a17916c55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fcf07dc1eccb71ab5aeec7903e5f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ec7084f81e6e2e53439216846b62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80f768877a0a142b552763827e69cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71701176b8511a02b428638f5b8c2d03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd343628e8442d9751bcc1ced5ae3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659206acf28b803044e4a4cc316aad4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c603021aa9dde745835f4d419f8c035584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736408507a9b27280e86bb24f97fd48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e660f1c1e01e97bf319592ed07225586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09d505c8a0b5567b4ed2660debf541587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b2275796a2bb82d8723b93ba69ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4aface3286b3709a01779e1bf0f52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e10ce48fc7baa476a5ee31a1333136590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5a01fdca83a84f4de3f4b385d537591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1d2db87b51889fb343fbcd177e54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b802c23a961bb0513ff2a01537ae1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8c23500f985d29bc8105f02f325c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac84f7e88586d35a3c4673c350b4bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed703d2c87d683c16c792aff264bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69038ea35f74672df3bc2d9a1cd965f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5d858c21488836bec0f3d9a1dc1d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216240f7a7ac0e8678ddeb7b571633c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01bdc14986da1d21a4286036449025600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d351863ed926b55847dc9e44530399601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874bb9aab692e4179227a7b4d75bb75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee640f0e8eec8b8770a9c5bf86839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fc4b80d79c600ec4b79ad26653808604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158e05b33d9d2660c89b9326551361605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e03522c226ea78df7ed9cf02c7c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016e2a976d4a6259d32dc7c10f8f2bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdfb1cc24e626583bb7c4ef681d76d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd1a2e54caaa7543f9eb791bc01557609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49db3438eac2593145004f86ecfb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243606a02edd857d222aa826df48e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f314b3370c7c89dae8d89cc6c05549612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee043c406a8d17d7a14d7c24e0d803613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573875aaf668465d2347dffe95105d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d8fdddfb19114e6a65037d8edca5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1cd8675b8d472c6abdbc54df6829616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3eb9988b265e2238c810821463c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd652f47e2ab52f4e2bc0c12506fe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b73ad42706c6749ae978fd02da7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56358f64dfced120a44591149a9ccb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db173a26d2ae3acc0b2bd74fa33d0f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf6c7735c946406371acaf55e34771622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf7b1cf0af1ecfddcad5aaa6a50f20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682783a48764c600f22e2aedbe43bda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97aab03b27eecf9c7f45023d473898625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17a58cf02a99c7e57d9a6f933cb6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772c6ed86dfb87b4980db8de10a9a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c82a89290e11822f34f25f6a856d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b3becc676e40408b5a476dbd1dbc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a412bfa485e4e2fd6f8335d70e581630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815484e923c589c3ae3b8c9eda76e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7599064a6a6c3f210f24fdc1278e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e1c21597fc03858b7273ca5626a76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bfd278aa1a2ab42690de12bd3c538634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91997b373425ff46bea0d2d523689ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0605173af2b45241098bff9dcede7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb75033791d4b499fe47623ffe3dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed27ddcf4671d2cdeab8e87fac8fc7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48e85ca28afe6840f396eb82d3d60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83aee7f147862df977530004c09f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909346a9dca1a44514d86acdd1f5a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b65d17f09986cfa876f61f736888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8755a0e17309d272377202db857ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba35b65e0137958caeb4436cc7339644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce3f13abda156ad159d8bc400ee88c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289ad4b9093e810eae9b166abd30d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59cabeb4d7a1541527afda282331c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345674bf474779f85b48fd268ff56ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24737e4cdba27d072dcb4d89a68c8101649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37cb838ff1dcd618b7ec8da2d3bb9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6d092ddf5a135a74da732137f1b7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf123654291903dbedaddbcd628c595652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e42c6c40c61bd0c422bd2cc97ed5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42d04de5c851d03c6ccdac8e83885654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955e4e987feed0eb78a6784bdbdbc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982f45848c9673e09b7c8dda2b5bc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e312ef39bff976566b92e54c667571657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e80a1aa9202da2f56aebd2497f4fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3531672ff20709eb34af723fac1bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7ecb9937049f477e303848492edc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ab51a5c002994ad96c4c377f7afb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f3faec2012804513ed38d8ffc7788662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1fa3ff787cb3ed40ee2e6cad7584d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d82a6002a11b04c08fb9133e8bbb34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0875d82431df26f908bfa4a8e0e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38763718988b28d8b5420b50d3689ba0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10e520014b6fb7b6d302b35a9ad12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa2cae8907fc80307e23d799eb0c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc694027943a9b12b49732c3c8cfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dc430f06c5cb9008986875082f03e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb78fe98ff52e75c8e3d6e497a39fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49bf8e8ebbbd8326f5ba060fe968f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316ea6e7ba0eb148751192875e6265673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f433731776809e6f5690ff8102c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cac221fe1b88af118e4973cd5a9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1573cdd115c153d33fa65fda01865676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e7e4191f18f124a93a2bf5c7d4f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdee0cc3cb17ec0572b8f32edc7317678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf703a47a9d057e107c2fccaeb57c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aec118c68df5e0684fc86e38fa16e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b61f079ecac9ae61d16262922a7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5730cea282908b8b7e7a8c56fed052682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d56ab8b83b753417ece794f48d763683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827923767e402a51964204a360e17249684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82f83f8e4d2e8633ea68c24b7cb88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977806e9408359aa8e3949261ca508686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4d28e0ee119a6fadfe1ffd6edc82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b555e3f6ce9172cfecffbf731a262d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52039309f226d059f1890e2c562bfb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e25659dea5a1af1fd8294ada3462690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff62903864f3484417f4222c204235691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725079a30a1c820de95118ad204a1f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ee26cfb545f40f3012fb29bfe723693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a5b7d64b8b207de440b167da861aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd916fc8d99e59ff1ea1c5ea15da36a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32afb7fc6fa7f9970b73bdd612946d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f83ef79b8b34a7e8faf02391feca8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1569c6e94608e27ed4aeb67e3061a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493497d4a79ba913e610b3e8e0eb99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf0c1b457259e889c7be698c0b295700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9e3d3c414500da77b81c9fe29530701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e01a00b61912fd15ffb2450fcb02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e482f454bd1e38ed0d792d881c3371703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae0e20e9c02864a17aaf9297bbf6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126947e638625f5547f5cfc34e122068705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0f4988e7def5c694b25493a7982d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f8e30f9783ae1565a90838c9be8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20c0353546e6c28f1832dd448b104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f4a63ae15ef524bb2534a22b368bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd211cb231903374c1840a670a9a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85d30db3adcd859844d4c115ff84be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77f0fe4c017b70f2bc03369c3b966712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aaef0bc6f9869fb564184f9c5062a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef36f95578ed99de43a9a58f1d1f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66e23f656a10e6f93c32883e81e94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901e63c64e1d1bb30b79df2a00e486716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc603a7cae575ce7816cafe5e53b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac099ae80c3b9f231089e859e3534ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0853137c8ddc88f0a737298dcff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e8834b508f7d0781a1036ad03db9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0458516c889d3080c8c3cd2151a24f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6dabbd151fc7d09af5d7fe820ff49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582495770c8c906bad587fa0cd06d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb514735bd644c0c55dd2f1cc482f37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b421de6fee5f306df8bb057aa091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a852e2fc97cc4ff1ed0eafb60790726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f248124cc1aed3deb7a69223ebe6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b4bce9c22545f8f83fe34d747c04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a678518f9d425b3f30bccb0642239d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b81b7692257a74157889ff76f1268730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564324fb9abcdaea66e88dd1dd9c4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf167ed53cf3bec458fd242cf094dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e64629670dd89e61e513698a844c81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef1f91036af49af619e40253f29ac8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c17d36fb625b040252898f506e133735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015fb1519547cda55e37ac061e9306d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170888a4b50d551a4e5fcfaa54eb6bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a51304aa599b414e5da9a325a62ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be133e9b0e18c5e2f41bc6a724df8db6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b320fc817f2de589ff8d0a21d06413740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f15e75b854c12adbd8c0ccbd47f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792eb86b8311eb08eb242c35e87bc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516706d874ddad11c8d6278a0626142743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1fde3228c372aa24d6fea044b2cbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c2f3c703145e8a511a58a17230c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798fd9f7483d0eb852071cca74cdb34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72084715070ddb0e6a59ce8c6e0ec26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c20013b93dbbde166ef578de30e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade3b0d1f61954207986fa079a6e165749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aefb473677797d0b66b107491dd020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd61d1c7c39315299134da101fc18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320a2bbdf193b7ce1a68cafc817132752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36d386ddcad903b01dc7daeba7a5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101e5376d336967924f6d8981f9b6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c5bb998daf199c33fd7a443aeb067755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845efb4f917eb66a63e99b5290156311756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f9448293c94ebe1ec0f451f14f5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd800ee7c533c874b9a309bbd4ff86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a7aa8460d14fe9609bf6091d950e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>