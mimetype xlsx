--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38afc95b693215e42ec4a525479b1271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac22110276859a07d640d4fc6287bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f32559d9e0103a533cff88324eb923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e536619db543ef49fc2e0c8430a524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43625a5407adc4d29883c376016caf8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf86409b1f9f7230f19c84f8c858c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5578b53583fcb64f824445903d9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8427fcfdbe142970b0f23e202e3bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe27d4952f9e9d90d200455f20b519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f79dba04482282d6debc807167cd5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a23648b7cd9216c0fae12f7f134d6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c890ca06f60c0b2b095f0c359c5f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b073012755d83c1454bc9e7b5cb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6a0eb40f8318c39e5256c546f30c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0da5d1fea28649737b352ed7af317b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f2f3c8bc65c3560c75573fd59b5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1dd9cff414e98b146cbe376fe2c9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af2061cfc29f84fdb4bace8a5c65718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe170e36feeae95108ff4e54b2b03519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f94cfe39c1faee38e033def8574f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aef4bc38e3f960d06d89e7cd43d86821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65fb2573e59491d51e30502ba9e6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b498ca7f09eabd6b05c8a20c59adba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270179c0da377a1d812e1d1c974f82cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656a43d8b4910f1c9fe6f73bbbdca725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da68a719e48066fcd6742f60bbdab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb14b2990d199cda8dc296fbc7085327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b469952060d3900385b0a18ee5d02f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a0cff7997b481f1686439883d5a3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a2263ff237c4d9812e1c77e82444430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53121eb0ceb6038ae6650b5b5f119531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2655dd3848347ef6634dba5834b28e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac871a9fb2f773a77cad2b6f2af0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2402a998160aeeb77fd7a2440d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb906c10c0b48935cf0610a15f37c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d074ea08648ad23753096cd2124b0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9664960dd09475d04a041292227e2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e741c31475931f779f98d43156b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767a899f698e0857b8d2c220e48b1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87225559fbf913bb567dbd914005559240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085550c70c2979412cf187444ef15741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97314c1ee001a007c6208d37ceff0bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d0649778b929e73d8fc36c49dd8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e41506a51d9316152dbc993f5fe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816feccf5e33f24802fdfacf56b1c35945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd409dad7df0fc69c8996cd1c25ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c067c85a95977db0eac0b4a6882724447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c3ba8b68f7c32795ec51506c1adeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c717f4bfa6289f19bbbb9b0dc25b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d9702edec2b4d757dfd45bdf097a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3945be564dbf44443b7ac04db9165751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100ddb7fed3b6a71d1c7228eaac0f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd609d274120a7806d631e00cb58d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13728b68ad98d033191b3bced7f53854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a6dffaf2ed8ea90cbe502d8ef684e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c364515bf7f68516c4386560480256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5dc0524bd008c522466ededc77a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd4cebd2de8e0f4709197f858215458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58ac149ddad55e9aa41394462f28859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588971a0f5271737ca690870cd514060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06f6cbc8ff9fbe27f6bde09fbc12e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044cf4d6a69dc3bc5899a5d09120f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d044fb6b8140bdb49109ec7d2785963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1e905c87765fc85e71c1fdc514b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b228382b4b2c0c2af0a167120afbbe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675ab02e25314f8abc4aba49f2618666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461e763c38717e62668550494bcc8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a6486f2590f7d62bb1f6629bc5cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b1e4ea872ba5f6fd2fa47ddee28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fc1570cfc9f4855b8b274f16ff7a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce77584fcbf7cf223b974d97afe072271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da8a91ace715fd1fc52c1c520742572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec4867f326f9657538886324b323b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba20dd1e50334509f1dd78152830874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ea8e78103a18ed97fed8a1b69c3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a023d91d601f2a9f3c4de3070aba7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b56136bcd47c850a96076c540269f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574a311ed6bd4e8d68de23fc71e57278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e74d7e3979c929c0d4a94512588f0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e98a246f0b1d66ff9a7cf1c06bb4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d614b425d7e8f2cbac498e56d9e14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31fddc6caae05ca800ba9bc7baa0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97528d08342a3ce9409add558db2f44083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350fd59ff17e818db8742c18544bf5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05867e8bcc0d115e28e90430b53130985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f31c910d8e03af6ec220c32ae2ded986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777f1929e16642dc7f59f940d0769087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6dabb6d500e43c9fba8b8585a23fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e743175fff35b10b15b08e547781b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4883815da205bc67522a6b2f2a91790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d1a82d450db8a3ffb60204f75e3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c110576cc589cc850871cb10a3866e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab953018195c634bda445b467c0d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d199c15a7c9ff7b05ab530b82ccd3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4ebf0e72c5edd569e24fcd7a167b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a278f8e82561a7452e45c429026f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a35d5164a9092d6fc86bf9ceb8f8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b96056346334acef2c95ea6cbd4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe2a01370c0ecc1f599f0d3bb6dd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a25b929d1a5004e59db13af88efbb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e817bf3510dc8c86e33b08cbb70d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614827bb7302503805548c73c8ca8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037e18f3b7d7fda35318dc543667e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf4ccdd21410ba151365894e1520a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb645153807eb4861cd46f0f389d96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e47426f83fe60c32e03d214b83612106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928672fc251231326e85b620a1dd265d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85345d911ce047c8d0698a63eb0e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c221dcab74cc4bee8ad0850876d797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d763b5108e9c17a02f57b04253d70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c342c7f0224a548ef5b2b2c4218c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b900824feefd8e01ebc47918621012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2f4171ebad69a7af38975c84001a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365cbb069a8226f52bd4992f4ed4f7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44268c3512448d25260dc6b3597830cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4adde96a04ea1fcef849d8ab2bc2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc7f7224c84a2114b98d46b6041cf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1759d19318511f35349c04604ae25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e6aed4fd1d182c72f31fa5dea387e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c5182758988fb8c3c444ede32b06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e26c0743b19b7f614635b9c74c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640e6f03cf2d971b8f32543d1acc25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfde8c04ea6306db7f6843973bac63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa35d360f6364af835354bc543cb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846bdfd741409dbf2d9bde8887920b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f680ff2073a918c5f55b3c4517c09f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf210b795910ddf4e6cf2844e3d6f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359148e273ebaa418fa8fcc7bd36dfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349983ee471798d405a2a0ac8b735475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865e1c25db8a70e42bf280717d9ad1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de233b7f3a5c6b14b9ee109463412131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e578856c470e441d05752f2a8bf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b11132f1d8ebc91da46f9ee0934da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10225f8da4b28a4f57da0277a88d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4af5bd97164e1d48771a22a8f03cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff934f83edc9e72dd761afb2778409136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fbf237583ad1903e4ae23486e2cfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861db2732d85285c033d0f37aaf724b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ee178f8eca8bd57cfba6624d3b5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b52821049a10291b141483fc07bfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e68d58e48f68bbd0e70bd7a798622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6103b9815efc6fbd8064f0ffd85a1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544cbfda63782070306b82dd9e6a408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d2ec2ab4bf8f73934200caec50a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da78285cfdc7d21c565447b6f72fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438cd0b99b99cc775c8417a4d0e44d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecc02d2ab5184f10401a60da23d97e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba7be3bfa36e7af8c65f12b04423b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494fa62069650b0e1c1e6dc94dd306149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518071a406d653aa97bde72fe0b3bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae3b2ebb4f02d7287a0330e39ad01d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90699c2d7000df7831a8ab806bd063152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1b20021469b93b45dd9148b06447f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf3c40063b29216f163bef879c770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea6ef4efe2910c2e76b6bdab31396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45220e6f55b52ecdffb79bd053b4a65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe99be0e1e0c2ad66b0d38c741742a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381548405f886ab7e5c0f4a00eedf4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204964efb6a46ee1d473138525a0a1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d6ff7b429b98c35265be3ab610fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cbb9328d77abbd2e2769608a21158161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84cbd5d6ad7d6dd225789f5fe2db5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb286e372c3212ed522120ae4da5f803163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6b11bb547c5a7e7bc41d27cc857c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38742cad3d4046443db4afc5ee98d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917355231198206fe3eacc0e15008a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495aac746ee82aeede15845895c89ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a72121f85125f26dc8961608b15a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0ec4c0cba0ca5edd28928d24e037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6192c27703cdcc50fd829a54b5c2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d2f88d256049e28452da3c0cb4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28428222aefd6645ea6bc169ecfee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5a4fe5e614344682b322189545ce7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b921052b85a8639abcbbfc5dab077174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18487bd5bbb0350d8d2b7e34aeef3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d699e213d5484c0d76b592f37223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6276216d47a8852ee1ae43f84aac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c49f32be5bd6cdcb2bc4fc7bb7b7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48150fd6e0dc1fd2fd8d67d8bb1ad64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112ab67771ad4042d4e6f437c45c4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e31e16d572af996a630c6008d809181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7a6980ee3742b62e5257f87d7497182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3eda04769df8b11be3af9393af618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340cc7402a4807bff7036ff75672bc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec670a08d5991384957332148ef0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07830e39b7ebd34d2984f44e3e1b74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0b027f2c38d5ae98a9a5de8ec8ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f3f6ce41008929c8a6d5b207a65d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48718ee3ce892500a325bbcd0c10cbd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6a86df7358d93e6d67024708b87f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94869da1064ae0fbe3934d1f5a7e8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e883175982c154fc462ccee724ece192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a921d20a71d20b4c654823006cb3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b5870e19cb1848a97f348a00f94a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74f8485f22c48e2478154155530d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6149ed373834e36e7025b944bb067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f6e8e69088f9f47dc484422a914a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126850ce624202d24a9c160228e93464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd84894b53b941478f7b270d55fc0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4be1525000753eaf9b21701556bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283b066b2616c40a5936e9af943f626201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac56b4cd0093d23d581b85a4a05267202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691ca92bd8a06bfd77753a7d4f08f1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6086eea4e81167c19e4c76754ddedf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b4294a7162616c0cbefb2dd9e608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09b5cb96e7a30e8082dddb4b5cfd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73f70e0a375d7649246e2ad15b018207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c13df9bd13239d5d66fa3d0f63bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9647b3c8189be64121e2146aca30d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2b03fd73e68b8cb51d91304672b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121ac720f970067924531e0b77ca2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e653ef59a8be02ecbd26befefd00be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746311863aab8bf90efaac7ec2d780a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caba85d16c43e21772b9d9842f8965214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b8c494b33a8e39c55ff49cb5d3f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdc125eb7e354e54042643e13d0856216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0586382e65c1ba9c31ce1246e9c31b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b6d4081360bf23d457cabd1f94d2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff2aa35de2af8a3cbd2b7105ce7e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8757731818fdbd9db8b8c1231695bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55f61ffcd10f0e6d2f27be7170905221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693f923ea05f75ebd5db86f36a0015222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b1f97167ad6fdd7024af536b1db0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf4128b4510ad636af81c7a9d415d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e02a88fd99d78906772a53338f72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1663b9dd6ae8f09bb96795c39f950226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c94d468eb8b37b0fda1843b1c37b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3425833b1103b2816a9b2d8668c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac4c5b5da30fc6a5a01f9563ce713a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9578899532f0cc29ed196f097f72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27049a8156b016ebae777b7e1f6890231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad40b6957bec0934344d9540099940232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eabf51e3a87e29a24866be9a48a62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4278fa740fceb9dd3211881106a26e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cf6aca33dd5fcfb0b1515a23ab5cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bdae0307e15d29432644cbc56f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a6b4b656aa3d573765c7b83ec3af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17eca76b691502f8ac3bd10b3b9ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c35cb5c4235a8ffd9d51e900cb34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d55f08f404e90cb7b2be85085df3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70980855e0c6030636adb3b73d0655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f43d2b24a6a017374ec82ee2ab3d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d134893a044841e623053a9aabbb3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df6e9d01475eb081ad031fffa281cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f762f599a3e99b557c31cd914236245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192df84c3ca7ed65dccab3654399dee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2607d780b59a54bb27dfb2da7780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea79c62f6d4d36fe098a3c7ad4ea11c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc55f10122210494486408baf4a93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a46e2124f5ddb2eaf617138a04ad7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d5728c6764f91e30607a036a9a0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d6eaf7a4fcad0f0778f91990d62a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c15f5d142f0616be93d643ed4aa6ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514bb4542308a0e436212f649ca3a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e44225a318af6c7962805d471d41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424aa30aa8b049f8c16d81a0959d35c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6da9edff6965a67238fe0c0ee1e3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc5f942d550356e7aae0e23e2af88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c2a224718600879e3f5d0d327ef59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652820280cb20a39b16088e057482c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27592e117bc4a24108984e6071e1da9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992bf760231bd6beb1def40caeb6e45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f321037eb1dc1b4bda24c55ba199d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d9e3e1fd03aba6900402f0badede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290512f060d88cdad316562f0441aa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff89b006e1decc7893999aa9c20ea76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cd8468df485139d7087521da0b4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b6c9f57585acf77f2088f20fa507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade01948724e83a74db26a9f18a99f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56156e4b2363f335ab3bf4f5d5723d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a92b07173e217b7fde21d61b8863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccded19f70144607ed9260b3cecc376272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f4c15069cdb42ed35e577f3972a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd720da2f3b749db6ee0dbfd1338165274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9077eb26e8d707458c2f5a9f1b088b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16224294db96be258b9afcc36a21283276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bf064a0de3031e4587afdce3cc62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3242d65dc819a04718d1ac34843b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33947328f488c235ae5db741cd818a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171208fc2f8dfd8acfb2294a721e1fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8e3d1836e9c75c55db931359b403281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba68aa245c806cd7500a54f6aa861cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5b518dcfde7fba31fe5f0877b4d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30943f1cee817db4d39b52a9ab2d4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21298f7c4744092580de98f361b9e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20f213f48adf6ae2b2d5fba78a980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e65e03769a046c66f003424c6e38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbad6de5f080b86a45060210922cf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f424b468851804320f3a375ac666bd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a62c74e610c5daa16ac19d200d44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126257d89d57fa6ac3180ad8e02caf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d670c36acdac4602cef12374bc14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7279d696fbb5a34d0b6d55fa30ad4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f361f10a5866424e8eea6c742d85c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25d746eda9011e0e9be771255a0ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab06206d4de3d8e6615d8af6d26c566296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11afadf0e9c2108f30375ac05e055297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba8f8abb59fd2ba8f2e1975af9126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550bf306516e122acd2ac6664e8feb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be60ff510a17955f4b09baed18f0fd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f4f1ce915cc22089dac168771176301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aae6cab7022fdd99109283bfadaeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227e76e0cf6b3340b975b083f409830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ecdb66343576cd628fbe7c638c8f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd70d747cbdfa691a1c72f6d027d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eddfadec10dedeca2ee9b3e9664584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f324d46345a070a0821bde76e0ba68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681664682629ad981696cfe3ff72eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4726d91963623773a186918588aaa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c323cb7017e5442f58ea285803c34a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525b7ed408d678d059180ce459fb37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aafdf785a5863be176039e600b2774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfa78e1a870ef67adf1ada6013431c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36731096a1ad8cdd8d448d7cfc0809314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fb34a90652b46718451cd47471caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6839577be252b53ffa3b1eb66ddd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d204a696779e51aa98215aebb305317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1047ddb9618139ef74d9e8dc6323318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72aae64ebde8307dc03c0021eb056319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afab976f5e90bbe157eb4fc1fd830320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f9d47ef36d6c98d88c823e521fad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74dda6a4630a1078d443161d8ea6c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8783703e7045837bfcdd32ac17b71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fbb89dcbf6de104e871632c81baca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861045e5e61f111a98bd916efb47db1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93bf3dd07f9801461f58e7b8266039326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f559873d646cde9528f9dd8d0da1f81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e166bddccff94fc4605bfb6624a1155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f7f790811737db9adfa889f3ea09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8a6050eb366dcdf17cf4774816ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a92673fbfebd8fcacc4b693a41b761331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30adc21663b5a3c66dd90f113ad57e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9d117c1eddf8023ea49b86f14ed8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268e47ffe0f09141b8cbf80caeda7c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ec156a0a3a574568e66b08bb8ee5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503dec24ccddff12b844eb841a9869336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049135695e5701e69fa8de7cdc8c84e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad853bbde18c2524de2c8152c584d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d102ce222d289eb516c939c831af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46bec7c30b74ca641d5cdbffdacf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16199136b1e2c558f91110b014015c3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a3ebd383800c247ac3e468370aec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597045abb96079dcb973b0e857a6a54c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716002b785e384bcd7167d875de23bf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2007c5ae723bdd125874915daa3803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af2f2b4115a53abd972d9e1ccab4a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f0232c74d35391bf7dff225089fd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe51c9315ca8c57ea43a60c21a02fab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20809ea3550acf113cdc5f0b93eb279349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df0a10133fa349ea652926268aec8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046f7680b67c99616450cd5908cf85a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b78b0e1e8e7a7a1151003708eaed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2082fd46f9710eaf817e9a5fa4f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f693cd8f52674cb634ae6d342d29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1b04b8ad235ad911cdbd0b3b6f67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421d1b35cddc9ccd3907db92ec2491356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acc0cf66f00f065c1182b73f804bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaa0f82d7ccbfe4c743ca8581b8a95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecf64d04535a595baa5b9dd5632c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead338d35d813050af46a624f129dee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46a7308706859b21f084bea92c51f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747d7e9e1288338c9c3245eb7e0507362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8c52c19a5d4b4ff5067d3157e6be7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5664c29d58a731f7312196001f920e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af50ef6bbb4989778c73884b1c476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740036c6e0c7f01c2811af756aa3d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b37c44dec98c422729e36d7e1ca0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c19a64ff3b4eb76d39947ae3fe9e13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e29f3feca0155ac2bdf3ec47f9dc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664384e0c27ea0e5f1733e9deb52614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d240a7101495c5480ede5c24322d46f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e562f532ea8971c9070c8e2f1abc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472811fd1b1f549cb2893f5a9feeecd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90575f018102905bc0fb6ef829f893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9666eafd9d0835d71150cbfe82faa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352cd33257dc6ab6d4df4b6e7eea2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f6a17d1b981db9c2b43f1aa56ee9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e64c21a942debae73d27504ff9caa3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d0b72b502324da9f6a8cc076f97c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d164190d716d740ba39dfd0a53f2fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9939d6645c931481638e4c7a63423381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb40289fb83571c0b35619e95ad86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc59b44e980e829d6f935b838787e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d491f30e0a23357dbb874962986c48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0201a2776775fefd1173904347d68f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b339392bb38c0cceb02e177dbe61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f70ca32c8c0e1c7220ca4168be7aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672210a5285832b7d63d17bac0167a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e4a18d0961ee189e7914f3bdb6474389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457ec5a63f9dd0f2fdbb9028995504390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e9aa0bd9c8b6efaa079786a57b82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c3057ea23ad584a39924be7a579b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd638d2dcae148b5b63a1051a17aed8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215163b183a65d253bf22538c301173394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4aca7d6533d63e944b1113725e3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1caeabbf512072f2e8e5b4600d5865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f2deb5e165edb82a01fe541c87ef5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa37d32c4d45f7c48b488b34ec72f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc904a5791342f2e9a510eba09ce2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86477c5c87b8a49ee5232d0b3c7cc5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93e64726bf10f9c5ef79d07e35a06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde9307d639d3a9b4224f7e7b30e97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459573ca87ba8f59d328fd8ab6ea745403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5820564dce56fc25353e6717ed269404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61dc6a7363517d01cd18ef3b2d8e05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4eeda91678272831e9eccf0a4816406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdf86f65aa2e1ef013f0adc4678fc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b283b1bbab72e03da554ada9eb497e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e463a12434a97f03ad6703d63dcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b9c5c9bc2b12b117ec71f6945c5d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415aaa444a8ffc28f15d84fef6d9fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d76114ec7804a6ce6b8512ed4a705412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c43c9cf40c59213d0fed39600dafa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b35bfbfd495504f3181c16b2b77a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786768ca894ab2c32ec8cd572fefb0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a126f44558c9be8c62ecbb4e8e7dec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a0bb93dc590825f4229e5d5459344417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3e7e844a56365ea2eea74b76aa12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4f7878e451d75d510017aeea7a163419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1c293f0a6c322b449a17f7fe50d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987df510492e13ec25c6b2c63b76d84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a680880e0b0853d81c8a672de3d8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f8483aef673f8f7727ddb6ca40cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452e175c131fca5aaa69c14a89099e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af587eea386db734d63c62ec7a6a956e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4a1e883c6dd6b4b81247356f9c44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f5ebbe4eb95ce8083e4781eb7040427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a119219ab3e3e5845ce4f162916d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2173e76b5f638ac27564edd70f6951c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5961d739f37a2569f0be0fafaac2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc243ade20bcb4b3b9712057e41d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b174806a9ad06fc5da5e7b0039693432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb27f01f20ac5aa2e8ed12b1cbfb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d63d4ab2fe7b50ef4d8fa644974f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17885df77c7062f7828a6915924607a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9b699a7b4c31883a98459cff20ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f239d9e26d0a570c8cbe751f3d2b35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ad63871d0c8bfde0baa625c3450f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcfcd54d8467bceda899a7c8b16664439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529da5e2dcfd92b7882dc838379d377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82658300ca8d1467b68ffbb17a7c6d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e884670cf62d4b08e61967257aee7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e56d7c27438456938cbc65dc557b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6967b53a690fabc5f0a299c6b9f87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c73df3a9b65abde232472b5e18087445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576ee2bc3c69869c2b8054b18b46f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e557abf2f3a34d25f3b4525e10c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a538422c5606a88cfd32b027fb189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52cbea9ad356bedc86b6501083d2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae27ea92b9adbfc5c40b3c6990e2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e1a2fa7f7ebd38f71fbb1a1eb7f08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4776dc041837344ca5991236f2aac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96d5b27297192e240bf0c339af175453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ffd770daa1337cb9f043b8d337165454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a346fe67c19b17d5b3c0f2b2e44cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bef6774d939ab62593173a358daaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366a6a1fb76f5492cc4e7a32c754c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6180968ab4711ff86a842c1fdb1a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84fabf23710023175926d496ee123a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b5eda32e6dde1cc92202fde5aa9b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0927b445848de7560b2d32a15754d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d6f87bf5b131066b5cedac15b4e2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ef967cfd8bb5082e10edfdc95d00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3bd7a3797b5e951e2c394fd2e724464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbbef290097f7f6f4e1c9cf1bb1cbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73d0af955aa85c8bd3f6a4ac3485d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79f162939f7f116fcff79b07f0724467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5399bae4446ca82f4b0c6da056140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f9fd2fa1b6f2b596889558b8d054469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3f0d5573f98e529ef4fa8b273368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34e85184c8278d4127684b4f5c20c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed92445c53e128b03d78066731fbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bad4bc3d0ba6059fa05c7401fb35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e1e49f6cb00f7587fc2a9d34e1b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c096ceadc017153d6f14389305aad1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883c6db53f5bccf47c655748cbb6372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0fb2292c28b9a865d49793034b41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af1ec138b3acdedf21d0476db849f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72dc8ff3de93b389887705570dbaf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fa76d41a5e8fe924ee1102620eca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e33808239e89ca578a759dea3f6313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d9ffca82778e219926cd1f1b1c59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f6d5196121551b6e2c3901760c55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40202cf51550f6fcdbc14dee33814687484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049cb9dbee6613af1c09000e0cdea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8d44e4084737e406dea4037f9646486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7f1198546a9d4db47c5b7b2274821487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271dda46a05bbfd34c0d6fdcd656320488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491f79db2fb8872e22bed6bc194516a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f67febdf20f6f9fce3d2ba5c3694490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf528a449324c74011ba29663e65913491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f259952362e771f56961de00fb8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bbb8e956b20aa3c765d47e0020cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0e92d4c12ce1af9564c069d5093b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed722fd27b7d0e510c0c034247346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e01a072a1f3f161a488be20fd1088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc7614425cd72a390cbbbd6b85295e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbe78d91fa72dc9f2b1fe664838a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ed7c3fa3daa445f90defbdd0daeef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1eb531f0ffb1c3befc07292c771a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654b8a6b1e54e8d4a6a4999a86a67e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbac716966610d16a036f2964cfb4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba55733f607cc8055dad2ee59b960f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85b11f393e64385e4a0b89add4274c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc253af74cb5b9a8ab6c68d1e2a4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d33ce2ca8f8f1e60275290d73532506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f19621573437f6cf1eeb43a6940f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3bf9119eb93d7eefc9ee74269ff7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47178a99cab0cb3ba848608a802eb6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2052db6337d178c3ed45a016724d8be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a733b30633d4a785cc18a94bcfde4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27069bb78862a53dfa1cd5550c6feb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913278eef7559742fd68a001dbbcd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73fc89dc73c7833946cab062f5289f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4882b68337f5481a6e8bec275722515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f67a2250e2b40d40251053c69d28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73fded9b21e4efed6359ea45595d24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebb034870af5e4ccdb12d3c2346e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da693579cbb7771b98a6dfe16561d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7a8ee23ebfb7756fc44719e35dc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155460c8f498c29e08cc656151d0a587521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1628705e57971868c285dcb7c89c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb6c1c24dd2df1e89a668df37c9f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77490ec9d1490036f33dbf13a7629524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0b54357b1566b69b2fb52f2b4f27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17563df697929e79eb514c333e6efa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc579eef036d6a04730d96a6091af1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9511504565640fee29214b697f9d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88520130d3b91c836a5583730d52b612529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf4da2c77e6c84243632e21ec2847e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8f14752a9af39988da3e513b66c26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a250f6598ed6b17c8ff5aecc703a2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368786b5291c6f2cd39594185fafb68a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b236d9ccf41364de92fc240481d232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f1849f71dcf2c20ef297bb78d641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d9b3ba9bccb6a9bb362b63f04a7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d3331cb42443468bee5652302493537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429843f0ded4a80eeaca9b96efb8880538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a80c2690882c1f918c532df4b80fb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9f42c799d6b5ae64deed58b60b4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7aa000c4d77e80befbf4e0c123d8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763f68cf313db8e1feb59dccab5696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d2e77ede443bfa4602854b2b23308543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206b0595ef096187cbda72ff498bd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a59f11e4cba2381cac260eb62127545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c2e5f42c9d670d4fd7ff244ef71f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56791928951bb0dd69c6f8981843014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19b8f408fa7fd4ae0d364d8f435b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d959202db5c17bd9b98d95c75ea1bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba35530021eda5f4eae1abc6acb595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba46c85dd330f7ddd239cfdf773a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f8566914a7c50be3e829e51f90ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64389356efba867c1bc48fa3f8b4ca1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac0b7f83251ab79e1a7a8e756b999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e4a2eefb6b497c5bcd27d4b8a5eb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d896cc3b0fbf53d189032731a4cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca386aaead110aa99809a3454302d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f31f9f9a77d8a709c1c2f100601ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9396025530e114009bfa5e47da6e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc4c317787d96cf0dbe8f323a75347560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2071122f38712e4b5b6e1a33689363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdde81e8bd53a8633a18bd09ba54b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada341f7d37551ff69cb7d856fff1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbdeeed3b480656bb3448f78c527e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce84ebc24a4e59700020f150b32fd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b48adf4fc7f9b5efe6514113d3d9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecba83f74f7821332db7785eaa251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596bb2f4bdcacc7c1b50d07db0033db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f7f45752218f98342c1392c5a4b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d84f89da43e64fc874222023993d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6a6cc32650dc3127d078103d5c96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed1b752655c9a8b2788b9de0f51de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76990a0cb6d733350b036af9eb301a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada97f70596c17fd0c7f88043303cd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9a4d6317cdd997738e14d4337baf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855256ffbc30b6ac482cf89602df5f33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271816ba1f530962e644b183a079bd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde19fff6cb787b3901376be2ddca2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d71615209a90021eeae673ba20328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3b907da70a78463697e97906d1d9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2397d1e1fe7f117557ae4fb079d5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f27d95eccb7fab49cf2c7dc0f3670a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337778e84ebfe61b3df5585e7f825e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f806c739d47f4acf4eb4f86106eab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67326ac64204abf57fc4ecc51e8de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f1b65c364cb1a62b413deddd5b7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ece77621396136dd30ad91c984ac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b773636d98e5fbb5b77b70f9da8d791588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435b21216e6ebf094ba7b07beadf864589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37d99014eb781d18a85853e268576590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac137d667eeee419192820f00057e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06273a0dc66ed48bb898c9594a02c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd3dc54eb838c2df99937ebfcd268593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5eb30d887bc0a54adba9b92b58e41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ee49aee653caf361bfcc699e362f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb8447ae66b3ffe49f9504de3e227596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3412373ed4b3ffc1b642f4a4f296e07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8e7c2ab1e73f2095c717918a7571598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc322a6c840698d8e335574871db1a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787e720276ea0739aa71d2aa4931651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af5097d8b556057c871dddcf2b0be6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cbc3c097800132f61c7337739bef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5142200774ae8591a0d826022cfcfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3afebc1bb7349cc78f1649f8097f3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cd094d12fe597e627bfaa06b78d6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa0e7eb00821e8cad7f5f6ebd2972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a025efec60097289aa1cd6eecc3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169162862d938ce54d352dfa08eb9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f209f2bad98f4317198b3ec6a066a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e6907ceab417b4e8c45f9be12ace610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0dfe44bddf389aea8651315cb5763611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804726a45ea9bd8a52a8582c8e6332d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d0e1aa713c267fa12a6c14d465390613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de6cfaad320702cbe7c33bfdcb4c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab86876034ecc37385000a178fa583c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec767f2a6f100f45b5999690447b5dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c1f2cf5be3fd4095282b0afd021f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd8bdac94ad9ff8ecf8ff730200a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9668b5161665b6ff5d8d0c7c57285619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698706f8b6f68a23ad2b26f20162aac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7e75056a90b28d31ff05e384ed93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f920aa626a904b3db550b8d779476622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae45390fc79bd78eb06e7259ca59b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a246f57e0ddff4d35781ceca794c0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58517212f02cf50d6ad3434cafc88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d011149edb7cc8515bc51cb21485f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4c433b641d839cc5c93bc1db638a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e24c8c004ae3c12f0584e7e22e5ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572cc64605739fae69407028e0a5a40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de48c603566a045a90f2586b3a383630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a5a11ad4ec5dd96890ebb55036ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f76f1b156f562a7195200d1910c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5520a7cb4c2ff89481266bb65616633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86026e94e821e4e811dd1461af17c5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee5271c272288fa653c74ca91b6c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05361ad3dd7dd34d3e59cb79c0af766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e358e206fe2830e3584637374ad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db60c01cd516980e428adcd802edc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a2442f5778af7e7899562bfc3356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c343780030786e4f3cac11ae3337640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e04de6f674b7f02e23ec8297a639641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096024e7c1da9f650b5d3b0bd22a5f40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed179b5fb7c1ca3aa704070811ee6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529485b12feb3b4a16965e3ec1b256644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc451f745d7a2dd3f8d8dcbff18ecf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096bed74371d86975db1d8132445d5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e6d375cee2a8250715b77cdf1aa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a5883d49cb25121fdaab7c6184a41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fda01f7b93b8bbc2a11e51319a1fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536caf93ba862fabe893458bb34af54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f0f7c903293209681a7b02c93d4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf57b917916bbd558b3272d4137e7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd0559367b84990851fe6179602367653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda8273d5699ab8dd1aa9566a49fee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a7a48ed79a9c84f226c182f7437d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c199cd58c2885f0cab160aacf3a1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a7f644db679d4f3d166853256beaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82a8ac6e10ddce3f87dc9d2d88e70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4b55d2c3e3ba2e2a1d25ec4e8037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6ff83decc52732da5e64a62851e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc4fe17dfcbaeae3cc4705196089f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c5f8023a5169865322654f0878c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91b126a9150f8f9cbd1488f7c8bec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3a7118a7f20510c1da67542023ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61468e93338d2885c445c7447181f81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15caf2b7b7355d7c7f9161687cc34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea81ae1ea4bd13d0d317ee60aa0937667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b343a89c5b864eaf9bf6114ef0792f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c1f18a009e53f18cf7eb1df04117669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab065d06287ba31307c93c1e687d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f264101d12ae87dcab82ef930a33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4cae49fc820840be8eb5d457f1d9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de165c2b1cae6cd70bd903b790fc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0e5dc1ad85abe80f642109d02f12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c516c83ae4c9d30e91dab9a7c6149675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1af1d2dad1810350230fdb3ef5f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0a993539db0078921ac4f04318d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95cfdac85e76ebdcd4aba685b1894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fafe3aa01f3e5c94a9d1c2cbc6fd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90b919b40f6acbf615b944aec71f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15986dac1201231a5d065986e69b20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82966b365250c9522368ed1ece858e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3ab82e149f025cf82cf595336b92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064fd6830d68dcbeb4f7dcfb5e9be0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a6dcce0ba707e8bc50ecbb56847d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401d5318fb47e10b08b69b1a721a45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589396b71486db7c930ac09b74ffed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5998f359eabed0c84ac6bb1037d02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8347fad8a93a0b3b3ff4828db6778689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c351fe26158cbf94a82b6fbb28c9956690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf082935c3ddda0a6a0df66d524014691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b579cde70beb40034c5dca4833c5a36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417777d117ffcc73b8ddad02f28eb146693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae52380d2cb97208fb4a00f011b08d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b1fb94fc9f12f4dcebac5bffafad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea13d09f093d9c3ce087ad6e4e1482696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384bb9f4f1fbf623b4f050987e9a484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c249297b7a0064855d22ae975eac16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f0293686e705ec7dc0320759d9024699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9badf4bfc444d4c4067cc2a61af10e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e133b488892cc655271306babc5cd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424da1576eeccf5a3474cb72b4d742702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b4634ec6643d29c1db824bb14c6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b60bfde7386d71414fc99a9755dfd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a91cc18d36644db9f666e47801ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeb69c0bb4df4e5265c227fecd7fcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7a4fedcea0389d161f65eb052241707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd057f293c9b088f973efd75ddd3be46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d449b04af90ebf7b869eb1f06c332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049885f2d8e9491701c509ddc910399710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8bf42ffaf88d1b8302bec6d9eb23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7aa961ba7841eff845a783cf9220b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9ef58f7e3b9f6e34bfb24cec454f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df132dc6589e0d9239f3663c6831e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e04945e6e1e584ac7303edb64635de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf066be3bea2f4d9679d164771194716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a25aa1be053625d921077c8c9b49a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce19c1783c21da53281a423a010a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed15176883de27b9c53d0568c1591c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed13ac20b87e2b22f47e377ba3cfa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fcc675bd758f522793f45a6b85b1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2978f5bfaa81ce0318c3c6ccff36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfaa9a3f8866d1f9a87e757459455d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3230dc51a02914ab5330033da3ab96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813910e7962583cdcb6e851b4ece23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6ed8bfea6aa0c190950ae82065d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b393af219ffd0f4941c725cb7d71b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e752c5a4bf3870b02a564fa77f7bc1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310163df4ba9b355b384afaa62d34dff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d4366107cfe5f64ba055d3248672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b9ccbfca7241a30733fd775a2aa48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be337c6a7cd7b2ee3de166448be2caf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46168f8206a5cbcf14f279140e3bf94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2749397ea1acb6c18c7743f45705b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da89bca562e0fb18ef64d931de3148735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0ac57ad9bca7fb1b21d82cc52c50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b6e9fed92cfb2cc3bb459b2c3496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2811bbd0a8b8917171588dc5e3cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba2433148a1ae5b8f57830a99802c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce505eba8a797daf4ef13b5985e79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db74c26c4bfbf71de2cde60cd9b3735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829195d1306d79f5ec6f4f399c49f67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3fdef7279946eafb6b00f3b74c3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6809d3e6875f975a9f3406f33f40b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e45516d79e01643a9eb86772cb01f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13dc7929689bec012aae10ae57d0cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1b0c72dae0c72aff1fdf5ace1fb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299819c0d5e32b5159b8cfa843e35d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7783d2418b52961e2f79416895a13e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96ad63880747a6f2cb3a913468922750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a503a5c2a84eae42e68c64cc7232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdfc4f6360c337b03b2ae114027c5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a3af9897f5e9b1cf53f711138adf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a382547f68859ea9e94b287c49471754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b212fd2219ecd0fd2bbaf765c207cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51ce14f2ef9c15ac369b1572aae73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f34b90fdf1acd62d9062fef780e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d74f33f52bc625cde217d732e5fe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d18d5788f5d7aad06c0144d4ecd9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a467aaa0ad414d61e6d3c44ff8e321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2eb13d07d578a4bd4047e57d48492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fecd383d3bc6cc7656d7e0e77c8003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae824b57ed80fcd09cf541132c3ee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30088c777dfb0a0898f3be253c52e785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d57f3f32a4a55ab5ee3b834b747716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a75328a5151edd325ecdf9943f2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d594d0ae39c996fa2e57a99f8d2d8998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed061f6894a145af44d4492258a9969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b6c32dbed65acace0d9b3b0f5721910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650800c561a025cb706ac4fb9935b96c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454c6aa8656c4cb4e8eaf954e7df9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c746e0487f15c28b177a69ea89af01913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e42f3621403470c9591c637300ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0367ee393def07e498003780b15f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bb9275693d873702d01355031870216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad378a19d24cc6ed28f60f676aea8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638c0f5baac585d0cc8316fa9a0b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db3b3ff420bb1e060e2b3372f4c1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a73d14aa9e25d290407746d0cf550c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8a38adaf19a00b0cda2aeb000b8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd97fde3314c311056ba0ac91c6fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c41427c2d4ac628911786862cf99023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f848d8d51f38067d7be2cc47c5fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2bb0f73a1706440dffcd85b8748225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f961a661aeebed545502eded3e48226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525078617d71102c58b992ad2d665ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521d9e18d07720abd5f30d7abfab7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d3173f7de606149e2bf7a9a86ded29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a60101007313b3ab50ebfcb9ff5a2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a743ea1b5f831ffe94eecb3f2d42831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf6bacf1672bb291a50d332c85ffa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d116a193670e9fbb6d92a68d4bf3a9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b651344495a697868bf628cbde0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ee092a9b95e41c00df5e7c1d858d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd113ec7bda7c28fbc620397fa48a44f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c9d184211d3c68dd9ee8588cd1f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401720c5cf563e059a6a18e67bb06c9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444bd6195b803bc08a49ba34443920639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01f6231e09a8a85d2d62a3d4efdfc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064137246fa5b28a1fa80f8bd2d9e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31516329f9f3139a923c37873a0738b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3874a51c78bb309b7fb0fa4a448143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c247df2c31705504d0678d13974cd5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd14b72c9ff29b778b0e631f873d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584ee96372bc34f96de9883d3d720046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa04eb829fb1e8422bcf8f2a23554347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8b1ca0748c6fd60ca6254f885a8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb8f7e82048968e6aa4ea3ef126d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025401a03dfca028ea12b545c0726d5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f31644e036fa0dc206f98b76aeb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d96b1748b1045ca3a3fa48b886b6be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9bf84f26ef82ffa5fb9b24d8b1a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ad4782b00fc3cb3e2491fe88472754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c950846d2dd48fcf095672134fea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f29008c359cdd36fe8512e84974b6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a089b72b400252fc0c076705ec9435f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353723a774f3a5079df6c756a778f3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb496f040c47dda7b49bfc51c260cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b046f03369b39a15287c68e8775998560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558d8c7a3eb605aa068ef0fde0d96361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572586f03c1ed548ebd0f121ab1e9a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976a65bc66aac745df2adf828dad20163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96728b8c439d29ab167c87b1637230e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc19dc0542877a059ada885ed7a91c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4304899abc98a09ca9fd367d6ad215166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c70123a720399796fbe8ad3ee93ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6a54c04b377995cb7398dc77650968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5352e6f02328d87914818c966514d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c6a5fce15eee1c2de05295eefdf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dab609ad9037e44705f5ba50c3a3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770ce18150212d453e440ca5e6412772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027866402f45a6f28678eab9987ffed373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d504ed07b304c9dc428e4c519fe8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d0b89948b516ebe480fdad28754e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863903103d971159d7b184c628980ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d4884d7ce37086765f8de2ad8713e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca01368a7bfc44760f6f076a911e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907b2d157abf93df10d7545cf06acc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90c07bf37a864982c33f80159a6a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1848a5a7a3e0e803a5d6e4000174681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b684813bd90134f156e8dc18c6467682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31b58f06f1b4d0272460773f5692583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57592cad98b189341e667733d89cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96be6ea642c1990913da67359d11685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533bdbca083fddea57d7675514e17486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effa2a9fc3a51f76b8e20a4ffbb99da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ebae1482079890e68cd8585afd96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3a67c8eca5cda416e800b2dbae9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b2cbc6a4deddea53731af3d9fe6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7556dc4aa2e474627dbf24a1ba3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60960a40b5f2097fc993c0dbfcc4ff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a9728ec2c4a23c7fd0dc226aaceb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311368c5453586326b2b32b0dc37d2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc9a7d6e268d2beda1abf7772f89895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e31e566e8a36885ffb2b6d24f0d7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e3dfa8f5652596a2e1fe8a5ab2ed097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b4774327abc122c578c665635a1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a25e8aafa3d72e6638e2538a2ea03a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c55893b23d648b0fb7507aec1fc2b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eaeb8105d8157c91f186618e9f0d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a048ad01610e6a1821f49ccea625b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d0f05daab7c3753f1904e6cb80b94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda7988e4a0b8a30e1817f95c9576c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca06aa8fb4501f1d5d1f63cd73cce41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b32962e05e22f480e9fa8265e0a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720f5ee2aa0eaad0d551b10ea71514107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99769d08f0b66173f647e2381bf313b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad51d53cb8b90dd80b6496f83c4ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48074fa89e7b3fd8de90f1d02bc9cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7883c7316ff7c902ff043562cfa8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94749f0f713f271f3d035d53e86123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dfc37b964fa7b04b4aa7f4ba19cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1785ea1aa72a3ca0f80e063bcf7da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11283b59eee41374c63e8d9fe1d8efc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9168084b6492bdcf9f8cdceb4896116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41957b900512998ca6bbadc2a116357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e75407042a6386baa676617c5285118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e952180f279c867df31ea93de1cbfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b719892da9480e38a21521d121e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfc48d78d0342b6bc4bef81b17619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dec54ed754ec5268c8c953e18eaa3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a1f565593522cf015c85d689412b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daed647e9780445b357be37ebe6b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9c1571b8b59cf87073088a3362c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d10104bd88d0aa142548294830e20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123caec629d4c73ed38da858ab991298127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110da41de247ab8fec1f2ad164a952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c5844f10424fb5b95aba401869cb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ad5c1f1f9948647f10e3f6fb3a56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46e23598cefda49ec6f96d7156136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e886f8cefc9a39345099777dbc09b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df970edb15a796aaa5f3dcd8ae03cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd0d70a17af1f2b23cad98432c50c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4b9ec1bde7167493588703dc3a87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d6cfecafcdbab8866d95ba154b703136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fec27a456206129cef925c0fa6aab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308cf25fa636b4c36f9b387a2854f6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ab0b6d71acecdd9190f1cf6a10f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539f67e2aa5b938dc4dcfa440609e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46d3fdd3f278551dae6d3d618de48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c23e5fa50c9270ca59d90439b07e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dcb1f9fc0b9aead3e776229e668ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f8735d7e5f38e1204d23da00809b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2b572dca3e71fe0a94ea5eb33e832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f04ff9ed47410167a439062ba37eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4d227ddb1869b498b3507ad4f4a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aad5dc8b7475263f0ad2d589a0af7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01995501ad55a7e9ae624f108d0db1d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e55d5bff44b08cbcb6862d84682c7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c84782ab6856faca11f15376a73a49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef08914b99d43df9d5323b7735a19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d27abe7cd67d6d2aa15198bb07d39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c20d7fc60fa39a16568934f2c6aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e0c8e302576d1581f6606a731cd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6a66ce89f6ad44927e8d4bec6511f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd2f335e8dd6310beec243eb5dc1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3287120cb95bcdbfd4a9f5a23dcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5dd94bc6416a77322bf4971c0a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68ecc0bcb572e045a34e56cd6535da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8255506c1aa865716a821f517a6f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c010371f77e3d1a239b95402a81c35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c30b4bc6a0a61d0ee30a1c44cea61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d630efbfe23d1932cbdd25ad20fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36d359e5721ab114b978efb9df289c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d01f00041bba9a30e41e7cdb0b29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd1d8b900b2b8fbb9bb910c796128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756238927da5cb1968be3b703d7a3765168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3342c126afc7e32ce8092f5f2c9c74d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca236b824a15ac3b1e3a037828ec410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0358c64aade6f9fb9d1fbbf8756b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2fadd894c1f35f993e12549fb677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee777933d3035fecd6da9d5d7e0da79f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4aa69951dbb6e854dbefc0643591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf6226b33b835d07f536db4f6a00d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0702758e021f886c4c8aec3bcd18f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5005b7edca11e9e1ed777f7826f12f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c7bde88909052e6ba695d4929c0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247feee5c551fb2bd8c83a5193b715a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38bbe61be589c05f11c17bd25640b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9513268bfb7e4c8313ebe300489ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a6586a0bfddccf74708d1d54756d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88891125c0c3209f9575a8ebb70653a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfaa4f0f6786f7ad534b04a8fb7bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e8178d05c3a0a60bd3568842fd4c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242a9631102724f398c09e431e97af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb38b7b5e8dc80ac8074bd0d11517187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67fc3317264fa8b5ed057a2a41786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7eadfc5b4c1763af3034c915b29f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d6f9cdab7dea5d6a5be95fcd88b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8000183a92004d35107cc18b946414191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3fb7c144c2bd4bf2caa34e21ffb91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a802afd47282dc78ec052991bb422a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb4f41b68e47d73d7b186968c393d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec680dce9997dbf4cd91c25d78ddb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced591c99cc27216dd86f4797f559da5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f6b567adef7391aba31a30620050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703495b7fdea0b7c1efe09d7d51b2b45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c378f4f0c5aa5eacf68e7a7a26ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7bad1cfe18d21760da0f50d95856a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988742eb9ff5927000a0244ede93989d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ffaae62c0a703afc5211729540fd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525102a62439d34c9e7445332a88fd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e6be292afcf5bf33436ff4b57a15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1cbf3b92fa151e96ee91f55501870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3448902ecafa5df4a7b27e8f804744206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3959afd4584063a0a3f71bd6446327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7bdd34842bce0c53c0ba0c2659d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba244227d7b5bcd0ab2a7ed1776385209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a5be4829e56f412b40690f9e50df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548f68e04016badd36b1559ddb2eaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e923568d9a457dcd480c66aff04324212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3391c6fc05531bb22aa6c72bbe2e95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc14198a3985be36c7e20a835a4d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723350aa0dfba0aa3f6db0407cc13441215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bb666c4b4cb1efb4da199f20aac6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976df99e4abef2554c5770da5821ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c444f091f6a819cda1f4c491a1a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb441649dc144fc229bdf90ca64a664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a03e4ad70fe7c2852140867297d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662c9abde487ee2668042104fb3a7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954575282ada89244b6062190f5f49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee282c6dbfc68c01d191d1c01a2930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9321b0ebbd25f173e9fa303920c58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae246b4695fbc2e6789d6f86db77c2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7279eb87032c476a2a0389a2b6a0d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f829e6e336d51b7464ccd91a31fbd76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588083c645c1cd6700ab4ff9dbd56e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f55ba9d44ccee5a9a9a76c0317562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a1c6d6c257eca14e4818643e2041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c4eac5ef07ae919d80153beffb26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3987d0b2e9dcf0f4cb2457580592232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821218c9767a65ef975bf84eba1c608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ad22a42e98f67862c772551c069d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a9fdaa2433f19a926a4bda89de7c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71451c858e6eaac35a900a85bc70ff7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d675243d0d563df9328162568b2ca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d788f5b907c51d2f1073607af1abc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fff6ff9d02b152d7866d7458a08a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb6724c0644a69450e990ccce1f0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaccd2e3569cc4035c2dd20922d1e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3720509d157c7a341d652afedc504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ba25f1235773ebc735e9b7ec297e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aad5a636864671d82a10ff0688f3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e4660896c288623323d1720e8252245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee74f1c1ccc52aac14d00e15df6080246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612aa562e1d540f35de7c81e68d667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997f9485ba9d48ace94876196d0abf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f7262183f30ef554ba820bf5fbd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862a27882839b138322a6b2da55e42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3922560a94a1b8158efb4a6020f6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff0282107f8da78222ae1bf053541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54948d0d5d50449d4dc6ac57f66d13a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c343bd10cf3e1d921ff252323f8b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d55c9d5b2b6def073678ab1898242255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba47fcbdaf8955028cd910be91e594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d092af254d7e163b1af396bc313a04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fff97b83edcf146b88ca03f66af7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0692a8faef229117638bf94696415a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c902ef88a1ee4614f19da339425a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5ddfd2fda46cb5993998ab4e852f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce8d001c0674b3eeea6645df7e2b2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6539744e229153812b06a574726643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd81669bbacc719ab4c8793d79aed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fddea1943a3843331108b8a507e9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd2456f800af1f7e9d6bb91faedc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9158630e600777a6b64ee086f4dd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d6dd409c6a833b09b15c7824e1d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0c11a4c4a05ab3d69f11d8f21c5cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d43ebb61cdd8f6ea7dcebc1635e11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd979600f125d1140e0e62833d89568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1822983593b2641b749c66e7d1af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8001b006f6fac02cade45bf6d457273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fcee41e66b6a4cb021fc92b45a895274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61bcf796dc275090544e0d407222a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07d0c32e0f926d8d7cc50331ee8ef5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5380ed0b59b7af8c35d1110cd7a8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1948bfd80fa05acbb16f1349f04dff2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc2c212893c8342534e04a3316226279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664bda7f4b935e0793cba0799e33fbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadec7a043bc10df05b2434cddfa195281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be3036a4486e267eb7ba187268b848282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73bb694e4e9637dd3ae32f04efe205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe7bf08006652150bc3cc8036bc004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a47bae2120d9e45c2bec0fb0c30a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937993552b9eb4f013e65a5342f498286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5803eed9276fff7a91e3fe7064c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c0620f272af3c59b5788c2ebeb69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb96e404846b775b7df9faff23c403289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d007af72a56e4242c54d551acb71d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa9a224d5d2fa71beaf291ef00bcfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0051367a727f069a298740249f7eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5df9ec796bffc36626fe826b462a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9a4256199b5c07b1267cf4b61841294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5dd78ba669c108a633714a31849f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d3f91717e30a4a6488ac384041584296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdb1d558a3243adf9158c5551d669b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b1ed087543e46b84a73ef0b3e05fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54f5c180a4aeb8d5e3ec08070ce81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d0b9e956508b618425eb9cd8a309300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f72d0165ee0d9ec4242bd3a5dce85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965e79f6a18166f8a2ba0f30c9ea1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdef96531faae574213f326c263baa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f2137a831c9e83323564d509d5f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe31b7862dd09b9693d2c6bc267845305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb4233a7707b154c55d88c823dd04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deefe3b8d6e758334eabdd02a51eb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ae5384d52b99cacace2d94029b4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142854c53b13b29f8f1a8bebe04bab4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301904c291d98dbd25f488e9f4e06b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf863248ddde9d6e0ad65e7caa12fdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466843fc50202833d3f0b6fee0cff42a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0eb04bec0e07a68605fb6fb01686b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55ae362e07128375862e7d89d632dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dec35d602aaa4c95bc8599d14812f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710665fadf67653b420a3c2265d621b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42b0b061abe1cc941d13a976932e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe058b63c5d50e9074178d4ea53c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff6a445d899cd041b0d784a89c8b28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3723f3248810ea82605de533f1acf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b826a79bd6076faa376fd166be4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c0c7cbda0711b43bad59f27e55ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c452359aa4e21434a4f3a18b7981a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1ded74c8530a1d8c787bb824eb20e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccad6e7ffd633aca1982c356c7476f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68900ce3a45b4612b31809546f3bce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f2d18fd79ca050e1cdf3fc190946327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669defcfbb56f41ef391c94a85b2e4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69d0675076cba6c6268085afa8a519329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bef94b4365327bacfa004e76b4057f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb93dd4b8d6119cfebea765e8a58fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617c4eac931fb2d282b98052036758332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6add207b118a7d5f8f5480b247b5e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2493a9440fa3871ae01a88c77edae5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ccfc562f3af49ed566ff08c555130335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05713bb00c352928c1fdc94b41a4bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ae5f3c61a7cee529b47d31b991ccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb99f25c32e1fb7902be0bb2d94c2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f061c3a2e1e5e097501f43f5cd250339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716fe9ec299bdb986937b1dd407669b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e844aa59ab0f49410cffe3b5c75e41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb23a40094cbe603e3c7b77db138458342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97c7059fea7024fcae4d98cd1ef3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35438fa61723047e88f13d1d937cbd3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870ccd9d8bdee3dab49209d8c4487d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc88669cb5fde918a1ff731dd708b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9a541aec5faf2b1451ff0edfde73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c7658a0b31ee2a90c1d68bbe0284348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0de49ca49b1003aeea6493549104a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a265e61e2d418b92940d0448cba548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecdf17a04e049a2fa440007d4cd53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e75c3fef1c185b8ddc2a2db52ee58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b7066a489a3caa5b808bb1588b2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8d8a4bacd6e37bdb241b9026b6a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca34831a490336211ff0d19db5897355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c67db6e11b6a2a98b3e5997e0bb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ad80a69fec02e2f64c666a308dd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e8736ddaff64ca1354f4a211bb015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2cd00dbc3595406253b8a9056ca65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3993a2a3bae940955936631069380360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e3138209dcc1bb7832ab3342fc68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa854d19e4949b47b0b850ed7df88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d757a33774ef97579147f614ab042b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08223f412e56811d041523ee586d9fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea220baff99b7b46373250f51fd239a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196e8415f12b2061300b9b52f7ec7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af486aabb755c46729a2d6f48ba730367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd549507586b841aaa77bea6f34e28a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e55fadc1de79803d8f2de8045a447369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8537b8fb6f1d0640894db344683d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8afdc1e0faa20d9e916ca993dce39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8a7e9bcfd3faac34d66359a7b439b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9ad27bf78b7a81935e340d8c690c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b6ac2dc3fb2855b0e706817765af1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb0140dd8dbac3f79b834b3d73c341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061f91d115e4302411d5599c0f7d77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f5e6267d94d94bf6e2c4b65e9a46d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea343b1f4592fa316d7c12a015c5fbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797f020fdd02879bbfab0ac522ab2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e3b3ed3230a0124fecfc4e74b67b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e43519385f4865f73b0d7a0d6cd5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810fd14a4a4a1fdf2d2808a8495b18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c398681884c1c9726d061135337cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ed9eae5e636e570aba8adaca5c02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bf6bbd2e84cd7d0f257e328ff2b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39f772cd0bcb87de6d242384835817386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7b60adfee2901a7f2e19d27c5864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4acb372bb23556160fc02536b22a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bbea99a2980c06cdc22fa56021ef0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e5b6fefce49b527e5c08b59fce70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f5b153fb5faa5ec77c36ff029be1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf1b29b30d0ec87bb750479ca96d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9a494715926d1615143432dbd98d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a849964eff966f354191936dfecbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b7e224f2e7e5ccc7658ae8116ac7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641d450e3222915a826177bfd3cd177396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3943ed627681e9e29e933ef178344397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393364cbc705c438a3cf941a604141b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1a19615c5865b43424089bcd68dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e646a6ec66bab66a0f52a59ef31c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9905c8212ff8dcfb85fde717f2af8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf50d664fa7e0785dfd9364691c093402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ca57082e55d5bd58df3fb1b63c29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2c341c48ed1d9fdbe223dbf4e422404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c69e90488aba0cd22b1eb5f5a07511405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334fa42db7dc44dd78650a76210ad0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2cb4bed8011b78074df0b742782d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45817be7ea053da2a6c8bc88aff324408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7541ca4ef5ed5ea0e344149fe7fc03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f471681d9e1b2fa8c26a92d2dd8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd09545bfe4e4e8f72a5d0bff09938411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c705ffd1034a44728bb9bd8bce04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc90c1f2c53876535b0431a173ef81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679f9eadefd1720a608c807fdb585c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f4f0460d06d57a1130e3d4a90717f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158230d7dd4c3a1a22e9c3a2766e44aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d5806d13f392d851d70fe32b368e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628ff352d73b19c2787f354bf7c6af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568bd015d4f8a5eda4a113558459355419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e11d32d999444912866653c548086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa34545b73e9a5c78ce75306420dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274a4afdd527db8708ddda9e92805aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ed6fe0163a9afe0178f6be7fd979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890508a4163d0100a6384c0828aa9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af7f98a00a34b4e752f173ca8e163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06e83adb12aaa73301f21106499a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7854e72b07a0703d947185aa11f870427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453ecfb74ce1edf3d3687c63b1dcb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e7c3672eaaec6f1cf04fab7c806c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a957849ebdae1e192d5f736ad6f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0760dc46f628faa8c38521e5d3074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d873ed71bedc33710bf94b0ed2019432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500da4969f27797ca4a9c3d169f0127433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dfe7986a5165a515172806605b1e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6faefa224972f3ebdad6ef86de743c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401fc55e4a4ef3c8c4e145ea8b46cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11172ced2e26230277413ffd6bc3fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfed79d2a782b075e8ab522984e6477438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497188e0117bb2a7f17d2cb0ae8333439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bdddbec58a572fd5e24a689deb2b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c83f281fb7d3c0b61db04308a3db1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b6113864533fbace3343d56cf267f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581891060d31d11b4c34f9f4da55bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3557d9393bd10bac079111f80358444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bef64085af7462cf897ed55c07ad3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676101dff9304eefe41d290a0c78bb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384769a558854af53682d29c672b385447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6202a5a2c2fa0ad77f24eecb205a8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5adf08eb0fa575c995876a5b9a4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59d3bc1ea167c66cedb1c2ed2ee3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff373c634a26731415fb55b5f83591b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ec24426eadbdaa26850a72008f09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63ddafc0889928a928d8772a67ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326702a0b1b27c9838fdf9c71012d74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a008c673265ee768cc42bb9d89a57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6198f0cc4ddbfd9ad3efa21340e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0443325e4f48368e9b0b9323ec50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447dd58b751374d761ea620b5d5f65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b99ca930cf6a485cf4f26f858a67a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9838cb12670923f3aa21c4eb9ea1c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8965f778b0e57670edf145f76512aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ebab0a0130fe0b2a1cf3573f7b27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cedbcf5e3f87626d3777183d51cc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f838a55545c5d95e37c0a8ede1e10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3f7396547d97e62e668ab03c93ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd1850ed52b74fad0c99964f528602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb519a4062b052ec7e6fe20a01599ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f5dc19f3e0729e992b14bc40d74c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909e6ddde43cb666a3953336bb76ad0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27c61caff7c2994f14719b4a82373470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003367a0fd35a36ccf1bacc628acb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a1738c4c659e54d5413d285feddb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0da15efd2dbb84411fe9548a3d75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5cc34c48b73f400dfd78853a3dde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba5682403b616fa97e68c7de682b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cc82d7e270824feb4aa4212a80899476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2226c01a24b76244390485a774f9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded23b671219e3b555feda46d23db1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd5403442d782504b66d703d0ba3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4cff71afbbcf9bac2a23017ec0716480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d2bc718a802e4a5859f9cafc4deb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1f58ca6c8a30c567ee9e56c5707a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392079b26dbeac230116fae8909bbfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe8200a23beca845d340260dfbf73e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bfa1c705519ea1f534d0a06d9cc76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193674619d3a137da99617c92c21c978486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908455bc0440f198fc93d98b313d2a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa42fd1b63c1bdf844bd7183c8304488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590d344e6305179d0146f038507b0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132fb15db4799536267c8e72ac2abba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b07476a75cba9c28de8807e184e1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2fd24a5af6d41dd2d265a2a9341ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193bddeb181568804ce9002a6e0991493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844fce53f89d34ab0887c474c4011b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1481538c82fa3b18ad90375794e4f60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234f4c087d327c7c634b89895c8a95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d673da30b719d66c35b60370bfa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3fc896080d11fecfd0a1e569f3d62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670d5ff325e3d11310eda7ea701be91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc142c0afa655dd0f350264308d7c604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12806c67b152793919510f21e807462501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eab0949cc8a0c5da81a7056928def502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f308ddd974a38d6abe11ca4b63e1b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f13eec08126f99554cf182b5f1673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a9b0f6208bacb3543d34e9f7010b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649a3504425c839e08e920fe613963506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cbce9b7c7d4a730a827b96c3246de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b8d6026c485f42f74da11f11fcb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae391445c0fbd6d46da7f73c626c6ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f59e05ea627a465d6a45c4a5facd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9431a8bb5f75b45840b5ae7ad7c874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f6e45a87ae4689789618025cd87b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032af665637288f454353bac4194f13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0644e59a204ba97f777a690dbc3ee2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d839ef5134c7a968f5d3c18e81ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473685739a0944ba6f2fd4b5262df5cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e4ee10d7f22f2d19396a77b32354517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956418e0c4fe28177e44d9b29e2103518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e4950413b3c7f12b4dc024234a79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d484eed9c114224c3e53df0606851d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862277e23b175e834bedd8106b42ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3556dcbef5404b4bece1035c58fa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f0fdc61ea6cbb286d7daeaf98a20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370397bcb7e73a9df61eca6961b928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdece33d658a76b8d71d66b5e8639a5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333b4092c09ca81b4e03b07e533321526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527140f8522cff75a2cddc5a8eb1e0c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7ae0185fb2dc0382be5444dd5835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766c7919f3b5ba617c86e719c35e70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e570eaaf75d935d978a36eccfc6a80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76e71853344122f306493074cc8bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b34a34c31f19575d9979b46936239532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773319d01f14121ae159316fd538eb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79499864872d3b32051d8d0f07fc038534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc974d52a68f2639b90adbbde42bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b4c2bcf95da11c169abfd30b610d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cfaf011549a691543aaeabe3262d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29974c01739bcb6bfed9c61ecc14b6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1bc44ba9e8c616509267348e48c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f7b6eb361f8c2e7515a690b7e38dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afdfd450cd443622aa0f7170860cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a416503a97291d9c46b045044dbd4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4626635e2a9fa98e0463adc8ff8937543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ef28d961e94fa928e7b456c3a863544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a11fae6b7d60060ec89208a6ba9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad21a7f658e6f22a1fa9af1abea4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232938abc7bc5d91418b37a5e25616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254850901ea47a47504f59ed5251e68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60809c43969f9cb0758c255cbeb4bac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b221b6aaffffc281ee39af5f9f6b0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9b97b6af8a5ff277fc8af47274b8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53915dc5e58a0d92ed36c3ff5780d548552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fd7ecdd2acf3f9c42c128d9c0455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887cf1231162ec266dfe37c852b77a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fde9b5a60eaea39d7c153701f8eaa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9805b4aca5a5a7ac0be885ddf6a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d109b94ba2ab5bad1151d2e3aa285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425402833300d78d5348920d7ea6612c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e522d438ed08722ece494d9a0ccd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7cb61949e1aaf84742f36a435a7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c066514897b3d237552d45381fc9d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de491b50a7afce819b6c55a6d91551562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383eda37d3e779082b20d6229a0f6eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379872c07f9bd5f9c0f96e29ca29b0ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471aa686dd9fc50664bcdceada61609565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e01b3fcfba9511aa4482147634f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974776f6b1c80aceace9f8eb47eb9f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b762da970822b34d721ba179a3a34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcda7b2466a8aeb97cdb9767cf62c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918fc37b6d3693d9ab56141a300b9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda4a2abb67849c79b6c7942ef56d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826af2c92e2c893e34b67a2ad633228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae2bb8cdac0520bdb9150ac2d974d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e82e6b76e109e2602aef09a253204574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe170e6350d6fd3b86e9af54d591ecb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740536518f2a682a2dea77f9ea9ef75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b85aa84664c05ea4a9fe98bbe0aaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d876fbbcd5d478d1f118b8c5d8d0111578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e21859c7e6658d3faa0898b002c65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b674158da298507613b319f8bed8eeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a179fcb36a6c56cfb793599c60bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc86b64d6211f7ea7bd8593472213582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129937b54fe7ddb7b20294e89f9b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7dd0c20fcb464941e2612783631bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4f7da80893b6034fdc0cf954e444585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fba6b48f579fa45d8d35809ff75cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e597ad8596ca36a7b33edbfff278587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ca9d8353b967a0971b35dddeb4c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60ecfcb8480daaab4403310b30d2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914e8a0e69881d5b343059ebe119d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e399a10a133c2035b7808ad14bf5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82a95b76824801ed25731d064dd7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a265c521e740b02731434a9d21779a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1ed4c2536de1c6d22c07a80a545c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dee312aeb86655f9b5a96e85255313595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1cee3dd77c591e907f49609b2d3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fac96c1e615d961009a50720c3e33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b625c547e3ff064916e37853d580dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6f55b11b31f39690b2af5cd05f3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d74289e9b9285a2ac9b45b5f14e63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ad6fc80b5983f910dc51e9b9f87b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e64dfb1398c5769ac00cef03ad8bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3eaa4c483dc8ea17149df6c5d1c55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d124d698793932d0df1e728289700604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a02533987417244c2ba8d38cd5a77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ecddd4e520f5e0707c175cd686c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33602047e0283dc1c482e29b3dea90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931df18451dffeb0b6d2b94a053a2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff66c1a00fab11c1f55dcfc7ec27a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d65fae5fbb7b24a45a176d277bf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcead658b67febc4a19293ccb44519611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b071beaa324d041699e2ee664833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f683d4417a4fdcd10069f5ec503ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14101e84340eb8efc4b3583116398c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdfa32790bf82a38d4f2842d9b978f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf54c61a10d594a197203c7dd133fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54dad0d8c90789cfc004119507908c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d7723bd04011898dd63de599a15e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66dc3de604956e0ab8313cf5ca1da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda616ae2b85aea076aea230fdc71dbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42109a966c1bf599aa6e99e906bef194621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb3d5d9616e90f7fdd636893fe223622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbe87871de1b56dad3bbb00512df2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a58f154777f0e629bd775a83e1dad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e4539985a9ec8b33f8c448328bbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2b61c2828536c9327704acdec2d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dfbb348c08c1f75b6ec480dd9a989627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862162a32bce31c7160e4956094e9e42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f406a1abd6e9bd1012f95bdd1ef8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6b0c217cd8dcfe06a9aa04ad83ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310212bdac419157069d8b27cd8e7a87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3632bedc494c3b3369ee74cac1187632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffcbfc499d63e6b6efc48ebeefd416633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08c5ff95d59ff0fd7766793acb958d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c6f7ff4616f47eb8673b76ec0e757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ef348aa77121bb73efbde6bf7630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cbc7a47cc4b4338eb7eaa3bededd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a132c956c41c5c8586c51249d321638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914b86b818842bf04d706549601f1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f064bc19076ae6d6bf2be98d1b87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca76dd8a7cd63aedd19374ae75ea81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81434fe48b47f119663427eda943488e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd95151b53d74e64e02698f0bc0fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370681007f7cf6c242d0a82b6d73949644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedfc928932706507a6a7c3ffa0a7b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfbe2dc7da208e30501e0d2bf877e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dfa45f7439dba6b169f1154a1241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a3e331691fedaa73094b95e6a24c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafcaf384e4697dd66f82860db27bcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37312b7b1ba0ac1888fa8fdaacbc66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fda0040f4b183168f2d730ded6008651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70773efb9706b1ee7952fe02fd7cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068d176e627dadeeca95948b169bb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf800f3ffd813b9ce606da59542e1d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a2c67a6beb677965bbaaa1a81599655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f65cfdb1adef006420f94fd3c2fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2b9e7f02fd5d1c8b4e20b3d63b027657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59aec311daff82a685605990c9fad0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d44f7492461fb056d0130127eb824659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d671bf35364214f8d63ad5d02bfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fd8eb232d509869934b620928f72c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f561af03ca3ba0e4c68e2f6de34c3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbefff2bc5bf45c920b786f4e805d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689151cfad2f6b84f6b1e67b9ee4e5e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6d1e86af1da95c99005f8f8d6dfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff357498c1f08eb529b0cfddab2ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7247a1c1d5c950b7a740e70a4daf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241738fcab8d1631fbf5ed2458856fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8574d006dbce0e7021cb6cd63531c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218385e4d99b6b9e2a7613aad096a10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014b68a03a99a483ad767f8e83b8ad8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be54015a56144ca56cc15695976bd2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d92be4299aee1fafabfb35bbc713673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d69628aaec9c13d3ce4c45c928a084674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091fa7653505c6be395aeb247008da7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9f9c3708b4eaf095c3bc187fb16b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12741c3db27f71402e386a4c101975677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6ccc83f1a2e1974b8589c681809b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8876898cbb4bde7c2a470f9f0d733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d1c3cb42442ce5ec9eb673393022680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064036f5f4536527436033aacd920444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a484fac49833a7b32fa9d5458ad18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25178b47f8215ad24d321faf2d00c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c9539ddeb827dc6f418fc0b334c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299577e414f4fea9a9a18c6d262676f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce78ec8aedf65db984b6da51ed90aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1caca9af54cc7648b7cda8a5a922687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf303593b2e3eb9e0d4c047042192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c2d7da8485de2cce0632425db977689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b353f016c4774e9e2185ea099b8464690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17407558c49f948571485341754d090691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb19cc2a596fd1734e0f61b810cbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985de332fd8f3e1cdd7ac35aef7e4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a161c67dbbfb861d6ea72435513bd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367539ffdc929e16786ed0740ece978d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07893ac43b0f02d5ab9e9fa8da07389696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ca1d1678281bb16949ed2c6370d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2bfd55435966a7196b07d4ab13e22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7c73d1ff6cec922a90e34140ec77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7819d702f18285fb37291f54772ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4a8b55954a2b15758921ce2105f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df816625409af17578a35426afc3815a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b6f5e4299618b0e422ab767d94e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d375347fe5b5fa3189ca6d4ff680704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a7794346c5ba3549a6a06a4cc75c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3116d244fc5385826303b1ba8d06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0469c4c2799b53b97e6854e57bb85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df74551969fa7ac52eaa24aff8680708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150942441ce3ab36c9ece225ed756455709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfbf2df63658fac9172f0033d9ab7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6dc0a80be7a4027052fdd59cc929a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8fb9b28e82f9a32009f41c34cfd91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f495d9821ed496e840552c65c8d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94bfe55b0a0f29b67eb5cbfd76e47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda76a8dc6d2744f6c5e67061f78f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59554d2badaae1ed8615963a0395c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3550feff2865bb86ad247d7c04153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdad1d71ddca3fdf6fc21afabe6b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc345fc62bcb94609cc54233553b99b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e760cb89a598415034128259128238720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13a16bd42ebf4c422a141cabb6388721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a25a7f7ceaebdc000f364d1a39ee7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70298e52bff481b850ce637b5089cc6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803164e4fe1117776b4c9d83f75393e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a83f44301eb03f162ca03d7b38c68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a3604faada7e6efb6bcb6e567b6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02657c3690c2ddace8df3555955412727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a78d9eaefe0f3c27f0448fe33e7c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304d610ec40c3113edefd33da70ec9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f900a55047fe57546525a07b9f43b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de029e3fce5fc7cde0eed5e9cf5e361731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e48dd7a0801181329b779e2d4903732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f552a2a161822ca3301765ee86a42e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1d65f6bf2351f3fde9b3157d795e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ac053fe711b61c6f24716a3b9b03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ddde6552448cf17cf5417b144fb0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27cf11a36c08434787da06b4b59b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e960f1dbc04f3623ab58a47ee30e3b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070aa722e8e4750bf70ba5e325627e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91621d5160ed0b2b743624732da1e9de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21858f349a2ba4ccbc5e510bbc4dea6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6defb30daeecb4f354513de84cac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5919d67451ce5a98a19b634e4aef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1a2be3206cda247039e958d692c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3a4d4ae5bf6f93c58aeaa5cd2dd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7c602d35488fc9486f3b6eda1fcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21f27313a1de33801236a3d582a2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab62484b19242d87b6465c969ba8f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2242b5a21e00efb33cdf1094fc289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e85ba5bfb66b24796009fac1c7ff6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb96ac28a7c737e72a4e7c0739b6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7f5b1f686230ced8769fb24a4bc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e969b7054e0b457866247cae042f96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9ec211eb97863ef6ffb9c4eb3cde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d1e9e7236aed21cb703ac454e0be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114dd3164256faf198397fb0a0d2c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7289be172c24b6f1c61be9ca012878757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>