--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f193881e7823ade65d7cba4bdf1d7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69292b56dba0a14258c7aedaebae192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d418c3d4d99c73c4d402bfb3c70843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde909b168f10814d04878e4767e624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766595cacba798fdf88d28f946465135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3347bdf74db2ea7aa481b679be2596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ad7b2d65e66ad66223e202e60d867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ab46acbcbded96e35dac7b3561dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feeb23b0107e136cdc8b5dd410734d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5dd2e4290da8f72085229a2d6d2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328732352256fae283ec00bcf50693411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d8e796b3ecf435cf4f5ed8e5cced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900adb0cce02c96385bd5a512593d8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d0912f7d16f52d3964d66783aaad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bc30bd3b673c3fd7e632a2eef77f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79963e7ed21346de52848c56d1010916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d58ed87d1713bf768674e1b4eea0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e72e352ab8a3edb9b983cb8014ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6466dd5d9c4d4a52c5dfa4b107a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5267c4505ec3331617f674939cdca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92876b9537f4ee2928039c3ef8fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de88481ce69a35640e3196d8f65dc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9b7af4c527e70e6183aad941953023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c7634c711ef05d3d3a3c94b8fb5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93efca1b92ad1b34868d3bf27aef59825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185c4c2dd20332b90de57d997aa46126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bcec01a367e172380e0e98963136027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9cab7f493e30d3be4b903bceeeafe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da7f1737d953deb118d8f1f8b9e59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5ea9514252aa9239f75645066b62830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cbb2f9f33d4e3e4a43f1c7137174531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9785642b823ed10f5535aec90936f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1a47bfeb34f25ee54e65efe1fc6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d46711c19074ecc1a573d4baa66534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248095e6669eb63b7418dc2c2e302c4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18672ebf8a5194e814e56d5d090f239536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8b5f8c4a913819f275c5bbdeeba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d6161ef59041573e14681138d0deb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae6dab7740e9141290aff9011a198139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bacb0a63ca481d32d5d9811321e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818683453432d980faafaac3031df56c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466d225b6a80b5ff1d7705b0a7011242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303da020418a6036e6fe0039a9bf6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb8918aed2e1e16d0bd4aae684efa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799aac572af644fdc868ae69a54736745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73257764cf1d14eefce35c00479c8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51a96acf791947a478931d7ebcd1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78aaf9db2494bc5259741555ca87a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3c3f494747d6ce56b331b36da3d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003425d5f7905fd3cff0dbcb37ad4f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb26ac32b6109fe620696cc2eaf6b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d68606492ce0b3e55700e363197a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8962dd2e8ee97684946bc395cb0d73253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713edaba4659e849988414ad7a37354854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549433310cb9d8fd83f6b5d87526f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2107b39dad3bd4fbaea246a522b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ce9d630cb8d4a06d5bcea5c0c9e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0fd6caa6dd5ef2655ebdf13ff72f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b8634f777f0c0890b8cfc9f4b693859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7034aedeb51e88f1e536b8d16c66d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4749ac63b9040846c63964d51ef1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8bd1489ab0ffff48004b669a2f1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e080c5ce2ca3b84382befa643433163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a19ac7cec25a31f8a6a36a4ecca3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8469824007eaafc7bec8d16de1466365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9b1d6c4dcf0c2ecf5fa5e8347d6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194968839a8d892efb4aecf957d1e74f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7497159c32b1c9ef2e55712aef4bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c041ddc85bf929c985f22384dfc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44293f8d06bd85236ea25f6b890deab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5fc792dc3fd7df8b0160b0fd3879271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0428b883ad31819216151c241edcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391afc048baa1bdbc8909b9565c695c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6eb04d137918e8cec26d1d6da1e0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f13c9cc2271c25a57102e788cb9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18200aef86f9944ca82fbc095f0f45d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea20c51ccc0b5541ff4fd6eacba07677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f13b3862ba85ea171bca65d3ca07378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ceb7e8c9d22220d724bc1a7f18b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d15b48e49ce3e8bcee69e5516ba6b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e25465534cdc9678afee655af27881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21893bbdd0e5d5b5502da9c5a039782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf6b6e07b6b0e48fb698506a212bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37e49e387587498b21872eb75d2f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfced32c6c72842ced6fb31a3d1e43a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e35e649bf0510d73918125c112d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a332795f68705548730c9079d3410d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d35d05a6521c4206ad88c2d5d07b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825c44d36464d1498feaab92f9912489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4970f924bb2077ebf99c90f3c49459f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033394678b450609ca3f0a40599b2b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc718835ce1c55e46a439b3aff98ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec5243267cc6663ee8a2d076bc98f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cf8f70c41653ceb5e08cbe8cb239e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a705212143d2dffb6b228eccf48ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484820f812788d585ff3a0d718f3f6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed023bc1b9a9bcb91ee9e1c7b6ef36d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61a0cf672e398ca3c82abb0bb2ad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670d8f3de6d89bc85a5bc58d7cf69199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935379be66341a52853e3e25f368c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b8d65439d4d41ddcc1f9d34d833f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d96264db11f94ebda613f83ecbb71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e60ec1369db9f4683fa3b325c47c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7323328f2bd812b1dfb56946151e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1856dd53d8ba97c71d554e36c0908105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1446482017ad344c648e24367263106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e662f205f4ebf1d10e0716a065c65e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ac17850ff9a61acd70ff3af87663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f845712d55f571f6a5d6971af5ad4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed75d52c5bb4ceea935d88e28585a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac35f21bb3d7ce855f8a9f5aab4f3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b05872cc9a8813f4fc8aa9b1fe13d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a278db02d7c659c19d17104712e0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0013fefc50f0bbdec99314c231f7c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d94a651baba2c87e788a54076a2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9bcd98ccb360411d6cdea876501f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35960c300dc1cd182b2acd64723edc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e76cd0aa7b9f67cd525901ed132d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b949e57ae71a7b6bc350ab1142529b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67f133d7cc2f7868c743f47a06858e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375edb6c06a3695bc01b80c85564657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d706ec1004e24096ac7982d1e372c9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a4827246f1df079848cad219bf06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2cce516b0add6329e8dbd9320d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d0fbcd35b9548bd23dfa688a9277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3d4268f7e1362b6094de2aaf4f441126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b1d076f34bdd0a8c4c7740c88021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3277563a03391baeee8857546a83b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8781f160236ff42ff51641ed7025c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82069b3a777a1d128771f7f4c0a420f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca790315c08ea90e9dbe6e2e5abfa99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd519262a37900cd5e6b89ea6133097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d5eca19596191c1fa3c922cda1d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1520bbd6eba116c027a4e0540ba961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f91c8e598448f034cf7a16e4d19b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552409da0536c9a8e2ab595e73a1ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8c9a81a8a92f1133edbdf7ffe8c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937190e41e8a71445e4e4edd92eaeca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010049e685fe7cdd2ddc6997f6a87e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cdb39ad2c4b9237899b44a6a914c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b7ab45d27d2b844ef618449b53ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4651e59b8b82ffe9ae942f6d6882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223109702ac46ec5e06a695b7edd0e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374676f351023762f7e1bf5b8aad3c1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ccb2f6344f2a242c276c3447cdf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec56f01f6c35224ee0fc03330a465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63ad7a93083da6d86a7662fdeb9e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123836c60350cb499ce5a48887d9f503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1141340abf58db6b8891018083a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e4616e0bf9a83308f47c4e3bd8e6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62e1cf4864ef810de00564d0c0d30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bcf1c6d170ae32546daab0a907a3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b7a92e99be06d1fd19e6dcabc8e9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6abbed6af0f7211b1a658098e035154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534d9b4b8ac6f917ad55413a08f476e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028cb3864b24044e8c660b9053ade22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2dcdc35cff5f84f53fa42085d34ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014df469562fed782a0b5c54007d90e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7374d407af946ee9e3c868109285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d90a67891bae3762aa04049137a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd066f41ad6ff3d2248eb68bdaae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503ae5c829965c38dbc614f25928cb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca3eec06e7b0e06b6f079d9241c4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73379220d1e7d8b8240719168bfb1bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82870bb2b630d4fb46a185cd3af4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525fd27de0d41a06a474830bc6eb53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40288f5418d272d74dc8884b292a882167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e44560dcbc9c6294400ba57935dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440709c4bdf326a477b0afcd75b0ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d7a39588520b18478804447b9f0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b8067c9150a4cbe870650bbec1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4c3456131219bc37ed83a1bdd800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e52dfd616730fa3d636e63ad40525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae647809009df32fe5fbc87c84970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae0bb9cf93f95552356c2e84426fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c89d67effa319a6b29af2c80ba2d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b49dcded1e5e6f307bf5ef880110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404f5fe48ea6146ce1c3481d4ef0d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324915d91870e786958765f5952869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427f0458f69bb23f983f468ded9c7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343957e47749608110ddb0021ee481181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e16b555e746c00361c985b0ad268182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d8a25ee465e39848a265034175f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc661f808b62fc5e29dd4e8142ccc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c997fc63814afb0515b761aecf4842185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0c8c224f1c62f2da12cdba2882eb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56539982a94f4dadb0a57b3aef1ac6db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecfa6ee10e6660d27f7f9c1d4a9155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d0c401980b86e81bff83230774c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533588ce8ebc3cd01615786e5f0975cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbfcd37e2210935c36d540ec5715db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa6fca4fc5b5ab126b81f35cc5a865192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0293d81cfe23049e761397849a794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be466e9e7efdf01ed25e893893121f54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947588dc3b36dce04d556f1bef8015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533e150b3ed605f1dae82630fbfe3a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af513199ab1a7fb750870f91bc502b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393929a0fd7708290ae7fae1bb5414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd344d4655aac397df2b1f79e85e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb62d3d9c65047bcd7d94b3a2c2ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8bb5dcf8581fdb8bf366d9a1db9e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca77ec00cd8f165cce1f7fd9623f901202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eed4fe754da08f572ff94d1c46f14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373d9af2aa832bdacc2d11fc7fb8b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ade9c9f9a0a105db3ee3c6566cfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645c5e0bee7cc7e3adf50fe7e28039206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a35cccf8fb0d7c39afa63e29451a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6e996740fdbdd73da63b6b112187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66773095426d7699825558e6e798856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b0ab3544baf82f5e6128be63c3c7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec5df3db6e226972caff169735f3de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87c85738197e2d4ee9bd988083ca1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178c12208ba194227e9236bb0bde5c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0258a0e9e6cfac952f135072699574214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4d3539f14e6a496fcbf3d6dc5cdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570eab12b718cd7229d479f6091472a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb784cff95d50f74c2f66702be1dcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee81badfe86eee6493f65f4b118a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c88da4e629c12a3bdd5d42c1b1bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5096ce4b566dcece85f98b4ff90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961d98644ba6b39fe31d9df77c7465221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0c8cef8a383d06bbdd355cfecc1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae512542e8ee80fc13400f9c64366f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ecfb0a409ed6183a803a1e4fefaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd342277015204747ddbd0e5b7302b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7036c5f91d6d55d076d6e2e00e12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118909589e4dd05d3d65e442bec76b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352ac33742dbef072965d342237ba27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592c801e1449c8ae37f373cbc2bc3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe567afd162888bd085a359a2106e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0499c4e10c3e6e683f87902f3d099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c98d34c9b1d32fff81930fd7fe7ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49bca5c8c4a6fd06a4a6a0c588186a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812be10ea4c4c256cbd940e2fd8a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aab92e939444ae976498db31a142b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c051b76e87b18bd554610939c7062d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c99aaf8a7138c8c1fd815f9f4fe8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8908cd24421c5868f25ea4d2c2b55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd9d5841b3fce1225d5aa9d788dafa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2895175e79cbcfed24c509ec8b99a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb4bc0cfe7d75e802428cab7db4f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744e9c5637c3d8c9fda33588d00124242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186718a74dc7e1d45ca6068d154dd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570979c67ed2bc732e7e9d818cc41f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193630b6715484cd7e16ef01919b6063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c083f646edfeb44935fc84f199d79c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe8deea277d4ae1283dc9651fe6ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860c2db07ca2d26c28e02c86c4a59d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8742034d157d31204300859050f1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbec96bdd6b6a116b88537a1178bb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755631fa204e5b27ac59da95b3c095251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851869efbcfa657e7e8efc643da43c2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f579243b73799bc218a0a2873566ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1cbc7b6c6fbd5b0485c498d0941b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f75a85188b401ee8c1d92cb056678255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8bdcf1297bea52bc6f762744b19aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c1948dcce1c9c13f96de0904997b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40798d44d3c2fa703bbaee23ce53424258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef259f9e5fe516f449faa11b3bb79af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22c7074cadf63773fc9f46c807f1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea1934e1a227da77198d34c480829261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a85e773854eecccf4c99d64b5a544262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c998d3090df1b53a0ebe14d281ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e1617e7690b058a656fe9a8df539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ddc1c0f2fc6ee3654bfa1e657c93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719415aaa6866d0018199fe460f2f42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb770fd91f025533cecbc415e8c104267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba27adaef5941f8bcc9047a31d8e3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c179281afe075445581c87a8291365269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827ea790d14e6664377e412e3ba27e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126725b48c99bc3deef7e4c21a09207271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d3c8b54d9584d22bead5420e1984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d9c360aab16ec5bab912ec759ef2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46f81540a323aaedbe6c14fbada91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75a6d8361b6ec994fdde9274d25df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d28f69688882a42d59afc3d7c459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a0f5c3def81c2396de34055b56ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731374aa0a1e7330f44f0a3b62d6880e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b31b2b74dabb635a0eea0ffd7c9cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c5ed234062bee8d295623cebdf8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982010a0e320bbb0341833aad81d649281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c8b5e4792f1af0506e17d7fddd47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcabd83b86bd86058619881912127b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4051cc4e60e66a4ba491dc2c8a6a89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074bfb37cfa9c53182cbffb88e5eba7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736a44df1c0b4081b0e695cf74ac99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3143c23701f168d2644585f5465833287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f75221a448dce3137bdbf50e9a9df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fd664cd82860c72f1c406f796627c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a070608fee224a5c97626667bb5389d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c082e5f7ccad5f45e9bdf14f1aee19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a111514324ba835d8d3f7a757c95efa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95709448085f3963223630d855a420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d7a08ee387e8178104121661cb89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200143d7f606dd1a21456c5433f52a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19ad0391b28b511e4b82afb53bc399296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81839c713f2b0c1a4807ea8ee4d4edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d185dba5826ba11d2d22d9c64553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135c7435b89436ada151ae8cfdb4035299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17f7774c2febec7567c02c01832ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c2a37f37123fd4fe648626af3114301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afe249885607bd27ea4c5fe341646302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356f88e83f78a670b6d0f5a73bb1e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26b12b8e3de7e974cc11d57daa5b27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5e2b11b577ca1e6fe894208fb644305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27181e3bbbab9203e9d74e339957a8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e72bd3fc14f65e0b72630fbdd7324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89cbaadf072be622590b76498f17a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddcdc1d6880b3fec9c979d34ed9652309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c73c2a1bb8db25b9b962d4f9c9155310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba403ceb9d4caef139e661cdc72e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff1b00bbac2f90bd49c9df7e43258312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fefd5c222b37b548699c410b1d2c28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dca91201d2511199e03524a40e719314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096118e26c41fee4c7321de10dd38f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f9650b6490b3c46036bdacadc30e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184bd40154cbadca1fed3b11df85b39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc876cc3527993b94aed49a590a214b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340bf4d92f37237423255ce722eb9ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5850442af23a60f06b203318bb73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d503cdacc315937bddd5d6660f34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58b28363fc03d94afdbfa58b5a345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df577a7d18060373a19d405dd4895067323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318d74618f3d32b96d4f279bc4cf77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069921071f2ce2f0a5acde9ebc800f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aca0f07e3b966f88650d92f03ba6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aecf2b2173c64d976a90a42f8fbc6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d37e2f8d1ce83a4acd6a19a69f4497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0698cd78d722fd3d3dfec59a2bc701329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b30b445f59ecb2439f7af3ec7d14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f7378ab0bd812fbeb9cf2df696e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4510c60152669fd70a0c3e1680c22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe2c5fe7ca3efe1e02b0defd2f2e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda9a597fd2d6c0f95ac4f8bb5cb40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c9fbbf8faf938393e37f23332204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad891c03985d4b4f90938337c0edf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36ad9af0bff77d34801380ee0a960337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09bb748eb584b0a4bfd82a4bc956ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee228a11750675aaf949f0f235f4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b5218ad010139709413343d41b75c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e72ab88c0c5eae2d43e8a0462a4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3fb012ff3b75c14604b290bb3fd69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0846ec450b81ba657b1752854aa5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fede6c7c0ae23000148c50b16af87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a018ecd642259c2dd7615607af9d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829983eb0d7daa1823513450ecfd51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284cfac6bde3363f92b12373e3c7ea7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045363144fff8cf36260b129d707601348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cab121f93e9a5952fd823494d5c92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28240109c20254fbf6fd86f2d2ba0d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489664ca2bf279a4a3a5dea30c509cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999023af690812af593bfe7f1b678aff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b594be236180557f295968c5d77f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9b9dd134a82166ea9abf08902cf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4901c97af25ca656f8dbca8e5e6189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01afe3929ab17d22f0a665a78a71fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae4bf57b32dc9c7d6a787a983f876357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ef68e6b8b688483e8844eb9a7541358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e0b2630b2ef01acc745a0c54b288359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709ff97b1a700490d18835abc1b98e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a208d55bfda828ec301117bb9f994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982254338bfb7580eeae50fd1d61c971362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd24da03317fcf3b1f2303d9b0c18f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e399cce92c8d58c8e135a1479ec9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517352e129d71628a2675a5249ccfa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc273af5fbd7e6f9dfa8726e49e0369366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c94931333cd3effa3f2a1ec9cee78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410952d4cd2fa47dd842efcd01b02de3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fa80893cd0fca8743f02dad8c6fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9a7a4211ec214f9a02c7f445a675370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f3bf9c1d7f54b78d3c66ab518d81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ee726fda0db8190165a9b999685e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9c72a164f95cd7313bf5729131b02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca19f377f8be4cb047d44bee4b95e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea294910335f7eb29d5c1c62c3334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631fdc6086b6509f8d040c14551c09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55b259b37771f54afe6196c18926d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83e610b612d943a2eef161a4b06fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a4cc17efbf34a3bd2c825aaabb65d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b5253768582eaebf3fbc50be3da3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2399f0f0f4e7da7818eccc38f4082a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a4e7a2cc2ddf97aaffacc2a234aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb2a8ecd98a9065b9c3e9c49bcc8a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195029ecb8f0fa7de383cfb417969f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c88fd4a4228e5fd04f43bb70acdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c061a5873ab17ddedd098b1d5b5e96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d91dd87f7c14b7bdf2d13bb9829d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74690a5d2d8911ba9abab58feac5f1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b86a43ce5c1221ed46ad7962b9d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64fa28d05445ebb466241ff86cfa01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d213318b58eb1971fc0a739363be39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f57199edf35b37c65db0004f802c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9409d40c640e5d4992e3763e133b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4655b69cc242e6a305fd563c0e162d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71848da8f3558a6c960138598e902d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323fc56904ee6c603cafbd9efc15eca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0303858ba2c188bd1a87373e7af78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e55e5c74a9e2fdfe28228ebb81aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d7c2a0a47e8a0d85f91d5740486f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793598ea147f5ab509f752a65d76858400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543a9412ac5bb9d8d17aef60bf24f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a46d1974c5b3d2ca70f38e1dc8f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd415f3c8042b26ace282c4c662ae4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e0bdaf7f00cc32f43c6ba6737b87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ae36445077355fa25a546dd32abf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990902cd3121548a86dc684993c9526a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257f9c9f5494bd14646a856dbc9a92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9c72bf8a4aafffa554a16e1c3b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a65fdb896f04bb52ed3dd082a352e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46b11530ee88c9953851237fc0a65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829c80a37aa005f9c15ee13aaadc81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4569463aedfbf0ff437ce3d180d321412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f52d5580a7bd1347595449e291bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd9c29eaf384f0d9d36e0abbc9637414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce2075ad9f361ccdffdb68db624ad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901e8d5ba62b2245830f9393380631416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ddec23881a55c10f4afdaaf1d95d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d1377d9ecaa58593c3c12c783a31f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5511659b58e0b010bfa7dfaf6c294419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7030fe298b2f54776b30e1941e9eff8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d805a1d502a54fc612dd15374b185c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede4982dd18549bb44c9b258e0aa8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4190373f156f9969da850c4e47e9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c01704c5e3dc9329f65845cc4216424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23a636ac3f8984c7e8548c7ba7d39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec083259d9111bf3ebfa7c852d223e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd80b0c4dce3a5df0c9d8779fa677427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f366fa2662276ccce3551be410fdd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ae804cd926a8ebcc07b69ff0c7a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b768a872a359c5823028d3b6f7a9a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba6a86157950cad06c26526f8a5071431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444723c4a4ccc7ef28bd0025dcbe9b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f3ffbd286bb65ac1d26180d11166433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122056662d4a58804c8154491c111f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad43a1c8aea071fe8cddadfdf83d27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace6764cf0af022f2983b6465f13021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85cfbce383425c35b1c9f5543e3e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122da8241e5c59f54d5d0cc718350e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d6977b478b8b57ab1935ea59074f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ee1beb0df3b9dbf3621b3bc6f531e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc153354dd76b08e5c4a7532f18228f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645af7856db303fd3a9fbbd81babc76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f62182b5070592f6c74ec47a3a55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567008945e6fd9100a09a81bb2490a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa26c2200ea0117865dd818cdceeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c4352d538438eb86625afa5659bbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957953d4e6cfe1e27742868f79f4fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d517daf2545e8455b46cdace13184d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa8e18534d03e8a5132d31000ba5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343650f7b4086eaf05cfb95d554ab75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7437b6bcfe5615534220678c4edf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9f5963e6a2d65edd16c7fcbed8d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e0960169f2074cdd30f315c2cf6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea499b8b4faead9d9f33c544c514b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f3ca001c8f350687936a539dea4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea36b19164c3966326ceca7099c852456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1a41eca7723163487df6adf38af1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f566a04141516276f1beae9688af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78f23105d9e9bc93d5246774e10cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a78bebbde28589ddf7df668a7fc4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8809613abfd51875f3892a2492a82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfccfee45f9ea43eee20362d3b6840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02cdb58caa12cc4c669845e4a8a638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff31a2b0bc0f08a7ce7a1e4b6074e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d247e10fcf4eab81eb1543d6e296465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380da527459ce4f808fde72ab3aeb81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946e0c415adb29dd62f69b8881170c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5d61ac480300d220b5c5b08311ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f342e0c6706a0f284b486de88b992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204e843cb00c61a6419e6a34f6f0f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d52c2448587bc5ad48858c244aed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42e06cfb73f060706c7e55586bff0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce753d826c2ad8e00f265c6b8a46e0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f6317f3d5ea1ab52ab857092dd001474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e62619123862590abc787875f12adb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a04f3b09461d855fb9a8c9a1ab37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc79457d9cba97bb24766b28a3e1283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f01822291efba031030970bd4a84f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088ee6e97658002bbf17b844ae3d5b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5ba760c7eede59cf8d9e2a04f806480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0320c803f5f921aad49ec8ba1988e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb542efc576d16f037baa8886f9bda93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de629ed7d72a2a876b463eba47ceb6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88049c0e3c74d1410dc0b9f6af04c253484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d9d34bfe2fd1c2f6580ba1972b4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb1b2cc24b4e7a5aee3cfa70b3cfbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9a7c6d3673a56071a3d00a1b6834487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aadfcd3b8a2b518c3cd310b30682a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83964eb070fa9003a3d3708ad285a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c225eea8256c7c9aa37a9cef198ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662490ba75efa8b71b122839ff3ecad2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba3beeb18ec968ab5826659fba19b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0590e14e245716c1443ea4f67438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdc68ad2f81087b5a407aecc7c4bf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2570ebdb1556f1d6f4787b7d4683f44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005fdd9a155d05a66e151258b88cfb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d4172bc4f914c3c43629503bfab7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a6409e95404a8194577b5a0f5416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affda3eea2eff65e1c078bc62a33ce3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686be981958d5adebbce16957f609b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a8766b862249c3fcc23b860bced9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d07a58e3415186ababc6870572a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe9c8637f2bca920554179e2ea42c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00147f6873f5d52a2773e2e4a0219c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a581dc9b82c9e2a128a143e808bcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034035c777dc325136bf3857b7f3ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be62a08eefb2e2e0ef59505f8563eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfd1e1010ce75bd8557587a3e5809508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e866e19eb6235550616dcdc5dcca8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3aeb8ad18810ac7310535ac008f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce257cf08e17f81406f9ba4dcaef75f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2b855a45815cce8979297d509f65f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a63b665691d90fed79f1855cb0908513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56dfadcac98c1ebb249314b19a68a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efdd0dd2bacb15a19dcf52bcedb057515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126b7f8f0a7334c4f496aefaf03438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930ae58b8951c05cc37bbf93e0c57c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f75a8d5a5f9b9cc06f2bb0eb1d4bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c246b7cbf0961a0d11b8cefc230e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273f0cd8b581ffddf5c66a55643203f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc5397a15f8d99670291642ec2050521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0295625e73a85a37e415202499ffb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5aa66aeec28c433fca2aeb9a3ade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b22756e9f07995a314e497848894524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb15277362ed260787016934130ef1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d4385815bc6b9ef63f42fc9e7ae3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca4d64a3f868aef71844f13f69e82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362731a718db2e2cdbb243d3e94dda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f513441ebef7d1cea1ca1e59c0c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d729c7d78a4a7b0c1840480d1b6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc304562414579225ecefd96b4359f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb25a8a5afaaf0e9ae6b5de1904f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8fcd2d182ce8dfb8119bc4f42b327533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056774809435a18a12fa32cc05ae5c0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9d537955c5f0b9c676a1224bce42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20eb01a1d99db316e2af38a1c6be93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be414b159f5c2874aebb7b3ad0ff4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17cacf793d0a7f03abfe7e850ab88e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f281a692d2fa44f7d2e82fd3c3d1ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25fcdeb80f4dde572061f80b590355540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00380872ebec363cf8b9c90c4db12b96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0df491a6be88034eb484f8b9bdc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febecc49e44e44de51471fb7fea5aac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152b8b51c130634a2844331d2ba66e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af5553c6ef3ef0d4081ae772341523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6e66c2fb4d65fdf65efbc5180879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a795faf57c1a04254fa1b57b78b1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a962c40358566751408ed0848eb3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c540dfebe20d520989cbc0ab9847549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81549455610c92b968c8612cf1858550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a3045d0db9caf6db026c408754a28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2bd5c0672a4a5e099944e898d938c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08593f5006d098e6e6955ae629beeb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c2ad339476d253b0bff61c3e4ec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1738249ba8ff4dcee90ece773f47c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d897ca75e6b38d24b8af87fd3713556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0a3cb1a90426f26de82c697473d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e21a318bd83300d446e243f6d71e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963020fbac6c72d7dbb5a745ba778512559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027aff71996f21e4f30e34adb2de681560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85fb6fa385a046f2ebc36cc010451e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008f77ed043bcde573ad47be3b5ff22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c1c1ef8bd8172c6a9f45ac727aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4236da5ef2aa9a549cd2ce6bc2ceb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56ceabee96ae6929da997b6213f2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb97bd877f1969a2fffc4db807aaf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1415bbae08fc3672648d88a3a5ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aba793f146b0199bdf740142671f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b3f5d6454797c6cb780f12497171569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee61c9cf99a607adb8d4aa773eaa91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9a7ebcbc354627ae507161aa361fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637c4eaff0ef8c15d2241ab52bf7e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffc4d6ba4a845c52f58f39c77fd2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4601a9068563c8456fa04da03c3b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4cfc84c3e7582b5ee46c9f8ce533575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601abd0735fcd84bce3dee046669d5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739e0c2f29f148a75703f328a18480a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7b5540c04aad3ddbfe5c59e2c2621578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a963d27f0ae77e138e305caf970f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fd49da8880e5edff76f98ca87422c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20dde795679b51cc4fa883a81ccdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfccc8535fb230e560393be0c91cc24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649ae77db848081e02861022a70b0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea4f9c9b7fe602e8bef3e05ba6b9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf727317e6de8cd187b78f3adac9e66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2994f6b1b6f707b689d7b5a370f200586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee511e4fc674558edbe05903f33585f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1259c85ce7d6b6ae95b619b09ee14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7573cd9c1083d77318608bf9ee09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3671c9354550d678b76be8ccd6bbcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d51fd04c9d0786704d667870df9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40658eac5f46b96f50acae9fee6c53b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06527b76a3bd42cc4b451136c4b3606593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7ea1fa6ddf4b4f618df0a955a8a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6f2a0006723e4e2be077d1934792595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcb529cdc5d5368801678e18d2a8b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e97dd0343dc00983ba1b5ecca126597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8fcae00e00eb7741e53a8a2148fa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87bdf8e0beced5ee3840c9401fd40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a12b396637ab4b229c621c3560ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f361214072224f6ecb03d13b7fab118601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd474a5c6c865c100e3f180c88298e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d3abde60aaa01bd72796c522eaef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f2656cbc1bf2d6d76a164349c8b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe20f721bd87cca49bfa930102f332c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c7e36d8acf82d08faaab96364cc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918d8e2540d5c07fb169a0236b7e3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db83572f11d0df7e7e6b59a4853e1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1154d9b2c4f1c4cd2a253fd07e32f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287141dec361518d5661f729a7e154610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e90c130ab84bc70fa63029cc94170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33168b7a183b20981716d7c41556cad8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5c3e96d510a83b65caa4c5bff797613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc471106cc49b0c3c3ec45deff9ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cfb27ff5aa84520c39186de9a36d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626d35cdca97498ad77e12de1af6e1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e21a50e213e5e7085693ddb0be006617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d449609e7cb62708f990a8bbacf35d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee79aa637bd0719f8416af1d220baf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491222d36470946ebf79a2b63368628620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412307910dceaa2ef39f926f749f0430621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcedff72e3422f48893e06c246585ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5947544ddea8ab5aa42b65a20abdad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410b699a8d7f4156dfca29e1ece5ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078e7ffea27643915aa5203ce41474625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d6845b8e6c2d78a3c82adf10c075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b6990af904d8050a9c04deef6bd8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f55ae68bb76edf1653573b8e62d70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3946cb395e8e6c0c7263a28626daa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd89cc977126cf90d0f206cf722ef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb549211bec1da6cbba0cf445e8ec03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e76fbfadd37f90e86d4d452d5f33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcecc1b31448b38f636bf056e3ef822633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c8fce566cf68bcddf0c6a9a57bb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5244eb02f4614ceb209572e0d8950a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936587733d79cfe4315d31f3856158e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730ebe2a9750c412e5dbe102fa87cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b18789c14e96f25f439b1f1b7aa59d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be7b6be0056ea0bbd6bbda0053864639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f268ffb1cb222bf53f5ed0dd375e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c15177fca2ad070ff35160481c6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce57fe3a3a7a33eceb39fc3f3220b3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea16b21758cf81ed41355daf6efe92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e6f3ec835b8631c4f5aab12a2532644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1eb243625d836efe938933dca8c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93959c8391c0af190609e08a58f7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0e5b89be8a4ca3d57aa5a1629b187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4c3c63b5560f5fad24919bf884f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45172c745b27ff02ce703616b833986649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812843f2303118bab2a457f5f8ed84d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125795d6604c6cd8623047e74597775651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd09581a78dc0886e9cc503c533ec0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e977f5fa1ddd2b728a17e72f7b2f38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92899fcca1b6867cdad3f46ae66c685654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701124fe6af80d1ee0537e887b10a72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce82d51eecf17a813e91166634f273656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fced55e181e80c857b2c915d79745657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e43238331fbd207903202f22aed4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d666f2c2b56ec002c39a4fbecb75f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98c23305d4877064fcc952c81b85a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb9166c2329a995e047f5f6964e142661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049003a0a27ccd3b5b80f510f190cc56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865931c11b5d8e347bb024671b44a9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529aa989c61dc9cf5630bd92a16170664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6571bffbc54821ccde6725f3369c52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91769022a3983095f16fce4e3fa8c5f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03893d0f634917292627ba3f251f13a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde3fcbb7b73e17760536d9773ed9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e6b09c5662614cf97718d9ccad2b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8aebb6db3688b81d89798d1b48d0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f3158f3b4824be82cf9c07c99f31a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964da915f32117665ee3fed1aa0a413672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75fb2be6c507e449d1d52d24e1119673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed83d749bde39f6be7b6d82423265f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445915d5841f35a8edbce13656f1821f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47155f6dd59dc7074555b702696c09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea46d9a4dba217137675c4e7dba253677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d907084f2c07e451f37b4cb3fd1814e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d74ce7543994bcd991e3c1804d30c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1823cf884bc5a450e19246dcd4873cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc8db655fbbfdce8ee35ca19a2c4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120568b384a5ac6fe2696d2c6e07c77b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf7209b21c5d07deeb6b606baf13e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a268b8cc02c57ee9df9ef200e2808a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5a92b5360caf56e99cf7e1e60725685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea083736cd6bb962ed4eea1507575bf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372830673b7783fb6b5eb8e7ea4d4311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42e6039e9e576d14f736e8dc1a75c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501208321eb58cd78bebef4402d5c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a151d7844a266c5a08c955b21b15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e72482292e6dc2820d12e1ff2487691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5763bbaf033e5d4a1463e96a64dd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01832fd725678841a691f33baabee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45993651063b417b857f3293922291694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb45dfb7e088367f9959aa215f236f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f8203098dba7b4c45b583bd58f821696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ab19995e754682e6af5313a7e62e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d14bf99788f0d8236b2203002aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd666ff970c53d32d80f7d9ecf5c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498251bbf1eec214ecbc956c355705a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590d9b85bd4f5dd31c28aeb9b79de8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a2ace2e2f1b3e8d8dadc63af0d57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc45a5af7a43e8154a1fde9fc8e423f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea4fccf9abc3affe6c9379a4aada4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d97f91a65c3c48142b541e6cba120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138848ff1d6219a6f18a0ef6e562bd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce9e976ec88a5faef684d9ee1dc76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8dcd321c2e60c1d1434327c42290708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631eb13eabe2c1d5d699f65371c427709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820cf5bb5a585c0acaab776712fe922710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f66b8dc4ddf75f1aebbd687217a7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c891b228e206bf55ff5700d038a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de4cdbfb2b5285d528fd3eb6a143da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae5377c8e12e57f88acb1b20b0d8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f1052923881ad9e6320b55d2fdbca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07c7d48b12b25359d95399a47d5c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf31a6182e7f0aa0bb1908f0d6c37a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f7fd09ec99d85b70b8901e8b6e0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352144374b3de024e4d7e1b72aafb5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ce47921290ee7997031fe76a3c332720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15197cdaf2f6f6aca1f799cc985f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa744218ab8a9746f5f5be11286c1ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c57c47766648cdd79279b2efc4dbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffff5a417600150817509f57ba43ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c021151a2b4f7ed94e51f29798414e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a4df7e973449f40dfd59ef9a5450726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d605e7a1e9013d8c5a682352c65b0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cde44ec95a761dc32122f03bde5b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6475ac6ba1449c9ee036ae228f6a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d219e3e4abc346f89f1d6b8330ef0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111853aed3b9be7566bcc1f76530769731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de172c371b77ed2f5cffc8fa397b060732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e442a05e41f8b3bf6fdb31d0694f1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c62dd81c09dd09c0cc9e92abccd2b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a7ab94070da5bc8e146a0da70a09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21c0a560c2309f3b70209c3326fd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a429cf70a42096fcf76e463babefa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fda83fb335df0764f3d7e8e625243738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed7f8002f326216c66d073f5d32a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764ef914607a5c3071cbab30ab6f64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a904b3653e67ea3e5c39b8f373d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c718d64fa4e46fa567422b48d213c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563bcc80a50fbab7ce892c23de8abf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f5b7c7429baa24dba389836fae4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404307d9895a66970f3df7fa80bda66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c102b21dae7165f700e21581555f62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f02aa2e607caa06913a4399f3c289747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8934b2065acb489dd235ca810055748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cfb12ac5c668a2d11bad9ad837351749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd67d4cfa9c98e5fcd241123485bcb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4c423da6040b828ac6d782123743c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac88730cb21c038b3f5bce73b578d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827aea683f15891b8ed5de253ab060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b73e2cde7abcb7b9de1b022df1210754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce7212b396072040b7a94da2a5a8c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088bd2867254555e92bbf6c573a7221756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d581717f4471b94d6d537c0f439d6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680953c50957a20af659621bd1261b26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6793a33b31067dabc07cd9868dddba1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15668b8fc942b9362100dbed97f248511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a3ec8b87c8f013c7d07ca53c29742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e96caaf134b7e9b5dd2c14a9a1d8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249aeede0ea653312151d7be54ba904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388105ec1f00a91d3700b852a959635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb54052c7383a08791b13994df1086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf84208d3d7724b2cc6be1fb539e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597fe1242822e55e057c062858724f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86353259e361816cf5a58d97a8764c399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c6de082e02edfec7a40c24a2461710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca834ab0ec8d16bc52308f0227c7a4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3aedc4c41f0613069b53b0170494012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb67fa86fbee325f45d6b982c2d7cfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e9fdcf053724d4a82f689c28d0a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec98e41b4a20eefd35220cef3fcfd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102bcc079a5bab1b8e42dc6b0f6bef316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc58c0208bf2e3b55f0307ef2a1f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1e6fcaed6001ff6b477647e770e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cee8cc508179c88cb61830eddcf2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdb60cd8d16a77b6a7a34ac0e7e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b922fe12e195f46666077a1a4dabb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c868dfe931d69a7965d4c090ac44622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456cb0d8cd7bedfa7c5bf80e0dadf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387022262ca6bd291145ca1ce5c3856924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7f7b25fbd3c33f4ef9c30c3e1281925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e250e1a3c75479432744b2f3564226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9029b2fea6ade782683c5a38570b0be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4684f405e20cb54e98a8681d7c5c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cbaad7ff75e8b74a44025549ef5d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852644b0d7015542c8383ffed67a316f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca86e06b26eb86abf0f6b3ca0199531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b014303e1a75057bacdaa14d358032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf4c0bff19889e0ccafb424c5be1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de6eadb0b5127946dc4b4fa0a6ac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91528d73871d4f5e46c938830a8b07b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b173ed6c7b02fc1e6fd930230728c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a034a14d38ab053b6333430be8339237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be6f18c6a1d5f8a45a6448ceb890338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84604d46d736da5caf3a4ff9e5db639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38bf1a396b1b6370c36917c65406940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdcc7dcc3e8690cd4daa89b3a3308e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b57072053cbabb8816b7eb4a00d95142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8db73e6c4302ed2169f69a7ff8d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ef9bb76efa0291c8f5191873330c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32786e8393b09744d72926952fd5aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c0898a0522f4309de37aea8c277546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf25f61a9e0cffbfb1ac5a518688f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c38016f96561e9f264dc7d4cf4613448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b999c1ffc150d11e7e356c2a5fc5bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc58bc39e5a6a0b781e7bd742ff8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e43052e01c73d3e76eff5c96dd36e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214c2aa63690c6e894bf8e72f6771752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59b9dbe196dcb29063288bb019add53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd041df0461c6b30cf598c07105b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982dc88814a18945b965bff468542355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ec067980d6750aaec4ddf984177256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6b1b3de6cbf49986a4d7898f907c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cafb393a9170aacdf6d787ed7e6ad258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04f0fcaa4f7939d7201925fca3cd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d42d8905e43712b9a07cfdbefd1fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f4a807597d983c0e6b7db2533bd2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b51aa7f2f6f03a19f757c55c48c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb1ed16e0a04cbfd1d51fb6f46449863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1f1409e752b9bec0b68e0581a89564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f72f905019c0283e87bed130836665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1a46bafa6f007013694c42e6952766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8f4bbc93259739c2397e2fb1953567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04608e5bdf921f72314be8e0570170368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6108bb824a4d50d3e69506a13d61069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18d68e5e2bb963931c14adaf81d8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488c016c6340e55cc94d3efb35308d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d0f167674523c74030a5c521a03b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b874b20631757aae515dacd68e276673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e86eaf681f24c17e5be9a315d03774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99949614cfdecef58c9a7a529050db575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e3d80be75d3ccf294907bad9593776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29651007427d9d4103ab2682c1b4f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc44f51e4876eed7c00c00a9b156e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff795d3fca36654d2de650aec2f593d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45832bce5ae9995c17d3ac3f59d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578eece5beb67413a25b4cad54afdf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33677123ef3cd6aca2ee01d289de182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878701841e7e3b7933a7ac058553eaee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346f76d257121b285902f95b6d72d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563526ec649b5075dc4ab29a7a9185b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a39705be3fc89cb3e1c0ebcb2092386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2933ca02488483359fb9994bc9a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698682d4587ff07b4e74ab54492cdf9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35b92c154989749d7cd527de4ecb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f79ed335f3f49ce74163c3f3cafe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98248c6dac349f4c2ae412ffba747e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8078d3e30e53f22cdf9bb74acb906892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e666cef9eff66202eee94b92837193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec847671ddd8dd844e75763ca8e40d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5103191771ce209c6c60acb35c02f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba4d5c16ff19a96929b0f469b176996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae46ada74bfa0f9055d0344068720697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c651bc8d67a5cb5647d358c9d011d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a541738bc01a9383732c956011aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05642cb6867a977d759f6013d36b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e19e81bb876cee9dedd2bb3c098e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e4808cec8c8dcb109d5a9b23b15e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233f6fa9d10abed1c13b4d02a6ee2bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720fc81e5a8b4c369f0e444629b7dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e43945c94d6ca61eeacbf43367cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a880f2ec28aeae8eaf74d9c914c882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535b4f17ff35062a0ab79bb206a7f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9686bc122d54b15be7618927cdadc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308703ad57432c8dfb9579e653b0b4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df5e0bea42ddedb5151aff494bbb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95280d0ca2b45da51a4825926d9922111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1780ab26af7eac1eef6f8d2db420112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842ede69d2c4dec3f7d79bdc357d3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc280834bc3379f9362eee1056d39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f975485f7f0cba0606b2c0a08db9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32f96d6d16c48b203ac18c9bf761c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59298eac990923303fa448ac8bfc0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e57712c56c453ac2329cc983db38ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3764d161e1cfa9b02e0767e897159c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef111f1a3b0f8c98da6fa20ca8d4e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6c8dcd9169de67676eeea0021adc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e958f274c54aa69b93998d8929ec1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9788983126f115a9ce1c7b879b51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364944bf528ea2186b67b6ffb2a61d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef0ae103e57ef3f7a9b5ec944f3ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b20f62cb8bb2eec84bf68fd8c80d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f4d1425485f5433e226a8af2c6031127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cead1b746a42dab441b3072557467b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e21c7ec8726a9ab3cc6f19de2d0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ab0a083f7ce76002f7f871776c99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc01a0cc78c228ca7f61528e4b16875131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b358896042a54933c8952b847b02a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fe82f09e3c55e5da7b227d12e9b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822c2e20c311847fbdd08af91549358134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44a53c62179abc2ab394c531cec1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0947c8b7ff7ba54ee6a6d2b6aeaba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb7a7e221bc2144d5b159822a3823137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8093bdfd83a553d350f091b3d26f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50257cd696a02e842c5007fd73213e86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6578d75cb7048eb2f0c00a1d2dfe54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72917fd620be9ee217c3826653e93594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327523bd897d5dff00a493c972cccf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce43d3a9040de538e93124c717685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9769428c2a7aaac2a935555c3772144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2ddd3f8130c5544c42a9f3f82c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b7df2637ea225be3f8eaee2f42c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14a264a361aa83a5dea7f16f567ac7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee756f856fd6ba334b1e962b1d334df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c740d4c7d02dcb4556857392595b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b6264c3a6dc8ee35431a232e6f27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf077fc8a4ff3cc4e232c34591a7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8df80c84b31c22527814bdd950e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b5688ddf8c691dadcfed7f4bc906153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af74e448c900f34e7e603dcdcf63c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5efe98a85a987a50e79944b121ec4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a38f033b4f24ebb8692287ed3a5059156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3ec7b3466d6fffae21fcadf4a516157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395a6b52973a3a0392ea8847fa9a61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2f03f8827b754bacd64657feafdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71603543c71aefa74e80bb2775b27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62f35632af8af3f669cba3f53ed97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c73bab82eeaa0b3df44ef4db84ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df7db8ffa5768c699d122905f96c75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac8e79f48a24ce85a525d02d8cdaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cac74c36cdd3c5c9c5a1b0632232a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5d56b46e4e88fe76a544a4dc26fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196a6ba9cf607ddbf0d093b9acb194167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d0b9b72d377dc41a9fffe1e5e2a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04ae927cb9157f1c3ff514b680db7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb284df5dac04b9fe7a99a2b8474330c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61524b9704c692c91723bfa9bf61c3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659944436d4e2b658ae5f325d650698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed23c868c28844bca5a5acae6cac76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f20fda63b2b250dd446ab4f3b579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d60b87e003e386f52beb3b50ca3df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e2ba63012332256cc7e29c2b0d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f4a8557d26aa36a948b100e87dc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94c217536329380329e79689d8db58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df23b268fdb55e8a2ec1818340629e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92185990498d97be87b6c3ea5a79f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1d803297641982bc164b15f0a5aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c4135a9db9c012fbd7d938ff77d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad570ba221420b391e9dd96a6398922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03971976fa056f6151fc77b19f1452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c09563fe742ccdd2b9605ba05d53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab41a17d226d122262762a8941f23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74947a2d9bb0b8de4326b767dac69e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19163768e978d5d58291b14b1169e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a26ad2ffb583d6fe5daddc80dde3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a763ccc858718a3f9f7cfebf039b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124a13049a1ac306fb816a823b62b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96b241ebac4730eec7e880d4bbe01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd51abc2a98313796b5a4a7e2b2479193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a4b8b237a4e022f2d2567803c1eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae982ee3a270173686491c39aa1fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044d3bcb29688dadd083dd6fc14441196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373cfd7efeea4b2af1de05f03fb62c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef0b5d8e01b80fed59017c0b08ff8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7bed508a732406d90e025e6ad84be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19dbd6c1e7ce7dee0e5022f94b2d6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e531fd64b6422036cdea9b164ebb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f8d6ebe19a06dd4ca3b360063b58f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca470fb5c943f053846a6aa26102e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d79778a6f3f2ef6d1240d62a0ffdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e2e85db8bf0504fe5641aca42c67f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262046e0e48fc0f390896635f01aa0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f37aa78ad6d48d292ad85170bd252207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17721574558e7c52dd2b1641e92823208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26f64d672f3f743cf2a3aa83232f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3abe27b13966cd905d5e484ae51be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c45efe3c8c7c3b8cff47c81c8bc9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec6f410322843f560656a5681fa11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b633d9a9f233600ff7a14894c3ca13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec48a1522f169a5c90d8df271d7b44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941e2b7990f0de49d6733f2f2ad7bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a188627226cf03211205622ff051216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d276cdefee9be5b7cf56ac7425349217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcb914e08a7991dda4803dbaa4862218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f615ccc1369d60663e3e692b05521219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9133c898ae898b6a37792d9efe35f44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1da8fdb27c08156abee052f100bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36bcd47a9f1d42bdb2ab4e44d6708222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e61cca12ae19cf57193efa3976d73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109e7d4e92a155b7f3661d35f5b4ff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1030739cfe88f2a9b97b7fb0f8c2361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a04559eb6029167c8bd11cd05d18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36810943aadcb5128c02013cc2e6970227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97225fc751531e97d724443270fd7de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd069f74679f78b104d360772b164229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d11ac9bbb9cca0658796f2e4ce727f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dcb9d7d7bafe2b944360e19b2721e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5243fcdb1abafcef131fd64e3a656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707663a5ca0974dcb966d51cebd24185233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb37aef7463b642adc2994caa4d062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a51668731f63f0d2cb20700beed931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccb879b651052bcbb5e800d434f075236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc779e457d7e7a06f0f3eea9c47826237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ffe6e4c7a92c4ba634416441065c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574bcc83f18f4841afefc2bb9075ec6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b11b8febcee407ee16aa7a1f2545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b095ea22b98bacdc23f09aab77d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc4437b6edf01c05f30e0e2e8d8e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6419ddf45fdff138462f6bf5b636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752524f2455064c37b0e3b52ad2605244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6195539bce3bff0939a1facd969bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e479b0cc336edd9d6bc36d35e9be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab99c7b5abe6f5a06dbae2b6e3288247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48206901c35023b7aa4dc2c4009ef2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeddaaac1e74ac66ce9e5f44a872108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99c22b4593d54b4a7d5264ef47d78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa894c614f8ab60b57856b13455271251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa987448f9fe51e9f2cab5258c4b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30086043588cfaa4f723f223646b9e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f804763f97bdfd7ed6aa326c825d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ae93dd2a456d09b0731724683e6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2ada4e3c240aeb5ea9c947027eb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c6f8bc8a8a9e4cac4c8831d4c3de7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059836a065c098122189757e760e72e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160ef2d3602fdccbbbd08845d0411db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227133a41b86dea4d9d8ca096948a1e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223555e06fa7c337f39f76980690671261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a6b7c6c82fa1c292b8d42459f50f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc32f05bc8780558ce47ee008516201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b2a99ea254e9bf57dcd59f3b92b08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5fb57ea2b8a28a0db313d0331eed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc81c35fa7bd8308dbebcce83f523266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6eae4bc1f75cb4abc43f7f800bc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c87d656c988365c759656fc5c3c48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525237028c209704a74bf25ff361f38a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ceeee3a7afd282d91c10271dc88bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcabb3312995ad4baa6f8dfb0c1068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb93c5aafd22462662e5c9c2275c66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba11c64d42935619902b84a2a2e3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8015566a1a7e638ae2aa75ab8503274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeb8884b7668bf8d3e9e3828661558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3cf61d94f34fb736d524d22ca701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b37294d2bc19caf888872f430781f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d2148d92aee7831b4ad939bffe1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f363f9ad9c7730930276e70349d4b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70f7e00c1238e9d41351eb7546b161280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577c2f14b446e258b0e1d7eefe46309281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87711c3bb34fade84ed2236000acee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ae1b815a98f757c52f87f671657d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ad23bc06eb407a54cbfbeeb752d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211830ea62c5aba495cfe87ad7e888d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bfb92cbebc5fb154facdae1247f76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba66be7e5f3e0be8279c94a4a9f398287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432a9338f215d118eecaf9a878016c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4416b87d4b695046b11f1ce4078c8a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db9bb137d3cb0dc59016f0514667b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db481c5a5c0061aad72f4ebfc767b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855ef297db23fca9fc3dc2be427959292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd8c003291ecac852e69996563d81c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7241b57fb9eed9c01a77263ed1de85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a371a2d629a68a2fc191041028ac1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09ef9d9eb8a39a696e3e66536055e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb67784659b7ecb4904b1514b09e1e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369672a08467c9f302e32dfaf47d6d1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ab87106d85e38d75922e00c68ff31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34cd08dee493cb322a9be77d6152d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429af9b42bedcb15af4434802889249301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4cb8420d84f2719efb8d6ed68a74a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9a6064bb211dd31546891ffebd3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d2e0e090b17621728396518e733f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d700a3cc2391afd1c6e21feb28a1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6d6fac2cb35eb4d981aa8726304b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f3d856e7b37ec61c7e4276490e403307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757afd6cd9a085a1a496e50e6a62e1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fea52874eae7b6d73fedd35561da4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3744437bb8d217faf92217c443096310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168a8c7fa740f6fca4f8486bead93f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050727e25040c9e4eda6a9ae6345ba9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5037e09e3dd731d3331888cea2d790313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864a70c4dbf6bf50324124da05ecd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e07f05dfe735aaa93d14c07710fbf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683edc49c5501bfb468949c654f05100316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b7d8791a3e978a6097471618dd57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037a1e38bdf58642ec71ba750dcc06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d699d4952933117f10d66cbc17b869319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bed8f8c63593f12e6bf9e920cc7e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8926cc48563ca95a89aaa164a241b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395a4e0e809051ceed968e49fdf2df1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a47a2dd701f74e8e5ff258f7d64fdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c086e2ad67bea4b5ef2248263327c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41a62754a4c0489bb8d064e4305d1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016980471e3a4e7bfcc01f3882d6504e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279496cd945790184e43043288901817327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f0d4e41c23786d89e8cd9929b188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285de3e9f9f749d4c0055129a550e1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60c90f6e59ffd50d87b8d64052759330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5bc847cac698f4b390cac73d155ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca48a4ee4ed080554ac536df20a8b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd3320bce8ed2ebef9c36b3806b2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48473b3cbb3e0708c2276adaaf956b68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c274f92f25476916d769953f5b7fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24422e6f3c5837e5218d50701170c18c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a206832a171894cd8817ecd1e92b86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70877c69b4b2c535efd5f954578c6920338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f11e13c0abeb56d525d0a52ba0afb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93f705befb1ffa13e708c85ea24d1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ea0b5af75916e3ca2f32ddbba9901341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb84891d1a5a54fe151869933c6ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3595f312bcde68f0e4e4e6097ece10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794115665c656781557647c56dcdc4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b537dc994034e79e998a946aa292a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e23e20622f257fa346b485d49b6c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030a5e58440c8548694dc54b057ecd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c3f8730af5123b26532dccf37e8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7977df747c1c142858ffbd349bc662349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac0ae1dc7937b64b7117081fbfb1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69442ec86c980648f8b2b4cca386c765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a1d3b0551c911e9613fca504b4b3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e0405d5c3db292e4d722b4b2aafb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f42b87ac7e1775d5f3317b4ef6a46c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be623c04a8abd27fec427a529c644355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d172f35ff33d47bcb71981ebfa458e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a03ec2ec6c0e87804b5443489493357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8edad49101306c6b9f3f86b8c2ca7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccea17cafb3214a130eed84a382e25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ab07690e97dfbe0479714e470dbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564459391b3b2c7bccdc2c781c3109361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e179e38a42970a591277697da9d79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c62f6fd36f661d6be74d88a04ffab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66227ee063aeeb828e066cd93ed3071364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c967d6964919bee683d6d150eed67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894a6a2f134fca3c9bad4a23c1dc406366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd0aeb8c95eff0072b3c9e9170adc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd92e3e2603c3e16997b4f2c45da2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b03fc192868d5977bb8fba53a9c27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b2fd660d113c3fdf79bf6a7ad50d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58fc0aebdf6f8a232cbe5e604ecad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f09fb8b4c907fb836eff61463320b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fe99cfc135b47ff89c053f46b005373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d88e25380eeaf2f05e3cb0e549f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ede42b48b161d1d348acbe4b085fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db12c103a3bfea85a65f65f60d07c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c709785fc9ccf0bd5c743ee7349af6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e9666f9b9ca9a95358bdf51280b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a4e62623b821c35696f5cdc8f973a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bda9c369cd6c905c17318b1e35ae3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e2f509422d2b3fe54d5b4dee0f548381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a5a5ff9085017f2570d461f7dee5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287da40126d258d4abc2aa7f9cc128f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034346836a1d56326adf6bb51fc9b27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e39f63618feb2147f8a5e8e37d91a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e4a86d899f20d505d6d732abe68cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110ad789c251135cf6cfc535b710c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c343431a9e5bc45f041456d1a147388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e9d1df3ad6b94886ba2236098586389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441c17aa1f493f59b02e848d2c9aed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb2e2cc115984668d86d6bdb62203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2bcd2270dfc9c3a70dc66ec0eaa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d36241ed0abc3ab1f32939d45455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042443c5d6e02f04af63ff516a29c66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16601b1620fb6156616b704564f59a45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2a7ab5a1995185b80dd255c1bd62f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a2a2538934b248b8e9037e681b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d232abc197afb066e666567fcb04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a151a2fc9ec3f478c7d4fa80672caa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd517f4816f84eee376ca3531b988a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2dbb8a49b41537566249fb92c247f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ed1aa4d55f17a41ee88c63ae21b96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98362d6f7979a66556a852e6317d7a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859ac856fdc81a64ab630fb98a0701404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2822f3318b4c2ed26dc4e44180d947405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5da2b5a61322643cde925114f539e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220624f19f676982c87894618652602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab49fe8f734b23d53d274bd9b3f3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6e80f4370b99df779c09c23ec2cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f8454cea10f9bd6ccfd585e7a248410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c826e195a002c2bcfefa3fb3f857411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88ec9b0c042ebbb252f24b2d43ff5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23087747593335548fffb70eb71d089e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b7ba38fea372b09b29bbc9e1d05a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efbf16e9b99fa32be42d84da24b9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8c56b1b0fc59c94558bfdd0a5836416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7897779a9f6112a3c120a1a66402638417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf2b8398c96c3cb4215dc05e5d344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278c7a77b951de327a99750690d8e3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e637666f6b5f22580bf2f3c06ed3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7a0f1fe07c0bf9f36c70541eeeecf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf68690d1cb4bc9f8ce063f1ce06e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad49bef8aee13931330107553e224d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1412ff17a274a00fb1962feaffa828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a180e141853d982bd130aba5bf0e06c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb212b173587a35f779be143d60f364426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e3b272ba78c03e9ec1b0a114c6ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1172b2d3382df86dd2f2327fd82d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a03e6ddbb55617f1e1ae2d4a09de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a062f4dd73b6f1bb86624dacc4824430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7af843cc5520b4d4981efbd067c088431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc801bf64038b0473a5abdfdb17c22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e9f26995ae311c553ac935b5ab874433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcfc18b7ef225b82463c6abe4132ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a26d74792b85ebb0f815a0d755aefe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e07ce1538c047c6941dec918272f16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85ba60b6998fa026f59187ae8c5c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097731f9d374b1721e18a5b546fe502438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa13494b26a5d507c4ef9acdfc3c42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d9fa16c7c16a004b355089f6157db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a4584eb4215273b50db887cdc6c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de735ce783c59ba1a6445db0d003f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac16b873f6e1ee50196dba5d376b96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a339996e7128886890c14bc5ffdadb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e04e8d2b296ed61baaa09509a9b796445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a548b6c0ff2cbc38d8194c589675446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3596cb268039008e1d2ef992de02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba54956700350f921a04c924b7f09f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402174b4411eb80423cdc06995a04ff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce8357e211ce79f1fb183f188da60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d8a772260f82d772854d70f7e57b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4bc20742acd197e24b0112079bd5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a886c38a69c13f2784f2dec067c6c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cdcc89d8555ebbdc0c92641676661454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3818eda37990e4eebe2fc60eb24d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c950b3529989937b8903e9bf3664d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912186c7d347f92b4476a74d7430b6c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3753945193732c683bc4ec232181aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adfa307684c1653ecc3aeb1f8fdd74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de3b65299be301d6170a7211e53239460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a63a83ab550ea492746a23a208cb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a737f7ad89b289e9a974b6eae2aea1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9de89e7df82dad41c83240f4cbac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e29690ac3bfafc9eeefbf43e183f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4cce7b42fc363970b2ecf99a381dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86826e48dfaf199365c031aaf76f3f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efcd3c4972ce419a168812d0e07d63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715027689a78fca80209ed840e18666468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6252ef86ea77813f91f252e40bd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afdeafbb16c12e8ef51566d7cb74dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59c09fc32ff701fbb1e1a1b8eac111471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd3898b50b0f9f03880042eb973ea5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14327ea7a27e6d248ecde5401a54e16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e97efc16cf48550ff3697a293a28c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446d313eb62eac38c24900b9c3b10d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b09f406e15fabd084e86eb3a48891f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0285dd277d1da80f53114b5769fde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ef9f8eed4609029a44aa010c8198478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eaabf29a087259788b014ea2acd4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feead776af11a5dd2b808edfa8deeb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc8bf93a095dc2964038f73080bc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21054865021060ab43a8f9deda495bd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7b324fcd1645b8427ccc4e6da540483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1c6a73ce026e7cbf300ab611b338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a3734ed9b3877a0647052f10ebd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6709133c0127b61122600ef0f23b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb81bf4a52efaf02d800e19842a29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5df7d8198a89549f635b7887162c65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f80f357a0891649a786ae6639d7bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5dfdf286bce0543ab29a1112a30b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efad2a119dfbe14e25cabc3371c90e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5ed4c15ee0e1c43439e928b9b9a37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8bdd95c818c3d64d2813b2731305493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e971fc8f3b40162919b2de0c6bfe7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1431a7dadd321c2bbe38a83739e4d60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d53cef25d189068355ac3828f4f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead96f5361788b7e0f97bcc56050aea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b756661fd13fd4e33458e28c612cdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73d6950ec26da57f10ffb61c1b9f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c2269d63db2b07ceff538074010f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae90a698e302aca246405e101fe7e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63562565966f5a43b34fe4942fa8f11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0761e41f515d30b92a02348213e9a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5795b38b285afb33364bf061d4ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968543363e3b3e0352dbf8f933d9879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94a0fd24b70c3c9cf7be3b1b56e5cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224372d81656edb8c8cc1ce5d0a756c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f76304a403ff76354a6936449b42a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176ded64a93e5faccf4d5270bb8e55c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bd070b6c8326ee2ad692c6479cb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5567c8f57e2ba66a7939a0aaf669f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f983f8b2b96c4724545c351f5acfd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455a8ee78288e68102fe548778be76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c3e1919e8a0f1971a62ea1893150f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdb32077674e7955cafe23132371e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b1a5bc00cc7c15bdb79f3c3e6f73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5eedd6a93a6875a3dc1bda6be12f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8222cb31a83325054583522fe1aff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e65d89cde87ff4b5e7c654022f025519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f64f36363cf1a8eba3ccf02e2a3d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059b2bd18288787e7ab8497be5771a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c46ae8a453329a6912957d8ac2cbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2fa3835ad472c8c9949a337562db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde6787d62bf1986fcc3dbb344ae30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceef111ae6297dc34ad2178cfb3b7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6110f9ed7bf9ddf250de886a60b8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dc52f9eb7afbcc4d8ef068c5e6ece527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7178a837d3b648ce517404e4b8e87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22fc2186c9da7024231ce8c8c9b67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18afec327f3b66b837da35392bd0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b03b3de3aedcab5189a7f859e3d886531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3896989196e10cc44dbc994861d6af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469c963703fc6e6e67af32b8b102c27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466caca004c3954dbc9689967439b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a200d3adf52dfb65e090bc6ee38d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ada56f2286025e7380a47e15c9f2fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21b8d3cfec25cf92dfdfaa0e8e2f19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2e01e4c4a7d52a52202cee304690538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71004d520a29f45a2ed40db161fa1098539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ac799da51c808eb17ad917973a5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d9d556a1f7bd05c343b9340f50cd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9821d5c7665ecd962d79d832e25ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8cb1b782dc6db0cd6c719e801ea54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61974b33374065771b91bf3b07589e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4d169b6ecbd92532ed64ca584dbd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58d04ff3dc472ec2acceb89abb38e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88fe33c3e7afeb3f9f3770c458256547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a79c93be8dcb3f8aff5de02b15b25b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336a7561b25dbc0e6eab4c6b255abf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c682166b089c3da04e67d98a0869550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85654de6f085475e6075bc7826c201551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897398b0f45c40e18e8508cfe8783b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296087a3e551cefd83b4c4aa18bd264553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce12f18b2d74c97896c81e62037ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17a4046a6e355c4745e4d170a2d80b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501930fa0556924dd93d1027bcd9492556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ddf06a1094a6fb7da00ea19d4345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c529a0090e3bf4d80f023b7e62c23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57e0d1672b1ea56ad54820de348ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d0ba87760bfb40f19b518c2ca4858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7968ce26f08038c3479a43727a40f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023917c1e29b2090dde9457b1030683562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b07ddcccfe5ca975af5615c1cceaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e72d8e355c3934a0d1817d684877e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad50aa993cd1e6938984c4fef58eb84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c5ad92ade9b87d0c23ee1112f896566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348131785d550626d6d222cd50f2fec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd4bca256df00ae55c18142f950dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5499497d84690f5de34e4b29207506f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395996285938b95e2ea30dfdc7e5470570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b7764b3d99c13aa1c304db6b506f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e894624aa7aa28dc4ea5e3fe56df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702791b526cd940befb7626a2fff0a63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb184b2aef88b6f2f9bc36658e03b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a27d0ac1b7eca30320f58a09565ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72bbf4e3bcaa29861c5b6c3c568c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526dd6ac9f77357e9f74e0d6ab167d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e15ea0f57b033235ae3681339c0313578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf42ab38db9bfa2ee9122ec5c2342579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30388dc1f5d99b455e3f22cc48eab8d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8399a462995a28be6c549443715b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3a03e4a6dd6152d670a92a4d0b38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2590861aa1f75a1277e31bc2744abf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7878a5e53f12eaff3378d0a436a6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fe0efcb8db7bf828cd13a7240d62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad710e2e80963c7057d6041a73e433d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7a12e272debb06efb7ea6e779e46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3aed8a2ba16d3e3f6b75d1ebb4c1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5564ae6f28dd35e1f098e7d179f0366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9aa0c52e1d77405f76a167d0cf61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c08b621443a57c54217d3862a0ea15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94bb73fad7cfd91a4a1346870ef7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115335ea23c166b3912283b1461ab5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba3e26a2d8876dcf0bbe9c776c547594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04f8de6e6cb28a50e54665c993bc3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8f21cc1fd374cac9ddb12c00e412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b60b21b2e97664548cbaf76345bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf958601542e0e7885e1e067812df3b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe49d482f551f5d3259fde9ea6ba00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea186de602558ed8c136fab72d685a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316c7bed3ed5aadc0fec9953162d870601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778581d58a2b4eea83e1ff282460818f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2578fc00ec28eaf8a69c1b0309ecb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e6e5ce2398a562be7328b3798ca73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6aa514dcd400748fa4c45a9e86945605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423e4421a159fbfc0b550820935a6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88914eaf6aefaff55987cecae0b33a8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57235474af6d92ba39824c297d43dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba71eec21055b22e05affd0cc159b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad710aeb45eaddd10e3d255cc4984307610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac05f59a219ccd3dd0bdf3f6b523a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2316db078b984f7991df65fb8352a41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a961ec8747f3f6c9507e4e5bf3e0a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5bb4ab1cd265dffe06fb6552be322614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d00a5eb9dc497e55663acbc5af030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad62490b49cf84cac93e06dc7ba126616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb51ead5548dcd601cfc40a8713d17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f90d832b0e54fad5331f45c406561618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1978f404886659d21736062d23c42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54421687a6d8e52765c5abe46ad816620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6c4eadbd3e944f0022db74a83a59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d57f160d472ab36751797be334c55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9954276cf3478653ffc987d72612b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8307b29df4c1b39096465400c8e1ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe477d3d6f8c366180e09d7f7bc57c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b45416cca32d2fd4fd1a6a38024d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba75dd60e49bc3d3a9fc74fbc7a0d1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb69c1e659a921861587e270176f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a292e74a65525af84e471f258fde8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba12d7925539b21b047aaaf52062e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71adc8278255b857269af54a3268d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79d2e2d0d9608b63996e728d5cff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c8795cc82642362fe1dfa8489f41e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc30d09cd92d5a28047cf0c4527a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd899f7051edf68c62b530001e383fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e197894749c74ee0cfe3209079d72ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c655aedb720dadb903942d56f3b71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7989508c0cbdcc1f7d27bde4e8b14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285426f822fb7288c2067f6d22cbcf2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a93a44705cd8a8bc8797098fc0211640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0320033cf301a3aa24ab8695019ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a547bd18cdf28009bf8aa5d5265438642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5951c49017766a2bd833e34a1448a98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1acabda8e697c3fbfa842edb1013644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312235083231e2ac6a6821f6e86224c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626785afaf6ae5dd0b1d8e5a5ef5f606646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878aa08ee7df1b9a25c08223cd3ab32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1402f8ddf9084fc30a692309791bd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e07fea1ec1e330a58d0fecbe2ff0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb46e9b71f788810fa405eecd535f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092d0e50660ddcd79d1866cf6c1485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e557a381090ebb78dadf937eb728e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0cbc5c670a2b867b5b563f74f0acb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba508fcae777081819dfab69b0900031654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab05582c4405b737dfb51b5839f62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5e87d65424d19c06156764011570656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc15c5c462856837c9dad86abcfb86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e543ef4c8b887e992c204cc72bb1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892fd051766cc4c0ed52dd77cf6b2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cf7e5d80ef2f75e53ba1382155666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c54e37e565075269aaef02c5ac93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e29dcac390dac16f049d097a5c0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d497a0a08fb551459cd7d8246d948663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b76a6b820075c00a5c87c85bc0e3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d299dfc33ee1cdbdf50d2f29eebd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871439b2f1f45946c78ff1f9de8a2602666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ed352bd303cf617f676a55c7b82d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f5f578a1f73c3a703bc00c47579d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5d1fa6302023db33d00578500b08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba543ea41040bee67f67f03af15b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9cff47fb6849ef02b01a8d6897dc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566d99760d76667d8535e03675ecce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b515ee193c661f12c4f5152dcb3e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c3777017dd55c7b65efc8d89ed2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505571ed7522a86fce2b75e380ab5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40463a7b1a88f76606f59441c79c5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe23328eab8f29704a78f1b2aee172677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed716920533781af3a741f9d5391d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff867a13a5d36de9cc2159a6882641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ff56329fa7e2b89d9ae4b154bcee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be08c11f123995bb8df65e40a65d14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd17791e8642cf0cb03387fefb4656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7227ba30d6dfea0656057c736bb857683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19ec8086dd7b378fe7ef7768af0b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066557a1f093394af231df45ac1138685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc19d8ec8b8eb3536348af88443bf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b0a335aafee28ad57bb6e264fa50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3328827213358449d8c45b3a84dcf4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e27bab8bfa3a52ce9ab802c3512f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891a0f5515e4a618c806a73185407a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04469ba5af606268e4a330c3418d425691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9cc711950d472b90f3c1ab85e1f30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76576c626691308ff474993a31a60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76445c1db47330efaf76dc3bd746d98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30667c5419c2997b53b0ad0f0babb9d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fb7c3c585d3fd4f60d5f1d79c835b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dee9b8e8b1e30bccd7b9dffdb1783697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f36d9813353e76ec3d9c1129f169698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d461d4180fe96a4c2bfcf1eea10bc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0161cbe09cf5e32e909bf23b86c87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf05c683195e7fc950ed706dd18dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ac8ccce0e36f5101eab07722bec3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ec306a2e147929febcafd487b54a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307bfac671250dc9b45cc4917ab8a32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91c8842d03d2f94af955675f4ebf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5473f4957db398a6846a84b465e35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57445b141dbde3c135eee045d2bdc190707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69c50b903eabe51d2dfdbf5923266708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa3365cb310b63b4687937af7f852709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e40979babfb9fda3eff509a1e992b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a6ed87c9f4a9a002a9b47facbc51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e2c70d799b426ec595fc1a35451b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70af8c11e782c9f17f530bdadfaf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df14f1fd841fab565aa8655af25cac0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f4f4090cc1677df7e72cb0d28956d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9700da5ba16aa054c3a077dcd7a9e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1ccaedc3e4e3a9790091ad28204fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4b8813dec321fbb3ea793a257672718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0177fa040ad51d102385ade1660aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe8621c760ad0ef2b4f4e1497c26cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf938d07f5e529dd86daa58b372dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165d69ead19196a34e9ade7fa041ed2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395134cf149f9e821df8112fc27162a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e23b00c463bf1895041870320c8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430c76bb392e0af9b2988505243c12f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e52790047e0b5bc4aeeb00ed07345726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee74d8c1f94b04df092e763ea5e831727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360d5c539feb603c80ae5033550359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134c2a023b5408ceb39128fa718d96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387cc8285387f82335a6e99ccb76a75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9ded68dac48733c9b443f88fe15c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a0537e1a9a5c682a86443203f105732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d525ac9aece706523afe4a43e24e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75771e9df0122aa8da266d0e8857d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6314dfabb37a7410da779ba0255cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c3735d99e3a86352a4b4bee56d573736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae122a80df198375b7cdd13d5045a28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b78e380e3ddea3954a35cbb3ae364738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3175327d1b7a6106528a64d537a31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bc267dba47dce65f4cafb529a961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49edbbe4878210dd89679cc30c4ef7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ade739b6ce21f7292b1c50cff323742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9586f93a8865bf60447e10e4bb8ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606779e14a99ce1aa9debb82429af5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164365e83ba6f642c0b71ddb1b15731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04fe64631ada2ecaf77ca931b3758746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8f2868c363209c0a8ece03ddcfa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a579133bbd0916c810ea3a21601bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460882f2a608488975192e2140c63a3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946c35210e2147ce32defbe8d532e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bed5769e670cd603f703cd5e07ee2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b76a691a1cd632404bcc5ff4d6e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f69c649e7e350b78e30eb03d223f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>