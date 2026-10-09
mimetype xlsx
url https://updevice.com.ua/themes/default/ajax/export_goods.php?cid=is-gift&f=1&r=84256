--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4825a3a4f4619e237420851b1fe3241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6cf06c2e92fac790dd482826a06ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d31f7e280eaa8418f1e5d9f533e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea935b04c383b458569b05679e1654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef6a53cf339a12c6790ca7669f1715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e20c130b8d4e8aa263e155c6d0676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c637c2b695818988d480c086941d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c52d34d033f624fecc82d4013037ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478341923d13aaa8b187e3f14a5df619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dbf4ce915af796ea4885348eed93510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f746db8cc83b8ab693b1d6787e15711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585761437d85b0fdfca93fc7ed980e6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca9141a8e16ca391998dbcc7399c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839b15f1b01b8c561982924e767a3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1d86ca50bda759aba53acaf04b3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1dd6f290dc9bc6af7825fb0412dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29203d263bce7db206f33a887b5bdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d802eae6f01a7ecf3004400fc539018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672092da98e341dec02c374989bdb09319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aad8afa25f845d905e5ba9d1c2f5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f79c8da64fc13de0064f422e2b2ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e186843759798e9c823acb81fe27522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bfd09566f799f54343a3c2febbb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7cd6767e63b4bbeb4b81caea54fac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11786e1e84040f7abbb171581ebd0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c130d0b2f55150779d48e592f3c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c88e6d4216698dfd3f28acdca12627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f42b1367646d897d3f15e5ec1bca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf09f69fb75fbdbf0c4f510a90424a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6579eb7038dea21a2cce929b61fe7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577b8958529510ef5bbf57716bf91f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee171fcd9e9c5ef8e5a096d0b3149032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450f4d5f6e7d85a34af7e51e1d140633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2a414c2b23ef9ac82c509b0c859834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fe4d64ca2ee8e614adbbd67238b9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f155d11f511298a7be51b6c7d704536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b85b1e230d8efae98f5f3a293c63c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f484ea1404753a70eaaa1c2c8b1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7c11789fc3de733971c2c33fbac6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8621d1a33b95c60d0083006438e196340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8164056bf03f8dd667342789505341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca583ded1f57ad424a693b46adf50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd31e1504f7eafb9f4f991d8f93c4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd56465c64546aa53e67233d3dd7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f402dd49fc18fd426d574fc195ca845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d93ca6bbd28f37e5ea48a8d12bd1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654a3166ecb62d6483af4a903a842b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b3299a870951f2692a5523186ccf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087980f5ac5412c9bb74d60d874d2be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414999190e78a3bca5c6aad0ac91a6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f840db82d63f8453f4d2b7154f9536151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b209b3896dd2eafaec6bf6e921c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7bbd97f68c8b3733eda295bf80e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2132139a00739f407838466c715454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8394116c6c01ce942869930b2be46255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829f2fb48ea740ec49b7451aa3760856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73937d6a188f60e85d6eb2e392bc8abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022215b00bd070fbd2fd4c98e6577de358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a674d4ed7264a4f27792cbc3cb78f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8e7efabaffa03545a455875dd52160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe47f4b295cfd05ec39d592bef8dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bfe2cc48a8c658af448164fbf88a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82eedb9fe59a6ab3d4e7f79949ef463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496fce0cc8647c936b21697bfa700a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e69f937ca39fc379807426efb142465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0d2beeaf304bd74be069f50df64966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea82f7a95a043299a513f74396db767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba0aebcd027de24f66657744ffd9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba984b1b6105b2e0cddfd89687ef069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbaf639e6a9b2d3182b7b0f3a13e6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864879ef6309ec99f1cb42dad85f86e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399da76a727db754e6d802f0d14e1e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9b7cd8d1a40fa40d87aad6777b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9953ee0a77eebe94ea83e83d80d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531394805f1d9cc8cacab65438bca075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5610c493fa95dd7cf1153104a758f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603e70927e71babdb81ec98d5091d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e1d21232a7ba8cab3552bd519fd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268faa5c55719848031aeb7e9ef68db179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be094ec88bc01b0193f08f61d511a6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23039a2a638bc8df88dc48874b05e35181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085985b8a9f618ce91aa7cb7a8194c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c858a9ef4b3aeb41237b21d848c779c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3912c47ac9677d610c08c345468884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d1a1b3040f88ab23cff9c6e9031585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904e618995031a2dc6265d22a2d42486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bbccb4d0e2222dffb8125efcc84d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450c61de6dfaa3563aab13f255247588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eab98cc8983bda65e528eb20a8c4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524c0b91506ee36feff3c9168e56ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071a30d828d5321544f1375c323df1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ab73a0ed9c589d20d94ac27f2fc3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ea4cc8de776f261847baf3e2084693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdce41c5d35cb334df011201da00f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05d6d6a50f1825d06dfbaddfe6ac5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df86126e1050c7a5fbd34a69c2cd3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ecc4ba264bf60ba868cc7eea402e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40915a3701af8e63b49f95f6bb64ceab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5c3df63db4dc2aef2bb3e4f9949e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e9e2a4f1f7974bd48c64c92bb460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3022fd9f0ef85e1152d618a3a18d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9f19a9d7564f3520d8f29f34cf6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f8144253ddcda354f9751bc4daa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ece568319eee18a76cbafb9106705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ef42278e20dedbbbff66776046705105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b9e2c4f4ddeac8e08a873b6530655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b6846c55d9c5e22d3b03b434c4eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f270558b4693f64f9531946f1b5716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35949ba4a8936c7e61e4e3c57be30ba9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba99fce85ddf19de70a7d2ca824afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442cd20a4efa6bc821fc7b4be28c252111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539c860bc1e24ddf01518101b83e9ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a717a318fc0b183c93246be45d0a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd54d05876f64f06321410322bc726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21711db596cd0c24bb24332c8befe47f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95113fe9de8f2b7f06787c0214009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6ba8c26efda28e2f0d44dfb93a7e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5f5d6422eb893d2e0ddf0d29a950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75a677ddff6bbf0d7a4e483d3249b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d0719e9e03bde78fabb41d645175e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0ccb1987f62aefc63706d230c400121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc064226f1008d001fbb967aa040c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cde1eb511855bb2ba4db3e1e3a71b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e73a5aff9277d906599250311a0e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95ad80117835c1f5dafaa1e902daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a8fa5592a9ea59f82c19517dab399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e8661076f7f0a13ba8447d864f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c201b82a0ec33f0434592c169d19d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373af4cb056cb1b190aa36c40491797129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f4c2f72aeba90f31e81db837425f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac535db94d4b9ff394c876a3c500b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6017c02ebbfe119ed667d832f5e297132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a544284a2b5a4a336e61e905326dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83331d09b1703ebd51e8bf2dfab1d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc74d76e658ada70f5ee084775edb5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8f8f26095181153e98d79b15d291136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebfed494f7c023ac7cf7a5276ed7f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258411d6e3f79d05afcb21d987bd573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24a845a7d2c2344facbd6b07b3461139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f438898f48ec72a9b0a661cd56fb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb294bf0c39bea6d57bb3b816ecf8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625e4821336f3b7e3df4454fce5880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd9835dc9e1dea40ab4d440609047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db664e36e27210fd403f20cef23b39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6b4f0c990fb2c4c7fcacc55d3558145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b899ff884589a5f77cc93323eb140146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a7f8e9be96995336e11b6812fd22e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8399f7f744c074f761031fee1a700148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d71d0fd095846c99c53279c749d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485cff74f3baca1e39bbf1f076eca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8391f83b8fed9079e14ea8c2423552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdadb761b981f1c2bcb02d09086595b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed517488b030e70304a4405f83f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f9e73a685a6f9560437ebb7ce339b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554a8581c25142a3bc5792be8322143155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdff3a50c920b160b22dab8d42bb9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf2235bfe8ab733ba911007d40986157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de2bfc82e20b680ef055b76896d764158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16ba09dbf8b99335687c0bbadc153159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d34aa8c1746060b37a6d1ea21881160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6023d2d78cb9d62d4c200994fdd2fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290d9f86ebea96d07487a4b58aad58f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874405cc87272db245e83db0d4de650163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd51cf7f9c5f44fd4f3d6b44bdb465a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ff47d3d28d6c0b4e60987f33c2e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd9d80e72e381fa734cb487dd0045166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853952a498c8c53171872a97239bc505167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac520c7d0b046ee38991010f2452969168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b16f9ad71f0bfe5f6ba4720576888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53c9cc708275cabc6f6690c1f80bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0907e54666d681c662ffdbab8a7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835bb318805ca0f4391f44481f71d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf0dc18119d0fe59f13d39f16f697173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd0a91fc6d41bf06ebe06c118f46d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83c96eae9316a36356d11c6dcb931175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf6872a0718968d31973211a0f354b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e94d048722c7b6c6300648d925314177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fc9994529f3b82e4e85aa9d4721c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76c7c85f525ce61f72d95662476b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b98c81dacbf06f9561c15c55db668180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275711d782700248eed35a4968cc584181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f2598baa37ae5afd4d57293d70ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f737df9a2911692df29c111cccaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ca1da91f651fc8a33cfa503a82299184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4742a14286e5fd6bd47e49fc82be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c4782255c0e83e4b8cf3b167bece1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1dfcdb8e74ea3d6806f836ad1abff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf07b112191e89d8e7b07ca2997a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb6f1348b38a43567069ec8a1050e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe42d98328435719543fc5f3fabf82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0037c39efc81ce9cb5b51ffb3f0a2cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc5364ca9baed3918a98b510f1184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c57391fd9ae62c9c82eaa1f26cd99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75404eb06f7ea43877390a4dd6009d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4672131b4918c31b872f9b70b293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abdbe489c6eaa1226b2494bdf2e204196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a0844c8945ed1c327b24540fd639a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b13031d6250996c854b60ab71bf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2d8c83c6cb9ef95ce17cdd628e8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7269e67dbe1b5534a6531ae18797e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd786721075868aebb5403cec73d6d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295837f1519e2660b1e83b7c10e928a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a175cae080082ce96f3aca951698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037faa264835a24d637a7b606c6809204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54cccbd3179b206fef55924a46c47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d717fc244437530b8c6e9931eca65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47e96025b82c0ada38e70d73f538b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aab861b53de33460a58ce6a98ffa5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004328b8db771a1c52d869fe9fb0d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d6ddf81f3386b247f7c8c75702c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648639cf64eb90c908e2c45e5e9837ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828c8ed25fbae5bf9647715a5b5070212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6e677088abbd7491575f5dc82649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c395c0cacfb217ca4071405e20c65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6b598bc231a3e7660ac7ecbd7240215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478eacbd4a070c79c1713d2bd362105216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e297293e87057cb54ac9f6aa2515df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1783aef39ed5eb05e758aa374417b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b363b854e2374f19fd92ec6fa2524e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca32bd4aec29f71fb25d2edc9edbf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0d2991dbdb67c5f2456c68df9f975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e511e1b4f433929bd046e7871d71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040171d9bec518f0f4313c0cb0680c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5be1adc838ff0c28a9c303dc61178224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435479951d340a3b6919648726ed6c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c80cde498c5a0db8566889c196b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c44535d6fc3eac849c4b892a9727a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eca7632a0353c8cdaf180705b4597228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27f3dc7e2121b44f13ca12e6d9768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee53a436ec1f1f683c8fff4efd14e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa79369131a07c9439059c94dad32e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82f47b5ef57a52df1fcfbb2e3a6e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795ad176559d2df6c775e9d35ec8cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2b47cf9a32047f9a05eb39a50a50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9cdcfa424ebe07b1a99f728c9b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e6c0a858b8ea1448c03fdbe93d73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c7a6f3f5aee2f6bf9d121591879a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ddb99544ed9b48318731f7e9ddf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfaaf428e6c4eb20057be2db1cc5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186392a25484ba72545269125623cc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f96ac98a4ed611488f738d5e7082e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6207b6fe0ee85d59404f3cd54f5653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b777dad39ce9b50246013fc581679243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e56e19cd1f2981c8f6c1ca4cdc07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e841ec077ebb03da1194887713c2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab290dada666d7e192e45fc08c82c89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444f800eaa89e99583714d05f9761c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848c56ac6debfbe9282754417252711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2d41c9a8c5f13553f9e72f508e67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53204f31b71e5a0d0261c868e9391e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75e5dd2e4ddd548aee6e076d0f2aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde048ca30c81ff68da6f010b2e19c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8443035a3f81fb0bdaf06e24aa9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3689496c75e67ee8d5c2d399ce34b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df22c21245e7875bf82d7d0958483a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2602dd80b755c50b58e5ff3d872f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a58387b7cc36a1801677b4ba5ce1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fcb1405feee9ac0743fde9cf3347258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb08636266670f8ae09b79180c05ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b8471dfa00cecd440c5309c84334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9520a0571ac5bcefa81ec3236b967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2537e6cffdd1a86bc38e4d864c924262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1f5cbe26e564d9ffc614b0a33111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f147e7f2dc44b1f1c1b6545399dd55b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2a0bd37dd851420d9aa4c6ae0a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d592d743a141691bd4e2f3be056971c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742a0aa3fc362c3df0105a1a44d22b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1cf2631f84cc58b9affc5f1305a60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65714122b61adc0c6a1494cc8f02bfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae5ff46f49b6ffe271c2fb46222c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da350797633d91c8bad870dc669f1355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cac8549a36aec31effdb5024e029d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23fdfc641728c6894ccc553d97b7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02650dbbb152204441ce7bb060417e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d0736398ef8c09be186e967155cc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240544867888e23c954641f1aaadeb45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939344ad37d22d505d4ed00f05e7ae66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe300ef2bc18ea2f323533c675a761278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e68961eb2f305fc2237f74709d79e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342b18da603192be4c02dab30f42e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706566f742be65ea1f2b282acc4a549a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3e803872d0dffe9b8506b17a733e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f3365c9a0adfb936baa9f3ce8c049283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c596340fe1df6e4eb0ee17044a5c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d746d3ceaaddffa3f30bb8f12fefa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a8fce1e55b7894fa89a040ce1090286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f9b1a2e2b56e8c44d726a1e927af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe040bb8c1f1dbd6f10e1fd06084ac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f4e0c3de7156d7657829a21ca7eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c8938eaf87acc9a018ca16080cb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82351450a5a4c68d37656bc364fa4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec58146d28aa707a6583af8ca5786b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba78568210f77996ab7144b6d0b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7c1908ec65025d5fa4bdc2ebdc6da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98159223861c0dd7ff02ef8c6fad674295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee22124c00116a85f87e961955a86b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469245e856af9f06d4b02320c49f13a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb7f012e987ac3cfd15fc58fefcc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631edb442e6909b89bfd93c3e67150299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f4533b8b71b69d02a2dfd8531128300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5eae40cd4aaafda3ea05e9a41576b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f15c6662d113de1b12cac03ec163302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5489e2a6f7cf7815a8ae47c7718d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd9ea582861132312c27bcca0519b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f1141feff5596080bfd9562bec28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95691a38fe685b752b36ffcee53fdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbad6c6185fc21a0d63444f3e05744307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb047ce9ec2669db7153c9b30f3a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b66ff9f2f567a2a2bbf08d6381f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a9202ad3dc7b065fd2b60b725ce2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e34cabc8e98f59db056188116d18f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b7974c0eaefbf0a428ec176e5eaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692dc5a3b118ee50aa56bac12c57f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351092a251922927a2e1c956b943c69b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd29619235b918007a037d630bf8db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f6bb446037d127b5988419a3b605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac2277cb4047ebc469cec30c51198317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23679b82b5847878231ccbc0af83d1d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1cbf81112b2e628d415a36b57d63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f3d31796f266d23d11fc3f2f5155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255799ae2709201c09d2ebf5a6b07533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5b84afbc063790fbb309a17d85029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53040f4d1533abf8943e72e39e0b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25b674639c344dd4d5f8778ad94c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8953674e455de89131802f861c7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d6bce8723e1180d1956ef3a304ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabac91f14e9f577535201700194cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3248fd69d7b2ad11c2d51169ddc148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e544273c98c7a73b2a7f213c0fc75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbf842490f07ed4cb73ec4ba0f4a69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2171c50f15373dd0b35f79427d6bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa4e91b71308fc273ad94e819086f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a60bf94fc09747ad79982ae36abc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c58dfc87409caa5037846fcc0bc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda3076bebd6b8170db408b7cddec9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c19ee18c5e750f0ede52ec876ac03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e58acb5276162649b95dd4c5c163337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ffb8c2e666bf7be08a9f7ccbe832d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d110445268902e66ffed6610f6e6cf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff8f3d342d71393e8be12b31201cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5143d056eed308ce5bc16d7e68c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6a72ed9bc47daef52aac5052ab6c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4754007dd488fd9bcedafbec69fd48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaab88e96211d886aee37b64eed704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd51fcbddda5e33b5123965636c68d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c45a0bfe486627529aa26174124e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3af1fe89eefec37c5bee38fdbfcce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d8840f34a5429e149a1525a32670348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef49576de939d01e8e4ef495c5ba35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c1c3b7e3591a03331694ac61f9cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ad6ad2d4362538b16cc10b2fba32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e523d91d1d21ad0e7249e8c05691ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add8394d11a30153bc459c67e42ea5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712b279f0f170f932061a663704ae3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e39003e874e4d4c105eae6b692f24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357110b5424e6814b4104232b890721356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d720367ab25257a29017b4876c61b7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9bc271624dc046527813e960bc6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffe196055a181650d524a601b0c4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38abf90eeaef10182559b42a10653360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df6d201fd3376803a5fff80c1db51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e3b76e7f8346a4614310144dc047362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec25568de7e0e97df8b418695426b38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2c6c55569491749291f70b4b10c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f446d04be01f3e31b3dbe6f8819543365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1588530ed4cffbd4a9f99a12a1e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7ad78a7eb949d2e7baaaeafc42d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1e388e692fadd1841622a81a5968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591cd386dcc7590839e54f5a9976eb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a628c6970d9d107d6ebf1026d9cad7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357db7335ca5eae5b9f7be7c4dafbe2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9962824320e5742cc9ecde62ecb93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f93cb176ae78ca6c12683a6b6ff51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33d86ee20b2795415e4f70d8daf67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c29442881b1526d19e8de0534929375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cbae302d17affff6210266645affa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ffadd83d284d1a2c95bb16938e29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da83a92ecb888e8e4244a6a4d767f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec86a90ed4821109259253b118874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5e300c94c5cdd0a75795a31c1d1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be12094a0b5eed3d1e95734031e15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde315fce30052683f87414cc67e40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e718879095a5ad81b04786d16afd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d008a8b3e1060b2784870b5670969f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3c912260167c29e4a2736525b5e16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33afb11b77416c3c29926156c2dd37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88712343a3a1181c5a97a5146cd4c3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b73dee5caf756aa6a5ae6d866c480388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19a15738dce722417f000ed3d3649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e0fcd1577eba5bc1589afe063cc38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc24e2431bea60241c615085fee107391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee79960d10b3078c920e157695c568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c93254074fdbfcbaa2e0df253266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ada89823fe634bb1125bef27fbebd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b038ffe3e2f91736414539105d34de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedebd0d0957ca8a8b039bf673549331396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99498de17ae45656f0456768e7017c28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a60bc2167e51c82ab883b2af9eae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108527edf202f3b9b7b0de9161e14f9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71172e415cdd09a180daf140de697e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419330ee7f32017723fe61ac3544371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f003e1b7ec5ee12a319fe7004c93ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709ebca4e4ced52ec02de8bc69ba51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1b9a020a8879015ddcd03e5c6d45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840351b5eb316a7332b2d55340a098405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af58f5c76dfe39f320418c084e3e97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d66e5c60dff32a681450003bf139407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016449ebe07021dc25fd0f95784f63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18201766fb66ac4c7df6d8d9a2649409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdffcd7fc3fad4c504ceeb217ec03b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2606e00bcf1cf1b982a8e97c6bf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd09f7444b4b502739dad7b2593d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09607b0d2dd845dfaae5f940ed46a156413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b491a2f8e46a7cbe3d659aff933e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9249090fbae725dbcea75620dfc03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64380f4668072b9d6e865dc5cd7210416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8652ad77a59ff7e3d24c994f42f156417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11627b142d20b04bdaf0752184dd50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289763a5ac24ad37f79bc9a109ea78f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff7c5c8911beb0aaf6ca7b83cc13b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b932437c55f9bcb2081b48105fbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c569c1cbe4d4c06b8ed6a489c088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc15b66c7a92cdd1fe181663ff015d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd52d0b184862267268b78e379330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680b697cd361f3fa04bbf0469a4b3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d24a149efc5d3319627beb75f73728426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ad1c5289435040d7f810bdd82ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8818bb2ae84a688fba38ad9cfd06ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0fc7de3fe74c8309d23434e5438df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b1ef55feb655516c622f8cf13d4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c3e4d7961b1adbe286e6231a9946431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e39071e422020c8ba6deb3f17bc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a46fccf559d7c98286d0e1dd3582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7fbc3466f91ee4d7becdf616dde9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba741a213e3f0a56c65428a3a67170435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f6191a3c22d21207aa3e6f9a48e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654139bd602bc4fe685ec03a07e9a961437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3970f4dcf9c208f8128ee6b1c226dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9630c09d65206f1f5bfbd2489bec8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720ae767c34a29e9c0e5f904c8f2c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f163d1d1edceffe631755011698d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644208987a54bf16631296c482d5162442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469ccd79a8be19d85c75b0ce7514dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbf61fdea0689e9b7c3cd1d5c2b3ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee172f26dede13a9be4eba08af7b59b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a04518752926b36e1b000135a2d7ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ecc63bcfb2669479865c74f9fc124447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460b553b99e3d38a704c316c3d65a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc92423417a2916f27a4846207af23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a7a293bedaeb422ab3187897fec2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878d5fe7801f723871ad99d8ddd45a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583edda882c63ecc5dabb3773d6766452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5ba1a51d067fb6eb67be39edb9b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df1a31041994f8e350b26fa7b964e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1bced66ea134ecea26f323f170069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951019d09f549b778d0e534d4fac9a3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd201b0e7ada1f8555ff4c3c407391b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef8272f0d0d7e83d84b6e181acc3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96fc7b97c56340b32143ca230e0834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce1d9e3231d6fa4c5893d2c03295c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe043d719221a0742b1b230deca1fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0d55302d00eac2a54b74b32e1339462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244c612b11c22c4da5c41c5a4d0f75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e3b23b0373359a91fefcb24caca3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a467fc489b8902acb879b78e38907d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d32f9d2224c7300430f88f8b686693466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8cfcbce6dfe2bdc13043677a2f4ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04254239e88b74c24f2687b26a8692468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ad1bf2984e9284de1ce9d8712e3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f732d393a756c6c8c8225c76acbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c62127363406ea6bc21868cb1864cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3b6e1c02120323c8c899e179fa82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40442b6c71c1f5e177eab587ee4ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b64079919082969c150900af74153474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d3baff1946aeeeead8489b3694c01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab0237a4fbb1646b03146c4fc1465476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd022878719216aa4284f239720fa298477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ba835110194876d43976fb1904fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea18e829140eaa5fcb2f7f7fc52e24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2619d826a5f5411ef7b7eccc32c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcfbd840cfc2a84c84b507177e4e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a88984e4d7372421ddcdcdaced475482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422704fe810f2edafdbe5fbd890508c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eef28ef6ed0c533b6331639bdbf9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45421db51efa1038a54048d45e925485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39217a7386ad56f9bc646345d539f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc7746f71a62be1fa059136ca63c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edd97bcc0797ed98987ad17a31385f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085af74e8d99a0dc99d120a7631ce55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1f106523e0876a67968955f72e54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a9ea4bfbadcc06b57b4a9df597b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c27306b2353ed577160d6a31f41b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35071459672be98b388fc338ab50a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de58228c9b6b46c4cf70d55ff42066494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a193de035ca79240791fe7d9efc27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2396acdf8de95c73c0297198c9d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dbbe6a5d4d9740ac7703d79ae3972497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e0930d6141bb5383e93924ad61ba7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86627a70d0bbf7b4ab8e2629947c01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b6a9c16e91b28d3fabe2e02918a02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5db38dc4a22395a3c38837896b3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b514ac6c9b66a2916956647f33ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fc5e26a048e5cdfc2206e853b5fe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a37546a973cb9dd072ef9551666e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce5045fb725faec948da03fea0ea4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e801a43b3268f2c7d17265ef6a49da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ef10bcef80a2b6729b90ecb46c2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80efbf08163318a1e93475dff1567508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1789a4bf15ed687dba3fef1f38aba8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1c10524bba79447b4fa15a72e097510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78794ce5596f731d1b565c28d94d7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50acb1d35c4e7b55a7ab23ec107e68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14fbe6605f9ac222f04249eb0014f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d413cbe8d6b08e429a889fcf1c8adb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb363ef9e18137c17ec70854c4a7ebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742beb0b57a57e59e029904e19e992ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6790f1c770c4312b8e7ef5ee730f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e3e2e5ba4571bdd447484c1809b5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93b0166ff190e3b64de108b6b34dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f54549b3ea3671a5d5842b8b3a3f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae73ea8dafde0dd73d305a1ce50f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462404e05f1f2e6405fe8915cc07ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e69e25006e9884be63132709a84ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c7f0968b82fc2f0205be376e111b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489494d77e9d84952704e848aa894f57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a24b512fc890fbf8c07e76712e5ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8ab4ce7f64c57b4ceb2d6f9f42fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b38d18b28696939e365a5c48d5b48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480fe30d125b4d7c4be86ed2cf0c13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc67fd781786276e6a40a2c6b8178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278a9bdc50ca0a317df3183788b9abd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a68af61ed45120a929aa81b0c87a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fc7fb96ce33d17c96061492e6f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f0e40a7b7bad166960cd02d0fe3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22c65f086712f7e0993754fe413d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55036b007ec6d05f9a0b677535dff30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43c05ea13e43fa8dad6789d2e391c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ddfbb48cc90463333733d1eb9e62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8164a613bc86c69a6ff9b62b764e8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9a916179b78e0b38448dcf0dd646540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58b193ef82deae5127f5d175644bfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362c7597d5fdda6b5a6b87020c6c5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775809805068921a6890f0b8b51e608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a6f7f4c5cafd2a1d39f46bb236a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4dcfabc1d0b3236752d28532fddc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96155b36458dfcde7c2f7a004111ce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d379226287dc18e4e495483403ae08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71168541d25d0a6c45c4ee0a8ec39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a5e9bc9fb9e66d0777dccc9b4b15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8721984504945e32e5b1b685e7ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b5d9fda74f979eaa13331cc13e19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da524ca18eae5f80a1146c3e0099a9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b22829d47632225ff5418e7673ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815004b87a1db166890204fbd2c44549554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50950c27a7dd2d1f402532abd8044f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e15f3ab9350d9807ea172e7d8dada556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6aa6f58af6ec775e6cb90f407b445557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cbbc89527f177eec44399f9ea13e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21a6b47e4d7ce9e22c60cb2911142559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9367f5629a06d350b94f83242d7c5ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218f5c0363c2de649ed32f5e750780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50adc0989039bb040e3360526c48c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db6db77e9b8c53b82f2cdfebe9630563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6cad10cf9f833877ac3faf0212c1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ac08bfc36d6f8d07361bf0d23505565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f870d44620c663b4ea58d3ab432b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130df32dee96e7719695d64cc953df4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ecadecff38cc6241ebff670642061568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18550284c05e16515d611a858e47b67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bccae063a98d1df68f3cffbc8be42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704516e2cf2656515e433ed5c4993833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ddbb9f3dc31d943b89b4d3b76aaba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d33efd32016bcf11983c9ed0e3456f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b128aa0cb3b002554bb7d52b53e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4849963467ec48fc2fac3b3daf3f15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f1a19950992bbabc6031a656f520576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b5c936a1723302e741e2d271e637577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299e494c2cf75886817a7034e4b2d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b73f0095adf5a1bf6008ef20d048579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a074cf2eb39c84feb54db6b35a56cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b81acc0ebe8b369a6ef56cd0cb63e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442fcdf90953cba6ba3de674781366582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b63bc9322befd5ccdd678dd6abeda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e30a53d3f176f6bc4c3052dd6937584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404754c966c698834aafc39b4ba8d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80548eb0debb8869a813194cfbc8cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30909f7a914c69d8eb3f8ac6ea923e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc909aec43fb27525c66d59b6808fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d736f17fbff2d3450857848e63835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77210955d507eb537d6e3e5dfcfcb29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407908f2a6c8ee3d3cc938be662a61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcce5ad008327158f3beda1b03a85d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3abefd5c48336a0dc2df01ae252ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479dd4ca470dd04fe3d3c05994f7cff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41bc8f16cf596dfaa1970ac75e685595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfff436b0540a02b3ef672a84fb39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e66202fc6c78f6a1ccc03021458e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107a4fadea59cd4d77672f440a1a3f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473b43f8ac52890db797d99795e314599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06e5de65810012a9918ca02b783735600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2225379299ec4276a879147bd63b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b62ed3dfb1d9e4c506602739f890b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8483ea4f3dffb7aec1827939d790e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e7ea7c702831bd317c132a6d7caf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc86d1eb4eb738415b4ff1f08b851a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fdcc4ba96f1148efd41df8b281aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac742450c5a317a97a0d539875ac331607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a50db4b7baa9cbb07563c71365d5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1835a33b279093a69bc8e6d72ff211609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977e597e8581b65d8c1bd90d38ced1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c07a22bf6def887b6b56fccde45a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea278287486e117177e48585a738fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa604a6b1d197ace6f0912f2e4653613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6b87e2aa8771747d6640963a1f5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8305ce1e1d536f4067b0119234c0d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2591d5c40b2fe5a7f6851cb2c66f58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf68906840be3405e7e700d093eb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515159450fb05c800412fa96477bbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2286f784119b5f3cd0280bb63f33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd786604fc9dd386580975afccbeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dec509f34c7887852b09d0ef4be24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10934253bbc45e587bdab26650ce22c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbece3c78ef27d8ddf1d2d0645dd33e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926630b1bce525453c5fe5f728a2d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c7669685d12ffc3adac666d610a03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ddfe43e1d8d89219548c219ed55a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33903c6129662701b946d3b6bb5f5a7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259cf17bd3c999f600681d52068b172628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13d634afad04d78aef531aa3bf91de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53509bb762d1f9d2e4e969bec6cfbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417ce2fde0a307a4334b545f459ec6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85330e4def198e3382fb4bcb0815e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff14f59f004fb1b8d31bc22b1fdcaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74b21ece9b3d557be0c5d6dec8728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd6ec6bd1be5c0de71191ff9552e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cec33f2e0a68a35246e3746db415c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f966f98c9f513409187581ac5fdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7bae05a0517eb63e1f3c530e23ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc27c8a1e3e04f76990b1577d07bc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7099f3c6ba6d349b35f7c2f193213e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e14aa6c8fe1f1085395df8a55cf4ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f181f9a2528816507e5e98b4388b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4a3c74c1bc7fb287c8a1c36822c72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa888b1cdcd847132a3c85f5af62d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a8eea3b0ba0a6f22b58488d9ee7f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260ebf9729a5a93ad196dc1d1a074a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31501b10ecea704001cccea0ef42bcae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c525e8e28ebf513b6a5148f70500ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71af1637f9e898a7c54050b96ca6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7de7a13c270065a8f7b4c34d7f4a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77f0f2be660a5af102d92c2c52220651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c31a69537c3572de873552cec1e40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092285d4198d5d76b4da64a22b5d364f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a887fdeef70c2506a71a82e49c747e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cb1a00456408c047da8d2174f4d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915dcc581d3c3aea5cd559b26387dbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b279561607cb16faae1b81779895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8969493f6e8e01e323687ed8ce99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220cad64d569d19fb27d11a2734ce8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8afdf7686d6315c0f06fc57cfdfc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7225af7e562f71e52601999fa24fd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2d6092ac6582fce34812cab562c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c45642c4acbdd3f99e779b36032e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca4bcbd513297b5d03e6c61791d5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda7aa570c103e4c92ad9dc23e1837665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1aa802fa159857e9abad4cff5fe3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff46bfbc0de7f43f8b76f9b3ec5e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415ebec6e0e248202e221f8423a677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a55bb01148b5a5a5084ea6a32734669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4861b2c74f2ef53a11901aaca2050670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d387e05a32923f1cf91105e64017a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869ba7e2df87822fb938c3b6b8dacd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc87b1dcb636699ee33979bcf868d44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e69cb87d75ac8f139ff80b832bab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb7978648dbfcb62c08397f53cba47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fdfbbf898f61e361dd1ac8de8237a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb60398cdacf8c0f77a3bcbb19192f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f08dfc71967c9de9086e149d24506678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539adbf050f401afefa4a660826cfb5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecd9da4da92880d6264befd04742d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777541b18b00b81c6139db98d1913d39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841d340e11f4df7e22a540271108c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd4ebe70e5532196b0912f9bde6af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e9e1a30fad61681b7ca87b3ea18a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f428946a8fe9ca62819aaebed65b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a78127b5fc041cf6d0a3017c6c542686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7c5dd597ffb0b5d342c8854a8e649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502656a4369ce1dd1e475144ae2a2b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69713e821c00167e3c66edfb0bc4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29952cf773b12dea6f471ce284f6da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6eca56862bf67e484a77fe1298b18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde594a1cb81fb25846cb8958636eeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae03aa3198a410f6a491acb99ef16c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcace4cb91e7f4edd2389258517fd35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb04b570fdf35dfa9b515d95d68455695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1a77100b364ae21a77ce5b9a8b3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01b76956d40c92438fbb6f7c8ddaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2fefb9ddf2b9beed78f46c2dae26f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543be52aee3c578765b73daab39481699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4e4e3f13038cc19b94a26d291931700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082137b245d802ed2e128e59b49d41e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4a2762df8a143f4ecebb720eaa43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242afdd7e394b84b726789d1a6ba4e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402144a5d0abbed3ac9367856dc2bdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5d4cfa74f464dfd683ee169115f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becb3afa2c16a887a3c9a710b37578706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a08e6a0ea839784a38c700955a98b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203f11dc0bf237bf8efc6d9d5bf8cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc53e9bd258c767d775b89114a0dc5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3afa2f8eb93053f1574bd718b1318710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf1a2bb364d85f34607824704ff0d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203540cb045515edee572eae9437ddfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fb22a661350d5e8dca0d3ef99b272713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067027ae04d3b08ee16fa157d1d51eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873388c3f7b94bd612da60642b6c74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d79071cabbe8b1e3933fdd5efc27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9efc3857255110f0492341d45b62a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b977e1c884dc2c90bf1142e5cb030a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897bf5f802d2a494097517368684730719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187363dff982e023476454bc7e57531e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c528fddcaa08610e9b330cf6e1b5b42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9195c0caf2c8b88e34c42bdfbc970d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189676e1283cf76b682039b2b307c460723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9438dd946bde23f6a32e284d57817d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e4fe7cdc2298fc5286b4427bcedc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7c165ba690c3523c6f956073af85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e6316b3a1ff3f764196596a4b197727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916090730a12381a9d80900708db928b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d06aaa91d0146f0c65c195d0ecdeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e897e8d9e720338e49bac08078299a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d525750e8ac538bdda50a96d4487e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc64877d7a607b37ce59f7e34a1f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23026dab816409ec8f0374ae1c9110733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9aa492f9d4426e51db6f00a546a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de3f49c284f8f6c0758c503d75197e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c108b5f830956eeccafc63883d02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4a21d4048250737dd2215984a257737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5fe495c388f47bde1a55d0ae93641738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426483513cac0e3dd0ef32d0430aa93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acc2a9196d341dd96f4121a46ad6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84b9a5b064263393c4daeb7367604741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae9e91e26bbb249530722958e021f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f8425bc7fde0bed085698a59ab67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb09a695d8f4340fd93aa345f99077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144d98b923db3f4a66cf1b5d2fc14a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176df499aa60796f538d60c4c2e0bc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc7d2a0a8005e8b37ebbe584da80fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3ab214224e75076c65f7871fbd25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639efdf3f144862b9088c56e5ac2da7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b51b82ead3156367a5ec7914b6db5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d549226c5face464c0192770cc921751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e35da8b7dfbe5ff79ff106e9990599752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a5c6fe70c91e630c67775b82329ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b941229a986b230dba181c62ed121b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf10458a2edb97c8f31701744bc581755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e449081cbf2b50aca366ccf600a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3c045893d9fa9b9c92d954e6b64b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea4c34a64d90b78864f48fffa770b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afad435514bb5413d85a3c9545f6f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177384ab4a1f41f30a5123ae5af7cb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0dde59f749f6c3132cbbf4e1e9262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bbfaf0c1c1324f6c9593c69aebd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd823109b8a3f6904566fc40b8b7274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad821f307d416a5f2a51b383920d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda8ee4f338ce04a7eba520f49190426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0bba1ecabe116dc819928a3554b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e8e0086bfc779b2422acdec60dd1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9ae570fb04cfaec0b6d010017e2ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed9d4d563915bbc125dc22bd9213410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c0f4661047b3be8f4cc496a81f83711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe60951efd5ab86d0a17d151463689b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aa95edb39245730c89b69ec3d7ad513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6e9b5722f70ad5d7c9cb17af920214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23e39df752e30c74b76f11ba1e52cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685372a7a989aa057194c8c03f122a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e0424be0ca58f56f868daa43a6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8bae6a69c47b5db9ccbe3a8f6c7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f6e9d7a2027d35a9214217da1d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257803c67c9b6beab9201c2fe2a0577420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3df15c46ffbcd4dff78a1b9a5c6caf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8aa8e24568de2f714cc98e265f1d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c4186750d66d180afe1138e48c7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df288934c0d1bc591873d4675aedbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6fa02a6da129260b24231c64d399225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc051c92742d0d195b48db8c92c3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059146093f128b623dbe80d9ace023c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1e57f7a0512481df1cc08aea5d4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1915e205617236a7312dcdefa6fa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd09f40df79cd817a6865408a453b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e27e98c1c1f68831386998b73d2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113ff11c7d35a276efe24a3ae46f1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4a0da0c54018bb645e3357b1ae2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f71aca28bcd8bf38ee340ba389e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ccecb8d9eb5c32a2a153935601e2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d461b3b1083c73c3d225ef78e14136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10f02011a9543de2819b8b03ce7bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265bda49e5c4b317f4b6fdc89d6b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1dfca2e8b055c1db1019f4e47639a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e5da555dc5f54d2bd9b05065ce9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689a3e45e6af9150056eab329470d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b915cfec86561b6c2d636075280a9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af8657c83fe5a1b89abc139baa63d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3e4648d9c6f2cc51f841610bba1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef16a23362ece18efe7c0a2dd2eb9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae521b23c9dc1bd22a5321fc0459cb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9edba32b6ca8671c776bab90b444947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a564957c6b9ed76031e17c9bf8d14948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707abc5a119b96cce4d1782354c5b8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74a450efe1bc4fd48ea88461bf868650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e2606096af98f070909a91311a5ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d13761fb13e499c6cdcb8fd1e9e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24de96d726f824e8d6e8f1f618712853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7863764e1fd8d14cef9148af289a2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad83e0587097eb53281b4eb1ce938355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ebfe98d49cc89f7eba89228a0f9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95194fe86021149ef42aae56b838b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e3674c2718a7bccb1a4973ce12f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29b92633615f93ea9a7a052ca2e6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ce4c0019c34a32dd73cc92fd17e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d66abbd469545d05040f25c115feb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d883e632a93aac6e82fe93f220a7c6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e8b76f791fb672ab64b20574acae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3991362895bd3ba0936f896dde938e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d98ffacd4439d0d39227ef25176365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee72e7be0caaac7f9c40e2dec7adedc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f8258379be03387d089211ff683467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe15f4b86c7091bd909d3b883ba73f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff3bcab1aef22c60ebbe75447005269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4a200f309851645760b3180f7ca5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae68237664eb6b8b6968630016a138a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f70b92c221cb2b07601c0e269a4d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709d00fa7ec689ea091b01a35d77cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1bb18b02aeaf70001642ecfb506574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6aa93f1e2174695f498533a6883275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f13f73eb552533370d3f98240044ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0b2a35a2543930aa29d005e0842c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52aebfb50ba7a8288201f081775b2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e9b871ef0cb64315660cdb3d69a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c6aa1e8feb38445567618d5b960a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd066ed0ac7c066c4742469f5641b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf197ed45526df4969a2126f6f23cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe045047e2526535f1f4fe0eaeb34d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff874e04f757fb52dca6171aca543de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd233ed48b43b48c19c35691a8b26185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d18a44da59a4b115de509fd58949486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f8795843541906bfc9021466936a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f52d31064bf90a4aa68d96cf130388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572513545b33fb289084f6c2585ff489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6c14f9362b98d6a2af3eacb388d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c38b087d19e7d050c566023a4c6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8574f97d4b07aaced0919ab599af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6acbaa4e2730aabebc7f637e06f98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56030c1c277a0a0d17f28a9df9c2fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582fcc8fcd92a71096358f94194ee2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ded2ce62905c198560e4abee03f0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa3c7216ea9da9afad89d0a50f55997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d58ef77c1fc812defb3382d2455a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e260e10249f7fb7ebf7e029854c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf4014424030ac966de4a019e980f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886d0e42430a15369c9eea799c3042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb7d38163bce3ddad34474c0a8f369102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb0041f5a883e2d920665d76f9d2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc09e484959383c7dcb9f7c9200a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac755079089e9dc3b216d8d6a2af25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1f9ebc5221f51f9b9479eb37b00d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae64675955b030eb8407b2ac1508c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb6e0b78bff4627e08d5f0fe40632108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7e47e56e4d945a08b85d34a73c0c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ee5bba34546e8dea1a9a00ec247e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41595e52fa094dab3df748a23c6be6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b838aebd01650c75a55cd8461df9be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91445aac15ec8457b20b697cda9d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ee1017e9075058136f94e787f719114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11718f863e62e1906d4ba3944046fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acd3dfa2788c5b615edc38294f7b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dab8e0f01467879bf3771d4f3025a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c694253e1ea364dcd87b62a4cae510118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f1943617798af40752e5efaf357a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad4676c33c39ba056611cb295176b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172d74eefa3199b8297408a68fc235a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648255f4e3175832b23febccb25a38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb86fbe2361e523d149741c13edb5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0dc18d6c0b9ca5364bb09fcbd897e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe5e2bdfd4ebba6ff6357a923ca483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b5fc703a5784aa7bf271f16bb8c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1c6fbbcd3bb6ba0b2153b9270077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86834ae7759ecc3a09c3fce7621443128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4903a1a59bfbaf5b1ac4f7ae6c4bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42aaffb8b669345ebbace5d997601d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf151e21c6214aa10dbc2a2a5df73f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aed78b4bdc42fbfa917a13caf58d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6a2078a551553c8beee3f8640555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc933c73b88a62e01a421f4d0ba3f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1460aac7eac61a79049349d2a143135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2356ebcea24e51cf589833a1d0f01e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0901a5e9c1c9ff1d607c7618f84b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df74e378395b82e2d7c85578c8105b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a9b488a1834e161469d8f2299f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a63abf0d5ebc5af171c48c08337ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797340207a27fb7d01c94cdef3be64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab636a196c04666994e7e732a4615e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bda32f98cb3955b0a5957f7190307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb4d6d9e618d1a805f8b7c94c0560144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ac84c8e76259a0271a5212c521c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe1b5b7a98d5e358a46244cd09fc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6f5033e8de2bb7463b3b823165e1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ded99da48af37b240005fccb3bd13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0810ed9f36c8b9f6c9838574b072149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350631ca00d3b1b4ee645310dcd765a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb7b47de0e56b3e139b8569419a8d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3546462196378d1d8abaaead08d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30e869a2f8df688f085f79fee80cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207fd60f6c5bd6939882c68b71f2f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c84b10759ddbfd15a80740018653c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5026255caaa3fd2481094192a26497156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785be8cc2d002dfed279338fbacc52d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb328e7760a20588f2e321dea3892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12fdb3971c3a7db7911f12677f275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4e4126cccd999e7b9cc8453d61eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71860f7c0aff1f67d1c98a9563bc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a595eff4cc6a40ae62bda7c8eae8df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc87c59e73e2d5ece5795df46ccddd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253dd05e70f41054b437b397e91b4bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be4f9957f9db07a74e628c333b0a57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b795857017d7ae808510738cfbce4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c863c82d04a415b64cf71f378fb943c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fe79071fce1035879223e918a7641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da6fcf49d55924b46a47e748dafc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554666ffe10c592a2e5314f998d5635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fc111edf8d14f9713bfffc0ad4d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75499e31f4f8eb09f6dacc9710d1174172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e54df28583f98f893b71d4c8cf8ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe7d0c15d831c335eb38acda5f3d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2477b55b0d40163deeaaea0541cdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222ac7f5a5ab876c362a0c7acd6448176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721930df5f3e9d875e99052b30b98e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9c45d0dfacc0c9b0fbf80d9b5641178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631357683f061745827cec6a0631b5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea097e94522fce8ce55a52824764063180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095b90019420b48ef97a024a91bf155181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc0c78437307d9a7a1dd71c4b89f78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96783a4aa99541ce83cf46e628748c32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6b8aac3c64f92c22e2c9ae25ca52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319f60cf42a883ad09d02d9042fb20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293443e7e7b376ced29e6f8bbf1619186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887caf4d59e0443571708bc55cb9b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40d44f6d46afd44c89fe773b90f33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2def4b02da744c1e50acea878b189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d87afc0243d7fe4308e6634eab17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e22c1c2e2637c2f5dc600b1ca226191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce4e4fe0968f7801b3fd8edc84572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88cd5407b056ba92caf681b8e4064193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3286b24176ffbea5b395e7bf8cc27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085f10acece89d283201c0bf6438da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70147bb05df15571db7768c4dd47e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1eaa86e93eb5110a809649a33c14c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c3756f0ca58e3d66ff7eab7b7e6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e740c5ba7725a14482a7f65aaf62e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9cd98fd5ec793e420301c90c7d63b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3473b82e786a4595fcbe8de34e2caf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f87c32e00a8f18b2a91ebc84ff1ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ceef8832c005d9cf6c8a2a6ec252203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef380c3500dd6098dcf4925b7eb1cc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062304589d252eb194bc79d6a424b010205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b3f8e96070939baa1c6d37e6723c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bbc9b6df60250698f8eb6237aa515207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aee46f4cd4a4a8c0b7cd13ee753b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6cce481bc905f0818615bed9dfeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a74defa8695312b2f4eb3b3b8c54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac613a0d6c0ea352e6a60c5b93e61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8f728f835f27f91933935d2048e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682269c3cd3c96c0f5c6bf10f2b0d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15656bf5471548930448d1025db7d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071ec9461cabcd663c00587c6a0681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527af61561f18f3f5215fe74d4517f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b9d2ddc97753d107148def9917c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf7222bd0c86610ea06c5afce318f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de801f8ff1b46aec3328d2de8ce09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cfcafa76cbfe21ccddc8fe18f5e71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc4fade87ee8c1179c118d589b9ed5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31037c50373d91883e3120149a341222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff3e5aa018b4f6b6cd3e281912a06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53f5b8fe0d5154688043a8a60852c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e430ce22cddc9cf6552a5e96755d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa36fe8eee04a5299145ae07e8511226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7e0cb6a6737bf88dac49b6e9377a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541a0e1a839d4a3be0fdfbb59e9578228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467df559b29c9e32d8a41b2d989781c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d9fa94e5b7007a4bb313872a1023230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04cf93b47aa662ddf57df36eba4f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73ec0a18e70bc0ef7fd93981b4283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca19d19bd56177e9732e9d819182c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6a8e902f8eddf1fe11363ff8f642234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444a52b9ad4cf28f4dc1dc0ce19e2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e1d8fa62db3c3ae3b81e40363f6c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1c783fdbafb98b300a7cddf1e0c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6b013b2504170f876c24e4f2cafb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b6565c3d71a849d483d6e759fb2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc882e2a51b67b48d36a6b323dafd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca482f24c847633398b8bce83600d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9e67eb93db8a7ae27b807e4b51b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b5b8aaf8218cc54207c00cf11590243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a07e971d8a87c566d8bd9e4b80f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3661bac1aa3a68cf2d9e334adafd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1c960a366e2e9881ee465b1987d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e11853fd1c78f55fde08a4025230ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686617a7383fe600c83ca95e9124bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb143b3318cbcd1281b2d08f230382f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1abaf40140bc1c632cdac560282f6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f685d65638e2f8799d04268ec474251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270762f5bf80f523fc711ba6cb3789252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3316491055cec9aa16189bc8e18d14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8aa0a4e6177c6c2dd7fcb26bae1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2328ed110a46a2a7555a7cbd009a37e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e661df0c48cb47b1606a7cb0df25bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01e76972569c9c3adb7807249e418257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1cd2c4651f8f0c3ef0c4623df039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af30b3d7483bd3fac51baf4130e6a68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d8308dfdd6128a6802ac5af82e9e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97c2a520020a7742134ce26dc9b20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d8f480e570b16b4df07a1e6136ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049cfb8ae687f279f7379080d5253db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e8adc6955e3da33ee0c20b341967264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dfd85075c8613cc0ee8bd28d813b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7dfb90a83144f2be5862dabbf29f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec456d9f684df37253c9b26b62181ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b503fa3e2aa86b1d51eda1b103407268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1ddbe86beea2c0d8fead16520f0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b0d8ba83f0ed279686d17800229b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce81c5df2fd92334ee38a97167a601271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54475c76204e14cec1153aea19bf2f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de43757889bd9d52c8afeb815fa5ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e448350400e3256cc469cb5dbc410274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790251e1197575a978ebfef15e243db3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e28ae768f9382c719b5ef40258ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b00f5a640e4d526cc20b0629a08c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad627ae856efb11a92f3f66b5c3282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aa234d0bae35defc2d01b7682af99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7241c1e4e8b0b2f38b964ae3f15725280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa417ef96e215f8cb371e171494b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990c8b834d4d4b7c59c7e0de1c259f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9148a8766e313562fd38aa4258e7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f3d6048c5a7933fc254a89c50dfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5465498139b2a230654d2e82378111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c937551c3321308068073b20d2e6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd256275b1fc1c3205149419267f9fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba4dfb5dd75505d464d4ea656927e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd033aa4f792b9ff41d6938081a43d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f02b5f160aa7509b75a4f6c443b6ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573be6438fe1bc226dd0b6dec5f80e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79970b9386f7c347e6904a94a07809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f68d5012cd6f085bb57b2a903dd8f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f162bf2d937e121472185ec8a6af7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b2a44d3dc5239344df806e736615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241a74ac5b3351ac913bcebfb89e264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078275bb2df02aa9eb9786654dd9aa9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016427112ac2615a00838eae0812ae74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163318069d68cc39d740780f9d13f546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5048c04745603c4667ba7b41b991ada300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f452ec74118e5ed5a9c54e3a87718f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3263de1ebbd7d61ebc9d9b196077a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e01f6abcd33efa97b137a26cdce18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dcb931cb995ce88f79fc150c4c99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e1f59f4d84a20e7e6a954cc39819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf186f77d58e9008a51436640b82dde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c962666b51a66fb196a1ef0eecb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ceaf4714957a2aecd1d4bbd4dc0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109746c6def0fa4088ad0786fb3614309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22edd625c8fa5d03485ba8f6dd0df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6f13ee03d3fbeedb1c42c4e65f3d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af084e6ddb3ed01450212060ac6941312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a00be47c0605479db836fe033b9c03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a6a2b574f91d9be351e3587128d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351a0a5a139d9fa313f9569455f2613315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434f3cd70d4e7df15827ae78668636f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256416a1eb35f0cc8d47740a01e96d01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d61e737ef952f5e34b38da0595c82c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c23404f04f6d6baa443689c06a495c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b083b9ff9dab82aa751e0fdf5ad5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56c20f211f9a2ee49019ab00e5a1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ba3a4c59cc0bf5dd016d7896158a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1e468328a32ccfdef720991b4a0ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b477fc62b165d5202c60bf1b3e6a259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497bb146024dd18b1bb67f79bc95196325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1cff65a064db6c78f23faccf095f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0da9dcb74dc59303fa49f18f12169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494a1f441fc0c4905e1c1105fa9ca9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8ae2c5c4a078864d809af3fff783329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb7721ff88f8e2144ee463ab9dad1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80678cf9fc87409e67147bf733e71d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0218e12354b216b443b941a016c8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d0a7a32c178b5564f2e692a27f50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c6dce8c11d56431c02d9071d488d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb754fc6d4e75cfb05608431d9437335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e66fde90055a848bfee4a35abc6a8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864faae93b0b97cb0192f5dd037114337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f23b436bda52fb9aaed122706cd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3eb961ce6e1a069ac08623805447339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d7a8ea42433a0acb160fe6c7e317340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0a97da0aa970dfd833f1619248ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e4f8366fb382c871724c16c70da8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce52ed5db244cf56610030129d20d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977fe192d8b44b3d50f435723508b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e0c3a50ea52d77dada7b175d74a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b088c1f35784abcda0cd603b770551346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ac76758a0611f312144188882744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efcc98f0eed3dfe0d08f3bec12dfd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99e9b51639f039f9fa5407002ac6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98eb1b31c04b6e6e2756cd42c3852350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1de7f270c7b8ad404f3e553bd6f3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ccd12cd3cf1780425d9512c8ae03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d619c7046c6178217ebf8a7de06fe4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b5c8e03dd103b5e8c56be620f804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d2f7117e2874a3d778cb63afb159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36474768f7d99ead8f64fa6392db1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30ce4214fe4580f3810f5fb9d7b47d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109e5ed43157500d867ae3597ef32c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0c91a3d6908529c42fd74087e895359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4d14ad96fbc0cfa8c00fe950aaba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36a59ab15da9518b476497c782e687361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d452883064de3b488c24050588eb5b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99d519224e33b96cf75cb33f457ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b4eb8d6b50e5990c7594d2a1f58fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0bc2ecaa746ca956a08ee497356e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a502392e0f9fa513b5ff789a46a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7412104455f1eb485a79fee277fc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fde892b69a223bc51cb35b3f24ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07225cba2dd4a313e38e6f5021e9f35a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d189acd9e0af1f638a40745d082cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211bab84ae5d1f76e457814f559910371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028a773944a8732c75bc809c8952b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e212c020f783116694a2e359b7abf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a67ff8910b59ef52cbf0461ef1be8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ad0449c9938ea0cda624219d350b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e13ec518120c0d22b2cfea3fefe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437e6b329b8e78a6d083925b7ecc7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea03c017b15dc974cb8a5a668d5e4a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334ae7cf1e58b3c86059a896a8c688379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f76385afeb9b20c376f91ff64b121380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a4b147d3b2e801f69ddd3c2175ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcd17d33d64d2c8cf08b01f29c835382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4caceb45df3864c611cd2960d009a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24dfc547186ab229d07d6b721ca41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd802d9409bcdd8525580f2e524237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ad4b14c7aa78cfb9f160332f7923386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606f2227746cf923906373eb041349387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d0bb2170ee7cc395acb17a33187b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c33275564f11786d662da674bdbe7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd9856e9b8d89133b5fd9cb612dafc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c19b1a358a0bcb2bcf1c8dd953f903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b1703fd614ce5a4b2ced6203bd8fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffcfd055f2a68a621091b7c415aa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de60d5e15f886904167cb41389132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1a8489596580cb40980852eb75fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0440957570cbe68fef4beff42cb93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57415ac7d4ede2a341e13eb23880769397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe02d7228e62b16db5b36a5b364d4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2f437b434ecfa2783c3647c35090399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce11290662bbf345039ba4f4898632400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849659103d73e5315a1e932b9fc720b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaca11c3452f457c5b4faacb88d85b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4d24ea29eb0b4876e7fc1392556d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7640b5225bdf95a9d9c2070108163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e80064df9df96863e305eeb5859c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1baf119e5d638085811c2cbb0f21ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1032916c818952d1a9c06d4d0ec1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215192de7a35bfe5ecf2008c8ff4cf1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de48c63222540e438b773a46ae621409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0053000a84b947781779afea1f04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025366d305c0b3e67079574b9b242f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c980f8d2befe9a3d0dbeaa17b547412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba605b491d161a408ab80406b827221413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88c143fddaea47601bd404f389938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99985cd4f47b7bc9a97150f404190996415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200a796ce169d283ebac9efa8afad8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390e19a2c69047b3076790ff281207417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c73822109755400ea4d13054ef94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c61ce43dae648493b1fe2dcf19d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161d8289f85f230efa661c797cfe5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fbb82fd22d6f8b7c94abaf20928d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53954171d38c6e8a5adc72bef106bce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8255b123af19ccceb9a54472a61e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b8f126ed5afd3d5c09a02780fdc57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5489bcc96fd3fe1a2d074d67bee2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294cbf621aad42499bd4b9998805413426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927679eaa5423c5400bcef25c625588427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422a6824c664abe302428731ddfe65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c1bd737f4449238ff973789f5987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62f094609252b7eb7d6a451d0824e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2d4eb33023e8d98927a79ba6b872431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6556b2cc94c61d081129480e811e30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b18a7898b014abdda21f1861ea090433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9c10e226ad896e1d6203b3da4444434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3923bb1e98c636a33f7adc1f1d3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab8e8c6f0d6d7ae8e1e9af74219e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f307e52af13b594f87184eac65be3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc048accfbf796d1bfef406eecf4261438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844efd78c9f82eadef7f63c3e6ef71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bca46c0279047cac56939f2a63923440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854570730b4f0fe333affcc1f9eba37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd81e84599d5b17d7e4e0e8fcbd1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58624ffb77491cf19e313e4f6c211d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94129d89ae7d8162475c0c6decae4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c07c3e1483408d1da9fb4ff0f2141445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e499c9266b7575c8bd222eccffea5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c2fde239f73ec8e376d0c35888fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836abe7889e0e63c37aa767a798891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab1fcccd71a668b7ead7b6eeae279449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373001c59ca14fe60f99005420f11392450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c9947d79dccd396660a015c6d371451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f39f7d39e63ca5110df03a42dc09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ddd518dde6d36a7666b29c2329a86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed68b446ccafb890898551033f529454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d3fe86c99391c7e239d57654ca7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95254bc376846f121410cef53bae094456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac409feea55f2113b0b26c3b8f09ce9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bcb621c42f5b6d0d63835005d616c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361ef5f83d0e428900d92cef44aa73d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5599208eeb570c40df4d75064374460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c08428fb9a9312b628b673f84581461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62918e63bd7ab708a002a71c2e4c2090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025acdb9d6cd424eff38735832313f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aa2065e240575a91d81dc2dc2ccc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81baf6b05a1ee9dddaf6be8013625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2faaf43da72decd9cddb4178486b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6551fc0593b2d13d219a57458e12ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87acb03e46c650e90aefc842480a846468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31460ddff4f0a238d0f4f31337b7f13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1888d238d6225011921ce61269c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d530b463780a094d7cd0141d7ac2df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371a9f121b344b75a6dbc829f92125d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cbedf9f179c2f11610a3095d09e86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae431432b6a3b9101611c2aaf2763a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06777b1cad3691eaf781bc5753135475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbeaf964f751a8e7f200a43b5c1590476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acc0e06783b7902a054f950af549c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ed3123a510dae299fb946122e654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d155445f13046ab4e3396c0171aac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c186fcbf51d64d573ed35dc48b001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f592d088a2b77bdb694af9f86619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cee65ca950808e0cf584bf86a0dd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a632b52d15a2f89b2579eccb1181cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d155723587f8e5119c99ecc9a3172d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab66a8514a8951106d6b129488e8db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ff44cd7a5f26b0ac2afdf978ac3ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d696f0421da997e5c526a7ec0ca0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c41ceb98a82b3427f52649664e0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e87781b44243e813719388aabda21d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea313ab8386cf017269e627aa1996490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25c0fbc34922ff84ab67f53b6d21b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607a669973ba183f445ac8a0a2c47bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477af1fede45e9721ccb4a4c98ea6a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b628477aadfd8fa1d85cbac743f1c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8642c832db4a4bc76707c5418102495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0e2e312a3c00345abfed98287d0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b38e830d0b5bb2ff766dfb84c343db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b6b342e89f271d48c16e493ff43b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889eb43da8ef6ffc1086f1471373723499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b8899dc4439ffaf4967255f750088500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56aae6cd7bf4802d2d5d259434095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ce1b68ee8386957f7d7296c4a824502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61cc0701b86024859441158dbfa74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d0fc494166e0b43c7a3d928fbb28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b987239ecd012a0cb0d619358553a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1876005e1215f3fd5338ae1268b40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b14d0f39c67e086f7f4a27f453c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d670cfd0e4de90371fb9984cf94f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a181fc8c7f0c57ea3fca6dceeca4ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2dc128089cce6f9773516068b84c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70875f156893ee205ca74444d9ef85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2811d58f6a84f4ba3f86b29ac9e8f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2b8371271c73e388a0c8c03fba9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c35eef20a5347801a5828a9b749f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe340d5923b4d74d6d7411e86bb359515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426eecbc6c9ffefdee83aae9d94a7ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98ad692f3d4ad04adeace0889b65c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a295d632dd867611458e872eee31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9986f70cf16dc74d8e55829e2a10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa802bb4e3509d434208a22b890ea7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8dad48ee1680a64089f9a4ecacd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415342f7de32c9bc4794903de685f0e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fae187f35b5d6f1f0ea88efc41b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f7ab966d153cc41ae4c7c9838827a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b300219ce4949d8d5551e4033b55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b544a140ce0e0029d2d499ef5765cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3526dd4aa7ed4943e98898f54e9413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bfbb07172c47227cc41529810a94a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477de292115f01f9d87643878a36723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645f5b7d193bf9e82060da3b8a6122530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb83357ae079d9bb9ae65764ff659531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c475e69207c086f1f294d58be8ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdc7393cbffcec5e45339f1635d9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3eb88229367f7e82848999fc5222f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6da0bc80da715649a331d4cfe13cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b132de0ebccd0981e5883f42f69ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a486e57f2454a48256a63bcd93e76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0dd0f669c75bbc0f56445d9ba61c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358e881bfb467529e75ad965354c5b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b996fbce52fa0b4a8beddbccf0092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203ee2bc7cdf281cdd95c5a7491d85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f7f0daeda96168bf8275b515b8e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28d9c649055dab33b0b62ffe24d94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09290f9b7ab41294be46727b53184193544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a0fafe732ccf64031b2e17448a04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a6c805bf6f43e37aee57025c6109546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a79a7c60b9575d9fc3e2b4f97a0f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928e824e04adf5bac4af62ff1f7322548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7471f2edd15cf2ac13e385519980c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f15061ba9f33acb2ae373b2b2f54cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbadbb4ceb378c302074d1f23a9d41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e8f7cfc9c47bb0d5ee70843cc7fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d632a8e0c902d7c63e71911a3682553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b90b8dcd34306b5607d4f2209f854554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0649243b195fb0caa249c4cdc8abf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd03e188af86ba0c00fe469a76444556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c269362200855b2b219805183479e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f2082a7416ed559b51afe9f7d869558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5e1b5e8600fd594d47c211c39c26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e2c84da565c5c3dca15025194837560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7a91b771095f47abff31a9155a353561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d19c1b73317385e24cae59cf81d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c33764133bb3435f90a1fb11f16c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891917ba5f832fc3f126bb9620e8b312564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef74e5225acd75bcd6cf92533fcd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b7f35e33ef54cbeb5d92352bf5aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412ba1dfa5a6a846435f63dc51836d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c99e2876b1b04d91b6a261ee7cd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054271edc64ebf445f228e6f1221eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de515dabb63ab2ee0ea1409296bb01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0830f1d9c4fde734bee384e39b81bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f85d8654754c133eab66c0d73c5ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0966c7cc3ccc5b9ed7d7f91f3381c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225073d900d0265b23ae4266b3aba24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d012eb0defbe4c0448fab6de41f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd977b843c4641aae1d2a47e14c8bed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec778ee63ca30196f683c1605e103ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd25d70bbde426cba9c4084aa60d41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b758432987aca417bc46af4b4233a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7b86b4704ac1b06c3e86cdcc928e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976f7a4aecf85b2c6e04761e3ef6c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da826bf69b57cefdbbb7185e17318d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737884d79fcb89911f439be9a232488583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205d0cf1db83c5b32eec7ee8c968eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3e73c345922d71be495234ee4ff0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9387add6eb94eae1f34c648367b0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a9f66dfcc6d680f0fb93a45a7f4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea91bcbbb4eb65d1199e1619be763588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9039b4f15eef0a3bd2651dd9443d7b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0a333d47be9c28a5bea93afa5800590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7976d8e842d6d4f3295a66544edcf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0bd1dbb016a9ca76521f5b0b5dd7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c4a9b02d31248109e331dc1e2581593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b8b51f4b14d29424324fe590ccf26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611ed5ea242852965cff364dd7ceba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde28d2a9aaedc4ea6fdbd0ac76ebcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eb8914a9b989f194aa0ae5d9d11f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfdc89a7a2386917308210ccffda55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835b4c127ff8d9c7439ae3fa363312599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78828c5deb0e101f5d002689b9902600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170217d4573c33e4296f7aaf62880bad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8975b8752f3b171ef0913e65f7c4ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220419c24fe0c4d4fe4add0acd227c2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d847d0f469209689daa1e54494f1d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a430592c530a43d8f8cc969251a40f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366de9d7e508f21373d22cb295e9ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ac35c41ad7e48569425700a529be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14925c5e03392504277759c56f0a9b2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c1a45bde1dfcbae6730994828f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c19ed259c8058781135d4c524138610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69ccd42149d13a7345390f81102b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e654fb9cf59b91164ff94b7d033ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335b4de9f22953b5f1ff2594ab2039613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768783280df0196e1aa9d38bc5cceff9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9689e91b41e0ebcf2217c5b3ff0ea0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80104a1aed58dcc2f818be4c650005616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52b4a615f636099f351292c6334cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627017d5bb47f1d54726fb44a6f878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169e5e4b8e057854ea4b6dd883963d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15c8535b94b3e31880671891c8bfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2773bf836cf18fdfa6f50cfd8aead2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad0423f90a3e609efce02885b59e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21876260faf5ae3337a830d95bb255623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a66f3ddd6f0a80c14aca900b0224624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f444359add80c81de62a4e650eeca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb065c158494502bb40bba20f8751a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d49a477efb0edf8c81f7dc86a17d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d96094a7702178133780c9b0c56e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec41440388929c250119602b86783f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6755f14ddb08224bcffaf67214917630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642d7af847a822879dcd4d54751e75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ccc45600f63004cfc61d4142fc17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695712dddac76627828659cf17539e03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9686a274f8dad7ad639420f7261735634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba9a1ef762025add626bf9f8ff90f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f961b5693979cdc219fb59f3fffc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac355108dd372b6c2d89d550ebd288637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4989f4307152366ef2c5d22ca8bcf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb1b86bf8e0d3834cfacc538ffc16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3e51bed461feacc4bc2970f7c9fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e77ca1c5b7d31218610e7c68fc56b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b7bbee13e42c32ceb09bd21cc7ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0239431ea37db57964a367d310987643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204d8576fb6b82b3c7853653d01dca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681f74073d6a22543ad9f4f8bd1c4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7449a76c60262f3cfcd22a7b5f0f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f378c2897518b6cd168add46140c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5442b95cd0fcfef5ba165b2e7a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48fdb4f64ebe2d59d7ce4cdfdda3b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a503e906fe7e2fc2f8afdb53b1849fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e25a35fe4d075b9797b6083ed8b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b041b0de6c479d897c4f8044e0e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3ab4107a54af831caaf901fd1c95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49c6f883c72c6594a77f6fa9bb2e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70659367e38d517981f9266696946ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ca83ed9921d356f7b057885f35be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf42111201cc1ba3997f29591f6d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0e0b35884d153625aa72c290671e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606672fd4e87a81628d135a27c4990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f32bee623acb377da7b8577a9e309660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e4df209a0ef314a0a0e266f1603c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f272a0d79a6f1f49ffd1232cd2e64e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bb61fec72a89c8586523d83ef9bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd6d5bb4c5d28cd16f73a1f6c03feb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44757a879c42e935b0aad459becae118665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45930553bb4e308563b3238de83503a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80231f4172e776c133ce244b7bbcc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c7116508ec3b93383f9f76a03dd22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f90d3b060e9e834b6c0e98c66816aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33db30caae6203102bfb1feb3a554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec07cba13262970e1bdb3f60da3f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de8f61de78ed8f89368c2336831ffd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d4dd995a3dfe8eb38b1ea13e1103673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60050021ea15c1be8634e042905b35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2b258ec8ce6d4603d8146bef6bf44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4ae8a4360257ce74da8f364f4fd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7022d1189834af90861ed1b6328993677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f69d11173f874d830eb4bb1e5842b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cfd7568f82bcb448a43e8aa735efe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff61eff4aa08a8d0568b8385930f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d24b3e3dbb3ee8327eb1407857d5d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4842b8e77848aa6c126949d605ace7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82cd07f7f675ba9108921c3c2f7c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e39d6d16447a3da187bd5fc2870a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a56b6afb0b609ba73af03b1b16ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f4c16da7117f948496bd248755685686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4a254c3731b9d0dd2138d20ed722687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f420ee31e991acd31e0e400b956d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8511f4f3ba869a8157eb9d50c8765689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895042fff99b80a1bbf216eaae369b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d8ab1a8a8199190f2b53044491bd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf826514cf51d0db280439bd570bac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7635054e71b6e297128bba650275693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747a251b8e2645add03319061cb638694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914640e83a517e97b268fae19404b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e756423eaaa3b5adeec32380c8f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f75287a34538d19c36bfefdbb6cc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139668e7bab09ebbdaa75f1fd67946c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128c7d619d5bb042ad9f334b8ce1cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09c460537502d5eade8846abc66bea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7aedeb6d1fbb60524ef1a3ff5d316701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29255f62d997827a34682a3e94669bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38d210e7006a922808d713d30296c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ae3da3bb4c01537957fedb745af4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327346b76e0ef0118a9ce66658ea31f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd33607d5dd693eb419b3a46b2b52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d5cceb7c7e7952f868c46539f9ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2f5bee0a216f1722c2d4bb0bccd9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ab60618d84c10ef6201938e2b841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae15bf42276fa92266ac312d5130d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee610c1d8777271b2be664ce6499a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944478a081d4230193907c31f297813712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a515665f91e5cdd4aca89c0c2b411713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd529c0060159d7e0a8a938ead19b41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065a14bc1d6d2f3600cffd0d6ae4c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e00944120f073afdd3dcfd8c8273d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57ce7e2ccea35bac2bc70b1c127e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6571b9b8c19e794d1ef65641479533718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b372f3353ce517523b90b2892fe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6f7be798aeee16896c0652bc1448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da265bab07c7680b4e4fe7cafc3fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430c21813911fe7e0ffc2c41b49cd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d4da95520efdc70cf764867f221b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf181df26a32850d88ccfa840ea22ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f27338a902b1cfa5332316e0c16a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d15743d8a1a91c4339cdcbfd429b99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99587feb4395b002841c1ae2627f54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba07385912cfe76ca73776547dfd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400652de3f89f2bfa0b2dd21a6f6a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0409d4eff46854afd5240faece291730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a8a5f45311bb25f4e9d4e9ea4f209731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286993bd12bf016f25cf071a1bb2d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27767937a2f0261f4f6aa8b2c19f323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da86314bb3d57ade0332e9cc788222734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85d5c721485ca34509abd2ce7f336735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ce3f15f160f8f4fad88c99116f95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9aac9d2f2299ff1a87dc0fbfc18df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d355e4c81b77f898ce654b87123699738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962694ad0c32546e4df986efb27461d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687e927782fabdb2b71017fe803ff65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b94f05436248d8cbbb46880b43c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821720664bfeb73e53d69b9baf005f92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0019e44d7d2562a6386132139442743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdb2910ef37243d245fc93426d7391744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be1abff2827b27fd8ebde5e77f6aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e392300d56ace96426b2d217de653746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011840b2326e93b4af69fe2ea669bb20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97237ee15c11d945ac5f77c31c43201b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766137b14d65b7804744d7c29340951749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e4326c2587124d866c701d98bb5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85f741c6497279fb2619db00d5582751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ed11b7c51db63a550451d2fc28c1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac435e62230f5484dc3571840a1185f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a520a31e3191fb8fd749b14242f8f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0fdc2e43112199b2d156ecf4e0f61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ec0281a96637758a301c13a45ded756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c25650667244f4e07cbd11c8b4c7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825956a45487af1c94b3a55620504c3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e063963ffc612edf26f18232f94a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>