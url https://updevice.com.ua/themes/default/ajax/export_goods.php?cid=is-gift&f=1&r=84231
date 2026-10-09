--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9807a7a4fb5bc57c3434fd56f963041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e886fe9cfaae51543dce510c8ae3302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47758b0f41f3334a7f8cfb883cca6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca248d43d7d17b350367dfe551eef3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa322b59a8c980eae2bdb0516efd285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926774c3a2312382cbf443f36b8a2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd1dded592ffc035b534a64c822167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764ee47ca27692f75f2d92fd9eac1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c3420d0ee66193cc7798820438a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3075f6f6bea7b9224c156079d1c1d5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152f22009e68002b9163b70a8c4fe611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537d9d28b74a6bf3e01ade1b44d20b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6e2ff36299280cca1a72d3dd816813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ab9448e678fae8d4f2ec926c460614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602896bde391cd31eba9b4729835cf2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee2f261635b083cd4cbbaf1f54d5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18b9598e00e26dcb1119fdb9d0aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f34eb4f452da8e339f10888e48f8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f89a4a5a7683e0b2c22cb33e83a8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141183ae13abe7b04b3ccb039b32c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ac3e3f696d901e6f3a825bc7074e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f8ac16ea16e55dbb07f41798de6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c393ac7bdeaba03ae300079355d73b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac366eccac6e01cd63de0496a738d1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654348a1758e4a79b66b2671a13a6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8178d8f4c08f32bb484c939d4fd27a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ee8fca0f012306b0e33881f21b1ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50364c2ba7054a1265d57c02ba72b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1690a26d646fe7917d64addc188b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fdd7747cf51dd26fecc07bce617b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987b238d05e2eeee50026ff75a7a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c1be182b9918a7fe014e5f892a3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea32571110f5748c8d7e1dcb35321233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be1f45de788c2c7ff4d025c03d08134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643746cfe4859ae91c971c910de6dc5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b49a6cfb82b52df77101a276d758c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321a0851a2f8cf289a1f34bef1bde837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3634152f047dff6e38edd08024666238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3135b2d55f35b722a2f8b54b0a19539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff16f7a10e7651c2d50d309c8f239840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b11617dda522a884f6dbd943aabcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc1866cc1777a546a6812e9e68c43c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b81ed34a88f5098d0a990686df9ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3d4b9bc944f3b36e9ffcef3907d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b528ce16a8bf7aeeca80f69f39c51145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63e4984b608cd0310e1a73fd90bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551d09ec2107ed7e8015254a54093347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362bdf1d62e14d8aa3186770ada3a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de595b964e480dbd3711d4af34ee59f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6f39873a11a964ad6a162193043550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0ff8e6c49e3838efc307d0761c0d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ebee13ec2f7acc20dd7b46b30c7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a112ccbb89a75167b77eed66d5fc4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc0d92600564a4f1f16f67f0cc5d1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68344de51589f77a279916a488a6e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277f578a42473f0e2e4658d9fd829956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ed754817881b91c46f1db9c53c7e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa4f062bb731dd031c54c9be62b6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409471437b4db8c1a9399de4bd6e7ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795cd06c89a7bda59327c5b3446fe7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7c394e71c09278e4429632a05d2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966085d0222c390e0405ebca7eff1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483600032afa2761fdc79761347cd6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff6aef7bbffae083ecfba06e34ce464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20c8940c7c96dbb92211c287f33c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb03f9d0e3f995d2b37b07ce2b21bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209da737ab0faab2f4bda4bbd94f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2364480f810d4d46af56b93dda1ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bbf45304eeaf7a1ec37c46bbc44069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def713e1319734f4a66c40e9d2f42a3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ad4a07db7e98c682a669b4038f00071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24010ae746fcbedf2843a49be3830e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46769b50c172759c4b054895183d17f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f0efca007410e2f9228ae17a3a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e261c782606e28e52cb46f16e5837875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553891d88fee885faf57df612f11361d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62582fdf66085ab335fea54f395d431777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648fc5afcd2134a1d3e30baa27fb37a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3f1132c35c65d91cd0046ed13a7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914349b3a70f879278774b863aeb7d1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a9f4541c33e39504dc38406daf7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf93f21094203693d6ce8bae226a1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca343bb754556d4d79095b1656bca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad6c29eff98124a990b7c02c5e216084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075621842f022701c70b8d9812d474385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fa51d9272a68348cd3e7252c85bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf5238a6b7bb5d20207599e9d343787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8453227db7b895036e188c866233c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925255cee8432b2ba1673f2ec9712f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79e49dafe13214e80f72d3724be1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273080209c9386a48e8e2563390ada9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f715c3614cd8fbb479c600bcffe2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fabda72458de347c6e94c144d8374e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9a1784ac9d96ac20776d501e6ff894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224fc61670b348605a478284a6edb1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55531c7479ba35948aa48b282e08904896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26ea3b8bb68bf2e541b2c699ee5f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f93a3a37d92831990deacb749cb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66569988853d1606c29b939aca43536799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94941ebf8e45f27d7458300cc1b8dd66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd640d10eaf644829c27f17db33218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701868e1f1dce9bc6e9703137358f14a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f352e9f90fd7658126056dbaadac1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9659dbabc99469498df6e8233d6354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25daa0308ff49bfb2a467b87d8bde8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618a0e8b39e0ee24066784e9bb9869106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d47681272818ce8448378eec227419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446349f866ca861c96b53db3e6a05c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b776b66b73fba9fe21ca693b5a05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba0a3cb85ecc302396db8fe6c8448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ee86a8bf832795c42503cbe56ac0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabcaf7bf39b821857784577df4257a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fb2741c9d2965d8231bb9010306a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1d6c43718fb51496b4640fc11ac7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376e80ac5b06fbcfcb22a10e6bae91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30e8a56ca6e0b199b2593751713f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1ebd4ae33f3ad9039c322c952926117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9ddaed5d28b2946647eccc0543972118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb3f2d85f953be909d93171875049119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c041eb5abac6ac5ae5ca7fa8136a61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52865a9cba404bce9539dee3c40f18e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216ecf5921c4e32e8c2caf7694d870122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8109c6b06c0ae72ee2ea2950010a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e57c3d9606ac704dcff350792275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31f7e9304187415a83b2dfcdc82a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca41e766428ed9f0df04245fe2910e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16544b5e895bd1f5a8d9b282d38bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fedae16edf816627c33f20fcc35f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f43827c7f8f430a1c3629fbbffbd84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ced12498ef52e87d6c68cced93a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b784fbf01aaa724b6bf62dfd8dc80b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab6a9dcc3953aaa1a1346a2c87e5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef791b0bbc94ddf8f0196a44baf23db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e609432c62f8847912ab7208a8b82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1369ecbe1ebedd48637f7fee7d395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432cb907aa87ac344ca50e2a2f571d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07d70ea7d9542053a7b7001396c457137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274781a29445507e8c6c7ce58be1d920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac309396db593a86d44418c837d7888139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b2057f4e016214b04803fdf60345140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6daf5bdaaf550f2efe09cf98e583141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804b673dadcdf85ca6e58e720c3e76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe7ca058dc0f787d31e7c4159e55d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab27fb4d925eddd55210282f6bac48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b8238b94bdf77fa7bdb9adfc430a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518f8b4875e2b35d4aeb72008d8da5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5045ebe1b2b95b32304c7d875393b6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d0dc05a9433b3756a168d27b94ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b6631d3915c0c9c6efaea6cd2bc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cdfb3f70c6e7e0c37cf6873d5d606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84750f12e96686c9dfac276d1b12db59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fafc3d4be3cb66cc500df5cfd17d25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ece7d7d382df775d60d399ad43179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd1025d339c2fdb1f3e26c7bb6eeaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a05be176603d079df9b8f7e89384155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba0b17678d34beb619e64f18f72bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5412d9c5de11af7b55bb9c589e3eb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2b6ca3a3c18652375f3bdd3583c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165554b0471433db0cd87a311b77530159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9458958106ed46a6f20ecf0b36748160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bfdcfb801f3aea83c0d8f99a20a7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44615c44cc1ac533da50d9b0080b11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372de74bec343b7ba10ae19a633e40a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d8582550914cc2c7f3910a1b77ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c133bdefb612c1eab81ef4394bc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eca1e62bbfd5a6d83b1df933f5349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca742459d1e4c7f67357f9f1512d7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3ab3320387132dc44cbbd8df32d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6ffd057fddb25754d6242b6f4d35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4decdac97548fb09e676d6ce472f07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9febef4f8b92acd88cf2ce8cb6559171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601c2235429bbd4043aaedafe8fa06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25294fd5895651d0e9edb1cac1892361173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0ebd7c913a97e44239edef415563174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041dee398efa34c700db3033daeb901175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1d7e27a2c28313060cc78817700f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b20fec26fbbe9bcd613c646192f517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe96fd86d0d87a5d9c4ea402f3a8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730ffa9242be9ebe30a2c5e82c0250b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafbc461d22dd40fe649d268d5f7ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2133e90e3fae5771bf68d416a32bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a58a587149148708ce0ba699b3f0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1336ac92ab6070ad9dffa193845cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a246c8f4e50cef5046b46cfd54278184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86efcb4cdbeb0ef1af161b66d606406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c9ce2a60d622c597cca7dd43d332d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d076f93869c837284881be2f76e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0359c82cf8b88480006c9a754410c9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b52240380471383be676baacd339a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e9589c1435452f4fcf23ad7f9eb92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71226007ee7bda3006cf72c863cca1e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc332e0f8c7943c54497267336673e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d50ccd62aa3761ec70ed55aaf554193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167be76d231703903a699a9b1ea932d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f59f4b92b3226ad442a1c419a7d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9224ba89ec657f7e677c4485771cc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892b4a883bfc2999f111cf4e246f5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26009a164cb3440ea2d5da254a9ecc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07adc3d01dec5c21f95b2d4320f95e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b86213652d83383145a3c57fc95972200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b2783224a92a057a99cec70cdc80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1ba0221c36e03669847a558dc68d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770774021a0bc12dc84a4a36db5c65ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4716d4d4cd834734c99011465b6a3b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d914ce756028533bfac69c96b1613205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0efd8202aaff171a64e5bc3c4c303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e10a22bb58f28bff0e496619bd0a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219837e4389b09056c63a0c546168f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031172ffb45c2c22decd1bebf6db1e0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385311a390c23f46e2c4644d6373d7bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785056d96a5c3344bfe94da476186a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fbce894b40eceb8344843ca67a1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef4613243c35af3b697bc6ea05738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2fca4227207452d61b0915a288f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5bbc76a0c5202c9fadd5f61191b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776db59e587b16e5f379f6e4fa51aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ae76742ceef2779279b1e54bed02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4cc6c5f540953b5d2f9fb0d4c4618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01db0045ad09b3b2cc254589375b93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753de0e33e9d2858acdfb18756e2b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5f173bfad06def13b47486a39b87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab579783e7c379083c3e0a6f18c9a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96b9d9f40e3eaf3533332da25b734223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9b416e6312e6e5e066d7b2bdf14b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31a311cd4e15878f376546b69bb68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f959664f2e97255d71acb9e4704819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da84009e1545c48402eb07187c3124227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409f6427d43547494a3e930c1cba29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4345383666c93aa60584015f6a90f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e6fa46aeea9647c7b50fddda9949d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36e4dfd8b73c48efca68a3d77d9d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296825a70a6a282fcb99164051630ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49603f6cf4d6af82532ce248000bf9fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c2424d91c2346142e1dea96b4fa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb157a8bdadf457d34ab31a738b8e63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7ab97052cc189f9c8d1c590a2cdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1777251f4bd35e74c99d600685dee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c22a140e422253ad3a427e240ea4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a11bc8b312ac9e3eb439c841af39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd3bb4ef02d069712d94d51708208240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669698da9ef9558786c455de261b8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b4b77af0668689bb596d8778b0ee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e7148b1c9c76b5b0a4e3c8372d74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faced876252cbb9ee34fdf967ca22f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b5bc8bf3b312cca1ca9cb4468a858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398816a426c33d6fcc5a6f417cb112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82044622692a540d747bc713e8ec4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30dfc2686561b22ae8cc1c42089155248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd14fe9c9d7605cd1b3c61731e9f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f33f00f62512e06e968b7d16ee757250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205ef148c396a50f082a9a89fc804b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c32dd2bafd7a72606fc853d1bff60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea3603cf0fb54fa6e2404ca8030c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c960feee5af9d2df5b1d091514ed4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5abd728ee0d21a75895b7e43bb42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3fb19d5c9fd4695565519b267c7f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36a75b60e9d008379a325cd3fe03e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa908d0879bb9c1630fa1bd21bd244d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c04ccb17e970b68cae59b4bb22a7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651a765fba424c62d14a9c87068828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c185da1a436faada07f7224dcac60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b4662f2e19afa4e47f9df59aceb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d962b7118e365d1ab2f13adabf1878e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7081098fcbdd657f7071e96fe0b882264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc87ed6b4607541d9715c9bf74031e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1e5d22404e71007626a4e118ef2b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f423f9d2e22d6bbffc7b1dc7acbe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58d22dcb0f8bf67a19d6848631955268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff718faac30b48fb9a6a2f0bbf5314269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4180ad1ef5a202476f45ade571bd4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04991f22ddac66ecf7c7e5f2629d0039271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441d381ad9f6e93afa1d2af81c0266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3559ae312ea8bc8258b14ffc0e1ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab25ef0133f7da2a64ec78da93e7b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf22e63e5f183dacdff0a7cf9fa7d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ddd4359b425ba66244ffc407fdaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c72f9ab593af73a7e5ac8cd4396f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b6ed884c3b47f12e979fe3ee21ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fee90335a3ab273ac9059e3962ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde66116cd0499fdc43fef2677da1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2e103ca3be8a9b24dc0e6507cf86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d007c525306916e0e9ff427107a7c7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47c4ef8b3f79170896c4800f5f6f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be881b7b276e4c0ea25051627d6d9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8011e2fca444743b96b7afe5ece02ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ca90eac074b92b8f8ea7194846e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc2cc44a2c63ba06a90a3551f42ed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b74bda58ad7de69a796672df70c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987e39679a71b3c87e8ec5f5d7cfaec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a1c47ce9ca649224b2e61ebdefc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c887303dddbd6d4859854b63bef89a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd4298523ea099b34671ea6145a60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb346ab75ce52654f3773c5122f5ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6e47249077b6d6c83ab6f2c87fdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be35dbd95cde83bf3ae57d4a15b63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba32333347329ebcf0baee293c4c05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e1eec95214253bb121e8f7602059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06f3b89739b3fe4cfa197da7b82a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe2b3c170098b63c8bcbe17d87c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d9330b13fc894bdadc82a997e9ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a8267c6290a2f04b7fff98e8a0ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3581dd399555e9382356e6d5f12e0ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d18088bf6b5151c333b2655f4fe42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b7167661f76aef0f6acafdea7abe0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1575d448a8cd85a396e7483de09dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443e6827e2bbefcce1be4e33962f6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5f77d64fc902350c01a86f501f53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b91cff2fed19d523496d646a0caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d709e63f8552ef736be3175af7218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580086571c41f470ab8e25c4a8ec42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040f37489fdc70bc69158ed29956e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98b5d10a07be8eb6cffddeeaaacec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e54055419bf59b71c2d8e99af2b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9422e2e76bb0e1e5ca763881889aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420602b181103ed1e283b5a45fe534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda75016dcc23a95fd8b19c5aa78a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6a345e4c4d8b55d4785c2f29ee86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c7fb9bbeab7fcef298b42487ea78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5be117adf47bcf24fa2eeb34f021319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd25e15f4f0c087552c29d518ad34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e10298e6d29bc646d0cee8b8c6827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bac5a079e065d036cf18f21a60b24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c61ba59ff99080e58f3e9e9d657b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65d12ce67ced7ce3f83c843dbb2fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490486fc2ebcf05d298c260328f31f4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a2fb2f0b9d9baed43c26cc863550326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f2ec6ecbcd268e623a5000d700b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72649e8af866ccf5436387023218c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f57e78509a480504fb043bef1714329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ca5fadb320f19bf3ac0e16293801330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e2dff9997478a18b7680c3c77947e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e13a37815c3b419fafa85761d222d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f6c76ba7a84ae5be466c873f15cad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2bf52f04d01f57a236879b02867d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32896c69b58f9e24d59bb0b763719964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb02fff7c6120e249b5fc98859ec28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b718eda8dc7a8add2ddc8bc19d006a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96eecdc4d7b122282bb58c3a41bde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725811d29b96458a2da81efeed6a34fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0777e5903a8b0951502a8a0e7b8d77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac81f475dfa5e3adbb5cae2a058f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aacc99f2008cd70fc9e1542fa93477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec092bcf5bced0ff90467a534939554343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102260d2dcc0fb035c567b32bdea7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab8e07fe4fea3bb4579c3d2a27bd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae740b086e5acac7d9a1d3437c55b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6270da051206796b4fc954387f2aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f8a05623493db3d81b77a3dfa087348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf899a3b4db1c06bb299ff0551c50f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88eae1f9d1dab0e93e5378a602816b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5e47ac270874fdd78fb12498ac15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077278d95ec6b778de45bffc5aa88b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbdecf9853f2e4fa77b131e29fb19c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff0b67394428c640944a8414bd698354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c40e02ef6f18864ab615eed4faee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da6ef8f74975547668ed9eb57860b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c70c954435b60d30ab3d64220f1f0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81449d76291b58d8034c19fe3beb429358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4777f2e391b8dd14925a9ee76516359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184641980033ec40a348bfbc8218c097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bdccf83cbd22dca2e523535e6defa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c21ebed3611e23d9a4a20cf17020362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16478b65ba90a1ede5359e3f85d60bc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d36ea0d84005560e3623f125d9d33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe31f35c42c7ea4e8dac9b11ceb11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2e2288edfc96e6d81b8d1f1f49d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bf6f1e86568f8f7aa7316a6118f23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f120aecc53b4399b379053f645ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087acbc05709ce38610586c187739f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac399abd4482eba7785aa3028703d7cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35904853b0c8127b60464f9d3615847371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5650551d9c12220185f8184bb3bd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a461b85a81690f4442cbbe282c5a83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343edd38dc516d8a68cea672130ffcda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467c6ae69c3252734026e580b5dccd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265231242efe117076fce6442c1603376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406b75ad1d916b2a8756cf0ca46574377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d644bf2771de2ddc34ade52c40f5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d89dcf600666d905c739cecd59764379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c97dd36d7293179485c7a87541f7d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26e419740f4e85aac89b909e065c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8a2e9c0b3579c7342bab18d99811382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111dd47263a960b16a658b927821684383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048b320bfed883009b21a2059911aec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab1d503147a84a3905fb77ab50afa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b591a9eb39ba5d1efd032cc618c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427124d182db7740481c653cee5e0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0e12a84633c920f2f761d53c7bc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554337575e569c8c437d18e8ee6d7374389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59595ed609c8de445649a15de223ea6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48206750a92884af9188ab6f3ac55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55ff8f45c56b0902963c2e97ba7af1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9dc590a8bb0b1defcf59ab4ea88f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e9edb23dfc42276e569d20d775be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e59aede9d21c0a3edc013639dc19d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369c53432644be5c1b93c201275206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0314f9309d74ad8341cc50cb5de4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ffc0a54514174ed07b387684b5765398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148379b498cf59a86ac58196a5742e80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f74e3de49d4c411c02e089bf7a59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff571c7172b592d7f311db683052e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4123551412c961a79d10b8322ef3c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47629a5bdb113695e5492ef49e9fe44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6562ce7730a39cefaa74371fc7e26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adba63b73566e20a5f24cb42888cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f398009ee76834c69fc99dee68f851406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb3fcab3692760a49b934a03b6d48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bda3f7d29cd9bba3403d90560cb93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7052a207a04012d8a3fe3382356f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3780c79895c0d4e31f0e4e95966a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c4af3664cc3cb05e930b500613c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa83134ecfb96c717675049207b64e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e94266f43094d31cc6e36774dc970c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1290a6ed48b070d79be50d29f84bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115e26c3110c1d0da18d67ad9c113ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73bac8945cb95a66e306ff3bb4675416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18512eb23b19d3d9c18f732a81b8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b978eb5e335dcb70d3feb79a26a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d93abbe01dbe361f2c42a20aac8b66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a926091951086785d480c85bf0e06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba922f7ae3ad705165994c6f086455b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f14676eb45d464fa99c12e996049e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85994ab16f396f808e37e675cdb4350e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf19c356112d28ac93d71f6a0f0b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe36380d4331696d6d68f2e8fdfbc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b82e24614b67aeb378cbc8afe279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880d732ce1889098c15e734db9f8a9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481565602f6438594eae3a7bc9997dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6417e9a6564c40e68ff9c4ae394ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90b4c6fb9f7c9d4f9d011c90a62ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4cea77ef41c986837f1c7b2e5c0ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17cc1aa9ee4d63ed98289722403dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea822174332a4dccb75b7f88d49dfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214241d1e5e11563039a041a5039648a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d76df821d10b97497c8d706a7b82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1a37ae64450010576e2e0fdeec9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28971279aa1213c0b463bc9ca5faa5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2356f1f4e823d76ad671b6d4f273f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece1f0c352bdeebf93a4ada0854da4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17183c3c0f2db09143340c823946ab8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd0ca52d8708ab8eef1b4c563ab0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940176d4b64c89f778f41aa1ff859e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ac704a56a7737dc8acc8d0110c96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f62fe57c6d12c7fb5959b997a09ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43459a6a1c46493651152e8f883bf74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea61ae1c26b3145d389cb9fb59ff9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0cd563d85f165b80398d0c3437b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee7d44ddfc9420f18db49e63b16e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4aa50a0e6635606d4c39ba0cd3266449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c277e69786c4db9fc3422bc05545a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f186b398b2dd758764c875a67cb8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff96d3eb456861261963f84c8df1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd0a39a61947bceb0238a55c5b1d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2f773cbb8bb210a55362f94f4105454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9233a65e452a270fcac491891217c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179c6c4bad91e573273677eb09d43b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475fb641a86efe57ac9f7eb4e5c6f64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d07d7da628ef4ea3ed02d5b5be7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba0ced5b2327a2a5ad83233ea3bc8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95238073c5621da1d10f9e9d2d4c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b11b6a9cd64b74e7760da88ac4f72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608e4928d2820ecf0d22cef78f5522462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ec3e389fde817eedd1b2395a3396463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf34be27d786072147beebfd49b54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866079d69453c73813f8340874e0e4e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0e4d9512eb6fbd216c2742adfc64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca4a1e8b6ed330fbd6ca3256615ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb3a00c22d5d4c74209fb1a0341ad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9fd41ba993134275be9f1fb55a94a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f86a6812964211fda3fbd821b190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f99b72ea9e542ae915e8297581c9f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9fe9ed4224f0805730056181d967b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cef3900e987ef4841a7e067c1c26f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300aceeaec07b2b02a2a44cf53051df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b9f1cb81a1fc16fabb48f1894fac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839260754655f96e488e792861f2a11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d28b67437a511ab12e0491d200a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3074a9e7de183540c2345c5ddb64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ca3aa88837fb0a4938c683b217ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d462b1ccc5ccf482d76b63cd4cbacc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40bc4a2d4d69b45566b81c1fe8f3cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8d84ea0fa7a33eaabc99170a45a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29238931868242c189e0b2837fb3ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa14efb831c36b7e4c956c0f399e56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c599b65094b618bc6ec1c6c75d89a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b956c126b7c2888c5c282b6596370f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc630a21ddeab0ed91e99b8e3d5fc48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a654e02bfd5df73ff68a75e400c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29ee9a416e701c8b26dbeac721dcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9efddb1601cbad79548290453b85a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78315cb0530c384f21462d22accea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f5e813f7c243eef1960a91ac4359492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fcbdc6b22185f7551bf6cc4c61108493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b19ea07616a656ad43a05d8a75baef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dcc8670270cd2d6d9fde584570f68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c3876bea4bf94e8a517e717347837496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7136c2bf8285a01454f840a63360497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19bff6f6427087a5c28db23283779498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792e0c2d363030481bf7b4137b7fab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec765c8e0a142b7d2a9e75d35f4ce04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120885855096b6130eaecf8481e4d4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c3b1541295966a643718866d3a0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0125664dbd5ce8c246f5dff1873d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb13c755c0042e325f98e7d6fd887a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175209985d18b6dc80d50f10973c7eb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb4364d2fd610813803d2578184b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8356f950b3c20f5f978ea675c63d62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feda4fade36d963161f79e24e61af8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e76193a2d71329649db805d56929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1f10122574f733f16cd984920f48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e04c60c38cd362335b892c63eba71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561118ab132a51010d8c69c91cc0ba01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669d945413f45b7f04ff6fab229350513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a93d41879a0f3d11d3f5c7de68fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2199906745ee4640dd27ee543ebeaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d88e687370e4ace55e9898e4b909516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b218b1941a69cc9ace6c80f2a149517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39373bf86daa3868aa992a370fe8a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17daa6eed3c09e381fbecdc891af18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745885eef4656887bf7325e1599f52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce41f309095d56fff74b003cfe83edd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00025510847a9956506aeec1a55c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e0105b9719da871453ed0a50daa3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c98e2630131cdf5e9589c4a7d587d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef280da5b1ada9e263f13f83ac523525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d027686c0f69432bf46e7628aaa924526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c71a469a0e32e2b1e00551608915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1de87660cb9f19a85ddd46ed20f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dea2bdeebe077dbfcd9d9df2d5b46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac00e1bd6a057b50de67dfd7cdbb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cfbdcc7d06d8f37af0173b0815607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cccd959e5bf9ea1dc09b0d3ba34e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dab817c3867019feb9c616790f73ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0d9a8e6313412d96548b8d91e27b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71849600603349c2158164f83c918535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7545d06e5164e6dedbc0b3dae4eae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c953441f7320b26b292a557511828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7782083cc2581b4c7216fe5e52a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2f882caae7b6e251712063c67c3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cd69b983c0492d090c64a3a4c6235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca9f2051677ac47bd7e2b6a962aab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef038c0cd3247d2d6eb08f01bdc5ce0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f33bd466f71b041eb32b1fd7c56de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90721e532aa600cfee8529085c86e1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f9809d30897af98c9810abde03494545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067097a8f328aea5cc28589ae20eaac6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92cc44f2f4ed963e561a14de46d3bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d3445d633d154e7f70e9501a1fd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec97ba005a762e594d3839a2b93e36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b005f385bc6ab5683ec7f05211bf67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678815cbd79e4b8c685b254c0ab0b9f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c85fdbd495ce711d17989e25d98a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6b4daf66beaf15e524789d4870f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a8205869041627da622ee28b16476554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33e9be7b3bdd833b191fddb35b7bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bc241c5e687e6e2fb813c95a4677556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959b8109577a7447c43628c9dd95f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409b83b0fa9b3d8fea9c26f9475808558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a1a1a3927c71a290b7e7d647b333559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355525abc759ce5d1214865e88b75e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361ddd67d93b40009caedcdd248fa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf594c3fdbb179ac431dd8877057200562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398a5ae70f6e2fe1f6913d65f68126563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4372ee2b752b5bd4b7a498a42f59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04655d7d2bed48a92dc5dd87326dac5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaedf99b57c46eab941897b7a059fb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7b9f6ae069fd01744b210f5d0a66f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f42332603774499a559947bd24cb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14155772a5cd6f1d554c37b074049d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f3a3aa7ee845dea617bca8cfbf42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33fe9c46578f0db9a6beb47f9b661571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af2662926f2e92ff399d3c465f70f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ae8e6c3610d6241660bd33ae19838573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096d7009aa4a02a097bfee2ab0bd0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907295673616bc6442ae15f315528767575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f3cd12473f8f0f34ab81e8a5c0ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c55e3f7b371ad8b17fa40d15e014fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd129222345055ffdf45f02960f1d0fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b469dbe369c629dd0e4a5d2c5174b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33bdf64586f2a7cd48a2ca23de2295580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575de612f3b724e721de80de73f8c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbbec1c08e0e8a201a12435fee60d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed5f4a6dbfa8b61b2208fa1308d64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b9cb1f6c81b69c6bf7910075437f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04310ad6cca99a57e4dcb78c69fafe3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562536cb72cf3125a3de98ecb90d3dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c719718797494747ffe92818c1478587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a4d0550c9af322d7d7fdab63ca9f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d639d63c5454ff8fa235aa108f332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e1b6aef4c05d9d6695d9d4a41b01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc36eda58ee3ef52f51bb93c926c57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983460dba0da429e8df83355c42b078592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e0b19dc39548a682c8572207bb6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6fd0add2bb2eb74497bed767f155594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e06dc38e75b66be9d1d45919c5a8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f3d4c92bf5df1425ce1e4b6ee4a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00038b8f42581251c8ec1555aab362597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34a3c45db8b16c02021bb778e7cb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a3e0616cb43353b1a0ebf2c97110599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75cd58f8da3495f81c19bbae5fdfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfcc993c6d981b5ae63b62872411df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd713d5628bd303cae8363eabb3d595602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6506ed78c9b6ffd1ccbb9ed5849cbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31022fe33721b8d52adb70df64037231604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb175dc8e989690bc3d11b704e03e40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2c96550e3eb0d0effd33c54a8a2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26711ddc9e5764690c7ed9eb47e7fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67960cf72a1921564a9d8510cc1c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8104a1c7e4262451d8c5d4df324b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d4f063024dbfdacd24ea08096ed1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d223268c79763e493f6d5ce083bec06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ea2fca5fef2becd03a400a668d04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601709308c3b670e8ed351f24a1eb637613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32976292cbc2a294823dc0e4d4073fab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61dfd1e2a9923a80e9ca44377450b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bdbb73ae7b575c15af334006571f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7747a76f04413c7e5334c8ef5a418a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ab54cbe393b534fb304617a90f26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ccfabc9767dcce82ee4b123d3f720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb539693f6bd46367ea06f450a57b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20da69766925dfe4bc949473317964621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d86adb85ea3548b0141e5e5ff4aa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9226851224ad6c2794e3f6a2e1b38e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57296da5aa1f89075dcf0dbda8597624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929932ce3f0444d205a28da37b5fb3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4621e1b63e85d08eed28ab1a50cd04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5cc83027ff2bf856e4f5bd4de1b68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706394eb3ee41602d466d052398fea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65bc9ca2128b7e04292c4e7fc9610629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e50eaf7188c8010be8f76cdc7b7291630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78917a7179151fabefd6a97afdb594631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fbe18a025a9d2aab8d7aa290d43a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbc297cbb928359d422c97301f48a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c019e4b1506fc6176fd52c19831e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6559c9188feea2bc64b02d05161d46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5cb7307109ff6b417f9f8f96793ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a33b3f758d9b37e8d46e2f0c9e32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602674fb4ba6d72f803c50e52d80c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d350b9bfdb51e3df82faaec0989af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aaf7007c0888ef7754598c61a61d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9da4f5ddca5231e405b8a0998f14f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f9143f631229cc78c41b9aa2be819642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a71153f26df6e371b50aed5fa5660643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcf7d7e1da5ef54fd69c1513a4ee50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079bb2eafb95c3e182839f33ac54ac8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910c5a370df0769613c5f9369688ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275d549ea08181bd63f6a8631a9f4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9e0223f04390c66db7887e6fd24a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40a3aca6b0762dbee4623165dd92ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b273be90ed4bee071542cdfaa84c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a354dad771b791ab57d0b414e8fa6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb947997c60e38fd1534e671ec6b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf944432ad2d87b5bf9c803419b5d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0e4d67ed46d11cc3f6283da336ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcbf816003692c6864aa2261f045c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e6a04568bada0b09d03a32010b70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f9d2a2536b999825f8d34141eda8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba44a63ceb71175c45a58bb903c607658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28491f6a958c442bb745b849123d8a89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ce2c1093b64e5a612c8f431e2a4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05bdccf80a1f09edf40900c693110e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cb9295a082eae5a3bdfdde2f4d26d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e29b0aafec1292a81dcd3111a03880663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce730674327c94b9fd48348c5198bcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc771fc14f3411e341f1905c18c2bc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939117cb80e4a93d404697b35541b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14250b29df2a858f8cd8a2e40c4c9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e11ed83d7f57f2108977b86cb3ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dcf120b571bb0600d3176e0be6d9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524ca2f6fcba5ba134c2cbb31133f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b9e12fb6bdf0e3648f5e3244ba92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb5262837a78a8f5d1d7eed7d8270672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38d93600eae5b8b617dd232505d2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c30001c1a6036beb6fd01c5e4a4f1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15572a69441599358c718eb62267fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cb253843686b9eeebbb3b47ab286676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404233989c28d5024c37018e5cbb965677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74767978e97ec0d335af95e9b9789b47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb5f8c6a237a7ca22362a7456067f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894477a680c8c5e4466d58283dcf18ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287183c20974a0666b9832c24dfed6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326dbb3b298bf8cbe2826be356b61f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b34e7405e06c091f63439df60b0479683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdeefc4cd4e1cef0ef290f26cce833684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180914eb94862ac5cdb27aeda0971d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66c646b1e942c3cf072a393c07a6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b785fd23a023e4cb9e99a1c0d750611687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673baa4ed4d2ab0641f7d4d43e6e2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a729802ca52af0f097144f40a4f59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d489bcfeefc3b93b4294a0f0c85c703690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b127b75a5bfb99c08ba94ec30429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e2fc7f034c0c629ba1bf02671d86f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759880c967d0b81d411fa366370647d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d969e2222b390c69ae9d8aafeb5873694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a147fc5453984c54df2d0245fe667b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe867e6d062738ab6e20031bda14012696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14a680674fcb2809ea05cd362ceac9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcf005e5dc482c6ed2d87990caf76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab328f1ded76277827a323881f938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b9af1b5d91f7e87c0b6891639d60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2d2c193a8792787e5c3b9fead6fba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc40ff7e68053b2b9c107960492f23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467ff032f1a340c15a4b943ad41eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a2d8bd01f9edb6bdb14927c23a5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bff43fe3db061dfb890f358b2d00c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a853d1f4b6b98b30a9d3b486707fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a60e9c76ce79573673f57cac29e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af63e4b8b4be563ac257080cafa036708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7726a3fab326b3b44753328f1848b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d28e0641be3e0610d554e43b44062710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa4f4762479e28907199c3da0be0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194321af946d61f8b205d3d159d9f9c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138d35fc5ac31d40d37509767a2f46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222070b7c2eff5e7bb118c3eaddcfefe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f302723312c15eab3e47e08a9afb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c74b051a75a61778474def5e0207716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e14169c718fd6fb2940abc57b931717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd6baf1ec7a10c5e03b69841da8504718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45491e079e782012d0d7d9a6960591719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fae8548b6192604dc18ced3c806e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d608cbe673debe95a93fa446ef3c3eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fff9e6f48b3a18b0649fc3863d62b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca9020184a6e5bcaaedf9bb8e6942723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513ea97ddb2c696382a7c1d01ede8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601bc6131cb3fd186479f6422324df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b843a1d6516b0885c798e8f2c24e03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b026bd463eb45eaa2307648b08167d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05517d436bf99ce5cd95b43f2fe75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c199cad54b328f48dfd11122448c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a57a0a2f18ed30cde21b25f9d2e13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b595ff20d06a47a637e6dd47c458e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221bfba62948c6f7661c06847ee68f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad329c47021030c5fdc229432a35c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b723e9f89f0fc9e3556cce03e748734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4259dc893b90f9051298a25319ba1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281625b79b6e1c797a7f5a898bf0e3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143808201141c3b3f893d0deed33d3a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a339fef73449ba95530e2f684e32d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3b5641ad0c6708f31e57f1ff455f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322eaf48a018862c352df4247c99b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc79b963dba06b3568998163bf9a41f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375afc8042cbf4b2f759e3e473f431fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ab874aaa861238ceefda8608d9c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b6e8faa54fdc4e17c2d6ed496c0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de809a18648fc7a1b430b496e01fbfcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9aaa1ab950992d6d9c111377aedc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c973277399bd569798629cd770658f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b3ae3fc9212ee7663fc82d2249ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e257d13ca4c0d11b96241d8b08bd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984491d400e2984b961d298c644907e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839eb8cd830f2f582be1d7b886e00c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af8905549080be4773973bdf9bc1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfeea2f44aad76c321ef0ed1a2407d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e232b98366e9503d73f41bbdb6f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe24677f4494aeff50617f92ea602d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d87d9dbb7d8aba0fb60e2e439a9b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d1683f1aca4ad67695cdb1100392757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c479160e032d5c969d9fb8636acf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635915beffe9d81c7651a9627cbb347759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54376b663b95be201a54ad48df3ee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285b297f575642e8876be33e655c6442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b6d5d99490c1e9846690456999e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5612171095147c53ed781f07e2794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c317f7432b73bd521660d93e71715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b7fcb5fa3c4cd65b283eafb546d666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380804a290ba6f1d2a41d92ff1e24d567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605baacd01db1581ba0df538710d21738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa2725c1fc5fed328c461ff5cd81f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c85b7032d6bb5625d3a6462c2eb7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc9feb86200b0483e4a8fc5bed02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0848bb1b037ca182c12042ccffa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64393b8699d8c8000f174e5aa26fc6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363695560a2d67ec6233e7fe31eed58614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924140b640c1ff02fdb21cd97715e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c88b41011d2461bedc6bee89cb17116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208e84809ade61b3b7985f9cf060eb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031b9dcf613b32bdb741d2d663796318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ecd687a64ef5716f69b8defdb167519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381035e5ff3dd724807152fa28c8c1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb75e859496877f12393910344ad8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9753cfeed95a27fcf31557bd24048022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20256bcd251f2fc83063ed999288babb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655ec2327c23ddbfdd926a4d2d5b4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf565e849cde8b8144584cc890e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394b6f7d26880113a9d0d46ea8833026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b48221fc8c33c689e0a00b1c9596e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03e63cc97ae7a1cac9d46631c9fe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ef7020d48c29ba1b9755ba289ec829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a19a77b38e105d41b688f3617a9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c103c2f7d9117f65f02e3b45524ae531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c354e5ef807a40e2f16634766e1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782443e3e510f47ddff22b655beb2a5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892248400dc1aa397e9232e4b29ca3bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a62908f763f6446b6c573da455da135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc54ae86b837805d62c8ca425779f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026c5ea74c9d45dbc15073cd88d2f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea5f2514fb966efd51baac541d870d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d82ac1de4bf9d445b37239e642d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057bf278d2c46763bacc9f445b0a4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee586525d5d72848ac7d297caae0713541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf277e03a627064008cd8f24c32125842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0c586fe42e694e0254bf0d4eed2ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae501c2559052ca78c5e7bb8d9073a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd69653a0dcbfb982da48ebd52baa3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a876959492d05598570383aa22d4ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258429aa13a60b7268456f49f6c212c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c58ad543c76ec4137070a1ce1f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5e271cfeb6f955fd3b27161d021749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc04d43d5979e2936fd5b38326452450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8f560dd2a248dfc230ead2cd002a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23411087692a20cc7f912c116e8bfe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb6722a7259c823aecac04174ef4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfa69f6d7c24ace4f44a8ee538a32854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c60df176466b29a15d19539bb491f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41d06fcf7585fe36e4dccf043e67756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d7338456e151456a769fa15f1b6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374106b2c76fa99b0794a437be9f1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e86a263f752a313cd59edf2a09b47659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd870e06fa724a9c9032f1155c9b0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb84dc3538c2885e3a317894f41eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235f6ab1bb42df1fa5a34c0e6a5b0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a70732229f4fac0476fd7f65c14c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb720732a9e38319eed203daf86d476464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39189fb49fa01f965c693fd1c20d12265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395a3e114538b507ac23fe482ed7fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a41152573a1aaf9d7ec328bb1c9b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123345ed4dfccdb3d0ac968d49c4baa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80baa51fea1721c49bd3d6a477d8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d9fe7f4a0ce1e4a778fdf362be8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0d2f47e772fb9a28cfb560f3072271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ea7eb9d33426398088bdb2e185fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acbb813a3563507f027f47a399396673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b163bf265753220409e51c2e92ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b47f2af361c83bde409d66defd6d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d21da4a87f6e018e47d01f68ca304176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402898c23929176fb70bc55281a86f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e3171f9dc57c02ac96135784a3e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb108e47c8c06bece58a6fbc47d26979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf230b2aa5b395f49fdfe63523f6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d00c463611e40692cca8f11f821781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336813f089de398064731b226f3f261182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ce390d39fbd59e4aef44bea7c32683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906e0c6bbb612ab746f633609930c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bbfc7c9aef92d10c10bdd11aa8b7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eef8996ff163c82ce37238c7c2ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ade4dab520b7b6f65d49550cb204487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054840c9bf2f82491845e997baef6b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e27ad0ddaa5b137b33efe8b08cdebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79888ae369452d9cfe6da2b3ab52e5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1dedbd7ffb30271b1a3f501eeaac491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9cab9d68e64dd1a6556b45e5fdf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2137f30e3f5216b691f5800ea930193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380f5c6471d254e8934e5b4e23976694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7fae4f7213a217f1780eb94c1b59295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c154a9c26a0c03c859bb528441fb3ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2751b8d6092528c29b5c537b905ca197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f7441ed0f934a67ad4186b07d80e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313f74b8692203ebdaa1ca532d8dabf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60cdfa50371adfd5cb7e7e8948aa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df18b5a1df73627d4ec1579e533d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593306d6947a193632d8a09621b72ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c3f7b64ac684085120bdd2b0a7361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e9e228ac0440306bfedc47b0e455104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332c4c2686ac4e3f8370084a6f5f0f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1da51f921ad49a468fea01ed55bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b409c7dd95fc39a59ba73c61f4aa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e948237ce55a02708c3730f463fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a172740d49181520095d7139a510b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976b92dc49e4ef316a534fd227d90f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a8ca6fa3c6314e6e97e18b7121dde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8830555cef61477e007a8a3bb20548d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a53d03385bccee87e63d11b0fddf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061983dd03a1c51b17d007de7a5c12a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a660cc95bb54a825b54313c59f647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda2832d67a1b98c1b515875434c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5e8a0c005a333444fe2982f0fd28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b954cd73f411bbb576d96c18e1bef2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81578b4147b04a134738452984973e75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae14b447e780b23913471e024a21b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d5ca04c4ee4ff6a798e87e3c3f95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95944c9ae7db7eebccf0ff7aabf3aae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7882a07e932be8d41a76b5ff1848dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6bf3f90d04eeb4bf3a66c5b7235ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b315c1f3215541b347be339c6c42ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abe9d7ec4d907466af76ef7d62300126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba322127ea81c7395277de85801fd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebbb89132293693e1373918aed7f03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0318cf278e9392b7ebce803119adf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967aa5fa4e9bcffc352a3a753bd101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67037de6bb39107dc9042beba3460131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eea825b64da0f7000828778b4055d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b8d81a877cd6e2444e2e29687e8f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f295791aa6028e5ff738f5020630de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d614870ffb77d4cd29bc60233309e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992dc81f92c150922a35a22bfe5b21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6a26cda66554bf6eb9174ce29c352137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009adad858150e1e64fb9d34ef4801e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca342ec4562c9dcd2314e08a2b8568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ce3e05b41732236ac96b4520474d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b836703ce95a9aa2240a9cf15c9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a372fdfe568edcc1fe9e3d459437e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f597c08faa1f76b093d0ed40facaba7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087627804115b5799abefb2b75c743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f931038d9153d6321cdc6334c597145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc1f0b4a80daaed964081243dc4bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794de42817087325b009df6a250f281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac4e6f12f6be9cb082d1b039c9c137148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9829687b02c7872fc2f480f47377b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c7f284e5ca66a61116996aac911f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366f86ed97a47384b0b1cafd2f747a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6eaeaf76fd7a6982e14fe14610666152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046369a127384911ad43430e997b7a29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128523bbb9a8fff46ae156eda96ba84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368f3f3ef0db6b6aa10eb3dce6714d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330ab55a0a3be66e47c8cf318536d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579899856f385bb5897e441805d00ceb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1adcbac512d5ebc18852918b27ec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8792c3015f44849211399e38b5ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50252524e02692b3fb0d2d2306247c04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371841b95a3398a32dbe56a653b16a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685a9d5fda703614bd6b695c24978f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45811d812a896755d728443ddf6ae15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbd6288a1a415e298b645160d3de0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1efde97cb3749f27b82c70c583dce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7c33477a62eaf8f7894b2b6d452c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5956886393b9cad4814ddfed368e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b21d68db3d9984169e9ed8e73563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86974524a1321360706bacf657eb9da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98375cc3aed0413aa3cde7a4c24a59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f23647023a20e3ee897280afd3ec0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c312ac55ae2a5e8591933c3604c494172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca619dabccacdcdafa9c0c3ace425fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92319f64749dcb2027fc11df683a06a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06950fe7f1eee9e90f695fce26444175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed52d1366a07f72b51d223651a9a1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314b20d1b34b183065fd2c79ad36a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90f1b52ec356cf8b7168964778a4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2f01a6e63f12402d0a222d6c9bc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc83043cc83374031d4737679c6dd8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d2f8ee23c9e5782fee9db551abdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef549ef0160b38f631e7e51c57b8e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4930c626464d491eacd046958ad22e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f5a8689efde412ff0db3b5da7dc33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0f86fed436d4f8760a35d01b1e68c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291c6b1e0433815be829bdf8915f06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0fccf777dfb5adceaa87f0dfe4c0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b65efa37d4e6770e29976a44bec0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe032864aa23ace74baccd5f69b15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6864931dbd5446533bd6b9b55b938190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865797812430278b071c183c04067411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cef397bdb5ae25ce61e9ec7a2e18f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85832eedc6136ceba5c39195c0c243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc4d926b5cd0562389e26c10a815c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f42808af313becb7f7b3e49e585a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0b08b3813575b088a4f73d0f8454196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1119655ab94ff5c335257da43b0347197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e66db7ae35dd52cefdbc084ea6601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a165a51442c5b66641fc5b4f83f912f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fd46a67a820270b286a309e695d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bff5e64464ff2700f8a3e5e36320201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a3eca95fbb28f532a11777706dec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd818c5fd48d34ad5c9ad4dfd728dc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e622a95796e56f8e7b2d8de1e2ece204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fbd29cd9c2377c19d47ff0d547551205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618b9c63041a8f2d72e792d0624a8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821abcd219ab88faa5273f3716d3e9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38679fb32eeae13e1fca9dec9dc24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6910af6001cd9c379ceba56ae79c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2de154713bcf296fc6d97f77b336210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e48f6b5f9225364e47b84375bb1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8d58d4da2230eb6c397296f235a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35960915e1f9e940bf855091b7bda8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3966333f62e1730f1fe7c36a55f69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e7c84047b752169c42c1fb2e69aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538b051c51edf2b7894a74fec1b41c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664a724d8e28790b6b01343ca232ba3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58dd3d2d01c350c76f59b475c0d16a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e6217395e1e55bef70177f36b3b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd247e9aea8318bcce4a524aea16c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269782ec8fdb19e46a6b6872625cfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263978af6ad5ad807bf0b3b63f30b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001418066ada5762ed928947f690c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c806eb1c12ff3c28450d69d34e4c095224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a611c09ed5f1debfa6a574fd319ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15bd665fbf745e673d5123b741be10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621f97d7b57315d70e8ca8a8858269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637cc5452be69f3652b391a3a87336f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e7c6e7e79f0d7a7d7a4cf829b5db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f009cb65a2a64fecd92edce95f832d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2319ece0116cbb3f5bc4d8e57c040231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f6b842c603d31a01a46e9444c5c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6eaf6b007209c0a6c2d9bc521eeb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49988a29938b8cf29b5dfd1eac6cc7ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ac2f2dfb3417c02714c70006b3d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd8fdb7b89bac09a1cf1ccb35050e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff953469e3fd3142c441c2f379a36b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de93d3acc08f7af0dff1bae500fcb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf102edf0b93d8cef1c1638af76e63c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c3268b8b3705b6541c173212aba1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048e01ec72cee9f125aab68d83e752241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b8c01a4f2c9c7a83a9bef961b4db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0825eb53effe0f56c7feefe1cb37a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169ac54754e147a263f726589fad97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7d5961adb8d299005181b30c9616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4c32b5c0859a43a484228c9865f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502301d2d293b8d7e29f4f29eb30c598247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05286cfe61a1db862490c0fbc2068b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321e2139b031f9815c0f853e212ab2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d7af9e3690100afbf6bc64d6e638250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8ec4e7f96b949b376722daf9081fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568c1939bd4fa68a487efd00f825eee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d36b577e621f9113a8007d98d410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e82c441acb3515e59248a7fd38d4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51801247fbc1434be7a641cd5a2709b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97360e1f2af61af0ebeaa2c77cb22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507d494f45ee5419008c3ad6644612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240cf3f72d49e39a9aef6865c07f1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc2ef992251c080597f90f328f275259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770141d975612abf1285112b23211e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619b26d7ad862b9143adc02e69ff87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4d4404b00b959394c047cf17a1f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496586fb9c03bc87ec3b823ead71ba3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80603baf68ed557c26c6c72a7e01f77a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d645df12d4b9dda210377aa87380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc25b0eba630b9346567dbe86ddd11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0fd437e918d05ec99766e124a825267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e360de324e247a7dabc524369376c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b82e989d87909593893f65fcfea6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cc2374a23d6633b44d06dbd7f5d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d7791cf7752ca6192beaa1d02598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01280dec4684196e3d127d0d9c2705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ede859b7b4ce29c3172e818eba214f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645785c236d31a3f1a6564db617d6d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930c1cd00522b2db8a716fd235aa2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703148730c481306017165fd21f6e94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605d50cda50613d20c1e34a300dc70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2d889cf1eefef63810d5b46358ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e4803c96d672c4f64acea7e615ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b6c6249305e7f408318d16f545e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f43f37425dfa0d7d7a885cbebd386281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c9db34c23f659de22bdc4bf18d921282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433de198fa21b112929aaed7f39dc04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35247393f0ae32cd0040aee34c14dd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842c5ce49989a7f95b58bdac1f1f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b0d7ca5530709f58f85b29ca8cf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544b1f19d7ea2bf2b123663f3583cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a00da048890f3c33b9987b3dc040288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba164b7368281ead1b43334ea966b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead4abfe5cbae5a50e73b2a47e927c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2d5de35ec8001f2c49e9e17b721e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f61b47b7fe5be5b8fa2c22fa235ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41540b5266f9cb5452dcbda9adab1d08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552128308f429783fcca170daabaf88b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee04c1cb1e1cbb13aa1158faff93c26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021daa310d038f4da608b920693a2c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c7ab97994eb7966d8112e8ca8dea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcab2de630accb1da20f37afaf1e6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1045d888ac8a4d9ef0400336a93dca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a93b9cdde66b40ebd1589f9a8a1f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc58205c760d7ae5f30efcdb5fa2f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bfd8ee48c053f1589009a3d4c4c51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e347ff4411faada88d5ab9e542d8ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6584323694b9427d84cdabf6bfcc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b17139b35ad34097c2400c0cc77ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3809be145968c9a9918f6a69205aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f101584ef57f5599b953ce6d3ad0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dbe7d6586f06670ca5e6d5f09509d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201102a65c1a91c195d4dcd29dddd232309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745c7651b96455c06fb6c9c63bdb14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04265e9d012875241bdf7ddbba071311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9c03ce119259317809c7609bff68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4393c7d7e6c56f00e1a1470a16fb22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61cda594c07d24ce629d953894b4dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05ea8a015bb8d43ac3b6345b0d7b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3818216215346f301c91524722fd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649f6ac241ad35567caf6b814db8e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a8a7d37843c7a7b8cb353016ee16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee3f43bd1b1b9596321db1431c506319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817c54940291aea7785bf319c516f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b1a58046f92ef17982ba372efc65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74fbaaeb7a1ea5d8c9b38efcadc53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b858c130f151cd36bf51181cafd9b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d51df61a7871551cc9a72a5e63e612324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d8b9e0236ad4960b47ebad6ef61c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c1a3fad3d908b6a1ae90904e0e5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf3d129342029f2ef73bcd66358e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f368e7531dfd183dcbc4983d13cea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d801cb46b02e9ea59848e8bdb1e95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4a9970b3849216b7dbac616d778c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ad5723526eeed906948324402b5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b29488a0ff795e48392965b35bf00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52891d02d14a9b4ad358c9ca84ef3aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781551710cd886cd5aa454e2341838ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e8d8cbd8bbd29a81e4ee7b0fb75c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d14f906c7dfd3d42fe944105410f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a00d21e55bba55d1c9a40b6002f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca017b47a47b1b61765046c322e1c91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc199065c4c144cdb045e1bb913b66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249502e14835bf420357ebcff3fcde340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558a880315a4fecffae519d5356947341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbe7318c6f71f3deb435d4a8c9fa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8e9adcceb769f35b87c8e62a99f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b362e5e2818da03e2eb65e6d2c433344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d0f5a4d7406b45a11b918a9dac4d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4771388328a5e6d50702af5f2af62d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9500c1d199c3f5545c446985c1066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3028658df07daa530f9726998885a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f8fae6325cf4e872395a61e25ce34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d178d04cbcf41d7b63253717704666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a065d18f3ffce229405b6e0ac0f69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98364f8c4f7d5e0f837af38150d98d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd212ee60c06688732eae491eb9536353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a794f7968aa59bebb992325fc3feb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54bbc109770932c0eeda473bddc222355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89954e0e8cb9c0f9b791f56a082612356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b227f3e93fd2552a50aeaaead6fb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342b4a6f3c9bd2b9438328dc024663358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35491b9f75b12724ced39c3402357d32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b3fc0db8d7e09a5e03621f98fc34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f6e8a51630edd22d39aa90ab63ca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8b9eea9fa7959d4699ea12c741c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407e03a9f1a67b071f1baf25aeff33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f740662614da55fdd66777f4fe8da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6dcd4c8dfb6a7507bba6c3921ef1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91776a96fcccadb96eb1ca6b1e34de43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225722acfb540ecc5961da2ba6ca10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148f365d24457a627d66b0d117daa0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13243bfba900ab5de3fb93ab42ddaf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707929b5f3bfb161b444e6e08085361370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed46a98b107fa7881b41893b5e572d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b360ca79079a2dbb76cb46f3ac7a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e705080f3f0e30c26e96bd5b07b76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d97e00532764251e85f3cc8d60bc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a54a1f0ac938ffea5c95517fc57dfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c42fde7acdfec5512d81729ce3735376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce44804befd3be836786be5b9c0e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6402579274ef63e5a485e560ea4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31653b6f321fd6b2d6f5689cb37562379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022c4c10dff865fad246274d038fad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dde543ec5e69f3912d6036e9bc678381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3566690968dfaca74846d9b087d8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15726f4892ba7189e674a3a3351956b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d3b44ab01be7f00b8c085ae2d258384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d46ec01d5845e9d634c0daaf0e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee8e62a4da78c72751f3c317257099386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bcbab4f6655482f67781816900eed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f27661e9823eac8f5050a58a6ac2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2d6f9b22171b37fb9d7d0b1ce3bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c74111b77e6f6210cc2a31df850d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725783a6f154292ac3c004141ad8d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17650ba6596b94652d3e2c4e0992cb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b6ff88ce1b5eab5307529f248b05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239e7ce0795e3c55fbd4baf5711d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587956c4710551cfa2b8adc2522261a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967261099cd79d226e394519c941961396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acd4f7ac93e83f2f5cf5576af013bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93af6931e6b319b3015bdf1519cfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d44358278558b0a1143df36c8955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d326be9938063ebc00d54cda815a0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be78d9e608b6e6b137be1749203ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2041b2f9788b99987010f0e1d880d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb832bc1f58562eb19a26286896b287403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20429c6ba49344e8f0dd62e6f976d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989112ffb5c64ed621a602f8c11f8d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc17492ddbdfb8a722cd7b84f9cf30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267212595389d610410e7ec3feba66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa737065cb5580ce301751985d89e09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6022dba1606ae448609c81c30edd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd3d1847316063633ebf21677423aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766b157e3602e56971c0474e6df8af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2384950aef836c5c7877739e5e518b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504bed28ade996494c1dff0fda5d3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957aa837ae2a74785ebf89ba97821c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936dfee9b26f11b6eb6aad25a2047de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cee82bd4e35d92acb099dc4d01505416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713342da95637f9cc9177c9d957f7a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5919c904b962142bb903f67bb3736dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78e1b1f99dd8eae256beed1c9b00b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec4cddc2c3692cffdc8f9143ce09af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334b20dcc0656e06551b6b1312fa2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cd77edaf3abd0781237645e7498bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1a0a9b07ffc2dc803f42751c24e3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249938fb371b588417a0e9dd487372c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043f80a040bd074edbb0529d0d8fd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee71d1af9162914ba27068fa29e832426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498c889b9fdc8aafcbcfef2f21f10d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d86ffa3278a6f94d511ed80edf72a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067baf79ce30ea6cc744bc3dd308169d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093fa78c9a491c3f69d5345bce9353b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d7124cfc36286c4b8549b2a0d1bf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937c7e0857f70a859de0c551920f52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18417bd381519cffb5d6c3468243e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf15f518bc18c4cad768226660c066434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bd993c9fcab297deb1aea86396d28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f32cb063dc01895d4ca50a858b9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d74beb5340c4f54d0fc48083a2aee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0072f7d74e8cf0ed85548c89a8a59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5870d6589bfe4c92eb55899778c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18650955bf78226469fd2074161c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e31dfee9e9e9635d74875be6761c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816839b2967065ce3ab1b64700d69e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b8082bd4108a41e80e86330a343b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893b769d2b813bf16d1b0d5a3f33f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e1a31e4a46bed4b3ac6a0878a18d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0110cfccbb256c92df4a14ad2f3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6964ff9626972f6979f9d9c26c936447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a0ae8abb2bd6b84d05a6768a942e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967afd28f09a3837d82ad040ad4cadc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388dcd5629aba6ad694c6ab26280610450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784393bf2d0fe8f5772dedd77075af3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724b059eb15ec9e1d2f5b71f4314d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5783d7880d6deec819c44021feaf08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb9384dcdbe4c098bd1283768f6c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1a8ff9f73f1d37191f5f43cd29fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7b45a2997a84d5172ec292a121b1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743d464465a31f34bba9cf2a0e00c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e95c7c048bef6f233c379a287e78d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be278c5ee14e0c38416fd578810cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0188bcfb95af8d586901269e03794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48cc788c95285629960f618d5cfc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959751994da53944b2f7fab2e07c981462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03ce7d8b4a6c6bdb62b206ad1a121c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f06396bc67a94eac1983eef047873464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815715e400725c5b9db826e02dfa4a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092164fd7db08732216b4b9cd680dbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37b02f4ece9271e5f981b8676e3e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f9e3eb2eba62d1cd13773875c34c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9273bb1c51f6a2c87bd60f6727974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07c5b77081e9207d025fd17a6bfe6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e805a10de4ac898855823d41c8005471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc984dc964c8e3d6cc32dbe6ef4b292472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb29f755f722acc2f21e0171ed7c42f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcf1489f05b4af0259108ceafe495474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6f263ab3abaf149f397665bc9f0df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fcb3bc707ea3c2167b69b3cb1e121476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5c37569ef661a8cbe9134f946c268477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70a1972bfcfe4e6b597af3192b929478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc58d89cb2e91c2ca8374ba558afd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb35b0203ae16c1e564af7716f448e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855a916e4bd884f993e47ecbcb165e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a5723311e284eeeac4ccb37e1ef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8b567af5fadf9c00e5317f81f236483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8bb682974537b87b37ab1d68084c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9dd929a21a331d9e57efb2af2818f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242e4d02d07290af44c50c42fa87fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a307120ffc53def1c1bba96556202487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba40c8b5af8a5d429112705b88d7ce4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe5016019b45531c19a152c3b2d41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b46b6f0247006e6cb51b1a9f47d68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2077e73ebbc0f9f4255d736b160141491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70676da17780fcc51b03137051c936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627b870f128133c82bc8d0e07af2af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6676b1ad7d3f3f272f7d23305e9db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab051ac8848b04590746b9af0254b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c936c914cde634d7baa6d9714097fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d7876f059600d8d1d482e840a40d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea025c7454fdfb9d99ab8b52efa686498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa16ba6ee5d8d48ea9fbcce8714e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f71d9bbab6976ffcf298d1b08c20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760d09a31cf43ce67aba3f47a8514e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e86921f2e5660dd91d0fdb208a737502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2126ca682320125b8b2f7fd93f7233e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b153373956a3d3aba9098ffbb628d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096fbdbf36035806e2e6f72ec86b5cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10386810b65da3341d5665532f9c09c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038af952010207205d02f6e6b3f9bc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb83a515e4765a73fb9cfb9bc072dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6c90f07aafd2e6eaf08402179c77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d1959825652ea741e36ff551aef1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d85bcfe8722e09a4e4630e78359a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1ccdef377c8606b4569d2b30e0e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c67d61b6a40e1ba4c65da80b5977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f81011531df133d49486367f83c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad43ffd56c1ce4f1ac1a5f86a8f6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0259bc082baf13f97a783146e784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dbf1764cfd0d5c420f9dd53c5c360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaaeaf4a68c2d5b568e815af26da37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04681626b2348112b9b4b07fda2ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac40acc325df8a1e5c53a477b216d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcccd08bb36d0f141b46ecc7d422723521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a66aa3d5168492247e0219abaffb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b6348a6a158e14440fc8174b599b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7175682bb5f7414702b069960078524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8d3e36780554814585c59b58b845525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596f3219bce52f7b0d9da051d08f44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15fbbe9e97d442b211076e14d7579d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0204a38969baf7bbb87c584847270528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8ca373dc034b205399ca9f7b523f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb292c19a9c55edad85b753d7b306085530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e1efdc34a555d383b18487548227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d084bd88ecba318b205de472dbb3f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a77cb1808e5133ac7061df82e98b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1b47585ce273902d76d980c996b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d121585e36fae0bccf8848fa22691c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712bc4b39fc7c0977874904ac29b0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dff4f2c29f6d7905375c12ccde647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e40d38ccac78091e2ddb5bb7a555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6b2686ddb80c12e3a873e216bd07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e838e91cc889fe55ce536fd57a9c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac339191d832471a9e66daf4106b30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29994658d33d3f4632cf499f24f6041542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a730d296601448af1a27ea151fc860543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16048ec1cd20acaf3124bd4b1a7ff75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7789f398c10b878f84f31d4ef2c1f4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518d07c4c3649b3179939e2e873d9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e332b369503534295c8b705166ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31a3559afe6f026b21d21db179a28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde346f9f8d21ac304e037d6ea9e350549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f031e0f16648c81dde6aac47cfa5470550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75448db1c4f1cc9ca828eb0d2afb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216411e4b0bbf684f083e74d8c83456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dfac15b87f33f09059ace61d5bc8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2574907280799a70d7876b9955a5ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2343dbb1d7976d66e9b86913ca18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a712c96256b55a3738e437580257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095a55dca4ddfd5a95c9b4e5535e82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497198948a030617ccbecc2bd3d44dd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11399119f208d20d5280bc534849cea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345a0140dba863434146e1bc514d62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1277514814df8f3870ceee128902561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a14870b660c9d2bae057e481aadb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395b17c3f6ea56cd9844110a29ad1d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa067b1367018d7ad13e59f08640ad4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f91c7afe3073c9137b351737be19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3256778b5f660f8f83cdbf04d11ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb192c34c1400fd0f2a054bc9d827567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2da5a1b2ceda70e543adff397673b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88495bf71d76b96ba3c13bcb9c6bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b26a8a60f421dc7d5af344633b7ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43ebf06b66373596dd743d19e4a1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99578f00d99e23fb383b98ecfaa54f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a209607b796f2d282b5105e10b16b2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88cfe3631e7701812530d6f22cfd8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089bb94fc868987c33986b6994bcb8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f145c0129311ecec251c4098fdfc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd78d095fd2e044f9b4491feae0a24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05f0d1a77db7e3792227c2ebc0dc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0139a3f0ee4c92522152a3b2e942b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942d99dd1e175147ec8fd9bd490f53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac575c3ac8fa862c770ab26f3e09de0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33313f0ded3a10da468f5a1237da47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5716a6b6a0bfde2f773adbbc80e821b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de70d31e74b40b0d7491b5d9709a8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2ae5c0fa15c0398ca114f20cc6f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad750693e44569cdea57fa56210d9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de21f8f64cbce2b1be42fa57e952cec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e18a792277907b18c10957d8700d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c76441d712fcfe38a1fa3641a4234b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875f670545f77a9a5fe0e1b779529b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae378438667632dfc81e40cf32239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c00d6efad0c7372373bb6de3e3451592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114450d4e1d3b692a184881edaa215f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334b703dc2b80f4c8975b906153f6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c97b500c73acf91c845f41117f7cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845664bd5b8372c248fc2444375cfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe901df08df3097781186a12cb583597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1db2a5dc7fa44138acc6a560a0627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ba9abbb8a67ffd947996c559885d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fa59e37799c5611a9084fa6cfb9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a88b97eb525619c4a3c97a609b9cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b96d0ba80f33c59c9bd844cb7165602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26482d2309899ccf245fee06ec2e0f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d45114302ac480d50d02d88ffa336604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254347eb3ff87ee362b8814ce1e452b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f7c858460cc89bfc756d6b1caa61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac9ebab6d606a4f9b82534c1dcee8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548cc93838a755d696d8e4a2d83fd0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf783a0cb6618365107d13d7d0f0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758f53b7c15212f2be0b9dbf80c35f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0c3d3e33ee41aa407866552677e7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61760903c3505fae3f0b8e951a3ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b6a8e39f5808e95b69567b4c8debf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17571fdc80590c42c9c2a5358622b8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f222371b614d78188cf3b52feeb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf3c78177a8a6a5c2e633d20c36e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e3d60c4dbb73f89b774d1f007b65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b4fb15cbcc3b5c29b30905db3c16c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31d7fed71a495180d32ec90e04b1d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd69f95841017e7526420ed8c9f00c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2308fd6d1796ee283bb760f91ea35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d413f7b8c8185e92d28dc7d0a99f46d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354df84129e0aa2c0a69831600325b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3054e05eec84f45aad54ebe2ab7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea10882505247701d067dd6e28cfc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988b29455a17a5ca33e969be04cc26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea473ece79491ce3ae2d0f5cb9aa651627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2e91003cf6ec7e585d240b9b46fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d651d3918aa04c8071e13ab6cdf1962629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25c3f0a8d0d754f69aa63b9aa7dae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7faf9ffc0b925b9992fe135db40c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30e28da97e67371be2dc9d1b4fb54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1735709772a06f8b342b6d5fc4ba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b51dc6102d6a7b05f3fe5a224b87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c15e27d64a62d46a9ae628ae2737e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9cb9bd813a23c54fc45bf9fb55b71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26dd55f149d74db9365797f50c4c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a2390f53468cc7fffe5733473082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe691bbed33ef93eaa79e27ff059d51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f5133f0c6652a928d80be4d6e770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07804a0ae4575d81e760109f5ab3ada641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dbca079a7921529fd9f52a353ecaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbc211fdc6d08f30828b49b1eb09a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc920fc1496d5904a2f1b4be099fcc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6536c5411b1ebd36263c507a48b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db708b24d4f76f3f3c781d4c83be4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8049748f81eecb74ad6d5b96d8bbf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf79cc2a0838123ed42951c23b8cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a175540afe4d50965df5c869ea204649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e469808e275abe0ad82f0763831289650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e7d28634926ffa258b69c81b85f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4500da0b1e48d376f047a8b75cce7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad711afb52dfea745f5fd21cee6e657653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b0ed14e0bbd67c14b483ffe215b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74ecb6f9a7a1b888660a486572f9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057dad946782b4ec711a10ee4510017656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0053942dcbdb9339971786b4a8826c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8ff9a3fbb72d9e6a6200f9ceb9367658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3081e19825611366aacbc01017d54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa67990a418491162c68edf14e23cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a66b563947ef14ab63395bf4de6fd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac5a1ee2cf03d4ff9c38800b391d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758486494c9329f1b36941892a8b48c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9ba69d202f7355ed13634bff149a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cd658edadf1bade3990bff73ceae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ca1b8bd5d42d07e2877c640e6972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd4262df4a4b532f97038113289f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c9356da8264537ad2fed00b183af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d5e63a341df5c9393263362b634f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7bde24cd124e4a8fa7ec1ddf2d36f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5078d32e8986a13ea7a3aa5aa93b56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f502ece28f64ee6a43e3fa21453a236672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183a689469ba90df9d99c10543d6ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9323fbc18fcb00f3faafe6380cec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2339c148727d2aaaefaeed4500d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc66777a34ecf74aff5517ae12af17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244cd759997718ad929236b02f247b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519dbc88a6e39ef8a4b45d14f934f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b67d9e5ad471c7550c22c1b329752679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960486c595b3fa5cfa2e81de33d9fa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90dcac9cf5ec0c172e876e7c65bf9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdcc90981372f0fc8a5b8924507b67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079e33419adf51ba73bafd6b22cb88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680c0dbab5b8115afdc8bead06c762684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168965d3152905fb3ea8ec58754231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc89ca184d30020bae9184f8ddf366686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa0aaf392881c995e1b8c799fcf2a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d8c1c59e7000045fab7d21ca91372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b170ab3f1de38a16a86f549ad3ee4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449e79559da02079f00282377459e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc390379694eb0c72119d68c354ee6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846843988ccba0b9020922ea7d7b3bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f613a7a29f1cb86a13b5958b78fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b67aad08886c2a38c02c664359a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489760c04c16bcef735167a3eb5ae75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242dce31191fd765afa25fc43f1841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755c6378870b867aca0e7e89fed37a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1954d6d174217dfa5ed930374001a46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bdc061c858f38b51728b84fbf1a15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ca4207ee95990f5f054cf336e0af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dde7ff2dd38b58fde4cb00a5b6332701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f5b64f716f9c38d9bd60b5fd5050702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf6076b622ef1d7fd90f620ac3c3a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf03abd4ecae53c8f6b7f2a6560f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693bfccadbf62ea7859cede36df4b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1cb801044d143c786e930d263995706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533870cb4ff8bf9109252ae5f504ef33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd83fd13530da2ab03c7b051fc4f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28efa9cd3285daa5951d6f2d5a1c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27bf2940facc201deda65d8cb2ed7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98474648443b5f3c5dc4f20f1f7225711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2794c01b51c7d3a7da9fe765e95f06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408bbec2461693d8361414e22c18c27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f71069dde9dc74dd74f2c0d124f89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c19dc3c7eb945e24b6bec6318112b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77cbeed0ab963e3111bf131d7799b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52dab3af244d01cb157ff2fe81223717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc73a9e9b6bf6091f1b686acfebc263718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb531cbd88bc2c7aab933fea06ba11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a93b9ccf450db281e96de8e992227720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330ae7a656ac82040f0a7d702b02234721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f233e7c214fb98b6ce78148201af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c89bbd629fa60299d94e1eb40ebe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb88c4741968708ee16f7d0335868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee442640554721a98f57ee1a55c3cbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c696cd5ce6ac3dfe66f676236d49e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5af74555a2c70eee9fc38c897c9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126082b3f4965d9bd48bb38ada3ba3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9fd145b722e80edeb8fc9954279e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde24f5f4c3976d168e165d252951b0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fca4937e2e3e901007b28997cad2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d5e1938941653aa7762d45e1b67b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ba0005fe7b746921ab296f2c6f30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c41a9848fda3a86c4f0e3a61a2d412734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b713dfd5bb8bacb3311befc7426f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea64bebda2bbaba10a8ce0397f366736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2f3ad1c398545083f251043a24c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c9aa93afc63d42f4b8a97ce587f5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc184b1e846a309680ba9ef1b624ea5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b634a5f73242ba4c31a966a1feeca4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6e78a066ce0fb659adac54ea64b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cbb3deba4461678e665d55fef4c6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c96c3d889c3f0ba6b6c00c4a51df2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42aaad97f824074a523dd2ba9c571744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d82d58e3d13a7b94572ff327d4fac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb25632be97561176580367c763c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb9c8a84b3529ba0b4406b1708e1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea7b5a81710450f0f50bc8ce51fc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c4d3e164502decd833c0540363ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2b62d3dbc00bafe5c4243378019c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e656b6eed96f023d0201e5f243310751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78068bb27572ab120a41c91c75c8c51f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbddfe2eaa7fce8c8f8494711e1cdfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1105eb7058c0583de0c0c4a5d47ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127a5dba2cfc34037c971d20137ca5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d2657df44d31bd6dae4cf33a9723756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3d34b8f6800d8cefcbaee7832fa5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542376915ba897766f590ea89f339b9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987c708cfe3372880e1f05df8d5862759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>