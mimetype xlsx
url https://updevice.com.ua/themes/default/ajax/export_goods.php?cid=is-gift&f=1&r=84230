--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6503d39d6cbcee9c50cc5c1eb8951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2f4c1c0f56f83dc8d058e500f08c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a685573c7e132591e62764963ebc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb87a1189a5ea19be5d5b0b844ecd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2315a65adaf4b32a20e5d0d8f4abc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820e2d5ac3748b2438738b075278186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed09e602219c637532313faaf87de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4d45edf30c7f16378526c99357698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4502f2e907eebdb32715f84b006a8389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83eb33c594bff8399a3834136a7b3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140487507c51e71ba2b122782d1784b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649bd9562c84922792f3e239458660d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052616a3842962db40339756ab6f38bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e8b1683c157710ca7af40c4331e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e59de66fe272aa3a6101c013503a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195794c2889747ec1a83e0dccd1b5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff03885aa01ef31992e7ba50e845d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f3806363432d29231669088848cd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4389ec484f9f98985a620d2596b3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9f642c6bc6c5145770cb53df6e2aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428f7b1a88d6733d236ee5d352861521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e2d097f0d13906a7e169c8ec98cb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24fa2a2ca32bdb8dbbc9c342f050623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91849aa890319fc94ed33f2a61351c6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb51ae742df385f281791868700c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bbe0226c7723706d0f2149ac5cc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197e5b3c8ba91fc281e6d0a937d47aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d04f86a6b2417a422eaad0556c3ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988644ebfdeae229904eb80573fefbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9478c8937caee031626408dc117330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec1606bac2856b1caff1c1f851c72431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e3af58cea2f0ca008e8cce43507a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ffc1227b8046da0c2f660bb8d12733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d6f2f5ac3249d8ec9bac4b3841cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c656bad200c40ebc225f52cb4f1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae53025cbcb5d4bda5bd2a9631c21236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2cf4e8b6f6bae021bfbf86b5cfa4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8fce8dcc294d1245fe7496bf059c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46820a3dd6ee949286588332c37c67439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194790fcaebeafcb52d48c5b17295d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554bd49e27fd251b32e80ed17bbdcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a3ee5b5b70b7742ec7487d49a2bbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ffaa03d9ed7bde6072352236e0c3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ac4f074547021a43856145a37bdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2da78c2328f2117844158fd1fabc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb43fe8b52d6a1687c53e6ebf068946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6b1121cd871cd51e25a3b75af18b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e22bda6ba9ceadb91cf0e370ead048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36858ef7cbda05a0c09402e67fd66a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7212e3756a726ab61f651b72746d81250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0cf5d6b5aa758048102611aa08d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1993d62431b7f3f91159511c475952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d84124c1246a2c0087965981088ccb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb6217848d5c3b103b65a7d6af07d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23dde83510c81648ad939962041ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2805482757d1d1c97f2e95f17a05db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1eb63ac5fba90a696674fd51de70d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86247edfc54bcdb4bd09a30ef196c1a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26d1eee357b41227b0ece3ec6355d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd0ebea24257afe0515a50377177c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520f1d94b54c2b6f2875d1ba1bbee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e294264013620198544a5eee43dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2516452b7e50c283e63d971ffb657363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a80c6cf13bef6cd289b63b2703cd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc99de05ba90a81a5db430c8dc018b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54428c4dc82fd2d62fb2c1d4bd5dfedc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b99a7cc185e7b26fada68390964d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f2bd8066ddf03791c24520bd01e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fffef5bbafc3437cf384f22df7b7ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02cef213070aa84bf056fc7b6bbe5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef34049edf057ead8241b7de9cc1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0397e742474089437fa7385850908272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db009f4cdf3090705c09987c81ca14273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc3cf7718dd0df640058137013e9e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138c826be177c65af9ccb8bb2dd09175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c122824e8e34bba3ed02965785c85876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddaa085fe964badd9cd3f915b429d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288ae9f159036eda4fd450801b354c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd50db35c03d3057dd999c7c7156ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c697c71f00aafc806061c132ba4866a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d307d657097f466e6242008033b4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b0e5c06be5acc4ee70cda23a5a8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa76f1ae4c6f46596056e8075617983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb33a690f4dc654e169a43ed86494b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262c06e92e196d510986148c4cd14bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992522e444c927a914c9b822726a94f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7527cfcbe4b91d22f37daab77de88db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c415809cfe4287bf7791740e3482b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f17ca734fbafa124a490fa47a84289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c040942283888b9dc2b623c2948a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9430a99e0647762bb4ed53191a7bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a825263916126073e9fa3e912fe6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ece5eac5e507301c8941d2854f9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f433117c5ce173dd50d7ea6d014794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba5742af2fb1c1db837a9c3ed67b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe634cf32c238ab84b3055a447be2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1894241ee87c6118f5fbe8d66e70d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b45855ac015f53e18489d35de70a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f91fd7757a9a5c95398f728f36c8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680ddad8afcb6c7d4710cc83173786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c7377f6e5a3b15b7b43fec51d6f4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68307bb5cfb9ca93dcc4e3870748caaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfec93b9b6bb95989e269d661591ea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3972883d116db4b783c68ce7b8b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3d904b72d0af8d779af76f61bb79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a32f02cb7cf0c1723156243a6223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac9589ce3d7b498181e7b0472d0fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077df5484a9b2765b4255e91647da41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb7238539ff3fce302b8f817e3604f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9524c141faaf0082065f6ed244c388110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55501cb4cf11a3bd97ef0d874e560847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d905fecf1cc39f6031acbe64aaa449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078b4dc7adf34afea40a9f0427b131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab0396a161a0ad232023972133f11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac106186f05086c5dde3ae4bc6aa13f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1ad616575f5c39a632270d3c58fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8f19ff51e495a1f908251b8ff802117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ae24727901cde4316ee307d141e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab40e49d85aa7cc2a901b114058b7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4434f98588a68825123bed2174ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b0c81887fa96de96249fe9e5bc3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed35a79d1741e5d859ba22ba630f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7efaa0bcca05e6c5cc079fa201082123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9653d4a3080a68df2b17e26162080d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3db7feaecccfcd195ecdcb0a0b4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe8296a5c860b34c8e018bd55c86b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71435363b4ff8dc0a04b5f277648d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c40e49ea6c9d29b52639835a8abb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd96b6d17ecab5059af9f80b5bd594129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee2ff751fe49a8db3ec020391197eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933412b0acb13e6e75ad7de891a949e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d099deed21af42ad116859f7f57fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c6d30c03b3586295f715884ff475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfb5887d2924290425c342eb6d1863134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab568370565ffcc7dc1cf3b57f6a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69de9a474bcd36d06d2ecf45b83580136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ebade6eebaebc5fd0eddb07073f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed163ba81710150555178991fb634b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b81c70d9cb6ff309f297cd7e20e942139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4242ad905f912eb3609ed58f2487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434808942949c4f7d7e58985685cdfd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816948cc0d11f702ac2b706dc944769142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e664617225663ce0633ee90d3253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf9a387f964cb62aed569d31b7ff8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f0a68cd93a764d75a1961145d2da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6ea55b92cbdbd33722cffcaa937cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12958f08b19ea3567fddfe44e189d08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138331d1a018fbef7ebf6e500d407902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da475134184b65c9159ab59ec43d18bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7eada810c239cdf64b722ddd33f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c25305c75b8c5b084d8481c974e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368ac8b55e6d8c1a9b020df334fcf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49004091d54696e955b1bb0c1a38463c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c598ddab4c248bc12ec11574dd5607154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a56065b78c941b46ba8132075801155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08cf61649412a759b9258da6469a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3387a39d78594abff322edeaf5d9dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7a62cfb3ebc7f882fa093083a8700158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6915bd284f2f575df98eb6814626d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65025fe8d7f17fe6928252dbc647da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ea31c852e265a634aca2e017b3ea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0d7c254391fbc9e452994ae90e74e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f04f1364f3c8106af846d1c428619c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4a3250bad44a708c424b3d9cf22a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23e1bb78b06d4d44fca236e8c9744165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247ef655424fc57a12d54a2cda4bcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff83e63da3791ea521cd72a178c5f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703e7834e5bbd4a0e6a0adb39868d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908454a31af7d3282b431e1f2ec0f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5779a2f995022548ddf52372cd511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd632db317842fb46a961a7fde11f07a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f529b9fda7ab0cc7ac81569599a59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335848b0c66378d5369af072ffc1aeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f84e738a9152cd6beb00b7bf84521174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf1904aab559d26c3d22f983983d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea680218af7914f52a8c85f36980cea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484595ca6d7762b440583f7176190dfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d72dc27a005dab71ee587e1582744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66faaac0daf3beb349d065fd559e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e96a1c36eeaa77b6118018eee78f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7fdfb8d213bc4e974e1a334fbcba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4b0cbbcf3f74f394445b84585354182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f2147021af0a817b806627d16733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6cf52f5c723549d5055166dce86c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48bbdb6e03f0b2f0566213f4a7e1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df492e9d948ac5f457d0581cab332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da095f96d3120c4e05a24b7a02b1e4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5108575309d5facc8a4a2741b579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c425444794ef7a4c5031fc0e4e863c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e0a00c2a20d71939e524a1dc2368190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf75e746fff3036d47ae89e9cc8b9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903bd1633052308f78d8cd7e7659fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19a27e35ca3398c86d3dc5ac53403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd228a35f9f503824532d9219357ed80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61455e10bae112ed6d913bc23e4e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9a0c71b07cabeaecdd81561a4261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1f0b4039228acd384b92bb7b2884197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6d48d97056a382297ac759356b97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10235e7cb4caf900eff93268d3465cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddbca2148aa68373641fd4f7d8362b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c1262580b2af48e0c43225ef8810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b284b5adf214566e34fa5522b27b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d6f83c389977b709468c9e3e2665203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd66aad0ece337447c84900f561348204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a98d049905e0dcc12e7c6e616221bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a824bbf0627d5373a51753cd1e24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78858c512c411b6038cd96a971fd7aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b788c589bc1153b0212e5c69eacba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ffc9636b93f8ecc0bff3b0b4cec9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572e70f4fa9b4bebc2d45c5675ec9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f7a011a770f6178c4dfaad1029b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8c128718ecd4e3d4c8d8a7d9d5f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb566c651df6397925a63c62c95b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047882af9f20acd4ec768db38ace520214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081a37e82163c21e7eb1a5c0eb1ceb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a78a1fa0a2796d561090998c38b4ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dba93976c0874ff6ef1d5a5cd28e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba67b74e7aee1e7d188d2f6bb3c90ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751faa62a69f9e03caa2f3bd000c06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca097e2713e34728c2b30df1501d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5adc173df2445768eaa35509e8044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd8616ab4fa2dd083ec7243c682d8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23de0dd373772aac80782765626cbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a43c8339899c5c5573b1d163cee8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabdb2111b4d768a1f27d961de12bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f03c9872dacfbc7055103e4bcc9f73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44275a8991e82dcd9851999b7a636258227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4fc636b1fc6adca8bbd3afacf427f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d251ec3ebedc4362e6ad37717cde6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23fe138134fdfebf6dff1970462ef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eabbb1c79a397bada0eda144e7db1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e066e5dc2709a36b76a4d024b07ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b66ee9da11e20739d0fc99aace649233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bb0ad7615bd197570d64dc74b4cd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b26849e89bcbcf4ad9dbd0cb476fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4554913588a39b7e5fe6bf127a0b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19e5b420a70742cebd1537283d085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b2c41de578989dac1f27e400725f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864938f51ed09f8eefe6ee08a3698a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7f6dda2c9d8dc3e494b42ce72386240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda601cde20a5041d78ab450cb29233241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41285ccb828e9b4590a605483b5fee7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576996964cf7a985f659c2ba9704b9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91382c426ba632660ed4ce7186ea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f342e71e5991726c45d6beec693e441245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb2221c1152762590dd7f71b20f4bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183b3563e3ccc58afa9d6840faecc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d6d35e006b20482c2278d471186d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff807967a627027f2a92d19e2b9162249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611b985dc64a6a810aa7a56fef08ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5313b02dc6b67aef568aab1fece67c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2fdd0075af15f1fafd72629c7b8ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd124227acc014d60f7375786b2e87a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96af9a3cf86ec27ba911dd8a5dfba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d6af756e604ea48a15174216df4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2d73ac2f49fd3ac59cadb8c7eea1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12651ba08064095c6fe5a4b9fd9fa50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30222d14d70098a49036d355dd048c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b2101fd25e6bd832617fec4e98a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7909df5687b748165795a283250425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acadd09dba6b6e239e72fb937af00b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adea8601c4d87a5cd38a79ce4adb4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a694482ca4d929b78c71703e72b076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2ac34542983625cb6a139afeaca6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406483022dfd43e17044015b832359265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e622445b1adc7f0087468fac7fe54cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273f4928e71cb73c3a054f9adc8300267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9cd5b571768fc9a593d7825ddfe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebbb24ad2e5af285a62692ecbcd93d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755709210e47a8dbf5a1e24968f1a76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050a0666ad1a5ee021f29765201ad20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc2154a66f2fb1a1d353fd21f69b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4409b8997fea21325d36d3f724fed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6098cd382db79fb549f9533210387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10d82de711af49276cd9acb4dc4c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84496ac47fe31dc4db34019046efe30b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e74a700c116d09dde701237e827d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2c835520f4c6893936f443f6350e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be55b51f096a6804abb890ca5a89b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7703e198bbfd97d21472ee621f9aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60d07ddc04e63a286b399a444de95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b136fd6d943c67691e4dbb66f9d68cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ef3e9d66f5ef41233798b3b8c0de1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9401af6c4b1f4d2efe701bd46768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa003716032bfc98ce75bddd4f9f38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c680e4a042068b04aadf537b50165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9369a2e1af6862fbd129cecc7b9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee5c26f84c16ba0b5d21caf3e93d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614e6843b3826855de484c11315c17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31eb4b073c9003ce0546cacf3657e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574eb72db376e7d4109182f367960b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca048bbee1f95868d14cd9027f9e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0762db31b7a38ef2231c1de14cbc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60f7d553f013afe134144b3636ec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718340685451b37c4dad5f6134198d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c3e857b71c8849fedbbfe82ef9a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643359ce4582fb78c6689290ff5ae1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f872b10147104d0bbec7b664b993d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4c8b41d4ce918c5b120db9c66a12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d77b6493729f7980254cc5fb4107b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7faca8bc047f97a18d92b966b57fb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2decf298d8b4c7f2b9ba467a39167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08a8517ea460b3e11d0111763e5f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7406a826243e1047c23de7645fe10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96370291d0bce49714b5b0eb15c1ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d533e90d67b9bf8145bc56c0f6fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373106ebfc856c279bc35687301be719307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163d212e1b71a22236fd278f9898ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9b5fd8a694aeb36d3672073109d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2196ec65ed4c3610f7151e7054d94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd9e860bea78212e46b9c34364efc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27a318d630472c071c4fe28361cfe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e49dfbc674bffbf5f5363a7a23a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff70f828179e55e86562f6df319331314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0a762149de4a2e9ec045d1b4e0d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc9f0ddbdf4d727da6f35fea9c503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59623434ae965882d6c196a584a29e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67b2a585737ede76d067bfefa5676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540ec9f83c1d0e09c8f3711724462b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3704ddf408269026a7b2be9c0418320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1e818da635a41e7968ec6b7d9c95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62910af25da2cb46397f090322752fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a6d741a37caa24103e38a6d5e158f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58132ae3efc8f5d73a2cad562a033ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502d65f95baa0b51aba315758e4623325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0cb3d294ebb1614e6df575082bd68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f883224e891d9f0b95c0dfe20a70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c02661abcf19259442a67a7f8f01f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09f5cd6f8d79b8da6ee16d48925b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb72dc6482bf6e623c7079fe471696330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266af67af2e395ea02b0ad4da85c80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba20cee38f5e61814dd301c42ce5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a2abbde8a2704542a511aa74074e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f152d22d673151d8228b095022053334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dd6852fcfb33e7ed2d6b727f49c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada5c36860388248122d90f27d42cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b50e96ce68351fff699766a70007ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e74b9b3a0e6c31e3c2544a44ad7e42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd781514f7718053824d8da766bc0a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6edd68238ef82deac8f09fdff784a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e84ca573c11cce6d7f69e17cde97e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b9d7034de1eb9b75f3fa7585f772342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82395147c7790800de30b74d6b81b7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30048570764eca99ebad4b42bc5ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc2b1d03100e62a6a3feeefa71708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbdcfc34d5463cce2eaeb26d3fc2e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ef5885d4617800575a6b83224c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219319def44fd90ebe5dcdfbbda992348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa7d49e882c60a25cdcd149c98b29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fcb45a938c93e3b3166d7269cbbc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784884f044af290fb8b0aa53b50987351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7848439d2d3715ae33752f749ea221352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122805d9afd7fc0b20722fb9ef3020e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9528b2bde6b61344ce42d03e8757c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035be1604c2f62cb13c7a7a209604b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4768495ca5bf344de2438c3ffb39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e61cfe6abf33f6b9c5a0159f1f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e64e0c5a98a7f37ed7d0a56fdd2ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31f906eb00147984772f1bb4777af8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a883287fec881907ebe8de7cf748b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07214bd08b1d3411df70e300753a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cfc729aba21a5dcf34f88d14b08fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f403db3aa78fbee494ee76d1b88491d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeaf90926b0d3149480def4129eeca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0a0d93b2eb335990e336f63ac56b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472917b55318b3518816c09ca986077366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b4752680d27a62e58579c1d784d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e791c6cfdd3dc6ec5d08ecc6612820368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb87b70fabb6ab7a196332e8646548369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d91ffa6e0a1d1dc37a58ec542a5ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27d40d2a7c2f143b24702854c2534371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45363c3eaf18164fa8fe147f7b7f536372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947153279ce928f93c652842f1a6f56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450b4086df0da5586f3bbad89ee79c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38616dcb91bca326037abee9421e021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec9b01712fced987a6dd6d4148305a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c0a6431772c93dae93fd614ab8e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f83cc3159a3c1ed91dac56c6e6ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9d646c5d5e3d25e1d36af6225ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015072e787553eac6e6da4392be5abd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be5c44673dc20bf9a2e76c2f32694381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92435239bac502b5dda97c8ead2866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdee5c0cb212a62effa6dd7b9fb3bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082128cd98949ae624ae0cac3cda49f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006126977d477863abebd421b5c09a06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63bbdfa6e248679fc9a3ceffecc24e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e009ec674c41ed73d2b0dde7561c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021288cbefaa125e144f3ecea69496b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813721894147e33027d601b472ba93c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9961e5ee6d40395df538b3ef4fbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738bd3373f65fc3000d70eb26ee5420391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda0390e904a65d56f91e16f9b2627392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abad1263798537a94d9e37ae5502e63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db2d7db933c822f2fc42fde6e56286394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e27b4b0ef5f7b2f6006bfc328da79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76194f3e66549a47ad13244faa5ae5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a86f9fe51233347e35d094821697397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098bb9ce44fa7722affb70cfcd1c11a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b050b3cbb93e932d27d1bc7e41a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a5310cedc805bf5e9b09cd03e659d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3d4d46bd048d1aba7d8bf15ba05b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898a61fe5a0e0d3fdae94b7ee78bc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf890120cc6d5ad43bece736690690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065522cdc8fedb4858587a2230bc8306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4be4c7c8e122d7db0d89d42107a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1c7372c26fe7904c18ab18aefcee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869861ff514949e2a7ac1b97c353611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb131ff6a7f6f417a676e0e453e510cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35870589ba59228917916760fdecacc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34cb80104a4d99c4ff2485a6cef007410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbf0a946f3dabaecf4a21ac9f9c970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f259c9bb7e9067efc74feb7e376c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ddcd4973925831f55b557fb65c8ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89904a1969564ed9c7e27bbf3542d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e82807d2179a6d7e7dcfa260a5fea9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd922e19d186443969c5f26790a689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f7fe1c668af2c535d0da256c156c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c199b425fd1ac4832e0b874553c13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde259e07abe6c7fb5f9077af490df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf60ca93083b0a5f992b26c1c0ec8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9194849b9e20c44adfc0cef00231810421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f5d918f09d57ee3d9603ccccf98a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac35b12bd30001ee31b89bd18a3c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa96e4a8adb16a1f7d971cca462adad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849cc5b40ab37d3f8b72d671a672116425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb524931b026508ec15024a160a2a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11fc811c37a1ba09aca52ee5b7126427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346954f821610e6826eed37c2d22e20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459f0ddde4ed3673db0affff6f443c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e64e28e3c6cc715ec4e428fadda33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a710d483fa29f6cf0b9d6a63a508a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e97d18085c50b3e375f6b18354fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3555fe23ea24569b635faa926c00da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2f6abebd13cbec38cfd7aa112ba11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328ecfac0636762e99bb43a02ee6bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f9625cc101fa06b1a5db4bbc19f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c830edfa1388f635ffce69ad53ae08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587c81d7d1d95b6a07d0ee4444249ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e621408950db63ff4c7f1ee7c701a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbd87b731693b9b0f9049b6c8fb5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687dd5e740b092b2eef0a75a44629c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead328e67490733826afe9df54ccc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98944c4f24b8ac0e57bc7a303f13f2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdbbda0f7425966309f5a1ec2c1029444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afceaddcc0cee01d99d01a6f795b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53c8e56d8d1b7eca13708789a3852446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c32ea54261d082f72ea4154b5254cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22176e3198c40c5b2c8c38ee75ed205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8573d55f1a8f0a63c9f2443d341e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450d423a7b8bb90d86f0de486db135450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2db69658e1702aed0b5f8333bc35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ffda1bd153a4b66a7434d283e528452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0607c0249894187e95f2707f0f33a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fafdb7f440c0b008c3be0723f5ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af28f8f511aec61c60d2b64774d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300339dc9a881ddd23107b7646cc1c89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a9aa2c435bdf58ccdf541a5d3cb39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fd76eb6a0921617fd1c0edb2302b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e68570451d6186e5588215ed809c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193379273af5f37ec90725fab8baae84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087d3e4bfe6957752ab14e58dbd5d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273ca347ca89aaa08aaecc5b1f6de2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fedafdb3a62c14bf1666c3010ddad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298670a123b881cc9f9fab5965c14a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e4d4ea6167dc1673eb8a8c0de7145465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e05ae9b8dd103d078d99cf0f88196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2dcaa789b10168138e79fe45f13a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f431b2cc38f2ab40272536cd97fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffdb44ecb11c75998195818816191e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036258c4da8845e579837d7bf8f40a0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c9f9386cc63e248021a3013cf8ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388501936d3f5e4842bd003ccb96d03d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d5faf51a18430aba11b9843cb10c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5073405080549062dfd11d04e3022474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed080e2a760fee34197d8378887865475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb999b1733ea407f5be352e09162d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2a9555adaec63d971eb77c73ea4d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd19da010b2592ba25bf1f3831bcd9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014989697ec9fa46c6117b90eee9d3ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3cd9fca9b2ada8509c4c5b4d0dae0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a825b51aeb15f8d263db75f04f4e2e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5912f4e4ccd7f8d409eefbb0bf8ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07bf97420ac7e9e7ea929a9f8dce06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c548bf357b4eafdd6f5f835d34fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a0934347121a02a66ef2543c35814485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b96ab302ce29ec085e3deb32e3c67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab1169d232eaa17f8f25cc871be30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611079462f6789b0883a50af07498ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6865698dc8f241098759425a1280de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbcc7725377ad9d036458124e6c44f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144c3f8859be25431ed167356381d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273d47ed1c268bfafa7084972271b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc97a0b89d685c9af37fe6bf4af57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c307ef57e01d45eac0ccb3111280d6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697edff44ba2f7b4fbe9fd3b69a4d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bf5616869f31da5f9ac8437ed399c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827133ced9dc564daf6b478de92b1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744d0b65759f349dffd89ec7c4492c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4639846e0d09592329ab0e5ef059070499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762399d79a69c8ea6f9906ef5eec0934500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9167256ad841002f5ec051b1c1163a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491941b19b77049633bf66d1c9d8097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8956af93b95fb5bd991abc07f8fca3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5de5643d2364362322be4218445ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193ab76d018a06743e917d01cdd6fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829af0d6e230d614bd9ffe25e01735506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24536d6973db95607928296f02567e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd6d5bbf41152a362a9db04fe9487508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea133cd2aefe34ec35a9d4440806f3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef5c593d31d12ea629e8c6d2e8fea9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ac4813c6b9420ddd74b3dc70a19b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9187da1ce5b73f6aad5a3da8fc0e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aa1df25fd6435f897831bf520ed88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9792937d950f159c0bf77423535f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb270f4b37e804d12d35ffee5c02b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ba584573e54d3226e8bbc00647e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a65598116f2c70fc7cef0956c425517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764651b401c4d342925a90b54a8bc43b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570629fe54b65ef41329b82f824f8ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0459c502f7eeeb5b6e3c5c3c1b1180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d02c762b9f3f7a158bee62374568f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce97bb712a1036c2137e848edf016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de2d0f37825ac10819df51e1b74ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d15cd927db21b256b946d7a0ba10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174e4a76b21f7e7a8d7ba604e316fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be4b2bdc195676b51fa420e9152975526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c79df6becfc038fe87f70d0bef3c3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b7e472c291ccc5cbd098371f20fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c14d98f50c298594792009ba0fe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2d0919dd98bdef3df9028dd5ca83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af5b685570fdfc39f7f361d9e1bec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d11efa60263d4ad2730dc78416e67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a72449e39b9aa93102bbbe17e619f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20502e8119d9479a30af23dcb4b98518534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21374e06d7626bd0b088752f0337585535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0f0a248b7794c1e100b8f64d53aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2a5e2284d26c0561568c98ee366e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee80cba0b8f398171735b70f0d4be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edc208ab67b313abd8e1d8161165e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a327c518432dcd5c9ed8388e293f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a49d13c5697bf37a75d8d552c41e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb3225ea6bc191d7f7b3f910210489542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44e43aeaca12d56af15b650601b04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2622b46dd560aab590c7fcc4a3639544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166908b8409b060610c11105cd89f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1022dd29cdb651557cb0753570523b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7810a0abf6460529fb6517401a6027547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04f72e852ce152395f11c15be35df9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08fb7055de99b34329464c0fcc3ed6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7602412ea4c622aaa7da85af25f8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd99416c35b820776238710451c0ced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889a53057428534aa7ec69e66e0cb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84802d40e96f46d853c214fe91045d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ac73695aa5f84756df4dcd580e18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91fb97ca57d6154df8dd9230666147555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f47ac24c41373de5f66e154f554e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c3c2b7055028167cdb6efaa3fd5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec03cac32dfa2690485d432ec5afa81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8aedef08f42e189801d70780438b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f0348ccba0530a18f209adef48329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39147537666f5350348dfb5fb8d2725561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f88c1740bdc2ba8aec5a08ef59f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e96f720258cbb8c4bf567b594a4989563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52f21f3fa19726d4fbfebf45e26e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74426f7b7832fdf931c4a7e2fdb98e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb607ecad07aafa69161dcc58832fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ca96a42976ea3e6dc4c52c080bbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c99cc13cb01dc49bd7327266f42981568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c138f570935f8bee6b8abee423d7146569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91892403ea5a482ff860331ece10c7ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ab47d3b9e71efafd5fd61678634a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646262c4e4cc79bcb45dc47f0ca4f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7963a91c2521c50b5c37c89e5df5b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6765c0d31a40a3201cc84e028811599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878844107e8bbd799a5f4b9688a0ddf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b850de09d313da243ea43517757a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766eb82c43f7b3ecefbc370510ed9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35c769f43b50bb43172569331b672578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617bcd989fd7281177d928a457b19f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818db708c4cadf8b88a66a940e0299580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9f6a0f1d8419678f9caa51dfb36a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95dc2e2b526c7ec0d38858dd5c4dba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb764b5f7eb1ecb4ed7376d2d8c55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d963a43e62705c259ecf550d13cd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21181e6072a1669b0e171810644656585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042583b0c5e0d7a1a60730ace762d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b6a723fed0167883781ec716f72be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ed9928bfe4f7aa0f358975567395588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4a67028aa98718348c283d32ca65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604aa73d30b1dbdb92ab6bf38c98a90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463cb61a11fa8c5fa2c589588de568c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c995d576f5b59572ba422f9a5fabb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777583295e9b5e13b27cbb1ad5def5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80647a05a9a6f2f0678abec61e75ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fe2aa17ebb4eee24d1c5ae31eb84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6c626b1653640a64fe5d14d77064596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07652ffe43144d9b606705086fd0f31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07308e8c9600729031e2c4f46d418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d8a5aa12b43887fa64ce267d76af9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b73dbd26c7b9e6ba61fe83d7fdf68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a04601996a112485a551e50fb337601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf69f4276e889691444e175d7c78c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b8d02c33f4cf33a7fdbbb402bf75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e546ca61c0c5fce52f924f3779e25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ae801f1edefd174dc6c545c586fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb58806acccc1bb0fce25c5fe4e9686606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586aa21c94c3d243b9472dc6081afcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a92cf85d309b23f2bf0e3d87b847608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68802d4e2010eaff20ebd322b1ad0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed984534b9cab0d2966f1b7266eef7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fbc07caf2e490f29d6fa82b253f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b4a1d6bf62df385cd1c2287afa1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2afd08a0985775c1c7a08e1f6453b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44d91a06fa7e7e3464ae6f9e7be1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186e41d18afc6b2125fceb5f16954c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212ebae4880eee3026bfedbaee52cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf65f16433a991f70a90bbfbfd786617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffb7de10076c1a9eb16abeb98010d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d376aff63e1ae95f10ee4114480940619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c9d64482a1d3fe78b02ceeaa9c04c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb7d050a68226c8495696b4ded47b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767084d6d385a0faca605de05cd91c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb207b58214b173766c4d1b926c886d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b56113cb46b64716468b1329adf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685efdee4a4187eea38ea20fd47da54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac05002b627312cd5ee8db728c121f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95167dfd1c288c1acbadda764c067035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b8bf6a7df4341d07fc28ed9cf001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd716f0868bf3cf7c1d179f64d8d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca445e0fb4cdec3e4bb6ab948f8bae6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f36394fa8e60836b2de3f402ee585631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aeb880c4ff638b07cb2f9f9b1f19d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d715f2e1d9b5b9d3a5c518de30f4a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237fb7974189e7819419c26ab55c95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93e42b04e1b60807d86ef96daf0cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f2cd97209eaa31807659ad7acab5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878784277dcaef867539d3ba5184db72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e2db73af68c95e9b398a74626df6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3f760f53ded02a1deedcec7ca7a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f7b67ec02aaf4e95ea33daa53f27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65c65e59ef86c5869e09751df36615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f9cdca54061101d5b51ee9075cdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663306d8c475afaf342358d1e09702643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d200d88885f88692dc1ca9a13c18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912199d6d3c8eb55d7f1eacfbd0a3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb282a846bf8c5321b406fa519725e4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe31b9e64d4083cad2087a83b00e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b69510a02da9ce2a7ec0a758b966c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230367b123c5cbe8621af7c8dcd11dea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6fbbaf0416d94da2045b214f50e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a003ac9f8d36fddeb47499f3729a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced97ce7830beb6d6b6ed146bff60f2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f26da0272a379a24ce1fa47817f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da790774f3fd27a7eb440e07dd7e45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f03f836feead0c696c4e4a9a20085a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807509e6cb362bdd249d7d41aa3aa1c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c713343a7b0b88e602f721a3cbf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bfc41b21ca3bb144baf2cd8b3555b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab1c72a00d03a4ba4c21daf9e8bd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f2fd27a580b8b0c846497428e705660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52cc77e737c92d128baa39c3fe498661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236203d365a372bda52d7ec864dd7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199298005a71024a785566a1b2f86aea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d94d9674307a813ee4402ad5d3d443664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4236c8c4938ad15555d9c19f0a46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa38eb2359176f59decdf77a5ddce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0d783c0be2a0ac4a4a756aec03ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e69e35459e5340bbff491699ca67d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5dd3f464053ed692d81ebe759496f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4fbbb900aa7cee0bd15fe9755061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886cd3f9b4aa3d08e359c4841f8fdb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6952d7be4b52e7d87a498a566207582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422fcbfe11eeccc6610f2a1eb72d7a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303e39ad0b9ad34a668513d62bff32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156694172f249468983dbd38da02a818675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0f48a0faeaad6017ced7bbbef733b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f114bcbbd763b1dcc077e4caf9c33e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378933a43e96661929e3d8436e967d8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8988c8c8437764b86ca5fa0a642b62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79941b12baed20c319edc38f5faf40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9179fc4158de4ce29499932ba633681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bac8b4f9d0a2ffb9f8fdd005f4f84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54dcf482b1dc5428b05bd2bae4da33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070052f7d13d5e7d1715d416ce9a67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a25ec777061b412460ca66b7151eca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6cb5bec1408bf607ba68ba4cda0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2232e4fa44c8d55de2c7b79ae86f06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13937d11f4c6e81603bd669b58cfb2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208409393b26e9a2652d9371ae819ff9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995b5c2116233ad1825c7e04e693c8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247369d8c5bc6d07ff5745bda737123691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdac6304a8767e11d0023c7bf41d74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43786ac0e9b60b0147b95a3a2781dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2a00ef36b7e1fa46bc4622ca199b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a17dcd1c5331f7b9a012d581bf39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839b6958eddc4a056e0de496c3ea6a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84dfa9b71b034cfd68e43102fcc33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e649f3c17fca06dad0f94a3173cbe9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac330afec21212b00c94cd1429442699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7db3dc81653dab21a696d9927c8917700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741592d3a87baee68aebfc4f7cda69ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732c8667f37f8c9f655fb4c32507ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc9718e342169bb74f8a812620df2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d98bcc0f2fd743b6cfbf80006b75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271fa24079fd063f84b1aeb457b89ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9496e994ba914fb0eeb2bc994baa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eee9e9d54d91749962265910c8c5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21247abfad7593ee5a824290edaad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837603e4a3d6534fd6347b88a6bfb21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fa1d1e0d1558f2888f10983fe36e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25666e858d33b73b0dcbbafe56c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ca95441443506f635d2e89ad466b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d777b1d277786f274032fb71ee101713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9deb5661e911d20922482b3aa7172b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efba4fd72029dd0be1ccabd041515a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e29bf8b8588afe1a4edaad2362a38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a20cbf72b7e7b6610ed7c1bcd6d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2243a824840340d74f5608850b65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e225037cc8ef5898d1cd33a584711c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f770d0e6fcf78e267784e2707bac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1281e6927f333549b7c6a87c2309721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c25d0c890d1d87dfb6be42880ccf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3144c648c4f9bdf47993149579abf89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c3e403a6132c06c26d54eca82444d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7869413e13303e955b35bf92ea231e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4733efea2addfd39c6381beb7244726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b32ef786fd799837b41fda9eece09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922fbf45487e95a7fa1c6a33648a08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8887ed9058e3dc04c946e6a264c652729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a86c8429ffbd42afbb40f974ac31a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41d59bb57e6f4da111b0b0357dba3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe0702fd9d40383b47d71b3c84225732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeab2ca72fa53fbfe553ffd1b6bb20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a01520c0fefe89bc51c7e0f934e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc75602703ebfcc797705f48e9f40de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf65ac42431ff193308f81bac34dc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec63fdeab2b0e4a4a1b74de5684be0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32bb2b5bb5d3a5ded3cc3deb8c471738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474266562541c751069ec5b4701131f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ec0222e37f49a8d73d48a1f5dd7bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b3ecf3f96ba17574e0d3c73c5ec1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d03eb855c05b0cd20ef33b348d934742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19ad067db792c5697387240dd4e99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c99ef32e03b3b4d009713d8a2de05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d5cc426a5b3a42e16768504e86dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498117e1100a8d0c1896eb855e1d7853746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68ba0d434b4821340bb869948dc118747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5751312fa51633f148fd06a8f82f07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058dbfb8adaf20fc8fd744a9b156996749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b2efe1e48e59fc98df1b78a9f240750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c64ae73c5ff9e22f153763a0838ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ebf131d6dce2cdfea78706d3c36b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb939720db8b3eceedaa7901d060811753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcf73147f94bdaae90f38a5ca9803754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f591f42b7b83e65236f97cf048abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc779c98d7166779350079ce8c306d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb84168dbce4c19a25ed41f06d145757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0312b23aa29bd60c10e61107add08a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea430f096a0549105425200cb55aaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbef082be41753e4a95a643408f80bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c7f64c1f47b41fc34cb8d83a048a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632dd9b82d9210e06520b9c2344630b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa13a3fcd1a4c3bf95d6ea53c92d144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43008ab0667fbbef1ff4922223a865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af712406637c26278e6da147cdac246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136dcec2aa8fb833aa40bc6c5f228437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa172e9e836e40a015e68b73f72dcfec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08bf9b0a9f5be2b9e7aae9b626e13f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6febeded5bfb49accf7b7bfe5b5b8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c856bb7180cd27e61921e0f221cfff211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec730c8c71b3060ecf9b792bcef6ca612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9751f5dfdb8e52a8c4e6a2c45c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e3b46361fe60dc39aa2a344b659814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a8bdd080a7bd9fb51fc61ae5576115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275baae2f6e0df9cadd9157286a372ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cde3e8ced5e0af085bd9bd59cf0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e0978bdf7f524de7e9486fbf514018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa7aeb7bb64627669d7d6b7d045c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0c676138beb08509c00938580456720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740538c092031e976c3c4e198adddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf398b1062fb1856de9a92e91e869922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4c765117196e3d6fc188e948441623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613610a651cdb547311357dde1b81e6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801b7e0267c6d203f69f103947a890925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b4e41bad970b163b73d8d371ee2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69acfef3146e4348b7abac2c7915be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9be3cddd7e7941267023692fbeca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15db8f3403aa923ead81faf5a2fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9d885f44a549f47440f00492cfc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383855f3fe92414fd2845afe996ca1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb6cc6a876a997584b9d12d21538432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cebb2d36518048f168e69251d60c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb510b6e17699c8b04b2562a4197f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe97bc9803082ca75df7716c23b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500cbead435c78a9adc929de26b34836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fdd9466c1164eacb9f56cd7c635237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b227a58cfe6a179dde9f24d0642b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613146d8f800b2a457ec5d22ae2369bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1ce92eb1db76afdb51c5b3e7a11840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716d43f805598347e337d8b15457e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b444f7b16e4d4bb7fcccea9e6f4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853b1e5ff7dd09247c4a530fde309443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5efd8873004de97dd5b8fa4fa8bb5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb126177ce05ab2af92ee919fb42cfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3e13c936d72686b5babab50f85c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee50dc75c85ccf203b80d0410a3b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc1970258a78a1347389bf09a043248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc87ccb914d1320c9c4ab8e621e8ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85181e5684c3171405e7b96d4f6be8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3784459b6d29905da0a5cc8b561751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1127f924e1c526c5a055d42938a81852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de828eb56b15090fa471371fd79d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a10f641bea9c48a4950681a63727c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad795b60e1ab4015cb3b3b6d2a43c1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90f0b78f325b1e6233b73b9b920ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6826cf998fb95c20bf395500afc2d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191cbc14101d3878e2a36506f29d9f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5ffa06cc8b85cd74404a16b1e85b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8220bab3f495bd38d4471e875194f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c941c3184fd7592986c880352bf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbda37d7ace88ae5893c9b24d5b73462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fdfbec55ba5525b79802f14519fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66457e5a1c76025ac6a5d4b1bdea4da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b66919e67e413d645f509cad851465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb382ba999afd7660d91fe6f7255cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942919b663d0c17190876068511255367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159a56422bb171e50cb2060ba46ba968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4ca157857cb78a1b59672c36794869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a5f78cf9ff830027ff4dfd0f469870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a12abc1ca6abb37383fe1cfa6b72b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922cfa6796d9f42dd8fde11fefa8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e4e706f4fdcfde9d1cc3340475b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5331f223dd853216f3cfecf0506e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c8bccf0169b52ba9ca116c47af3a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aeb861a941c21e3284e37822af96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a2597cab8b0c19ecb93aa80def0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024edf14d2420c497c1e01bab76c9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61cef74a8469fc14b01cdec78b35179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf67133312effa10b773777490f7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787d3bc90228353cea2d60b0b38d1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6affc97e5ea43ab1e585e9c84a60d5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4f3cb469457b7cdf242f4750388383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d227e1d4e8b00947ec592de652aa1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de94be80c5e8ffe228d894352c03fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce265515e1b24a714dcda39c7d8206386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238975fca05222203463a7eeca0c4b1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a8d7b9b7e7747a828a2f648f24e1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a260b2fcf2267ff9525ac046655a33f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee09a91c86a780070df3b0b1a5f14e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede52151116e2dfa583a2a7bf3f27891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20fa77ddd1e5dc88d0198d08a9b2c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d2a7cfe8e86e4524e6bc17f6112793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b608e33d2b8b217aa4e5a40f08e63994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf457657943132dac0d650accdb5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608767d0d1085af833ade683afad1f1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacebf089d72a43da4acee6b50c506097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805c5dc7dbaa07259201bc9beeecf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f725a375f081e141b01a852aeb0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c01617136f037f72f2cb5a1c24711f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2bdebf99c7ca34212b73f13f62904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ad1ed1c9eec4df160b3957288ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bec18f7b11382242714063c2cc4ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c4b59b01b5402c24d872720f71cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba348c49c2082bd875dff1225a2bbc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c4c01f2a66a335c992eb199de638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9037e7e85cffa30dfb21b0b2c1110107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5590a3a17e518175cb45f69c46f74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1acda69e59203fb2250e258ffee52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c137913e0892fc90c4f7049cf1a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e4670698658201064ca844efb8d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28cc59a098397b960e7aaaba522c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba77c60192d147d20cd56960a8495a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357d3b277a290244c4cbe868d5f470114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db20daa2e563af6cf7cb5527eff4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278c4408296f9e8e07ca1c1357e1bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dda10d6ae9180a33e6aff84280419117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33267b9d388d0341d6a59fd91a7a81e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d8b286a30b34d4841ffd8ac19bc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c4134eea4808b4b407bc2642659d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443bf68484ceaeb0c9ced449c3eaa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b328b648e6ff7000c4bcde2548f43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8362bad578dd8d81c1ae8acb97e33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e057bd4be5f1c73ee2297e2db2c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70a323f9b50e63078999ba14eccb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09ee33fbc893faa6a1d56c7f38b5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a793d799231d9f9a36e0fcb43c6b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f543acdccef32a46b69336529a7a7ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6489e1670fb5dc8d02bfc912ecc078129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddc5f0b707eb652b3ab57a74f04d81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a91a0682313b90808a1d888ca0dc2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ff77402688eee97f298ac3ad23d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6d40e3b321a3189143dd6b156897e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823f7e4f61b8fb00e9a9527d42ef1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bcc07027db11310e7b820b970d2ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce5e5ba026960d79ab14b0b7f71f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4302e628fd23de85f0437d8277216137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fce12693d774c364fdeeeb72b73b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028281f1fd5b93647bf90cab84fc2aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c07d7cd21d9de2568256fb1a4258140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7bdcc8ef87b50b96e0b2e382f933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5178bf249cbac4616143865ccd52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e900c1006833ca3ceaf63c5b58bfa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4fcd5dadb33a267bbddbf138846b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7fd4115de5f7f0407e143d6a9336145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d015cf890539af13084c509b34db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193acb81b4ffe6aa0b2b1907cb35d56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24297e2ad7f1b0665474f39e9bbca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c950fc9c4e152233402dde135c232e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a588c5b214d627114809e9aa2ad1b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf34b1c7db6b7abf79253d564f818151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb82f59a0a3fb79f9f30672a21e395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c181ded2b76fe2c27d629239570c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ec371d71054e0c64ca9efe6edc2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2703b0020b29f3e64a01c3f75af0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee897e152e3bd8dbe165b136f47a7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8cfb846e5e4a8b66558a261381a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a86acf853bb2b963efa25e1db7b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ea759bfed29130c45e32f7d81af4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243e4ca25f35227afdc45c905d9b44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d1c7eb51b82e6f4c48df5e14cde8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d98387c9ffb0bfb6c6cff164e5368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a804696a8475b46e5ad18663b96ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ad62643abf117a93eb0a2d89a0a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e862b28e28817991f146f261f59a9bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de59d848cbad91c229e775029cd9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1057b35f52a9c8576e8dbeca83a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad691c8934c2985201452d0d1d11a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a8474967a77615752d21928eeb2fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526051cfe4f13da34b8cd3ea9fc81ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac22c467aa04289187be6e6932777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6174481a346ed002bbf258361c6e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa602fc218ad184ceae829134ad0096173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c2809c3e5d71abab9e48798f4fc12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce49c822361bb5dea734628aa3977175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6875975f55a5a61d01bed29202101cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792b492e5b72dfe6247b9e502f09a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942fdc8bcd54991a1aa842ef58bc2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed5dddb4e21d7bc75bd5aa9622dc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720975a9778cadedb7c239f4d0789ee5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b959c2788d234d15797e38bb3cab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d0906e8f176f2e236ea64320943ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf2141a2b64075150fcb5059e04bf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2f1de267b2be198859cf07fe927f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d905a13b6561e2feb80f1a955338185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b85bdba1ed9846fef32b05bbfd785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04247ecac6f552d1f83c40dfef1f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713e76e96bba440008cc38fb3ad501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1deb774462a8e5d551e47eea34695189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0b04bf9bdf58da38d473c12533fb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2fa24482630edf1226898330f4bca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67ea3bccf7196fdffc1b6f6bf8da2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dcaf2ad0d97e5546ff012fecbaf2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225987be93a0742f14409afd049bcad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ea6acc9d3c1c66bcfe76efe439b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904857759899098d6e841e53ae33a493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818598bef40868403ef1d4ee8eb4ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803a7e44cc66d2750eca1ffd95cb89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ead90fd8a282873f44c80f162f240199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef8ae63caeed1b84707e6b6e61e792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916522eb032b680c4b508f5b14993f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1542046add5e3c6464771ee5449a0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d788c450d7f83ec4955397dea60fbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a24d89d0e1f00e28e5865e3b9c271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36b2d1e130294a55f26cd61552292205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c857b4ceda155b8c075981a1a77e86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe3c2e29a3c8a6c12912bfbd7c2b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c658bee7db2d0b9e28c03d9ef358e65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be83eb56d543845d9ae2e0283b7753209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959632e47d622b32b86f762d17d2b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4252634492eeae96eb3e5ee25efcd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a6eec8aabf367604efc857903ac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65971df2348db65644aebd4cda4b39b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f679680014ed61558c1a4ebec7049d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a426f0796997d87f0b356e9df0d0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13282407e51a9753013d15e11227b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d360b44e3c8cf63331fecd95116c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fdf6c1ba8858378b8b40f3823b54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f33a5707d3039d6a88513a6481249219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580e2ad341e7e45f70097f92a24cf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6302e60c20bc2737e16d7b3bd56a62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041556fb5c028cb74d09bfa6db2c79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09fbd9a0ea98b56146ef8596b7b8d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4900587550e86180ea06c183650b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596853439d185802d0d75fe0946dc09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449055278ca8cb41b16d45faed707500226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907483077fdf92c4f7724a5764a7ec8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd56cb18e2cb1b525bf23c1d1a5ad2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f4aa49b41236a1c12e46a6af901d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da42077d133d5a252360af7968c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4d35b77584f4214d96a2073a2cd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde28e025b4b6df124d6238c34d9ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1281736a914ad1130fe2b7c79372eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec493474a6949c21e7e9db557a72dd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c14f18e97c3984cbae2626e32f8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfa77bb6531a0748fcf7742adec33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c61760fbe984596f4672f8561c0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e02723f99fddc68d6ed2c4df70ae1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773bf3055e5c9a0f8818fbce09dc4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43a5b75e6ed12d830f142a6d0f7b89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ee6554fea35ea5627c6615d70b96c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7150bacb8bf7172907a7606e9fcc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd9f017fa9b7facc7639d729f91d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd6d9635e0d757cdf81aeef4be64c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e42ecbd208d291dfe93b46fde4a73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca222e13138620ebf2fe8594a553c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2784fc8006efe9e9d8fc104c1824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce48014c1b08061bad9f21e0e1a2b23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a53b307a9f2c2a5074dca826fa07d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786898802f2d008f809b5822013011250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a410737e99ea1143bbfe23b00991251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c04125d44518b54618df31d7f21ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f365685df9917604d7aacf0b0cb98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71190653d42fc15665524e6559cc768254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f06cdbfe10efefa5db21da9e7925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7c35f22dc6c23158268c5e19e99b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fd48bebc3b7663a48e2be9aa8755257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d175c11d09b6ebc940c511f8af0bc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1adc75d2a6840feb2eb03c357a03aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905809d12f5125b32c99b95bd41768be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d233d06c5931f119fa7dda87ea9a9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a27dec8a38a0438ad62dad4637b9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63fa2db3ba6624fb9a53a83fbf9eae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f8dd0a6ad1e0a2c9ebc024c94c42b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0341201ebd46d87eca78e619a89b64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ec12ca1ccabe8d957b8e0ad6d228266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4639e5c8661ac30d9c975b2764ac02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f31a96a192558219919e14e721e92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541456cc16aa9a1b8f946d7958ac2ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2bedc8b7b447315f0429f5395f218270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeff791f4661db21ad2fb7e3ca54ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1224e00ed4b2f69c5648f59f1c836272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b2a132d1a74121e839ba72ce7c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7324534613212be55247f54534b527274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ce1a2334072d92ed679693da4b91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947060b57dbcb97d2351ae7c61382d4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee97537a97927c6d8edafe92d7c9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf085bee7b630cfb57ff4b990cbeb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a104057e7d7655aca0b1e37be0bccf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f94477316c5d5a1dc043d2bfca86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09984cfdb0bbc630edfa1d2497192f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8911cd10e191d6c2a5a8d34662fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2633100b17ff8fa269a6f2fb5de6b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b16ee22356dcbfdd01c322e70392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9259024507667356c8b386f6abbd090285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3c9626d1e067259da30bb33d4b91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e9f94ece88f486e39d6d4ca7d1f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a642c3c4dfa56b4fafcc58c7d25c2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b47d170f78699fa3f7bad4c207b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e69e832d576f8698a519fbc600d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f2c0d45ecacd3eaa054cd173ea72e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211be76412af145bbe8a198eca5630c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ef88efc856cd571f731d6c9a69e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524b262a20f2e89a72755919d3feb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8dbff199b379ebb72286cfcbe0e07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f43f35c11f94920600fbae68dbdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aca84940ec5baad7012e05ac08d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efa1946faef5a3a1701cc503ec136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fb3b26d972f225b7dafa7ec1a8cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df9057833fdaf9a621ed60e9ff392300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf462e8f742de6018accfbca1b4ecd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc528eea8d811ba4906f52c00ec692302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea99c973358c822bcecae96b37cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c796c85ffa2430f2679508056fee4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b52b813d54f6a1f5c823f0bfd147305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba159826bd7faa4eb1cab90185216c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62a2649dbddc75bc89c7ab9f9adf9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d141573f43b27cd116e9fc62e5c7bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58df2be385f256d300bcd7d728e4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e130feed407278f101caac7e6da36c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438735afae3ce6056da16be33175f518311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cab7325f3e9386194f2f49ea06358312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33628e00ebed9f0f41dd4c71a95032a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2d8457b9c986883fb06da3fb38ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00eb493234d3e583c0c110e1156c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b840ed8aa860e224bef338bd083c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49b82c1a6b52aca598c389092f9cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ff652c0df745b10224f1b55eb130318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533912cd5869d9466fad37f99c653904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa1d9c1410dce1b05d31f7b8840e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ffad9e81d349458f0d29b943a5227321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c380eefa68481ab831d24860e6796a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e05db7dc7781509d13bdea10c11d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc4a75500b589e5b23229d6be3a29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5046b3c9e7a38b4f432c55a2ab998e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36415571fab76a389d13dd14a5486b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab66104641e9936c9fdd8c4954e8b63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b14c9246fdc2f018bd264ddb3833328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a91edd412223f60f01d2e0c3ed84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e63b82a30d148943ed780cb150f32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be42712c194073f20b409d794eaae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf374876d36e473e6769e7f132b345332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16190e837bb843133fcbd0c9c7c6d482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ff77a76e552cd9c282c2b598455a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63409e69c059d1fea846899466709af5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15356ee2355b1f0d19be345036ce8854336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303115e1d8a0207465a61f3afa4048337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b460cac7bc77ec3af1cfa0140713d85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e0d9d8d0d19bd2ac8b7aa0c57384339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dda3404f8e9949406af06a6a5f28f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd663bff30ea2c685f6972f234d44cbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8494242f6ef3747d36701309833c59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7488410feac784b95f1fe6e9585c9fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574d9f3a93128f33c3b6249cb9d6042344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070579f658cb583a4437abf6eeec5c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c58866a26026a9763ef3fc557c12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba35df338c68de9bc2fe1f4d4f210b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3859386cef9d0963a7256db9351cf52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6b4d0b16341692fc45f7de048c44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a1e7ebd80f553f55c9b3da2a6a6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c6136666cec67e381a749b826bc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb1a4aa11bf586ecb10547c757983352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14bb785ddc299dc0f2d70c56c93ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418aaf337789ea0b5e1fd2e658cc123354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9e1f27eab65cfb9b7c1423c1a404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae79d679dfdb181be5e54d337c979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720458ccc9b81adbff37ac1b6a8cb6ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477a52d4ab086367005d8fe4ecf0fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb3dd4269e4758a831f04455d2066359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c961c463e94e00ae2821058da4b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d3118c986d927bbeb9bedf8de46e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f32f92aeafeaafab9786138c3c528362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f326ff7a65a5afb033a75b04f6fd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da0a9199aff2c0ba61c525f433280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3f10cd8fbb410f550ba99cc14a07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67dd880d7e61b91173591312b88fd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9c9af01ea8a7e39685d746dc9a5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221eb4e67fa72c4af57e8358d5c35b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4adf85b337b6ea04ff4a4ef77a48fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070956b089bf4852948aa79a6675dc20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bdb86ee7df9cb9043d92fe92e265d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2e746399a94bc934f51697e263cee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e7df8734f4862a55efbf2d28404f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e08da6c11e3b2c576cfb40293ebdb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba60407d155ccda1781e92012166f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a005746e239aecac0f2d59d8064201376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941cebfdc2a0a2bf01aa0946c3c5157377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad21725d4c9374145414b686bc5fdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83efb98065262e110eadc7ea89fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e7bb3e3fadd1008bd282e1ecd824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af291d7537f82a6a347ed82853dd754381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394252b8a4e6d7db93d657295c36d946382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb964ef93986b07d6f5fad62465596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca45d3d3847cc67b6ef6bcafec27d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e51565b173dda368000dd48bcbab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619333eb5b4df7c04522239040ec84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7931ef7a56e946f2ab177600eddf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9139bea143fc431db167fadfc96301388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112581835b6d284755a6d44ef026d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501cdbedf136d5346587b1dd2652ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0dd33a15c788b4d1c930646000e26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316cdba543fca8b3f10e2cb208fc175392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ecee05ed3a1bbec783dc6834ba65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e510c7fc2012e6b143bbacd89da4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7190b54aedbffd4ad2d42bebc9144395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44790d964b17eac8f0597615e4a370c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdda00a45215b0bf9788e65114b706397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40baaecf8cb4880baabaa816a9558fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e25e95f12c4da6d9ccbb6f303a7d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b7b8811aae79090e1d3850d6a6398400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0a53400835c448241d041b63d584401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ef54509a0814e254a540c0649a2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cafe9a02f8494e57cecdfbe9dc01a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfc31fbdd6410aebeac4942fad144a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb1eff799e447ce425fb3cadf5127405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456cd4c16ebf8dcfe4870d97089d96c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda0acc7bee8f33d81256eade17753407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c488e112351654bc00ea47b69f9e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689116f474108536408cdb085fb60bb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b66f36674d5440f4afc9bb72882391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160cf739a70579fc8f54877520f3248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748ef68c91a9c7f1b9ea3dd786e44b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769ae1ec37ce6c1c0c3fbfba3f54e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac09b5ccbf2d8769c6c2a7a5a4336414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1564a8652b8f93f7943f9ed9b884415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e2ffa3be8ae46d743d4f1e16ced2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a51431396f5925dedbc08171b450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361e034de4f7545c8e8e9e3b699dfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf70d352294a0e1f12f97b79e4a205419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162c25911611fafb7e4fa487095870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608e7231885494cb3e6f389ada7c48a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9a4e1d40f4373a1955288e188e8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e67fdaf4936e85c4a7d8b2c39bf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a7e264a0ed13d8f8232610860f16c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb08eb7640f51ae3533b25cf03338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d02cc8b5867eb86e8fbc6c1997391426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbccdcbdc5b672db8b9454c05e4106f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b1773cb30970679ef11646b30d15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f98ff7754f31fcebb3ddf35f699a14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690962cb61cebd7499ad6f54c64f0e14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09d45efb779b5aae3a5548e4a24e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce860aa7696e86265d91070ff2040432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88dff85bada01ba8ff527d3bb80e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c09cd6f22d534918469a0944d1255434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cee8eac3430db14adf2edba2d9076435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f251deac30d96ccfa70b6c6e592079436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d5e0b41d8bd754712414765e4a24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6ade201f9d1b5c16807ed8ddb485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab75dc5c712d47f4863c69f6707998439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a86f07d8d1d96efe30e7699a447161440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b1d51584bc97ea9449aa59420abfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965972ae3dc2db3fe98027aea0815a3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4add960e2ee4091ee871776cf511cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1f9e5a9e134e92168bfd138bd4253444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619472953a4cfe34c7bcbc478915b7fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ab212b16af69bb85aca0f41123f58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101f5099d3f6969e5b274e02082899447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f4258e2f7ae55afaa5adedf4a34e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae98f0fbd445bc965f150a7b6fb3c3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5868e320fa5de7931230af60610be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b66598735d67f6780465009bb05a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ada27a2a42aeec48bae6dfff7210e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ab703d021a05553c3e07897ce5ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7d31fdded3b47fc704146a5f790a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3fef38a12221dd6e62c99419f7e7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1fc89c4efdb94d432829bd90218b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ffb8d75acffa3dec40a79dcabdd27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a21e6cc0bed8e9cc32d6aa167b9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914717d201bc6d1b2099bf53364ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69afc64d140889520b6c11ccc6853a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee717bbc83fdd9b4b9c313f5d14d7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d9a52a5d30cbcb774ec4a9b0b224462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f50da0afd329fb6af735d9efc0ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e72b6b6a884c990bceafb8a174cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa4bdaf48e71d3d60bf47b94a8c17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba48f3135e39094a742e2b693ab4d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be49cbdc3e7ccc91a99c88a0cde34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720c5319030f769e64e75ebff6cce87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9cbe9f8d98829b60340902417fe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48fcfb89fee0b492f9e6563e4d805d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aadc7f7857346024f4f8fa0df925e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9d8ee6c23859e5bc432fc38793c79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e17d05c541cd32652f0058c9e2700473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4cd5f0e1095354db5cf9bdeba139474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3559ab7e9f2a0f2052de6441b1b37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf8b9c89723d4f3220027b082b9d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d42351cff3ba8d066254fed173ad1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235466cd4338798aadd5d9c2438f6079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109661f6161cce6de45bf3e350daddd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689d2f3ad78c9ee4514f29e8f32ca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5215d28a97672998bbdbd67b5b1dc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1243b8035149b58176f9a4dfec0306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909bfe401578754efb1c56757ab5713483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc4931fd37600b282d3680b0159025484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042aacd20ba5ed1a642fe53faac45a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65fe53061dcaaced1cc0b45b71aa4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421251ea0680938ed034e03537531f08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ec656c190cbec237214e793c76fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6645d65fbf98b38a7eef6b3b5bc94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3953bc17969f8b19f38e16be4d343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02cafa754df391552e978ab318ac3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2a20944da1ab8e6391ff6d8f2c8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15255cba4457572998080843e10cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd257666253b1f31a0b2b871574cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35c06ced89ac7e3ffc3f09209dc06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268be83cbba36fdbc6f1222978e13c84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0c859dca67d1101373bdba61a06e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3c8dc76c7781958423a359f89997498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6a8f71ea4901a19b0566a1e996fc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7760087facedf65043194f25d41a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f5ff1a6168c8082289e9a686436be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286644f5760a1609ccbf5a140c1acd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ea0b5f157f8359479b75613b689df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762bfce06dc62c8ce6d3d1c6179812e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3eaf8a42b7536f9d21469e40c1da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bef75f54974c4c667cc5a3a644986506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e712e7d0b04326c277b9506c9fa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a74a8b008a6273012e55d25cce1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96e4f66f41b69cf4fccde192c8966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeddbfaf97bfa2d2a3ec3abd0b9d97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862a5eeb6c9a24e752f72f9fd43fe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34497f35bdf72cb76fb99040f90aa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de8cf7d7e2b81950c065b6df1ae2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8a1318899f176c2cbc619e75b675514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1646c0fd8280e73a768b599d802d4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a063976f4aa1f0ea3200105c3af414516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b437ebbca016b5fffa25f99b5394c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa66386314590bb231de5230795355518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7a80e9a74651f78b36a15a6995f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f788cb718d4746f524759767b2640f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a3b549961203245b8f1bb4ae00d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae016c45f4a8bf90811beedba54161a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c32c214f6bc144fc017c9a8d4eea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef84fadf6d741be10bdbf6e3d7b76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a0734f42341203d3494ac882f6f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f7f871ec2bce8ef110c8b49a9c2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b38f593659be2a837a90837875fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e77f96993e5b99b23b16e9f52c02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f6468249c15a9ebed6dfd41b690f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb28b28b2a42a7a6855685098aa8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7a837fbe1bcaf1aa130eff29dca7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691fc362e25e94a2f7ce4df8745e6cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739793a09d03f2b934045699a16bed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d0d066da4f5a9ee40421a03546b3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491981b89247904dd1a428a107f525c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bbb494eaaa507e01d2be1f02f7ae0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff67aa6176e48a21f495468453d239537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb1c5929d7882b5ea85c18e01462c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cff3affa80eb7d92f39e950793607539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167bd8224adf07cab3241512a6a4375540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb3215b3fa2e6bc193e1f06d90925541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe2d8827452348ae5a73ae8ec76d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b6b07cb6186a81a4fdceb3bec8d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2cf0361943ccb544e9bd0dd40b045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bc1f396dde65b665a06f1365359d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b81d4f91aa77fd959048dbc114f3a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94126097e708d008420d7a5f56bd42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7653d5a87ba78095d0de19de00cdcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c15b02f0da23beb61c64c3aad282549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6ba4042d93ec9b6a95e8c6d37adb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54879c4751bfa636ef7c8260e0987551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f515e964623b57312aa770628259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee3ecb36d1ef65c1a43f9c7a6bf2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53fcb28d7c3473fc77f02fc8278ab1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd6b8d83d87fd9f7e0c4d252de7707555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e2a9ba5d3ea6101f6c3cd161a485d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798398a4207f189183b5cde33713e060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e8cf47aa5786501c70d171860240558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd6ff05fa28f7ea837656f43ae26b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab36b161bc1bf27826323c2a3d434560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966cf07c9497db15bf5bf5022fe596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfc99220ca0bb54a056dd846b780d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a4d08c08a5262dbeef3ee78111ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08ab356066b100f2d368dccf13aa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbb65631267d7404ce6cf01b363f9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11435fcdf1958ef0bb3b8e5aa3d72664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19833a6c72e43ba82da0cd6ef444418567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e903f5425629f791810fb9c40d5f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0759f3608d5dc524bd55c26890114f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c83794933cc6f9a6c8b2cb3f8ab07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab335a12c3942020485b1d183e4b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a157a47b02eb49588eb83c3755972572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d411dd4c8eb7d501e6697852187bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532923eb58a81d90fd5adee630ff8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcacd1673b233451ed2eb816592d00c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016423914abaa4d4b8ee25fedfba979576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819dc16468e240562c9297adc2e17f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ba824cccea123fdcd9b0ebe599ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e89517f574be7097215a1562baa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6a13b9c9c6e0b88f92707a3b93ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a2a18df616d5350055b5317d3bfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc83f228c1b76132d112d1f43bdf4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c8cee75729157b734bdacff2b46f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4cb11255056a62c4021d58b21c97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6b999e73e4aff9bf4e90689dd44f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823341c866ff0e6e25bc32b6fff9ec8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf379ab0d15ee1ef02628b68ef749c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda951ab6fa087d994b9eeffb43aa04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f60abbbc0c502142920a0cef75a5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a546777d6560da19c39db493d73a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837c38c8e6d05df998a69c23640ba8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2873712225918f21eefff1db10b8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da7f6017a98507d4e01b67f178dd37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129f524f72d8ae15ca7561a25f8c23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57701ba99984c1f4c452c6bafe440595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52451b80d8159a39f9394455c41ea01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c91b7e0e5d4e807a823caf190104b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507bb9d0cb54ee61d6172f14ab48907598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a6af6db870a987bf89ad74f6dbd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97c0d7c4749e68d32331cac6ded6d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f01893c26a39da3a8148fae1b8c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e0f3403cf98fc8b663a70b2696be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8458df48b713918a1060fa7fb4a55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125799d2d4aed796088d7c1327ae481604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a73f3a9d8ee7bb38d8fc32d121bdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118a45741096573b005357963a9b16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df1329cb959248f4462b1f9cbd32e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532360b3b42eaf3609d5e82478ff53dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b846ee21e8108cffa10625d09070609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcf31d4e5db810ac42a63daf7d8bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7af93c8c59cc5228cc9c49834f891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49f84819aaa3c33da8195bd7795c24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06cae18ea0a5e8695a33681040856613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0abf57b1a2828c9d6841ef47074a4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a24063f22ca6b66348cf6e6ec4c63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051115b51ad3de9f39ef9a7a9815dd87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7baa7873416c7fb8bee4042b4ad3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350a01ba98f30bf2d2f52b4870bef8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f378a1ad57a1de7a688712a8a9693d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5dd8b76b9c0df02d3d67ff525256620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223882012f85e27d1acf8f2d09f102a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19d0133432ac36ce7acf39eefb84fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff812164b1bf752590f516fc72b10a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5fb51f1ad26f59ad9c1bfefca9a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86829b47c364f44e8c6b317fef596625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0feee1a15005c078cb890f781e456e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d78d47263df20e62fb3e1192857b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5304d45946418e3ef366986b01862628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90282e39ef9692e7a97a4f7a6a7f1374629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2bfc7e52c45f2b7f98bf01c7a7b61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d722328e0f00461a07c688e7115a382631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35dbce547478ff306735dba65c7866632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700597a289fff3aa5541c79b6b10becd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc58d21397bff4c58c1f351dcb99a04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fab3ca487d8e695c5bdb31c6dccb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7d3829bd134c0139f7e66d5c2f31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40adcece5d4d151256628f3154a0094637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794efd3856cc072e5ace2a33b7c9582a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa67dddca1877a75f356c77fa4bf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715613df41c29c9226140e04a182e6c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096212346e2c66038859c915572b573a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a87e39b0699c3166649f293008a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ea932ec3397a35398f942a6ae5b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3976fb5f59ae52464539bed656d64d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127262559e54bd4023c67b313aababb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4498c2eb3daac43ef3b1d256afb6c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bab6679cfc9e08d4bb562d3ac22c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7e758ba074890488ae68a62385bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f44028c4c755479694fc543011609649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fb7eb3a75af6df69e6d00dccbaa14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628c40197a596e2ec0fbecec094e1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e6edcce8f4dcf2e2217c93920008652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998aa474119fe1d30aaab3716e726b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a46f4bff53b457489c81bbc1b0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19bc2571ed7dc2d5fcb57f95283d00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f742f6a731a7c87c5e6ef4abf546b5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692bed4d9f83cb57688ed0445c8f81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9dcc4f82f5c4e5351f6e30c07cf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d477df78ab9dcea785e837ad119d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3971992f9256ef1e5efa3db3303604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7a612cb610845bea08c8f3638191661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086abf5209f29acd614f200e227a62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934119ee842ca698ecb34836207c388663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa99bcbec5675e558b14826de0b3034664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af3cd85180430d3f0b8cf0f38671c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34fe00e93aa530b97c7118e05ae06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe0e5e6d66cd7723a48ec19ccc6b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8397be52f4d004db59872a56144c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6bc7b34d8337512c03ed4f3ff1de8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e204c800d6d1276004addc0ddfef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7315a0e5ac5f522542429ac3182b10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f005d426e393fc1cfe5286bb5ae9be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b662182e6ed3634ff0ad570ee89ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d5a8cdc7904a466d0575dab6024a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96450d47c88e59273ae6b46243022675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7fe464d16acfc3110410902223e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c80f4e1a1a4089b68fffa358932ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e03d73d06b30510f552e8fe121c82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110609f54a1a8cac46e335dffc78543d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c859c13002038bfe4629bf2a0cfc04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bc2329362e1a8933b7486444c4e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc399a0c436c9c487429b0f6a28a883682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73dfdc602791694866d546f3e428c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899b25b92c3f944947ba9c89b707e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985636c0e03c2654da0b2c4b0a9bbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e49ec806aecc214dac43f50b96d09c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152236949a28571c60523badfc1864c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc498e2aabb84a2fd8a8b6734441bc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552c35ff08050ce6d3495c7ee57610689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c71e455e904e1078ceffdf1919d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f230f7c331d4e6c693b25a4f115777691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bb580eb404e07dd5097225ee694f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3ca6f8fc0b25ee94f0bb72733ad7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ad01457147473c4bcfa5f6119532694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3381c04a17b904f2d3ef05887a49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76072cf78d6d0278ced7753256d3532a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b83ea63de1194a1179338c47946cc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76635d674f5c290b802c2df669367698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3909e47201b846606492d4a74d538699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3cad113d9b0af133d2d965dce7cf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f5c9f14473c2d0f57228684290f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abcea4a297bbacd011a26d29d744b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e25407e570f633d2519305242aa2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c2498bc78c1f5943845f46c1833c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086fe5aad0e05cafdd9c883f79f926705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ef6eab4bc35b24a46d6b383a0824706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737e6d70541c6d90d764ac0ed862f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8803c1db6ef754409b0c3ed6e0767708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7c6ff15bef4b9eeea336ba095a39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4e71007fcf5ac26ab1364a3438a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668eebd7b47edcbbe6531f69a3c0383711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a64b65f9dbcdf3614a7825c26c92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b09579a6d22b98a165b020484cf30d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68e6d088bdc4bec2998700beba6af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaaf709ce0e1516bbbedbec2b44e7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705d3c2160b71e6665e9fc5bd7f8dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474b08ee377f478e8e41305e02aef0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a072975425bfd1ab1767f6585e7371718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f4e7e5c0c38211e8f09d62978151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92976de95fe07df384b13910f3abe1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758cf60d281afd29a123b8c04d57b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585fea7b675ecb559a4b2824f914873722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7def0b55ee4a1ca4a228e9443ed3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e935937508ffe14b537ad48b6a035e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc31594b997555731befede102224725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f59bae37ad3119464036dca8f3254e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c044e8fb99484a8d7a78d9ffee96a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8188af447aebb5b5daf5d9c92a2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60e1745aff438947f9d157eac39e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd99bcf8b45722cd6f6345b14567b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c193405c602056362384a8eb08449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6b448e36b181f9a06ceb4ecefe3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338d3c8a54a64603605a0a9abfee57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba9f5497fd6b735d64e16179c2a76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e239ad1d85c9de2c34085345978763735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46371cf215ebf6f9537d6d4bc4e5b03a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd46c396873b098b7902c62027769737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ce6e9c329ec12a25e65fcb727d37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b978ecbf964061ce5590ca5677b7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b915896a4b0f0cef9ba5175c2a34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236150b34d526b78e6459fbdb1e0894741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e18d7ee30d1118b24456a9521e7f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82eae3802209b3a3b5d07522222e31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d723616ac46c1b6687dcc2faa0e6b0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e9b471c5f9e768c7e937d253a1c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a77832b953d28ac7cb172b2670b1a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32728d2d44cf921d5167395070d2fe15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ccb8423b4a392dc2df239bfbfd442748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa738dc5345e16c5fb0e8d059d682d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc3f4ec158ca2d2e59923fcb812320750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f6a473ac37ecfd19900dd21478c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16390031e57289f7fde3f36c3764a443752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180648f9a1fb6a972fa84eb29c0d47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89cf90a720ccba20cf3a1b1586ea7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1021ad7e97dbff8308ad94c81edb79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c28be9ff0544bbfeacadd4674160cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479ec6fc6d652b5b7345b6d1146d0f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>