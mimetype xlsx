--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68452900aad45a22cbd2a4fb5f3ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e597d105e4e9a24cadb69e4c7b7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae09263363ae414a31bd14cf7b0d943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce8cdaa61a61053a82b37b2c91c884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616f2324b510a69827f483234927295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9303d0d3b15a4a99a768c0c02e6c3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff60b96c481255aee65e8c4661f7a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbffb36f402411fba6830f40d19d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373f5a3a30094aaaa0b7e9b410ec2d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0f1df202b626090472e5b8233a83e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af92d7e0ac67fb6cc5029c561d845111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1916168c6efebc0bf317bcd2a53608512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb226b1872b0b3a391279bee1f433b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d41b0ab40ea1b3ab59cb2b316a55914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cf1739c73b71c7c1c8b2fdbb68c4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d48b6f66e06112cccd08a3386c33016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7c26ae776292c3fe252c6354563917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29db3351cf029886ca470a42f709e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59aefdb1b7a88fa10500ee54838ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefee35d91639f70d893bb3b9032e6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf23ca8fd181ab9e78741c73f1a30c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168228ce7fa2888e185d9e076d267722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd19de8516745fed5b0100cdf92cf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8da746cd825f0eb89d603805726b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087c7643c1c81a2888607a3635c5f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ce4ae0af204cfca6edf0ebbc709f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6dde66f2ef2493a82af778f8d1ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50729589ed81066ed8f3766c5e77f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57051f9b9bcd205ac206aa19f569e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55823513522a58de5e5a7ba91480a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fd0dc0935233a96ef874a1c2bdd6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4b2697fc7959ccfead3db0f63e2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c54fbeaeb859349e5cd5ca50199333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a700202fbb72e1d5807d8fc5670e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0427e472564e9eb7aa5125446916c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b520954d23488c705b74bb6f6fa4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c42ad7b695681ab953c5a23d34cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e349ff70eb6115b30d8953c2bd8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fe428368add44340a7d27c0e8c9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f44d8ae023226fc6f5079b7c8e6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bed2fc4081987945a32ae30ed2aeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68683b703ffefd72ff338b1e3aa7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e6ab6790698654f56b4a23b7b17143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e402a4f456b5d02cdfbea2203f0dad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4144e03399b414b56cd189bbd301145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb0bbb242442dc80d00a9e2a81ff0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058772678e10994954b73c63ebad31f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d063e6a2dfac8690ceeeaf64eeaaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48093fd248dd8ab56e0feb351bc6f0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498e60876ce8ec574aaf360ee7b60850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536bab7964dd03abdecea4ae56c0b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4795d9b427a46cddf4c4593f304652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea852f02f52c24ae08fe458e38e6ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be723e70bd81ac64874732f9db608154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492067e68bc69748731b7c3d9140b6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfbc4a79c41d54caa8bdb963b04c7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082fba215c8758b737a1c69246d49e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef463cab20d5b9855cea5bb656ea4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d8a3fc652fe48631d4824beeb55a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae7b358c7a7a8887efde7b5ef41b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334d4f6b204d297c9b00e59bca6a7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e298ae7b30eb598433f7ba2bfafba5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17a043a01a1968f3697742fcbd54663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e98f47c0fd0aff3018c48e6c573964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040e897fd52c6d10ac4b53ca98bc9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09012b2918594e41ff8035211777b7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8841697f4a95f74694152610bdab4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2286d03d18a3fabe886f21ff8ead768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406565b49378b8c3b21a56aecbc2682269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8b450f1b8bdf3231036e8f9b7b8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3932d69a67b0b9aa2829a512a922da471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a48dcd1bcc261bb6bfa53d01309f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc67f4ba63c758cafa575ddce36da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf81144909935491911527f90122474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360bce108d97e64796e0c2307780e0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed69200c91187a2b77f306c611c2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d737df4bd28f65a2bb004fbe7542d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5cd463aaf49ad5fe3865f08c692178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c3592ecb7c5729954fc075ac81c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6e66fa043e580580df6fcbdec51880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca8d5c0057399311bd64dca5c3a4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9a4fe27c564d056d2f85576658e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804479fd67270e60da48a2c8dd4d35ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20337584a5617a9004e0d8f86362898e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19a843390c334eb78d8a77d66f42b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f715b9febef0848fda960bec360c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec8bb967434e723842a0f6a69728287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4442e5ab8dbf2f87fa2c8299b32639588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eece62240b9b9e2525cf1e3410319b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3232e0d8c8ce163c9b6a3bb64b9fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38bb9605ddfe058e261c202a6e91991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4b305623d176e9deed49fa01497192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be99b93733972202f721d2fb77381693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169d7625ad39f6bb5f71a0b6e89d44594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b09185bb728546b9ab1245a9db365995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebbd63dac6f45695020f6669672c6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d8fcc1c2cfbb05258b254ef8f16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928da68a2c6c535f235bffddf573d1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ffc17c0dcbf84c92b365405ce97e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee7878faf6a50998abacefd740b40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329118474e2e153c54e092cba05d580101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ea795165fc3e699f0c9195bf2b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8516dafad8126fed1ef2b71653180b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d876b7872fcb015fab66924e6d955104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a82f2c7319596573fbd37e82b0648b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81d966fd110eb0181c08d6daf9787106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efbb86ad9bc3c3d1b1c2f1ed38b31b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f62df58b64ccf6a8a1502f4bf9e6fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98dc1ce2b03f596f89a85f5c4c21c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa9cba30714133bb82a9d009353913110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a612f887ccc38e74a011f75a7347111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ee837423105e929415163bfa5c62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62365b4650e3bbbcabf13edba3e8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e023b3a60fbc0fa3ec33fc5620ed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb702841a0d2bb45302d7de9ac17e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f6599560ef7a0331146dac4c08acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4258473ef1a310590618bab384d3aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb7e09f4604dcda5ce82eecd8e44b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335c4c202c3737c45f44eea2459e6d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85074042f1919c8ce6353da447dde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb5cde9a5b336e692c3b583782e7e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873fc62052f1e4e07f1f8b8dd4c5e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eef97956b4ab153bcd7c5a29b75ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884559a30de10947fc7cd427c40e3691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247eb05b526018c7fc01a8ba9b3692125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b56e0761dcb1720e4729791b0a11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d09e068da97fc9afa93f223d5ce8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d8e2cfd85bf225ac284f6844a95d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372cdf331622342e71eebb6ba9573b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e0e0a701b16c5d160e3a65f30ff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da347c82382844f71d3500feb940a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc6313d2b1fadd30e7da0281745fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a6598412a843164f39e59eb04b50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324e3a2b175f8a6e3885d5201f731d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50c6188a3839674fb75f7afb3280b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24be9971ef50a8f3e5aa0394946a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67433931832bc457f445672bf8928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a975b19de2376f8100ca04cedcfe0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791821125bb229698bd691972371744f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38fdfb6f693159ef53ab3dd5a9ba4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf1a5a13ba4c9445a81cb289400fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f941bff86c23d9447e4b3a8fe7794142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6dbd004a38056623a1970b58a525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfd351d74968aeefe4cb4523be9c4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed85f38a614207459ec220c330b38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b4f1b1c943ada706babfb23990f6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f8d34b9c6f29ab76bee0a7b8266a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cba803e147c2b4b78cf4f05d6f54c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676c871b4c47021ff18d08001cf120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f8ef1c94caf98b5ae435c39eb301f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3db675445d325183fe0cfa0f60ad4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39f9426ea482024ac083be61e73f24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d1991fc81b3d146a69128c6e54cef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273299c8749c91f63722ab0a3914405b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466085b02b0262e131df3629decc26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f1c838489de59eb76301a484088af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b891c2d465676e6c79c930338f4a21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786907b02ba1405dd7d0da1ce9cca46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c298dcac0854637696695890f29d326159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05f21c8f8ab5cac1f7c50861deab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e47e2c68f3c07fd18fed8dfc0423161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba996f86a6cbd65f6194fa274aac76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75ac0037e43715ff97b1a8ac0cb79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872b46a8d561f9034b16d2978333c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d52f52b739c875d5f80f469daf42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ffbe85a11424427643e89f324153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3da9666c6beda2c698cf30a64beef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417af3ed9783edd4facdbf85f2fc2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941afa0279dccaa966dcdf158079b298169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656c30c6e8e2987bf3a91fe55f2cf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d3fd3031036c48f106b96b62af64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0e28089da950a0df93a18794b225a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeaab2e05da7381d06366f70a31b27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282151e2a5bf045429f3d81d0989e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499ae48bc5ec749dfc2a23b3119112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0088975959c8f0cb811c5ca253beb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5066ef735b3b1abe76bbf777251d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111405cf184808224c387744dae64d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d293cc5fa766b0f46476319783e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d761334efb86a2fb424597d7beca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39c541396d9a0f86f1bb0fc5003d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db3daeb9708e0a45f6f7f06fed488182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47eabe835165c7b879876b94c4e26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f82a89edfaed25198b1d5c4f86c24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e999656877c82f63881f17d9f1cb4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ef2ff8c23aa68aae24d6d0c11f59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a846962474493105109a9cdbc40b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec53408f5049c6ebe468dfc0923fb04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ba717db743f306e78e7cc750cae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97f1c9e7af06f481b2f04f0d363e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e730f7034c79f9791574f03118ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2aeebd830bf95c644fce2b7a7d91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88563de851c5e4494860e615038f02c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63de7fc6b1f724cf61bbfd1b424671194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9389f18eca9bef0e85bbdfae7e4d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563685054fbd85ba4823f32b1091693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c885c335fbc21b57c6187c8733b9da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924099e344054e00e231d54a4183308b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee0d17732067502ddd4e6554e865f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3ab22eaa41a81815e8620fe3657c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75219686503de39643c850ae14c88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78dc4c0e8de9ed498919a387dfccec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ccd7bd9ef92ec6d534554d0dd73fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedfffb0be40cfc1b94669683d0aa8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d137bfa6572f759e96c32ed053d431b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f490a0b7b82b8bf4d9beb2da86e237206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607a9db7e067b23771023661de061a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6faaf2a204d234e62514106747f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d676e51d6862a644da0778a76667209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacde82afaa09c0d306fb449688e1b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851483cab73ac2bd109d2527024cdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37f04ae1fe548bb1120ecedd4f667212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1129a4e272cd7d15eeeb2c860d5da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e04cd35c0fc132676107e36e4ab9af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c1e18db3a67f726d458f7bf95b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d910df3d48eb6d12dc8b197981275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1950e69c83903b8bea3b0a07c1d50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c6263b5875d26fb4f560319fa24f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ac46dcf543bbd61cd2bf2fdcd2ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13bd78402bef2a9b44afa477300e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d9145b5473a2f8ca349f752daa016221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45d22bbc7ebffd2760573d57ee000222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba6edda540ad575c6fe72c446f4a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712c7ba81cd358563ff108ab9ed8421224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacadcef359ba294ada88888fe8085a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34bfe65ad9a28883bda370567f2cda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e5b707fbb2e1fbf3de6965f4f56cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a97ef269c57279b3849e5252c762228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458fb87ac8b02e21d462b48e8983d84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb220ef8c988c161a50b1ebd596e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea16dc5cbbcbad745a858439cfeaf56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9baeff568352f7618856f8ebd8a75c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a3a5e4eb167be7acaf2bfc4a2c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309df574d73733705511f346d681491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4053298b81548ad36e7b4dec60fcee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a7348d15b0a4d89359a063de82de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb78ecc8e27a1e3392c02b097925fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0172675ad4bcda77075b0d0388ed2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15533117306bc2c5af555cf599b705239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57083c570d8e679db2245b105e86f542240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c43b97e2fe9c5a3621d43ff338cca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc606fc1fdd8289210450a089ed41ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4069eb25c858016c090669bfa114de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450230d8e73798655f96b778759fc355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f4868f6d01a97430f6608fbe6f5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8f591ea309d4a746ed90085995cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2be6e58e113ae1632f0a863874bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af4e99310721e260ac4b27d293c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068749f24520d03e8fdef0432e88a4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4da546676b9d5c97819a5c6a8fbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed228dd04973a84aa1dc33820a6f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668089a375ad2488144aeb99da492d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93fd270b8222b0d7d7bedf38f4bcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d76e0d3a94cd9d4978ad7a1a5b945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5eedf13a8f84a234af50dd175c169255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72f7279afddcc385f6eb12508a633256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b868bf71340fcf0ad5bddac2fac1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595184436efb29db01519660b2f97b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe082ae1859c6058fe5641d147e0dc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753818f10ab392c919877068425ea5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec071a7f622fb78feebe4094497ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974de49077ffb10ae7ea07b0146572c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64f9f5d7225c3de5fef21065373507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238304d6f31aa589c5fa71b6b306a261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fd137d629dd1e69c7aff20f156417265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb8256ce59b584bf6c7f42652e1e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75545ce312d72c5870681015372c57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14eeebf3d234f67027e97b870768f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6be13492e160bbc5ae762c5c82d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b699ee76f40584798cf329c34c512270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092a08087c9916640d6ded52ab4427271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c42dec6711b5938f77e7330d79151272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cde7c7fdf853b0c0721db160f04ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04f0a0744d05507b77a181a370c98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916eab04945c448f4e3011cbf78ddee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b42e6cf780fd7e0450735c4c3fce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d3740189ab08cee40dbeaf949894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e215ed91b2adcaffefc4e36bfbbec0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddf709624c5f1f5aa3d5b93140089279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231561e2a13d2108ecb3cdd8dca78488280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7220f3ce537b0470fa9d4589d1c03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377210bb49210f7d4c5ebfb7b4d0aec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6d35dc74fdbc3747e35d37b779413283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7544604b3aade0655038e7bb716ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9207e19396bab0ca416a660de5b15c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5f290804175f649406db4f30960f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165d19f1fd58585aa3f6bcb6decaea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713f1407b1fadd75288554c0658d47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474eef72f69367608c7896e3165c73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eefa79fea5111ef82f0d5279b20998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc69d73c026afc6f7d48671de778a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a5562a8e34d86988bf3052b1470b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec402ec0cec79549d739a75df4ff7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56e4eeceae88fe6e65bbe4fb39811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6229d9239c9b9c385d7aced7fa5d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc333b9a55292f65171937ac33d5c478296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031688e6bc6bb1c6935d4647291ce6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e33b3e9d45b0560419dda2bec8f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00eb73fcab05ddd0fb19e1699de5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e86c58d422d1a24c10f98f34bc0f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192be4e0cb04a0b84ec13fe1feb83e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f055502c0f4acc0e69a8b735a5ccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4a42e63c603889a3dd471de90828303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27ce1eb3f7b8ed951012fbbac478bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba100fe85c542232f0b30f5a3731d3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce13804c1574296395ec472ab422c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909a25e66cc7b766af4eabd4746a27b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f868b3b9f2c74a9ba688d1483b1520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4a294e0f695799c19b69ae570e653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be3f7ba85b02ffee981bc7e2d153b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63486b6b48ab590158205dcb49b4406311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4fa63ec1307e82e3349ed73262f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523df4dbe746c8c0e94bec6ac80d8b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590d2c23953c81b04a992559a14d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad74e54c24cbd641a13dc3997545f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de12f6970b43dddef376b6f4e1136d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dfc401d1282d0bae8451430b7a1e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d92ad3e11d8e67878882b1a8aa814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf574db670c41f0f2a3b264238f6b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d393fd725a4e751c8d0b3fc020c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473f760367d5858bd8affc26b88a58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3693d8ac7d58d46f6aac8a5e225443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19832241262e0cece0126d9ac2996e0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b93609916d08c34c09696294df2f72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bc092d190efe90999d03e642eec1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f282d2fc08230558ac04d77b4cdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb9f46b21ab0ec1a688d66b1fecc6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c65ae2a535e6726fc01cc761ef0b63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4703a05368a9442c31ea4fc6db1599329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50e96e8adc763714c10c5a96d0808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc447dfe067bae971ccdfdad8711ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e33835848e23f5c5bf52e94a8f952332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af865960462a21f3d22cb969880e8dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbabcece68afa728023b06104fb9a0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242482fd4352010dd066399f50250fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffbb40190d30ebd3b67195388ea85d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f6ce5b366c2964d90c7d2d1c7113337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bb73ade5a9aff3101e4b7ab575372338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8efc10e3bbe99163c57cced6baa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedbd207f4eb5ac297fecd42704b7c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c3ffa603c32e8c63b25e57faf2fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cacc8a03bbcbcec0205b8f2644237342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8d8d5ed6de6e2253549e43326311343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278ab521106827d7f1675217d27424344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da125e8f92cc36a57aa3615576b1037b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b928514b526ce7fc841319c901c7e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76aabaf62d8aaaa38d730807201f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498083ae75f0354f1b303f2c39c925348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dca68bd477878af4dbb49e74337aaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ac01c2ab6a79b24692fb9bc629999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e0ef51d4a39a269aa3563e4a175ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69d7950b6a146c2481da5f494f3dc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8a2f923009b0f0f47457135f721e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4335e3398b7423f243a63d0dd6d475354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbff645cb9b2768965bd8e0b5d1efb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4631499a0c83bbf73b86236100c65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7fb8f8873c83855269b7bb41b731357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda539660e39d0ed5bdc3ec3857250f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e05f129264c4fbcd649c7a03d3e768359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884b20fd9b8679fa7ca4720a2b1dbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57b9d05ff09166c5471d625c144acd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5148c65561f30d48d5843cb87bf54a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ee92e3fc4081848987d3638c9947363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2afc74633deb42a8910ba32332edf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9640ad74d991ddeea7f192daf878f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d66d68523c87f690332ff641597f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f757e7fdba8fed68e97667e149dd5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aede9e6daa89aa7579b124f116d7748368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5891ec069239d3c9619d0f95a25fe0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de8da569c96f912d712fdf31857bcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810a1d870c62b36c1300ba3f5edaebb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ecff8a6c1ceb42631f20c2a677e88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f99e79810b101bdc196ce80bd8fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306d1ba613d44ad07d928b181957eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53eeef14d57ae28dac9cb5b824dd91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3afc9118dfd3b4b0ec395a06eafeee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf510b82f1acf65622c9b2f401c4a56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583674387a0c6232f7bde7d3f7ad416378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f61fd5b665ece8fcaf379ec4c1ac8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d9ecaf2c071b444d8af5cfc09989380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7475b5c2d1a2365640ee5f5f2a5f25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8772560805b0966a17b06c3563f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca3e4979c9e95d6d4c7b19eb0ad9c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d5e0db54c8c3404ce034723e77b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345610d3d6368a4326bdcc69112a15ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c580b8cbfdbcc5b50c19eb62517dc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0aaab99583c090bd31359a0cfb8d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a2f2360688ed5a04fa1cf1441922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802cc05379c8b0304f0e741557dc35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10108dfc65ebeb9ba39598ab43e4236b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a94eed70064a06530ddaec44d93c6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c875c1b4fa06146c9e68175abc808bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94152a7936b5f8b0b7e019c4dfe235c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76349d4ca9298cbb4d3b0b00c9cea0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f5f798d5db78ef2604d851cb531b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5261b01516ecf438ac29551f6210b0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ef40f88ef2072d04da575e3b6914397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db936e67e534373ece047cda511a0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eed4ce26ad53fcccda0199f9a6a07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c128ea883b01c9151901f460783f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6fde360dd7b7aaa95309aefbcd9b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969dcdff52cc4616253ff3e0f446053402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998974a4184881ed1e11eea80a6460e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731991cbe8f7ac44b55a98796ca7474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ea063b0c12c870986fc58557707e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46093c8330ec89d02a35edb49a4a91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c3b14fde09b8653f139bb3d79fc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e9d397aa746684629a50db220940408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45391b677c6b98674481949a96095f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b833343c64ff1e9846eaa64506a7207410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba514fefe70681b5a4f8f510fda6d3e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a98df485c2dcfac0c5e26ec4fc0b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300381e4439bd3bc7097baa6b0d065d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd9404213701f376c03f3f02329e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563895927dfb3b288afe509ea7822c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69d2775be71c1b2d23a5a46e2bf94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333bbe6698fd69302ec51a79b73097417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b72b0212dcdf31a86c110b48dac92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd47f3a93cf27783dccb805b1c578e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25744c29397d1998a800046b0a1c5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c3a80ff6119407de326ae9f021ef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb404db83e33bb72209d093bb4341ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3d2816d1f6013bdb03391859ee70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a05850f6fa0d4637b55b883bda46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff69f20a91a5f37e044db80ee2a27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da53ca15de4bd0d3917b12d061b2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487b10cc8b3620ce8f8de59e3a8231427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf433b6ce1abfd875897d76121770428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10789eb6b4944c6185a49abe244f1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fb2888b3bf0ce6a0dac91a6620cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f41caab7049e74fcb230e41b2012d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba73b1fd43c3f8de514169bb040461432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac1055cb952e143f5bce5e35feda8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b5a60c9fd1884f2a9b73a4fa8454434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2790cf4bdc834e1f09f4103f7a551435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80dfab1bb48ca2182381202fcef3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1704b12e279e16f71f6290f05a82f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9926967b0b1540e471daf9e2bd694a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81397a6bfe5c74d316cf3d6c5bdca87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274692103effe32dfe39c9e42d2a16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dae4550fa8eab454c3670d9957fd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df38e5982f1775877dfb850bcf238442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b638aac83602346c549b17e9fd88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99d6c828c3fd2ddcd221afedf84be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0457812a01a563ecab5c46e1924f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc66c630757f9da5ecf41a851d09f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5333c2e8641918b45d5b5106701a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33855c42f09b826811204a9ee10dec19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a16586bd8adf6f5e7eff42a6b87c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56c1bd148ce2550b1435c9c1d15280450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc314d3cbdb4f3339c1306320b33a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7749a25dcd90c32280ab16179936452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc628f588d355e49f3dc46b0e3dffda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377f9f69935a94c08963321af06296454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51be871b4e3d2d74606e416f3d7e5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e25e8d532a61bb4e3ba3d603a51b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54feac27b8d2a6e04b9a45478cb9fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b914b6a6265e32929a2f2a724f05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a780be54b18ec9ddefdf1ab505aeba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc422d50bf567dcd93025ca6417f698460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2ac98b05db5a1823287cf028c68ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c9e2462765328a518a9695b99462462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86684694df3ead55d1f45144c7178aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b75ba1d398c2d2b2cde1540eb706464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186dcf4843eecdf89a4af2db8d2664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9230257a87527bdd3082bbc9c7a78f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5eec0df829f2e486ecfb237eed5ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29feac01d1765691a5d103426310c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e096764664fcb6b076c13bacfae17a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe80d3926c3ab3a0ba54d10f50b5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927e02ebc2c8b13016cf80f12a6d95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd4ff0f77f5e929e4821125073c6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5611e11ed9aedcafbf17b1b48023d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c319fd94c9de3f894a552b90ff7e61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fbce8905f03d001d433abca0f68a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd59fe56a550710c7322698af6b0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc2d036af708a91b21a74273fd26c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d556e44d754ca76a78139bb8612a057478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70bec9ebdd1b20d0c402dd9fa1ab5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e386d80a1039cf2e4691dfd669b44b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04019051c732104ab98b51f8ca182481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ae7a4165929a6ea9b7dd35f42498482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0fdff8ef96ddde24ab7cd5487a1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e0df5dd2c3dfc4504a3d555cf1ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f779bc30b35f92549af0e07d34de2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8846f6b6d6cbbe6d65f60c36fcde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2fa76f0ec464a51f2fe8ed87ed6cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f769e0f9ccea92e078f2d1e0a326f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063bd668b65f0928b24e5f348ea1ec5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a1a60727a8d2fe2262cc7292918f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea570f057f8548207bcb93aef9c24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e184709c8b1d642b8ca4eb44a888178492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4b5e8931bc5beba1182cd0cde132493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6df27aad3c448356cd74e18868f6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714497bb31d6ee7b38fee327922e3bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276d4cedf404eb3c250e4f13dc2687496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49558395d04b03b2434ec45b3200f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208b6893b0acf12bd68c5b463f44fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb7d84bd2cf4794f74474b5432863a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e9e56058661253a33756b62ce11c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea73d1a48a27eae80af58981e1d39b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdce6280f3f929f1f55c88b98194be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32358e89e41a2de086ba734b65bdfd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db5e00a0f5dfd2df85a489288bb0b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b7af4334ad754e2f2378ff77efa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b684cbd0d3cc874ae6b39caa79d90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aef1b51340b079cda07f5e2be00d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab206e6a811df0e4deca075ac3f90a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c628cadb7bc182b2543965dcb362509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc71d9f78239fcac0a96930b071f37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91bcc7b6e1d5cb417910213733abc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4fd6a07ec5c067dc80fb55b44f66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7039a92f2775ef63f3e9e6cbe032f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce63eb8e9c5bb7fe424a539a44d4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ca2cf0339b7047bc3ed9771d2567515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbbcf3157fe3320936ac2a21487a4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423868884f073a15dcf1f618f4b1b9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bbbdd979ba5c747de492f43cf93f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bfebdc4d3b4e20f6911841763c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57753c201cef79275721d774d8715520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdff8bac9a4c5209dedc61a4256472521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6daa49b1d1eadc2df4243f1564d32c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fa6dacda75b527d05e7aa1dd8fb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6f7e47792822323f0687818de895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b06b7f6b93b6698ad663a727c4887d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0002c678d00aa3675d6d8b86dc00df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79a4351e2fc4ce1bf5ac29897edca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f6a3a9d447e34ed2a1fb991a6d53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25c5ed297a47ff59ef8511cf479ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f6540232519e4c2f7a89fec6ad54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b83b0255de6f82b7e25cbf2421221531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d661694eaffea94b33701e19b9738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d610ec657694fd64b9da0f11c11523533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a4d95a81816c088aa805c3746242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae385c6fd975bea141bd71e38d385e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a10deb9f7d911ecd5e230d28d52a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d0f9ae80068f5e399116117037cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83081bd9f42c803239c6ca5ab54541a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0886ff80e3d895d5b7ebabb107a0afe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8dd52205931bcd8202eb7f6d40e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299c93a12c01366439e28bb02480ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f986f1170dbc8ebcbd0721a93c8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd57855a4e6e288c0723588e90213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b65b9cf95f715f9affcee16c6f0cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15a0ab66316e457cac5e1b5785915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530a45afb7158b3cc82774f8d1f10b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7ed28bcaa9bbee092798f58ce0f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78769a3382b22ac5e486e805cf555b92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8949f532d4a1c92028b2a794ee92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01fe9dfc64dddc365491e1b8e745df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227238bd8cb6160a8548c48356e82b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d9149e3c4077bd7b756b5f161b9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768223a373204edc6d0edbeaea27b5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56bc0299443461a3baeb5e8e3b8e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36cb6e62e9567fba6c290ee6db627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fd7037683fcf42660dd49c243e74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e957aaf75cd2bd1469dc79fc2a5de49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228971d14583dd37dc7854d1fdac87c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb51f383af45f9f744d4ad92f1fa6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31152f6c5866c2ddadba0284015d1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075ccf3a06abc5def0d641752ef182561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518bae44368ff9e31da573d3819eb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878729216fdd9a40963b3d5fda14e94c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7e3659477e05ce1baa7c22047618564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef37ed3aed10062147b6afb32580927565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf33e4597d9a219a79faecdabd6e5ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede09646e1be0875a43a53070a539e98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5c4aee99d9e3136023fd68a38d5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb8425ce92a44924e1c9f23379dbcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970df4f2ae8d385379cf9de44092a9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90492b3aba6611c529364c16bfd53ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b21c1c7f7b050d02ad6915584ed933572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d967b242c8bd2b6cb6792795b429573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c4348adce2fd4c08cc2040b4a42e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17c752f35e2a8beb9ab6ec54196289575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da897cb2220c09c95d32463f6fa167576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012affc5111405f5a31a5e6e46aba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7de0fae0c541c2c6c9da69ce9f86c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e88aa40dfedae60d9f69f0d8251f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635b1ad0b1f8f1943f349c42157f83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d261d6de7dda3474f5c9c895ef34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811e90fb4fb97f29d61b203127808d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70662f6216986602c47fb4776fa2c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c66a57b8b26f57613b2431f0645b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceb05e90ba8316204e53badb6f0440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed002433ad190e6ebc5fa593fcb3469586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611f281f0c8319d8014dbf8492198f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc973a7b8940ad6ceb0abf9fa4b4185588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701543b562317713bb8cf63e5d3aea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a1174456140f4d5583ecf8ccafbea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fd974fa38dcdd26539144ec1d308591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb66d4fd505e75285d70476542f248592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652a9f701de13d5c45a1d88e104829593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422629e7963690c9a3c3b33bb9de118594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a51e7b5ce42d516948c1f0faa1c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e41361f7fc04a2037992171501f4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacab0fabb975da9ed10f6055da30be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fae8e1efe3e40e1b96f1bcef6c381b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513f5776d62ad71b458648e98fbc89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cadc1530380c73837e199d1d6cd606600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5dbf8d549015635fc2a66afdbb61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb22cd7c8d4912f83f1bf21e0785eac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d3af70ff7c0f7b75585c82a9aa3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a7195c4cd5d2aacd4c34064219d9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830084240b23aee4e95fa19375553d80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7fc9cc90b86353dac95f7952aacd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a7930e3cbfaa8b466dba1e5d7ea1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82558dfb3a2d4570041992f0b9b4fdf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3115fba2ff452d648b757f777229609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7cc52802f06afdcf2c2c8508a5be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cccba655bd2ec409556a65a9cffbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cdaf0533cbaabbee393e820dcd5b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151805974c678c7b15755975a7552d17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1beae3660dfb6367b8d4f519522552614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c496701c70cfea25a07e9fe2b6e6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490b5bc2c4571b1072b3b47e2d898bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5afea48be850b3588019d71eedf0d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1350fb533329c8ab30b7e034fff417618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae63dc764704b2f78b3bf341d1e36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa829faa1b2bc6b9e61b445de4eb0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd29159ffbbe5fe50f06b0735db88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1813c884f3dc57fb70806d0648e9c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa22cce50125eeb05566e840a087f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89d07bed350ca1069f096217935add624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b6c7fa347dc9e996a12019884acd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44d68493177896f0d98344c873faa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40850cebf7aedc3069968ed6e16f8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ace84826db417da5fd1030044077628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106363cf1967d0dd19a1707b84b220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6b52f95d2b07c176f577f1722257630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e604ab74c974aab77467dd6480dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452311b6f9b9ba14af07d535fa65c70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c44f81cd7e424038e35f05c86aeda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53d5819655a58422f6db5e4976abf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea603e88563de652b05ff935ce1a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01c3ffac76637483e9b38a5fe47114636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c36b96b2bd649f40e639ea5e113978637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d2bb65f9a75dfa2875c9bde95dede638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c1a71b655ae4f7939e4a4dd86d42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c012fbebe800d48869d2779af5fd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904865945afdb7e0be7a8015c1c1ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698fe0c9fea74e5608aa5db6fcbb8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371fa5ebc5f7410f8e8977867810ea4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a339bb425ababab5de9d5ffd066932644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2777b246a4349fe9863227388d419645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee3bb7b5793820e8e65e981b980a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d082c8b1f82d78f09ba7fd4c4c88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a877e8f444330b2da8b06f3a93ce4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ef091a09de71960f4c6074b15b8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09172c5281a9f7fb6e8006b6ea72a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30249f433e440e92959cdfaf20b171db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ce3530855489ca5960046dc18fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258b6c367d8e84c05f6f6a0ad5bc6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c289a97226b091bc04c11c248afd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba337a39f7619af7fb886aebea8ea31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f278f4a75f8245dd7ec735b7b4a1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9fe10448842a47b39e28edfa5435657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe083c81ba724092eb1028c0d767c54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb15445e312e9b6efca860e48f9bc06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067009b962ad42ad7d57be49177a180660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c6fb0f1c19432db568d67c2ab600661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167e69011a4c81124f6f6704b1d849662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5f4302a11affbaadd0e45aa0285d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee35804f3fd51c4b4132a179aeb803664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e225393d3f3ba77ea7fa1988c7c5e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270cd5a79c6e2fbc080e201a1c2017666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d730f30a93c271b0154f52bb74ea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1695f6fbe7654bf5d3050a1081e5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649889b74627f8ffc2aacc023c02b469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a87350f2bb6c36c4fcebdb8ab653b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ec90e58b3366b178ec798f5ea0db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c76a397aadf2bf65cd7bed1c86cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353843a9f93f08e5491e3f0d3e4fc88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3dcfce10e46e2b27c8ab569e29e61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3cd1c40e5b96cc5166b4ec6da8e43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4c780444a3e1078b96788ab629a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514f2eb04d241717fa99d1947428ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da51f78021ce7e608defa615e76898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060cfcea9ef7f11e9ae244ddad66869679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd79b1ab37ef0fbf09567c78333b3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7385c4d77973e0b86673b1804d634c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eaa06460622647e7de7e83613dd68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b7a4e83fddfee1f76e977b028029a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db1f62e9eaacef1a96d7b4cd1ef75f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7718f9f213d6bb34ade747322c16cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd01c027127dee657428d4cbe3fcd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8797b36d9495fe8e5bcfff319c227f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d06692ee0c8cd23d5279e2184508d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0245246f26e7a59115e4fc76c17e02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832aaf4f798f4f9f3795b06dbfcea3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c942888aabd1e236de91bd2f9784e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7455c22961c7df0ea0563a58588c41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e779961cd71f91b4e65a0952a12d45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691cbc19fe5c31e0ce135cfe9367193694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306a4bb708d0f7baae99c36aea9494695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3dcb77ff3fb2d8aec5d5d5317b94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a426b0a6342783b3ea97f67b0801a6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85568c173148d9715a90a4347546d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e916803c994f9e600aba7cac17e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5cb2b37a9c6e88c66714e5bd5e291700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff704c5e03d83d3193d9d3f5dfa58a63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc706dae6723f26fb393881841c430e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0673cc04137f95917f47b7c1e8cd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf80da18e9d4e3bffcce26c530cc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed51ebdfbcc042a3e292be542737444705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9fae47258a54a50e0ddec3b2c418706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe8e1dcb6b6a0d1c373bb66c3d173707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2b2e239014e8a282ec57036dfc07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b7d70535d3e7a3cd7d9e495cc72ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52b14a9b8aff74a67cfcf859ff3aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0215b3cc3350842078da90d78126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3cddbd39f2ef316248bd34280dde8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345744abd2463af9b92a7b18e27b119713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4070348971027c0d8833bf3e51a43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b15d0d563721fe183f147ec3b5b12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9c79ddcd232ea8f738dac54a4567716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60d702897553ef60bf65988efd9bac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13606facb0f7afefc0e72e16f165792718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec7deb56e49a8e4007d45e66a2af86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf41a01e0da36a7d61854f99ceddc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2dffe6fdd43d4deebb15cfdd577c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6792c2d8df53b6f23e7f4aebd1c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff326419c239eeba1be620512b725d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4d30bac5a087ce92925092ca98268724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f193fe74157d8d283778109b1fee1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d41d542e3ea87db823761211e1de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695fd2ab76cce9f75c793a29dd293d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b93329ff569fb0a7e1dd9e418a8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb8c4ce6e21cc4c23dd162f0f6c566729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d63d695e9ea0f4eef617403396f65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc69a86e15168fe7a87718fbe0a46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e34a9164f43c5e24c818e07d942c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0640030e938bda4a7d6ad9ac585b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802cab3639245851043372852859b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce91a2203701848ebf18c78d1ab2031735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea722f753a1a771c1e5b87edf53dd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f0c2acb036cf771b3626ec975802737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81520a08d8fa5efd476049e011f7a0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57014371196d6228b7ef7f00fda115c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe7f455d7397355a67cadae49ded9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc5d66db007e82d5ae331cc0250e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee3ebfd2b8df8588d3fe28484c9f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a228a698e98ef2a906eef17df50bb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2e89cc72917edc441204236db134744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc71f43449280c7646e1950eda57bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f62c71aaf0ab3248b5b999f6c554746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fdd15baf9896f1cc5f180d938d365747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e394f46e36f419657a8d46143fc270748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efca75785272b4b4db9caa5eb1f7dc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea555074e0ec470236bc981810d4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2268331ed7fb075655be634c753898751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c1496ec5236af736f8f994db62cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae71a3fbb5801a0b71dd06e46817bfe753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ac5f02f13be2f8efd5d4bcf67a6b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c3916f1ea2634ad314c5ab69c62c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ad2df53d9494327b86bd373dbc553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6950dad4d1a644ef44c66b796478c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db00e39f7ec4871670faa57d1c63f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279b61aa488fb8e8e273e54a1338156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87c9b2959581a64421ffed581127d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6098e54d87550f2fcc23ec08fc888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b97e42be0152d13429c2963a23ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61849b4dc0d617d9098158a7d6df49cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a01924e6b7cb698185ddf8eb4687d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74fd68ed7fc647371e6e8297924b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1d9b4e190ef5e173e8be0b22b22613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce7fcada7809b41efb3ef4764692914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ba776e6c8fdca22a8e02d642752b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec9d85f132c541bd6e763170a6dcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc6656b94440ef5a4ad1af4e1ecd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ac8fb0e1af30a53bdb2db2d4494318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb402c262baf2d32d18cf3a0be7701d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6510926f6e4a35e112d550f74e6e5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a31328a6ed11905cf72e11c7027521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc176fabc96bc563b91345fc6b72122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e68824a93e4fe3f95d19da88ff06a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8eae99509f697023ab0b057594a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1f3ed27cde53ba342edd0cedb360525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd0244479406709eb1774232a089326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2afbf46b205915d0653323d97b91927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ce5532913bdff4b66b5ef7866b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d302dd3258cd751eda05359a018b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0607c7cbb289a3dd08e7e695a96dd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfe8ec16d0573f57aded09459cc19331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658a80f77fab58814ad846750b08f8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d148cb55ce8c1aacb73a824e6fa3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a01bb7301b7dbdffba6ced514d52834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a219745bf7726799f472732594559035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac27e8c49e2fea19775a968f64a0c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796440e47b4fac83e23cb8306183f72b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b3ba98fd164414dd8b8140851233d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f5de8827c0aefb07ac12f14ec71b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610426d3f90ebcfe2699d0ca25f52cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c6c5506fe6c88c97d5d923588871541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa28e36cf934d735aaefe636c8a4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db16d3063ab39dc301e4d7d881e78543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdc75e554daf830b9f3e9176e250644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d728f8439e6c2e2c42110272b7fb92645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa07b08e4f206c00f48b2db583e903d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c43d429894e084bcab7878aff27f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693ba2b5702f8806614c836e46493948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf397a20710d9e787271cb112b47649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3195724be08afc1fc936a68b15e2cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8787653164911f8f056d6cb77b0bae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f80d967d092619f9bc524155cc78b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c33f566dda9eec2300770426a8a0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2517de9355b81fb8c3e432d1c9a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5126a18113bb2a3505e3c7b4652e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2443297a4de50efb0139d9da50fa91956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ce34381fd146fa5164d7b00f1d4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178444ee925ea8b38862eca21e22bda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9099f5a26d42ed02dcbe3257547e44059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb362b54f5a643486b2ae28c670d3f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927b84ae9e0bd99c7b7a22f1fba46761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd2b937dacda40ed45daf273fc7b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbed2cf43017db670b21863adc5d2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803cd24844f230da22f948732cb862864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd8cb1c616e4e785629f08e66041865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67404a80dee23214e378983cfc9aba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06edb703421195924e3a7e45104c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5808a802490aebe40c55a6dc9236368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683296e44bd995f6c23ec5ed6c99e30b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81cc5c06d0bce3a35130bef8db402070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7c45f1f865d66424a5856f7a22cd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f16421cd334db87442ae1d33253a9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f15a1661ecd7246fd1e307999cbb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8d7b3696a4e00f5a30f191384632c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28c2e14fcdbd666df96658f68ff2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b0ef26eb2d456560bdda6970eafd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ecad142f739925540e89f7e5fa0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb77bc40bc3e84ef8835fb6a09026c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc69018edc78f7640005f2660ce99179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9f5f4541898dd386f54f6132f4ebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f09f7cf7db69a3e85456068b1aa7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f87a6a9ab3febcdab0fd62eb45ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04901754bc412be5bd0f5cc2ddcc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d00921f0d480b3a3e75d920b9c8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb388956f2eb22cca256eaccd7ebb8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65277b87c1548f05af026bdb8a5c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea03138ba39c7e5af30b0d0f8bcb97a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a5e6136872b2d1718b1c785f48df288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c7088194a707cdf312f97a9ed33c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d151767a24516ad366963c8b47a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d866d9c34a1f7199eaca1bd65781791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644f0f0fc5fc84554760958d22fdfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421921513b2a72a20f623ce99e1ce29293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978becbfd3dee5418402ece54c4e2d4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda75d5ede1d6430d9454fafd037f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4fae1fc74d869f8c67596e88d00196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd47c02c0402bb1731efb627e31de297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623153de48322cccfd85d621a2755c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d79f8cc9adc7a37121d55316c0f53b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f8940aea4394bdec45ca197c5f7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881e67e6f28fdcdc1ef7a70598bd2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63822857a21571a84016d1b352521a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253dac5e61d8ed2e4f093d63877db08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9e9d094204178f2c162e9af14550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98d7e4305425f9f6321e94f4adda3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70388a1dc23d87ab71d859ebe3c7765106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb943a7056122612f0ce1b576555d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f7379c4f322050a34d79af13d37b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa1b45d96d8cc9e3fcfee95485d75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb65fcf2235ca31afeb834e63536ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e07c4297825deed1d5c1c5093d1759111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdce3bc526296ff8d942de8bd407681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33833b319379541cfbd321f56e7653b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e80339a56b089eff8b84cd955e3b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff636ef63a7ee4865ff44ffdf4439c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ce63f6394819ceb90669512910dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6426af826033328ae510e911e610a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21979a56e2ba36857dcea47c38301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343892e967cae7db8b5b7604136aa109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d65768d0aa2f7829342bb333d22ea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ff6756a8a65243325223f7429f6ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277275f1b7e0e30b6906c3f240677144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873c2977bdd5bfbea8463e207a4f53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c078c0275e60233395fbebf9033e82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb7a71070ffe7d078e4059fd0a7ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfdb7111612dd52d0dd478b3096cc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ce0bf6b112e59eefbba3aab8b4c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55ed91e1861a811905edea4eb17d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c7e4c921b0246b7d4faa8556346c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be87a2be96da346c98330f0be59083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053232c136a03d70659784c890f37a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1626795137dd1590ef103f78c04f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee130360edc4ef2590171ce1ed0fbfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944882f65ecf7b7a153110c7269a3bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddee652d0a1db972dfde4e676352cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e384ea31739014307b43ed6a470c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c1f5d94bfb53a0d76c35a1dd0b8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ad3bdec5c781652365769da69bbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba939e5e0eecf8b272b247f5c3176d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a430bca48d278d24b257271cf8e906f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589496b47ce556d9787c30de7f2a5e89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe94389039b70cd08e0e394791905b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0f5cac4dbcee7754ec9066f0a0019143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017b5dd791fb1e7a8174c6329a2bb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac4cc822e405484d8043136358c94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ba151d86a332fcc99a5f71bf0dd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c58d6bf58e346341677449df4c727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1614806022233f7f5dfdf24dad2a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609123c1134e98197b0ccfcdb82b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ba57bc39a5a085a997bbd0f52445150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa2dbb4b65af6400664153c5b008e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9cbb7c69d56252ff752b681d8e1bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e855f6628a4a7f35c8ff7dfd570f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b927e3fa3204b8c14df856a61ac9b7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76adc2e737711deaec517bb0ae838eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba70f6cbc5ee93d45961b09007bd28c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b5a5cb945021e4fde5a1e6201fc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83516978abd33b5151197b7df742ec8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3c3123b95fbc45b62868f7cd7e42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8148cb6201826a3bcd075205fcc125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782fd806d6daec076545f8ed1d92a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c63181441a05adcf1e28455575d24a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513e08fe6d52e00cd68051a3ab6f78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db8031ab5823c83390d0cb923e8db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cc14d3e993a31fe3708a06aec799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a72bfb2049aa034dad0f42b2af41e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed35437eeb315d7289517df9f5b5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566149b790ae4b142124a96e5f9b4fee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999192ab621822e6bc04e213f3ea9cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46742bb946215b2b14d9643bb849d68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b5b8c1fa45406bdf5d5aa9b06fe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbbeb8313d402e9f9123461ea71496172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41c1cdebefd27ad8a132b6dc1576c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3090399cf9fb3f241dc262d59dfb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbdc7d8f91a294e57e086dcb942806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1c55d8db661d09dbd8298567068b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a22082b2e10d5be41782e51e9f736177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b014e44648f1e06a383f3874625de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185c3e82bcfaa342c9aea17829ae920179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c9494052846e4b8c7b2d9834a0a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240faa5e04abd1ef9d4fa4977df4af0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb81201103789366d03ccc989e33dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed9d9e830a28b3ddaf450ee53771c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e4553871af4303adb75019c3022b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad628ebd136dd59f4fdfb8b53dd4c94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410296d16505aac04bea3726b83c4ff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6ca3f103fb1ad324c7194a1373ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a2481f6fe00fa73eef47e9b396bd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4582d4e40298806f759d0110670553189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25452f149d2138441191f4ee62404e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17142054fa2b05df35d058072f00588e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d961894c4847c00ec39d4f2d1fb6875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfdd9c28445cd4f1a08b7e2078354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd3965f93c8797e42a7e6e09b30e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b189633611f8a90967d8853b4f523b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea2a0d50a516080aec6ef1377965c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ec36529010ddb35c531c50caf74e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93530dda669b5f7ddb7ecfcf2a3be00a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4f1852a5ed5d6967fae5c6353a0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244e41bca61a3b05a088979511e93af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5932d95b8ff4b062274f43763d6db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb6d0dfd347109d1e7ad71e6b02ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dddee25a10a35147970d4d21e438f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021129b777b0274fad43cd3e3aac5636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4a71da5fb4106d60bf6a7813d9cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab99b88b618aac161fa88367249900206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e158857d0c72920bfa7ecb00fe3b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf3b4fc8c47f3dd5b2bd6acbe1de1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319157a8b5635ff5d16b2f7d91fff157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17f7c4b483f2daf20cb0dce774096210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb7f1bd9d7e2f3a8b98557b04503a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d28963c255d04e0733f12fc242ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c788b041bd696dbf1bdd37670d5576213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d64c5377c8695f4a8023f6df45cf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147384b1b11696f05345f379a265fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acbb7270ee9970c6ec72b934cdc70a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef692410338144cb8321e678fb66d6cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b92739ff04c42ae939d3dfa7489e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba83884bf772940eb6a678396faba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34cc17cd3b0487da097f1330ac7ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df5a894f5d045eb3e66ed26701cd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859469df8de8f2462ed4a3619f5d3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c9792dc85cc7eeb6714c7f82efca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d63963f8d9ae317453cc4e1ab914224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297894128f6e54392605e49bd34d90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24765a75b9f0fd2e67583cf2ae62c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4bc116248a3fd6d67ad1135a024a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb23f128774db561d3c57feea78062228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9581ccd3f9894d3b620582854d4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83697752f1105da58b94ad1f511d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae8dba3a74d40d081dbdfab8a67ffc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3455887f3962ad52f2b6f69a52da2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e0f35d3bf5338d62e9f048c9c8be2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22660f8ac442dff5920aeacfa1a78ec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00935db5afe7a13384e50a34e62b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb1cf13d33707e772fbe3f50d8c925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67ccc7bbfee332bade33f5c4b851d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000f80a1dd181c30b466ddcb593c1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636430eaa4f0777d58caaf651c32dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fec6ef2045ba97ecfc44a32691e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2c41e26f3124e586d16e522d42f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ab658299d4e98f8e8cfc804f467b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ed4664112639e7dcf0c89d581ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865066916e80e806838f06e657eed0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2019a3e41045b596113d56b83bef8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c072db2555d5189794dd1f65fba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44f39043fe7dcaac5a693fbca45774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450904da9116d1b60de8ce60578b630a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238136350cccab5eaa630802e79ba50b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffafe5ac6de4d38cfcadde1788cfecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cafc08b5a4d76ce09dfb6da2453ab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2dbac705749cef4844784d0bc1529252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3358c61bdc150ef41682fc1d34bb48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf46504c07728544576c7317b8830a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27295278d6ce308de41f20ecc0789e5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90505a7f9f0ffb3d9492c047f35ce5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826759f8f57ca2dd2984282502486fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc67df2b240520960c19d863a90128258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422139e93b6336b47059e72ecfa103b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f004c634f28004ca2cae37e0e990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3edc980e66349bf013333f5dfb033261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961648a39ca0b05c12307142404ae7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9984f17e8b2abcc2d8ea91a372d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605bbff21a0d1ce9987ea3f587cd9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de533d8cf31bd5d46ebdf8fb1a8e92d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9dc413c13b0f25a3ec0f5a385a62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78becb4e4d7d2641fbe8ac5a7bccd40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d0a0bc2fe5c1723a23c927e3dd697268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497500fee292303bdd08ab1e777d78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5227774b061df391c5ae9f2c2748ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd89c448688aa29a323640a58f79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d699c4a804560b036722626b45a359272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e7bffca23c6d6db2a521342f46a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eaa28588eb66c1d9188cdcdc54a4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbe2c85ab91216a9b2a08e37d3b22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ccb6def1afda92d440814d646c02e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af2181d7157af12b0ffe88f8b8a2a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0511bc9427cb38dfb986e961275f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a96602fe65999a63c7149ea107cfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376ad19e49b04274d415a52f6652f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c610e6fab9707d32ab83cd50c690f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6a15a255d1e19b09965cdd957ec3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d17f8648ca2af7326daed372b2ce07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275a06d2c19965727d1a2e7982a5e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a215d35dd40b7abf5945846f2e6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08ee8986ebda435b73a2231b18fce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386222de315b4204bdfe7c40c9e21a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0097d5ac89042736e0614de26741288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e328cd6ed1708fa13506b5d4d21af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613afc69d1f31797fdc4ef2736580d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dafacd0970023f58ea859843b6bcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33751b2533420d4a27f94b418e2385292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961feefb25182a1ca78da6eb9cc3a87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16293c883bc404fedd081dae7ee74ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b9926c6929abacb6dc541b42b6062295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f1bdf1a9263f6541259bf8a8207c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37930d81835973fabf984479253d781297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c595cb43d78f1bb0496c9314712e5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e3bf64c90aff5a7f1cf0caa18b18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258e47d1e4a25d4e63c860419bb6fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df48d9e0c86326a068bdfcea522a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33756c48388bbb63172cdc2ef11bf70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ebb577e3409b819a7db841128db3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32eaf4be6f1f1e8decfec94634eea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66c1604a88394ffc7e8f7becdbe7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c82f62648a122e8a942d0e05e3b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065182b6f87c85343b3bee95896afa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f038f5d64860fd352c4cb64844371fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e56f9c5b0abbb1283f844ed7e770ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfe149276deb754703039c436eee7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b364c7e1784657a297d92bc07ad17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55983d5bc96342c857f925d1125812c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ea84ddb239b00dee08167f9a8e0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0849cf0431c8417159f1df5507850b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6a1643b1eca142f0313414e5622b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372b85711354f40a73b9b0f1176e19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a075a5be3bb12deb1e46e8d5a9645c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b75a42ca2a7a1b715f8e13c7fd7cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c6fe07716e9b51718d26f7da6ad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2ad0e69ac88005a39f633250cbb0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d487b8e13a790367c4bfdc0573e7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f86c50be1978b20dde95ec0f8d7bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699ee8343cd0f6d93ffc503b76f7c71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7f8e860f70f990b34807501a88d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09ce314f7d43619d30efa0b973fda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b967055a00ea2fc2673412542626326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae91fcba56262adf0c58955aa50f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae723f0c59720838c0f000ca5a474cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304da8ba0b8a8c125729939b5d4e02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919b8cc90141808b6814402f2d1e73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a98d0a54689a8890eec6c37e9db6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe5c9ef4afba7bb1e513b673f39485332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e934261542516f3d013d3adcdad75b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7075e49cb4322b65695a35217d16294334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb2e3aee54fa8b1b20618035536ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbde465c808387e4b3bd5df3422983336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929262dff80e80e240d17b3345cc25c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f27b529090ad6f7a69d218a26609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d2d435c0630e750fb5514a3f0765339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172097ad94a4dfd2b9307bd3780f9d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15ca57c6e798f37ccecbdfb112c2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b119362b3607e4e70de2147a1a79a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d02c5334d9bc7329d9be4213a207b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1c7b540ab507a32597a9c73b7ee8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50606fe806c10fbf8211ded9ff8333345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b81606eaee5339cf6f4cc47c0fea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56c729959f801f454373f1610e095347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9091233cf06b04e2837542a698f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2138dad0aea966552a876e3c7388c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10966e345912876b0d702f7cf762abc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae20e10523d5ba2c22c540d78c4921351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5ad00451c374177200a9d88f6f56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23394cbebba0a8bc03893454d63d6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bff8e9d5b36e564c90b6cfa8e257b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145b9869f5e77aeb48289a68e69dbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7da18019b4dd2baece310a6ae3812356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc95dd3028b5e84684a3f0b8fa48a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf0d452f547e8102ea564384c1277b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f6b706278363aab7a4c13808b5f0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ba2e4c331f383686f3c6173b2a0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76ba6023a1838b5f50b3554f213fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a300b5659ac6aae685be74f1daed6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852272d4b7724f7abdbfcbf4efd3604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2c73dae6cb4f538ceb3a938aeebe4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8856a3fc23fdcff12e5c9f55c7bdfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305a6b35e6df62c705b884180047ab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feacbec1b2dd2d73a8f6bef685aa66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d427c61c504f8293009f3d00d7c5e3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d677bfedf3ba61829dafff198ca01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e892f5cd201ac801fc8157ced4c4084370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c2d59aeb5c468dfabcf6947734c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493c5cd4edc7feca127cd72ade49c27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18099db052fdaf4410c1f78b1a55d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff794796a274968130689401bd88f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491b33dba25b5a976043453c2bd841375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04e91c6b9ff4a6a8a64212b546ae31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d35eb5eedd7aa02da628ee177c72f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148a78acd8c6c0045152fe6a67e153f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe54bfd168c7c6e213959a470df557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab4e8c48e51325601e56dd89f83d60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dfd9811c1dc891c4dc7f7be894afe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aac7dece202149ea58cb2ec2ca95f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31af062e306cbf3cb80ca7af5925372383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff35fb1f49da96d2f3051ce1de6edb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b42de24f2e362c2cc5ab3279120f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938265c117f546a924fe878d2c7219386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455aa899538614c84368fbed272821387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081e7746bb287ae3a3f20e7389017e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3514111d242dee5936fa3bf7063839389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a6a2fecb00f9c00eab0fa3a555fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267aecb815f80dfb0f0c82c1a1a0fee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729154be2fd16ada3acda8016eaa8e9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded95dd78c6e2cc2932786f3c03c712d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b1fc70cd505608ce1c906144fb4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c7c5c2a2c6aa6969d95040600687395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a6e22f5b2e508d8c6afe32579f53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c3593bac40aa68d4441a60c1f895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a0d202b690f3be4276e48bb2d945398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de0564d383e003f66d1b29d61e56b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a8fe101c536cd545d570dd7159f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5782d570deb62d168a73dee0cc7a1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf10708996b79fa2f78ca444fad43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369a23b7d1c4268d210f2c2b29d8d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b0b40085bf39b5ee747b3cb77628404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c053ae416221eba683b8771d1883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba0f60927694c78996253466a0319406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10392adadf87bf94765a22d2cd2ddc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82437a9f18a26218693a7b26acece6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b98f98aecc4c2c4322d6e4bdbd59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d243f040f705cc0bc634017e9be0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c69f6c30e477830ed1ee7e35b564a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db7ba0d9150355c16118c0a838963412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b49f85797933fa698b0354b26ddca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ffbd021be0688fb18db047a070201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cc6dc911d02ac92697c98d593a51a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba239799c88dc7b4c317524b7e80dba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c2ed01f5ee1c2d81ed5df2ad4bcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26edacc5ce50d1f0590719c2984d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1928277131f55ebc17b1a61719075419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7af4e650a8aeffeae55c192e614a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cde13eeee0de0b78a812428d02e89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589c004faadf842fb67c32135f5709422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef99a7e98fb27deb7ea7a80346bb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b953067cdc9fe2cbe88c6df24d6d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c06a0a44bb353395a1d7ddea461f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2534e05247b801c93086417ef7ddbcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ec2ef41407527472c9de37292f220427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfbb0490268e2288d83cb7f8a5b10c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b33abe369915acc21c257627b0a469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502bae82318526b583c030c34d8ffc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898950ad04da89449c043b00c35555431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe923dc262e1f79ddefcc0efc2b7c69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746b38f79988575dba5d2d4ac2fe00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0f7911f1d48ccb2716dbf9c6e733434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810bf1b6c1ff35d8a16d8b14ff7c7f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe36e577a0769df680d20e8ff3af4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6464736875c35fc5476242441b3400437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341031733ccb15166199ac7c4ed02a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f16830eebf070ca43a301f9deb9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef2d19b9c4031d836a6dfaa728f35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de538d0b0fac0a64df0ad4ef9fb5848441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39cfe0c1f74ea7fbed63420e7cea5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d9751df7cfadadff1077d38cd444443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c029ae3e804269ca283f1339d119387444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048626d49cbe9a7abe83765f579aaeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e283b74e0425b0960f576054f8807f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89fd424825d4604bb44707c8aac365447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec6c349ae0d9878f0bf7b2735aa741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51064290d1c335db1e45a801869502449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea095552969da3c4b216834d0fcb60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f561a270dbd395240a52aa5271be78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaafc07488ec657f9e699258876089452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26a890daf6a2455f218b236b48972453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea42f93fdc170d363a725fbff14109454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de98710e6e7333802a58c9c4d4d668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963590281cefcc8955ad57690717204456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f38abc9764fdf862c8325cce93980457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8b1e32241c7179cbf561badf12217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3dd717fa4df64823b1a0de0868146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439a60e10fb740f995130374fe199a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce054d80cd1bfb129bcdb497fc1bc29f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cc94cb1ac88c1a923e687b126f403462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df295a4872597c3f4ffbefd176e71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e883021c17aa8d47b8236bf93719ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec7f6514aafeee7b14ecb529f6936465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172944c2bb08f72b852513056537481466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9cf1dbd53b497aa3560e079c442b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716c34d936daddb272443faf9f5645468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5ebc78577a7a1ce32219e9b70892a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67885216a704c0d5f040ffd6f5c03c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01c9cb964c435027253a1f5f65c01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae445c1310a7eed1b7aedc20230c37a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a85f052503dd14d9be9bce9bf6522473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ad4640f3acd738cce0a0154f2208474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f004ab6962b786219074e165806db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f103f8abd9bef53bc147f6bfa3dc703476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868a037c212c64248f9cbfd05e03250477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc6eb44a203e8a4084bed9d25b1de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87798d6899bdfcd9c76c581c489b9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71dcd47f404f3d91791d1bf41dd85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d251e0265b4ad1e81ba3017466015e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f36cf8e3748537b04e25075702fd87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07586694ed374990faff4f961f984483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01c83af671f6cb3079b138fe7cf904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f9216cfa39b8b07d467c2da20c92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ccc4ed9b4c21f86711e9e3c397b08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821755e89715a3093c2e3cb9b529c377487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1433c49be275978f1154a559f30fc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9389ed9bb6200afc94938e37cd2dd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2a1d6a087e76e8f2e106126a0a99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef58160ad45613a4aa3f1e9b2771b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6aa7a3727f9eb80f41a3af71a6c40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f6b23779b28ae2dd61886cff3c5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df04401984b26a03e98a39c6c7000494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4b814390edd69b8e8796a77718f98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc38d848ce115e4ed410406ca0fe56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53575dcb99fe475e79304e52ae69a650497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ed737b4b6dfea3fb804fc41c9772498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db279abfff84c7128003030a3b66a74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae989c6bb0d18e5da371cf9bdd97f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057c100701b228b6708cb0ab174c73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af3c33b82aa4aac62a012de6c5e29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd3be1102c2b46b28e2123122618b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821024caaa0c55434b4125359e2c735504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6d7e24a431de4c15ec4286658964505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431883fb53752cdd5f5777c1e63b686506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332ecf89e807b2241d5acdec2707a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d916b3f0117997da953e483bf0668c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae21a4e0dacaea63b0df2d5d211816509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a0c58183a25048665d270191b51bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab1549c31b9be18cd61c63cff4d7be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a29b641286f57c98f9dee45f02d6a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f41f8c90e2a011b978aed5c9e557d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84b9e8eda3fb23c87ad7e28c793ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd17e42bbf8d9d4410656ac90c97f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d350657f298b6a00eb84af46e80bb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea25445ee37dbe0cbc13f8517c9efd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52747ba02a2b2f70eeba00c9399f31a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7430e19f12d364b4d847576f80f8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848441cdbd3ceef518e6d6be045d6035520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a511afdd74efcede412720019a5cf0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af9686ca827a927c184ca7be78ea66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e232845cdbc13a64395d39b056f2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10782e5d6ff245dc84652c88136bac6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268817d8d9246a848bff70cc28e732a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e1b78e7a8fa4580857c356050ddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c8e4fb6bd70ed2ce7061672538f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30675b674767c8488696625950a0548528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104dd7c3d960d4eff50f2970d6f4692529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9f9cdd66af6b61dcdb343de26c59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d6173a76fbc8975cfc901eadcc855531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af379fdcdf05fdcff96319b83d444a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2d0254ffdf3f2648d16cde2c00de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52208ac5f6e080bbd72fbddd4e8138534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d36c4b488306030d57d3932a0816535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b2d180d1a2e4012cbdf1dd2ec456536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e6ebcf7a95e841db22e7f56f2d03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b12f9d9f12fc39d3881342e556c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4534a3ac5532c4cbc94fa6300b9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb38ff6235f1deaad9c66ed3f6a8e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4a4966c0546b46accf7260203f91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20803b1a88e965b8c13805b8ce04f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d93713bb55ddbdebf0710c87a5051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc73ff6623ac514e8df85a31c399d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23bde015ec584dfc3f3f760d056b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e01d292d93e7a99044273891c4f71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ffd48845f94c118cd06ad4436cdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f3a99e55103cdecce1bab42cc92c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18f76ca8e9e0708805363e9de8853549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc701bf7c7cb211c94ec60cff7a7b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b089454103d551b5362c2814bad8cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f042353e9b4844ca42bb3c54f08147552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d02734680ef529335c98638f6ae9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942e4b03bb343778b8cb2c5fa1817b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde8a03e6106703c2381331889fb97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933bddcd2c3d8b410bcb9aa05d5f57c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22179eb792e2d81be0b58abaff38ca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be26be9a84e68427f9ad37db73f840558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec68966bc30b6c569265646a793f45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42dafcf3635003a789de318b66475e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe556b1a55893f72e2c5235b5ba6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04306458538ee1164ac0c3ed6a1b8b3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95fc595d2650360da3ce82c179cc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f983f819eee607beb0712c14a922839564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585bfa59cbb699d4c859851dd46258565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4602c5f7caad32acf39f46d7292f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294d622de375e317c9575ad14d0b19b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2069947eb147aca7f64ac71094c7528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c56f6e9223f8236142c8bc0a6a36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e0dd564bfca16fa2edc786d6debf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9ae1dbe8680267d71f4d3eb4cac04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08522b1c1a22cb6087b66785f0fcf12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a50211c4ef3dbb990778266a04a5a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603208a621e3eb1b769a48716e3605a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6e397f2662f402cf8c8e182326e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f5ae648d0850a2b6c2ea0753fd4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd6eea1ff5469881dfa19a93e4e47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c62fd1dc1ce94c3945cac09500261578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c70209e13a98ad890398a60409873579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767ce24fe8ba6329ae8b2a5aaef722580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d50973666849b736bbbdb7982174581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a035511785b87b2560ed6dd2c9e7330582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaa3c79b5052c51d5602ac1474bd6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb30623aa894dbd6e374eee484f9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f8dae9a537f96ee8e9d7dd9ff7294585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d138ac4b6b3ce4882229b42ec905e76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72284d2e4b62173aace739070549a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd89b78b1417d27ff6143aaab80e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3dc6ad51678a181bf661252f8a8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47f379b192b7b68c7095caea623fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8884062a80bcaf516e081d2e11e62e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d863d9b41a83cf417c6d851450f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103e1f2d564f293b744da0c0994641593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185082ba34fde4e5fe6073a580f215594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf67b6db60451274657ddcfc729265595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b13a495adb27a6da0dbdf525f38a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b454e6c79ed39f0021d499845f874597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02ffdee8cfaf426d1c6e634562b5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2cdc4945cae8b8beccc1c040a1ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5728bda4da0df9004669ae1eb4fed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7336e524147aedb2589b7d8f007c63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327ba845ac1439450c568343f0a1d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbebaff139839a23066c8b49dd55a7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e960dc186cf2296f6f4b2096818b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1dc76f41a402a5868ce2c51a5cb28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86992c9faf3ae5544325aead9ddca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fba431259da901fc1bda9d2e39fcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8816922881f649827be8be97f1ef4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f4968afadd477e6cdee55147c3e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfd6c7220a8e6f79e957b6cf109b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8ba8594cee7d6cb1201b57ae0379611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775813e0ea7e24c6aabd833bfd386417612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7bfb2eddf40987c189bc892b6156613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de188fd5572bb2e9d2f523fa7f5bbb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf42bc743cfb77df70c4e25eb826c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48313800cd6d8120e67dc9d22c6058616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0b6bd7edcc6728ef713e04c0882ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843af6243ebe31cd2f75797f58a6c62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86949dfa94dd4d8e3e2aeb418516eb00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c860c604e998b0f9cacede20256242620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae093886d8b5ecf1d1b7b44f99d6db8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305eb65e1039925932950f3a8f14e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8d4c9e622299cd45e07829441af6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314e0c74c3a65f34b1e8113825ed1e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72603bd9c44467613b8a410039577625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e9821553a35b84768e37c3344592a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd4b0a65abfab060c728275d457a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb516e550532e078c6ed6a39355a1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62649d2711a806eda81a974c8c690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845943c1e2db492c96b635e2ba3ef4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdb02b37edad8ce1b83092a9df0c83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aca7ef59d081da96776017db20f8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f11d9b578347636dfbedd0b7d89ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea9a5392d5180844079748c863120634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de99eb0959dd38365506a706131d4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c7dfa0406bfd1bff846b5428d7db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688246d573205592c83913826f84d3bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ccde15f7c4e3628eab956bd83a05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3cd8743f3e8dc7097436aef10e17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b11a11f71ee305a08ada06da89c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe9cdfb9082ea1db3efb43ac3c851641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d981cd0f4944eac60c4f35af84a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34c7e9fb987f9473cd9fb03f32436643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d767af19606d7f608bc4ea538c0749644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c97d42b76250a0532b7273fac349f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ef0eac28e0dc3e5f11789cba1b28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874b30bc282292214eb10663758661647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ecf08f16be8f01f89ff37b6823072648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6265308e6140397d7e2aa09796a8ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641595aa0bf13079fee4e09f33297d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba9647b7dafd26fa645e7195110c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd53093fa6aca3c292a0ff7a27353652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d523eb62df5099c997db8dcdee10dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9111492b71f3028aadbeb66ff5785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeafabd01f20a298a125a9cae3699c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901deb38818f935852523ae3963a2670656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc23806601a117c1ecee114fe8c303657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea51d4de800b153593364b6f509bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d41293da735c8756ad30a24e46572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827790a27933a5eaac074c56becf698660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6fe4f1dfe90d09f165f687408084661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866811f79306b007ce243d71903861a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1fbccd8622dfdf26c0a5009de82b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6617ab9e8958112ab436ccae7594664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692d2847002dd93c45b549de46ed03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8589abf8a0073340cb0ef76115e818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fccca27ce157c40ab46cc84bf9de5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a453157725470dfeb7d309a0d0e9b4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513752f879b24f63c5296b157146c3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0278ecbf738c6dd4c475518e1e1d70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3179c8ccc8c67cdcfc5f59087ce77e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe5bea01f351842ec2500114442fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e102f2411ff38d29c6797182ea8c23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afd07e55309294e182c81412fa370674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27280f7334acd7dcdbe0575f731da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7b7e4b5ed970ca30a7544dcf92e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d86482d9244dd3ab602504ff413a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceca73ba1577ba370b3a600762dbdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79b8105f98b298919995738dc496b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3277c6520e0f976c6e01026abb412680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d2abacc9559753a1b8d378af04ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216397cfe229d3a0638169c3dbe3fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888d1f08e3643eaf659f60d709cc89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2170c47524a036a599b6b0fd7dd9c58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a108570c658bc5a522e5e04ba4ecd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbea47bd03aa97e84f84dc680464991686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb01230a8152ae7d1040a02d32120fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c19fa12e0f68cd279c307ffa178c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4847620f26e3a7301d74ef1a302971689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c395c5c3d60867fabba4bd67debbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d020dc5ba4f30530e88b4f40e2d24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a8fa1b36a15d69174ec85be5b37a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2542c0bfebecb5d29fa549e22cdaa65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21119a91c57b92a7f05cfd37925f6c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd0997f6ed117822dd94f7f11556c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd9052ed45c2bbf4a2899e680c8492696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95aef2f40de01e6b8ff24fa49cc8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f14456dabc20ca5291c78e6079edd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c748c604dc0a92530a58f0a1a61c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b08b0834326c8daaeb923851e4583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aec9a192ce9fef1b626a808779f78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f8c72e3b3f9e409127c7128541d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab37fe21e000c1ef367eb057bb9cf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb43605e90f848ecafd6d806099eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340801071b48aec766db986ee8b10a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4148749a0794df46293175645e8f2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b503b37f47467a51a490cdb180842707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a0b1c517b2206e77a77cba979f50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2f4b80a0e68d07d90cb81b2b79eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc677752e9ed13f162f5641828d2c8e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da4672dda8c8768811f6c1b366c29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec3bc62cc679f9ffdbd834f8f5235712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c84b0141fa88724da1c3f64a33c41e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3ffb1705a9dfa45cebdc427b92f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165316b7af9a4d773dc1d283677efff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2745539ea0e396b85a463678155c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d56d76161639c42c86906a13ef53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c1dc2c9be6c4d8262578462b584e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8c3637b5f590acdad177d38de097f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d8d362f3b247c801730c195d0c2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45bb1c6418f8897dcf0608e0b354b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0976f78c44ab276b87016b46e4c25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac234d12b231febe6e41d490c468e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42b0ca23e988a63c5908e3bcbf6b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad4788e15f5461094f2dd7e9d6dc09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d520dfb6a9af727d27a063b1121f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ded9c33df36e9fac0dd779d26cdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ae8a2893f4ef8e6225392292c6ac5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3e9ff7fb04ddb4a1a6a87c5a857f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712724e4b6a2830ddde113aa2deb3cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf60e3cbbe2bc7d50983853d2eb9a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179e93c47cb6094756c24cdc4301b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4be311b43dba4bf319f6981ebb90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f538193d9f218b8c10a992d8c164734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e51fc932aeadbb4cf0d9f242026f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016dfb5954ff22f03e7bf8322b04d59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da897ff33297c02d7255cb9382acbd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e14a03973716e2652dba765173b016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f05a36bc0f95e2daca198063869fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951784e99f933c01e16ed321068f9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e958ff1ca70f66ecd0cf142a0f67982741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c4abed0c59525024e79441a46f9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12a148ebcfb9f2d946f237576ac23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57471f5f153addda97115667ff288b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570351dc710d4153246ace6015698a1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb30dafaf1b577c6c4b01704338569746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d1e044a3ffc326f0d1836c7b24c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5654b95216faa904a7fc239dc9dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634cf5269323a7519cc316bf4264a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e03f88f56b2536ee95655b35c7859750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee854fafd20f2ce736ae5910d6ef496b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0f6505afe453fa69465548b64eca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e156c972bc0d12177e604bc66b775753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>