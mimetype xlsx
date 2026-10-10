--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5be8b40ede22a007b5aa6e5a152101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb29d1c24a3b70fddf811f75050b012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ba46fe490a9d5ae92b66207ccdaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2912cb7f5df317aa9d91d0694d33e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616a33c2053b0e18540c6472d32751c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeaca5d63faacaa9944ef0e85c11ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed95a2e4eda3e5eb087d4af0a89e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0dfea9b186427e605058038691f058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0dfe1e0aacc46c4f6f3a852ab5a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a573a3a4d7356dd2a900eebcf3add10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2707ac273d1d3ad0b2a987d85750e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400baac938c5e48df94df53f886209d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168dd48ee1c01e849f33591b2d8506c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481f971641ba5069e985c3a8d0cfd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d95290639874b9fc9172996f7da015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef8a94e6625a4506bc67839a1b11e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb69b95e93bdb8497876e7797193f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687469087e2c5de7ba32a5a7d2f8f15818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feac883d6f65aaf446ad4ae0d92e0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee234809c084b5f01962b67ea2922020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f6774a149ca628134466dd7146cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592333439755c35dfe918bdf1d1a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff264402f4702399a92768fcbaefc63c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f6dd15800ae151975c2d1811f89c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76421daacb8751b77db3d265e31c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230bae059d5ff8ef153a8b28214bfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3a5cae0d5af95ffafd7173a64bd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8262902f898663467246dc7e492128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11c8da171b6cb29103ddda76bc0d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd9fc8a7a4c24209038a5e28c198130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf513865e48fad2c9fd61b65be41b3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709763fc8c1b73e51197328ea3cae8f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f793a303e6746cced33959ee742333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b1497090981cbde0be28c9b6a9d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03f81873b0548ba4f0af2eb5daea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1cc06342a2870873be5d1bf798de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cff5e104047a5c90829b0c195c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752442ff612253d66f945ce62cbdee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f157ada4789d3e3260fdebda34e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976995332e6db4e40d5ee2382a07bb2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d7d66de75251a1386f6148917f3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542c3f0c4e9f06a7f16f7fe03d5bc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ae663e5607256f930d75c198785a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbbc76c6428ca420f2f3b94ba7e4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f90c36ab3f66b03d3786c38f34cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3f27665204076ee9ce656bc2aa2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff989c05816f23fbde20dbb75342147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d13a9a7b5fee81ff7cdfdbe0dadb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684816073e6f55b088728b3503f60e5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bdaf3625f20521bb77a84a762063450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b5293b7cb3390ed5230f1e588a3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee24e959836156024bdd2f9c5314952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafbfece1ba6fb5b092afc6af4bc33153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846268bf058e63c8429216377503d9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea04e72189ee98fc017ea8e891cfa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f7f6a7a73cbea4fdc8468728e802056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b24af844f29f8656be0e9f1e2057457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b8c5c1f6240050e5af7ccb1c045058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa54ab798ff869fe1a913e3b778c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf81e0014e1191ee37b67c55ab38ee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fb7de4b5999c7dbed66c609b505061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e8ff5a3493780dd972f10c4ede5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736f148cad9173ea857010e5c333d9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac291d69c9ee30c649800fb289406a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4da63fcfb241819705dc74f57e16f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5382189be6026e061283d3e30984b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0f59ed26ce0134e28ae260a82bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a938f4cd1f422cc90db6c7b5490568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d18bc767eed222a2f7cdbdc22a9d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eda63c462991e5b8d965da9d9db3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60d1f9183aaa85336679b60314cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc68a6c6829ffaa53bde1f01275571572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e84a04a877291660f683aa8cfbe4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177889e68307f43cba8b6035e4a40fb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c57ef3f414a127c84befaaa1f6bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d46ecfbdf5fd70fa2082a875b839e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f2fb2f7fef1099aee30446d4f195677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd503102c4fe26d87f6379abc24ceb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d289e2cb22782bd6e6e330fad18979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c3b3d0ca1d7035888e3737894d79780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01fa6dc83b2b62e3cd96158e5e105881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97f6d5d6fe0494c9c65948bda045082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a0d4ebc850ebe763899ec5d356c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be7a3a0615b535de4a7c59381bf5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd3d03f4d8f0ce67bad5a3721562b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd85700006f60a6aad3af3b9211e5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f0aeb8e065483c81ebea34499f59987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd6626a8a8be7ccad89bcf9c0cb1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046520dde680ed8fd9d836f7ed74bd4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7115629aac039662262d4f56d867690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae01a16befbc4d5a00b6377457efa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404f66c2e49a93b92e5d2b055091a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006dccc10172f76f1cf94f63ea2cc1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6043ad8ab542dc61dd95db2102bd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298d89720620b4817c259272b0dba395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffe250705a9a71a5ddcef70984fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e4dc606414fe01d76596a4ff221697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48b3f6f33fb49a761cee2670c84d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7f795241ed0b215d8efc2006ecac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9a7ac720cbc6bd38f6a431e9a4b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3724e91d0c444afde07db20a98ca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa7aee911a0887d8f2dd7c3061a4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079005ab974b89787de03eacd6ff48ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89081733e8320c38d2b17759c1df5f46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec5f6f896c8a13e0796e5f55163d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492693bb196a28d5223c34b7ed60f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63a90d6130cd479c5ffca9540f1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5329b510ea0b52f4bf0d8c35664d3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87467fac4609ce1d208b8ac81991e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ceadf9a36ffbced98adcebff11135110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f23f85b1401f28aa4f4c7538219e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d6d7680d312c0cd06b73a6439202112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b307e8bc3154920ec638e75a35da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d8ea6da997400d4ccc0f452b3795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e5690c3c2f04b50a06d9db7c4a5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb54a06d278178ac99d3ce5782d48f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ed96605f20220c9515a4d53b2dd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89458bf0c87f64424575c26a58b2125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c8e4038b2d00d884ad9b3670fe47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5a6d98f8b39842b578c3cd6aa0be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ea5136d5133bac5eb19ac73bd4f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a3c4b11a94075eda6aa549ad2bcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b70a8166e77082de12b7a3cf5dd137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ff3e5314ca051ebc869f469ca9d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817ba181623ee63c05a12696891d7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b5c4929ef670f23b6477b9dfc7411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0389cc3a8fc0b7ef16e04466ebb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dac61dd667e91d139cf83117762445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a6b9af0a6de4f3f4933e84f0b2f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7af76e431491faa9f5ac33fb8df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ca2593738a83e7c10dd4bf9dc90a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ec03a99826158c02c68345cd2cad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08138830fdb0a9e0db8745d51f940133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207af6b827ccfb74bda9efb4b64d2616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad7d201cdfea40e26da51957c1455135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44806785d52e8bfa35b117586af7e7af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64c2c4f2e6f35186ac663a6fb448e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd701ae6d93a07a4b7ee5eb5f387467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c171bd7a7c660708b93ffcacd97f80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a408e6ed14b2865d6e4c9491ffb81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ef4558f5452a86be66355045b0a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c84ad8b540bf0c6a3cf5607ba637142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56d54c4f874a26c05414fa3915bd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0723cfbf03ada0347ada2efc8712f39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591634b588a9643989c3109fc809dae0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39036dc354d2c2c2a21b3b1db31ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdeab3c823a122f603abfba691e23e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75e251c307893c3f2704e2a0a7b9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f65a5b0c2f64bb24efb99656bb50d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ce9a7f31323d5107fca6dea49ef4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78031e0776f863686afcdf51022c454c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837b4a674d136e35433136bddb8b8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ed40eb9d4fd9f62b15c9526dcc5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe52b3a2ed0369cc0e422d87e41480154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcef0375d766fd9e3b64bd64bb838155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fca304a167defbd1af2fd00e63720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b9376e873eb9b618f662f7d911b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022883e04409dbf27b1eb264239aba4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0667da6734ec9b3ed81f0e9c11de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a90483a9634afb5110728325659e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38266abd914cbb8974136d52cf154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b387e5631833a6c53d15d6d229d08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75b10488a99a645a6d8b4fb02fba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df3fa82729f7b0f524f03f4764ea5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e19b97116a95bd81044b98ce52ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e114663ac272119fa836bd2f883f3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a307b4b57e2fe6dae190378e06efc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e70229ad71eee52e8c48291c1719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7b520d70ec18b77e1dc66f4ebc1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d0c93a14fe2666e5805f403cfe890170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a299c9f3b81235d17514fa3500482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35460933d4183f088ba9204e2fbb38e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683bbc86a0f4fbf508ae75b527178f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92f65d5c1b01237b15478296fcde5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b782ef3543a4820a5cf6f6a3ac2b68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13e2640f20773c3fb54485bc563d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff556690257f645431d2c3c58529d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9e4f4adf3dd84af480421c46b148178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b74b28c5f870046f5456a2cfd509b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62ab701350ba1f93a19098007519d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490917f655758ed4ef377d52d02c6fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af16f7319dd240cca35ce723c0f2ea7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78d184a4a27e9c2c3f153fcdc6a92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31fc2ca513f9a09621fa539d58ebd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5123b7624d69a7783acf03fb60fb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d2e4de34eb86fc4f55cef040e130186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562813064bccaa4ee0f1b442f01c14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad25f16d6d2f779763e6cd25839bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1777a3576a54d2a9e76e9f61cb38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6aaef8b3c74136e62a8503c6a23fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5263c66c24d6a0524a6caea435a12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16abf7d5ffa73e3de59cd54b8ea836192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520534cd81199846bb43b608b3934cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206bb5a6ba0b2ada824a3845e60bec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ec840a71faad25ca4734f54498fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0aedd1f4e7b0bdbb05b2ee29a970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee1d6dd72cf9f92e537c59abd3756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c0d7476b01c561949025b7fe86ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7244a767376ebbd5b720869050678199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a24f680a8c3b30297d76a8c6872bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694da6f959a889d47ae30cb7c1c090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1f8882f6982f805d37b724b5084d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e24d1caba31245ceda19534c854c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a32d231e599b3f75cc0e3b5fc7e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080370a4a6f52868b1efb740b74493f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b148c4cc660582e2e67b899982e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc192572973b4a4ecc9b5fa4851a6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c62a25681ba61ef52ccd61dcd171208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb70ba09398c266d77540402773e38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58801f9b1cd34f8edbc91b45376fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35a9f90a818f46a8bcf0d25a1eb76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244c0593e75b6c59e06b3be2d1ade9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e9a021703ef540b69bdd7ac737f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611529e08bfc35771d8419ed448d0bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b91e5324f746777c32880a645ae6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1ed30e1ee25449cc23a3639444224216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b030201643e4386a96bea31dc9ddf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa026da531b5b545f2f76428108336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0c8c056a80bea460efcba23e76df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7573c5643e072e84ccbea83be9cd6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672baf79ce7815bc7ce5b991e63a371221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad35068d6532ca4d2e90bee88c0135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b209286fdbdf2586675e708cd8b057e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd43dbf13000631448feb64653bc05f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ec256826d10ff60216e9b73e1949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8be3a12160250222b849e61f2ad7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55371515b006c683b041d530941b8269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7e39e54d4756300a7a474c484c37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c875025f1f2685bbcb37706f3c47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4597eaf61b9106caaa53f63d9662230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1df1c9f9805440863d3cb6588da2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c320a0417d86263ff399b83649391a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099c35b13e0f0a4972eb58ac959fc35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0686958c12ad0f64fed3443b803ce33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a33b549ea01e8da1e2f59a4f5583235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b7ea6ce766379881b24b4fc59eec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f438955bce2af69e779e3ab5cb29e29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d77261d2ebd8602437bd4772534dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1aee139a31fe8c284ca2d20df4cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d643dde968c719115fa89d70a213654240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea05b1de0bb6de3bd69aa6dc8fee98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597507a1d6f11c5ddf33ff8f7c6a769b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd6d7cbfa184289911d8d6b4d4a22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83c05b21238435d2adcd4a880cab8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c3cb5ec8634bb04a990d87ee55f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e8d6dabc0df5b4a41f23b7d263ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a4d2a96f5f889799d6bb0e9d4ebd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6402b3be7d90cfeb2d240ce30b15f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f8594abdeaf675eabe063e862bcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca4a2292f5fb853e42b9ce76fae246250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150830b15cce609116443940c4f043b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ebe893990a58b33c450fbff31b56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d26a59a2e080d8b8a3e4be4a0b185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bfcb4f5dcdc7e06eae42fb0762d4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f559a3f7fb30111a32e59439fb3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193af32cc8042214138f6e13828d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f730a9c8aff3a9be81a9e3ccfd2419f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f439b92260e1483dec1c3c9e60470258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e44fa5063adc9b3c2157f90dbe1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba9b5ecafe0ab8dd5fbe0013c866c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd142dbbe53a4a938f93431e9e274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde728c682fd80126743376ac7379d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7cf1e0a28730aa4fe11839bbfa6b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b692d498e5397724fc3687542bb204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aa236d2fd6fe67256f16c0408c2e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dba55c7703c22abdb5140f64a4a7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec1e72756e9a58935930b53c3a1eab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef4a2016d44192f5e11755ede5d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ee164f940d2850d83343f06b5950269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844bcdde59a7270d515de1888d6d4fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b840aa36f95a6f9052494c4e2e76e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322014642424e97c0301e22d53e8ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc0288b19b7afe1e73c9f92b001b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5ba7b471d4ae33558f7ae512880e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52d6b07b363410d8217b188a19a5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8378aae49395ed4f9988775a78ee26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8bec059eef6d0156858cbb7d8959277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469f75034c3f2c7598325f302abe75e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33640dc6567229b301061597dfd60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fec35b42d81b63217a53822001f27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d812e762a718303aba33c256073f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb7ab8dd98a2a9c0f54ba730c6f07c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3a75acc1c00e3bd13dc4c08a42ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e894e87cdc98956fabc89635af86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7095d9ab151ceac4e3f479af6b328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb364da16396e68d4f07f880a38df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd458f11014a5c5115e84fd2cd051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473981d36a311268086e95bac02370b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae6b27e25ea84dd3e186dc1d90842289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42618eb97bca5c3ca5686ff5fed84f02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a625cb5df50fe726dc5bd5469420f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b23ca17600cd31ec808f9e223384292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39fb560fe598b45e67a2d3d719a542293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3fd14eab85d1868295023fb15b2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8faceff1bcc4a4f2c86ff2cd38cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e831b941d317bb8804d414bbc5e41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7790b69ad23e4074a044dc34a058fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42222cf16f02f5d06176e4939667675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665366c592ced0bca41bc6ba385c60d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8825074e8a0b7b534e8d8cb975286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ecfcd9a38e0d017e2ed3ccc2eb1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbc2a5e1f2d67afed155ab4c0b829d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf45fb86995dffb1ae9186d257b6d17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ac386a0d422ba5c09579f78eae23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b691bc46e779a09d519b9f0c054aaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa809b82ae076fb3686a4cea9faf04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ebc017e46eae7c42ca99874aa07ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2c835625eb013fb39fcd86642ce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac03fb6233975e3e7b6ba41ec74251309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfe503ca6dae494464a5dd4af1b340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41c393b6740a0906858f73b6d0e17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da191ced9dd589c274a45c496e49cee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0fc0d44dcfad5c8d3810fc2e4d49b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ea9bbdb0d4645e7f55f4f0dfe355314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b00fcc40879ac216a0eeac8e5aa7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6d37e5e050b0397a85bf3e91e4c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d5d145d92d0f40cab1d3413ded72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b69b28a4e880a1aef0ae5b6d9c80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a553f2039eb4cd0d72be03f454db4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10241de1a4c6af72d971b07b7af10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243e9a7afc6f0363d3f978857d1656321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e059d3d61f246827e4631563f353c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bb0cc274cd904eaf049ca3bb6dbea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486fc1850872bf5a35f788b1473489324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d25311c5b883db7cb63d4aae656c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931662dd1d1964292d1635204acc7c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044ce0a7341419e4dba2dcb4a5e1c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae822e35faf40f4ea45c7e433ddcced0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8e8498649be7bf81653c60436381d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991271f3b0803732eeb525ec470c019b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96051714fc9e3cc95b5a078a44f441d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f79ab66a4b9636574e1410585cd7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf79086a50d6441e00a27dd64e0b735333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218ef0564c88fb7b46ae7ee5048028334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998b55c04042c7142fe7a147b0e6ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c809b723288b638efd2079824651336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae7bc3da96ffced712a7ccd477c56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1795efe23f337bdaed727e091077338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67460b7e6112b2bf726cc96966310c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a532f30099a0a6d06cbd19cba5f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846789e800c3340168dd863bf56a4a31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9c09263c8a6c10b2437e1fcb39e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5e4744781e97219714bef737ab4b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b3decd7670457fd01a636857555e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f4b9131fb3bb56082f2280e15bb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488cfdd2ed97d0f3d30eb2f3fca84fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422d70603637a1b8040f8a241165af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ded068fe6cbbb65807cb5cfb8c2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eceea1d3a076eb627d5d6c3e8c9ba6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f87912e191b5821ec177ac562280e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f63660e10ed995e88a48b0f3f94fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b433c7a0065bdad733ecd508cf77b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8abebb8283f3b92e421850d68d5ba7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214329d4a9a1f671962611b03fe0f1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4583e3005c0244bd995769f0fa2576355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29fccaed4ed08837ed247da0fc976d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90766e9a830d17a3d47125fac8375357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977994c46b8a1c799b2732518f8d559358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784cb6510d8f6991f49f84617f182c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c779f9bef97114cb9c9715807407d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d2d03ea90c8f0699bd0335ae982a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd2d61e57fc71b56882eca4243832b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcb0963dec90593e93e44c2f28547363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6115bc909ccf9f1d03ccdbe0e10fdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c1aa633f0fc5f9f35ef94c39bffd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fb5821919dfa9714718492e9e0334366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111329c29b36e754ad2d307eb340eebd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6e81b1c9b8ecf65d1b18be9e9d12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bb189c764dc1065360d5fde4d1fcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c671fc150dd4b8ab3cb9a177f9353370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e4078451d85eef8e4c0502564f45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d698e38df31ff0f005fd2d67dd8323372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf94f65818256488c1fffc1dd5967a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6783e5e0e7df1f9091dad0b0cde421374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f4e7cfe636d953ad44d98e0714e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e4fd834b1f784af8f2c01d4b70b9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80735a03cd1fd5f68111b867699ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504a973fff1b5dac31d0f928216f36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570aeb5ef8a5b2fe4b5e1c417fa779b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c1363bdc4e36002fc89ffbaf3e253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66500110433efa1ecb6bcc1e4523f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379174fe6440431ab11ec63eb5b8c6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e023132016196b7edd6ce1ae0057f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a4a94d55887dce1737fb4f3f5d3fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f70c02cd1c480d91cb949c672e5f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dea94fb7f18bc76821f1c1d0eb3c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a920caa6d62ee7c080c45cb7eb5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464a4105cd3f886c10a0ede61ab9aca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10346650b7913d3c1f1e835ad37287bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ecb9cfbff15baffc37dd4953d9ab0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b510615ef3fa08668aaae49f2985ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2cdf098447ef51af058e60ef36c82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6127fdae759c0a806b0febb546e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf27e9f5bb61868cd43c7774d696e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3167515c8d1051a04c56ee9040ae47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ee5c735bd6b4865c458e6e9e54c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec139d559ea315478ebe4618239de0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5bc665459fb878c8cf3eb6f06218a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716356464bf217d721c9f94943f38e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83058ada81a26b581738e4b768c1da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bb74649a9a2485f26e5ccf54450f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd696ce6d0333ed1d2ea8858ce50842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbc4b8a208a0766f61340f677071bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac23f7a66bf8cc490d800b3786a8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279af65f2d39039e6a878b92141fa4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c29ff0ba9517a01b57c7ccdd00f980406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a139853191a869514cd8cb553f61d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691cee31d7bc69f8d0c4514475f1532408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c312a30119c4a014a90204eca949409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2a9ccf5204e4c6c3eb6c96e54a08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a4cc2bcf9b98665ec2af8a6717e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382534ea099382ced010542de13def73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa613ac2d515ed556d0ca3fd87c8d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffece2eedd3d52d9be3e3e15a70217414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a37d7b323e9cdd6f7cfab24e5411415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b90e8ddf9763f517518fd32804d4a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad79883da11b845a7be116cee6641b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812704667f3f83211e845a1de6b3285418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376aa8026ef129a551859635be6ea8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd22800cca591cf22117f8c7c4e87f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ec0e40bbafefaf1b59f8b1faac17a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4c1fbd957ecc61fd0357280b7fb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c1d901c4b9c36ea23a4364a7fc3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b9b36ae00396ece399df0ea3dbb18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5890dfd1252ffd44de3b49ad6ea27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec5b320a141f0283a862bc538a5da3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f9ea20efac9d3a24ae406610b1b9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90556dc69d7161bb7f9fb7eb01db5402428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1bc840272e247a5eaa319e307b80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fd238ea8bd5e870523d9cedd22205430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698d93156b2645d54ed7098a00723c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591459488c430579d5756a4b9df2397432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f9072f2d63f4a5df7005539bafca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035ea55a2be66a435223d72f227c77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acdcd1aec7769048d338b2952239fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ce9b0078fd9b3c200d48d019b84e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64d521cbac695c45d10b24f2613ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ef6d2347bb8947dbb03ed7d2c9fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cd2473c7a94b27a9dc1b1267549b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f1437e3924b5b34b9a054c417f22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60575cf5f2595bd3e00b8e0f7920f619441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f963ec4a794f94d8cae8fe69d0617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251487770bd5fd2849ad789652fc186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5fc438d00965282249acc12580d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad6437596227d040a33c917af6c3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a848d518fbd99eac1d62296b8aeeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b5842c5516d07dda4829837f1c379447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b01e7bd69c2ce57e810822a847b42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eba5ab9c84f38847743766bd1cb76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af85fe2034aa8452d11ad9ad8f578db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c91943afe0ff25bbc9101b7852c7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d75c7bf3d112fe9ded76bd427b0ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aebad39999cfe50c68a03e46aa7c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb1babdba33d1709d582b23b5b17e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e05dff86fcbd50bcd139888ef025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336b172c6a021bf9d5a96028812a081456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb18bde2cb394710b9956b1c7d2ee5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189572885b9724108d1f21f8509b99bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3bbaf88dc239e17002bb6e2101d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7de4568ff545b47caecd2b49263a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139bcd2519e657f5aacac882e1155d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f1de11a09e12bea5afccd014bb41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebef66918715745a0e5b4a152c092463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf26f09701151cdd8733fbbf9db60b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989efc1f9d132fd6c4597cc527b459465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e333283687fdd82866252d5b8aee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73280c6adab61c223a1246ccf56904be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c71ebfed3e884a2ea5678783376c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c8504b978b376434f317ae405c885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1370951f44e0ea6809f732c29a452c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e226c393dc3fe6af885dfab76aaf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344972e778ec4f5c12a82ea01c1c49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1357cf6fd689c50ec7b7b559d8574c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f12bcd9cc2537efe730607cc71f7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80b5a06b0e56d77ed371409d5d27f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374f0f55ada663b4ddbf7d5811e750a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91dde81f44689564466ddcad5a3d94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5eb99a9542bc34093438954fbb48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94794f1805806b3bd868f3eaf4bb41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92cfb274dfb3f0b5461f71b92936e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a57f96bca370e2773f3f432582384b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b35f962867841555af4621b5d35ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e371e9df6fc3b5956da59c85f65f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a4f73174500c030258eab3cf0411484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737e16be992a6a8784577792e084ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66042621c96f2008bb04276bad12fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471408eaaebbd87f36a9202be6bf63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896048f5c18f972d66d0ae0ac9e72ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e7bd9568393b67d5ca6258c243c17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53ca4b579d9cdaf4caf352c2432e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908d51319d370f613413cd081de3bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3d8e2db3b34bc0ec3a60208eb760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b8561b89235cb4689d7110538e3c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344c7f1fae26e87e7fa33d384528c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111474996483d3f3f428336c508c5fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311634bfbc457e8280e31ccadfa81e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbad0a34569e034953dd9705cffaf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6bae2f46fb6eb6df055250177c54b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a53a9f0c06b1ba6768bc9598a0c91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f78095035a255198a98c778b2dc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855dd1159b3e54c3087ed660151cd2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e141020824815e0923c594ef1e95e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121d7c9ecbe8fb541bbce55d9de8d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3860ef6a29f37a8a3e4e8aa63baf4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523f2295d8d58c026d8047c7d026026505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0be7dd69ba02484bc54bf1dbc4ea9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87152b79fba5e2fa9d2213e0b7e849f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009a8a1151e79025492d49f12badfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa27d98d60173616d577e9949e823b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a3e8c7aa9000e5b9ce59995a9e64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2073fa20406f473db17052fc9e1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2f7484ee5b5552652e6098cafd14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56234c3a4e39a8eb35be4564d7e60a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3f81b83d6b532e886903e8dd49158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688786d16377bfde9f4ccd1cc64230515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb931bed80a4ce96eff2dbbb375727516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75102bafc4a8ba9b2aa8b045ecb7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044863e2de82d8f0bfd85f81a56d2dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a7173ac88cd3c094a5b693582f8bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10174b8e0f78a63cba4f8d9aad596a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3923f61cc353aeaa154ecfec8bf0e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7421c6735f3fb76b32829227391c06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ceabcaf801739cdfe2bd862fb34ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f676ebf288e2438fd8d46bac1a44b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42c63e991a775dfba303002e4539f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f808cb1980af2e6e4a0a465a48eedd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56477aebb9ccdba14649b089808425527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2892b51eba52af39f0ab36d2872130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b12b871ed03389b23daa6ca4d2109529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d1a6351942cb96c093004c923a1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728cf586b4a72129390fd0307917f7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015e6d2a1d0a7d39a3b9838a0b8d5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366fbfdff08869f09a099e90c60b7aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e05f57c3d2b81dd3aba80b2a6c4a39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b91d717cd80d4b49129ea78d53fc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c0384c2352767f82834014de5758536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ece4f98e24fcd1cec1540a6cfd6cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525b05bb506eaa9f1b3d75f75bdf0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e231dc07b2acb9267409d08f78df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51ed1584737393fe6279428a87046540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c553ff192cfc0b1a9690b4d9cac58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe6e392af53e9aaa709f857f8fb4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548b3bf53eff40d403b016e0535efa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596505d984dd28c3efde3a9141fe36ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8c5dedf59f1af4e951069d6e41ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950ee920bb06dfaaa745c7d825f86b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e05ff20171604dd6d6e8cc8b928f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169cdd34c960f7712d0ebe0d1e31f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276858a00fa0b9841cc4737956eff11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70ced93d2ba71c1e70850529f8f59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c70b1af91e99bdd35dd7e196b1538551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee821f30390be18fee39e9a7cedb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b32d981af0501f60f27c8a23afa4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0252e12f9669cdd837a12f0a748d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56420882c0874cefb50a5625f3d88a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d41627088b58131cf48758dd2962556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef3dd937aa89a19e7f8e0f265b943e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83deec21510056f8ec8f28809af8acf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d37aed05a9cf048bba18b4a7f0f8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14b00682627f241f89146452443b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d5bd72ee069095415c37a9af6ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359606a7296b416cc9de64fb4947ef4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00742d4130553e86e28b53e0aa86e59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46f1f030f4600162667b9bacb88b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2219861ecb4222a0697ce3b43b8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac07db84692c162af4db15b2ea2b8ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63fe393b8a39123c9ea97de92945a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa1192116d7cc3daf1e4a1c10b818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d21dc82f8d6788f892c12e00feb6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f336d2bc924f62d20e611c17a82d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db722853e9154b2527a3e79ab6a30ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd6968af54d9742e2fdc08e2646ac3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafaf93881186001f8dc1c77a743a23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913072a04694e06490580d2b8c79a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf38fba1cefcffdfad336ccf0e207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a33e6eed8ff1209173ddaba75ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bed4939480a8bfae444a8cfa58b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e881fe2bc0a0b856fda938209b88b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152d61ba6fb17043e35e44755d05eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da29ae986a6a75c9b2e4d17a08c205580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05babfb1177baa2d1cefb35f06a33876581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b6220bb526d924fb8666d45d3cd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22fddb813a555d03602d21b7d29504583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d256910c9c8306fd281ea81ba23f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5084dd32d2aecaff9a11f9d849de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8726e8002d42c1cde71a993c1545e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeff5efbc966b30d4be8fa4b381843587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc9659fa13e57cafc3f240e1240eb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962d5be2b43f837c0fab96c9052c73d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9adca1a65586279eff24a5830d0c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6615a9fc2d076b066cfab039367f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518fbdd42820a01b14158d7243c32d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8c91f47c3cf549eeee8054e698b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d7bbade7600a70a7c101b3850817594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1418872223400c4a991fcf53b0877b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb75d750a8a948c92bf9b3371cf9a4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a2821ebaae43a9d858a9c4e9cd36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e1f918f7c3959ba3941ff5be997b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f3a47b0bb9cf6124783c213b8c1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0e4c27e5e48ba79e323dbb7c654c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aae8d987452c17f3eb44acfdde12f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593352f2136d0647da8a43a3e9e46f05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb6008ada354f5ea69509cd2b04b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c904e9e7d3239247126f5ac4399868604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb0718c8f6968e122bccea5485469605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a054806ae0e7f80bca9188710d6275606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633a51e98121d19433162c8f839ca6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a426f03b06da64b53a81044bd4d8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d99802445694778f2be1419d09ab8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525175060e8c7bec46e1514e9f17d73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e0e2e0642f08c815d7681db8abf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e217b839438e682d50389ca71a68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc54e64d9d2a3373de07ba3f295e4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc693c89c855c5c5ea417d2d7cd779614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3591f4b3ad26c4b23061f75e8a175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf69a97a90a9ee33a40d7a1d37dca9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced39af2bcc3b40685b99c7d3d90471617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c5e68ce96e0c80d080cdf2703c7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f00cc1ea97233131830e0874ec5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509e46d0e01508e7c409dc2940d8bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd827274632f1574b6e8bb218f5ee3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05f9956842e111321682d60a44544622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376754d398c110b2bfc9e5a20b600f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca656729899435801aa2ba4a28242624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82bb98f2bbeaf6c20477ba9d478840625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307f0850c347753c19f06dd6e833590626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7f316670ed2dcf5ec902ee1bca5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e994357303c59308c9a5082e7d8d39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6eb95fa3109c7dc10461366c102a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e278dce581c145b6123f744fad26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29efcd80cf0e2d43483f48f17e4d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ecc49f452080e09ec1885819d1cf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7e0f24a42188bdbfdcfa1d7afd6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d75dc90466e42d20110313abb312634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe770b3bd08de14cf42025700aaf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15c50a41f5064f0b8ad57ca40ec2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210f7b0e929e6a6cb83a0ba905b4baa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c670c2d34972ba9d93c889aa6edf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78af162eca22cd4a6a769ee71e0064639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b0d3655578e4c8cedaefdee01d06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffb6775a97ec16502b210ee4af3289641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94139f53621947607be513bc93c17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9666813bcd1794239ae78c947365643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcb85726aca85e41599f347b50681644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e087d63960b380f11487d3b6e356651645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5e4a9c6bab0730f67f1decf3dcfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a2a99ddfbfc7c1b5e10eda7947cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311ac7dd48991deda76ced8c20378a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661bbbc44f610c7dee0033281e2f6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13209ba6a980c54fec8876e69785562650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4a134c29293c1a3a358046fb700d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949300d2d3b881c2244da172e482276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63503c908c860088a880bd1e992106653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1cb11fd8d5e9e77bc0a724703099b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f72820fecb87323f92ee130dfdbee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5fb27d4041e7fd471b7406245a455656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf7478cf820ad3894e681c99a31bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e533c0536f963e5a632780cd1be771658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa06ac179fbf6be4e86fc0c7136c6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5988fd5e6c234e3026bcc628d4a3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40f3345d0a6b89754d2f78641a8796661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe425191deab258e3ac8dcb88c49c5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9285c0c31366116edf9a70b82b40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943cb71f7f8d3063a633650992fe32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266ddea18c2dab9cd143184bb66302665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d52778522f41979ebc98328b16aec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001105a76a0896cc906645e87d84bad7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03d470ea1288cd8d79fac3ae8cb44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88977a76f60f67bb54f5a2d8b7af27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05e7b624b29714d063cbd3fcdad5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c48102c87eb1c1a61645d02741d7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92695ba1abd45e20b5caeb1f2e1c1788672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aceccc430756492bd633b03876fbb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5370c532a3bfac37791deb9cb298d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa71e052498f8f41ca5c4553f223d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c694471bfe27a399553f009441805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c8a3c0fec9a7cda12dbfe3c47aab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c86e50c60786274af96c179c9a09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd655d40f677cb71319c0c1944658af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009847b11edd6a622b22c657fa92f022680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f832524f20dd5d88b6884821b1829681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7caaa3da35348e8b2889bf29445666682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf813cc643929de0b80755b5815b39c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c1052afbed308eec56e4386c0e5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d5c9a00663cd1a64526949adc4f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e5fad25674d2277939df241c93c4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43ba8ca9cab79530cf8fddb5e7973687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf1a9304000aa0a67761982cfaf9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aff6898832cd7eaf21eb93290f162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716453b1858a75d30a0ca9999cfad2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df3322c44c78b1e8c996eb09c57544691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28ead611bc26a007ff12da0afda5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27995d3c8f4cdf1765d2e06713f1518c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25defefdba30a16bba317dbfb122537694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067fb8fa23844dd95beaee66a344a6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb839e1fcec866d7efe6fa60b6629696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa381375bf1d1076db669e6f8545f57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999bc6fc0c81c1e3f907b328f6164c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52a0177285e7d2084c525295a5fa0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc23b88aa34f1bdd0e47c889bc9c0cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56949bda2f8794272b30aef41920e821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d740506b571b3e69626054fb1378b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97d42f2ac9889fd0564f4f709c6811703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae14f0e8dcafea8583d2d2c6119eab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6ecb211e28c7d61f8f796ff384af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12590bf93d589c98deeb78b63e2320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d40f8483035b1f6ad431ae00fd311707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ca7aefbacbfcd41318378a073fa1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dce74b21fce22c9fbca32f457ecb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1774d4593e86aae28ab96c0e14e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46e0ce1731fbd36156140d82f5c25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13059651a8018e0739953b57aef4a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729b70804f28edb9bd7eaf7b521e89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f86a6199b0920c432827479ab9182714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd862f312f81cb00b632141ab0995c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0756cb663fd60efb8d095efc942ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c95eaef867308abef1cd3da980d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d73401660b1245466742e14c752bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427181c390e093bfcabd32462a997d5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc09e6e96505e7210fe30774d172e12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e46687bcec30d02e510ccc42f1343721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adc2e7197e9638e869ad9fb37108b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8737e06f21caeb1ca801165f4d53d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382d88b9dcc74b944c22b85b2aa396724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e98e5bb8b7ac2e43167ab0becac70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c45bcdb5f5717e5c3175e1c4dd382726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ee54574ac52b555249690d3c3711727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49de5c77c6083d132a75a8f43399c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb7200d05df824fc4ff6e6b41872f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead95f658eb9a690d6c3154ea8af28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85fe42fd9847e963896e2d8965cb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ffa91240ce0e17c9dfa76d2709e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367324f882b418608a27cb4a83151468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8db13c1f772276b109c5a5de75dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f34c1c8a9771d28cb7c521886373735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836a4c64e0e4b00ed7ef5927d07e4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357a8797da9fbc975f2500cfdb0d3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87a62843af27aeadac7bbc5e493fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56aa752937ba37b3926ee6e75bdb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb8d0ee37ccabac3906fa6633a2c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921ce3122bf742904097a62a814068741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0969357603f221c13f41ec87acd5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9317aeed2766f1ffefa90347f1f888c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec694cf185d515d6f55c97f739466a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41767f7b2fcc7587fb45b926a36185745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fcc4c4ba9d880fcddaf9bcc942f3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8c13ba82c46ea14cc7f2ec0fe028747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c0feb48984743661bb40175ce975748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa166f2dbb1727ab5e471d9fe8bb0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5787b1b2cf35967f64a8da6cb52bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820168e0e7164b319ad28af5dcba9b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace1d428214991ec7afe8103068682d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca899dbf4086f6ae96a79a5d54dd56753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e72fbe165509828f6faa866136bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2f4cbc506d12e81d1f88d66cae8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96926d93545fb09e90d11469ce1ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4aa227bbdba1424ed2df00c959704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412b06096dc48c17e0b4e94a3d6b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f815888d51761128aafbeac1ff8e3186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d9ed780c3fa64401f214297ccd2147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0500513e7a7480540e63141ce79376c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df21d90bd4e0c331c783aac248d53d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7549a93321c8c998471bdd0bb17cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be62efda61d4b815e71a4357c54ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be664e24fbcfb7176d28c04a222fcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944941b75608b12b72a5ac108c3c78eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf83886cd4f3e740f344d863346fa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7267f6de2a2782775686c214723a7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527180f224da656e68f5827dbdf702d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d0805efc26a6d92fc6ec2249afc2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d059419fa6539481455d5f1c7c0c2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd95ac3ecd12ad6d53a7dcd8a14964919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8839ed774082c64557f109336ca7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b40e149dcdc31db3d0c0beb1a59521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2484ebdda402d4b99260b661768ff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f269607516f4adf0142cbc54f8b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20a02e443973ec29a30babc58b76624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3387c45a7110cdd026d9c5b0eacd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce086eb235710b22fc9a7f4f42254626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4d287f7dae183905ff65327976b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e414a79bede908f9d6b654ddf85c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e4c55d2364b6d1f6406fa38f6f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abb4ac7a274b51203a2b59a10093d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31345ec20c1e98bc33e782b96acdd8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d5ed73eb92adaf197ccfdc2fc422a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abac472ba084aa74495106e9efdead33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4496788ed4cbf445ea2cdac56367234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3837b1dc97d3c1efd4bcd609ddbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2ccf0f78c903db904fb9f051881536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4554bdafb718425fcecbf7c2551a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df082df19dc2449e3396f6da10c27b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d70a7533d912acd3bc8556d2b12339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d1b5add0ea974eed93025b154c5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30877eedbbc1b0223dcc90eb2654e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2cb6062c56af9e3f3d4b89e0fe6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131b5e498a7561cf83c2e4612e631943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4219fc5e5de17c147fec0bb6217a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322474cf11a81af2697c4a35c7fde0b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a038a4fa5c8215eb8d2bfe5da544946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418ebf7690d89583d1218bca64539247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d269942bc2b5d18c37c8c6c98299448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056033343c1e87da0eb54cae2f5ebb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5b552d90e7019b1523e81f02da4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf3ca6ded2d43e463316bda5b643a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda8c88dc28626d061fb07ea4d1487052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01131982fcfc89282ad4e94d87a05a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90eb621579ad6a48ddb4299d8f976c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d7e45aede265edbfb1fa0e4b4bbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2078f86a977a7572dc80116b6b24756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e5becb40b462b9edf43a0015611e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad4d25d340f6c24093a23b442aed758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdcc0f4f568fc5a8a744dfce71bbdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f1a3713c2bd70e30d2f676c77f81660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8638d38cc93c9c526f74997e1e1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077374ffd98dd2482cc21f27660787f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c7e2b04e57884a782dc21d618d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbb4a41ac2c6bc9343089445cbb9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848a72fccc9060e828f2c586f6e05465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbcea691970b1288dc364fdacba5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b149280f68753f767d057bafdb5b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f43b0bc2c87356a96507dad6cf5dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af23c92b5c4e6bd8ec33a14ce74e4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d6e87a5b3b2faa8f0418271fbd52570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2c3400c4742094954fe8e43ea31071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052908163ebc4fab973134daf0855a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59fc11c326c0e6c69515280c35300c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d40da77c540a349c3dfcc1436fd3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60451648f80062f59021f65ee5009175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b03d944d6758f3dbd858b546a11ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c324e4d1b8b6980fa15a30ff5513c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df72bdba6fac2d3dd841dabfce17978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5cc603b223495187aa4c234cd422879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ef72e4731e1cd3c7db2daac1558f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26e619b317706a3c061c21216940c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7028eaaf443758398bd560d96d195482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ffbea271d9920c461be559c911c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be4736b682ec9f94c5e602d5ec54384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b0d8b8603ad2d09ad5fd9559b8d8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef84df33aa9cd7223cd63be2fc28f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ce85cf08d1bee0a73f96bba8cff487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fb4d2ff066a91732c1b5d50cd738088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f158a78659b024789d823cbcbaaa0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817925bf5f54350d5b38c04cb1eb30990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d174b9473515c029e3ba72c4c03791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfda229081bd47d68bea5a95d90d3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021a7d957aa597e8eac4e93f40398593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe701a88779f85c1ef0e76e873e6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268840c74ed257029d5fbaf81cf593c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e06011c2faa7b7129f60903a675e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4df01951fd4290d4bb8703431c9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426724a82f1f982b3233c7d75218fbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc330427b5ade9241354c532f0686a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890970917d611606d5c23294ed8f419100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb37d5af8af323a0787d69205798e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9077f10e31643ed65f45383d9382ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3cb3f457a6ed011d207237387c43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f43871b44d2bcbce4a364745e5dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd977d25ec63bd38f76c3630b81b8cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc5862717fa5afcecad7991afac2d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018732c6945e8a8839a022ac52788b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb6d57614e8185e8e8861bd7ee9b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d2a271a05e2b666fd85879cdd349109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca343204cd1260a41251b807e35f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16587077a4f6bd5e8d73ae4fd49275a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7fd2e65082436ba65dc9f65c6a0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620487f66f58e71cc3512c6d396d7b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc0d99ffcfd092a62efe31866e70e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b8b8211f7e5cae1bcd39c5db2fa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f59c2b99ff5134e51da713465adb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79505d6fccfae84801a8e6ad34882117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914c8e963bf250ea46a2c61a6419d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df583b795c0dd93d4dfc4ecbba69438e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da854a9960da6ab91822833f1e7c6b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0093ea9b45fe0c4128fd33fec442d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e32bdd0d1aeabebec5d3fc0d59c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e2d015107a22f4f384ed73a668e63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd45594ae36a0ec112813500b1cfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00017304dc31acf87aae7ac1b5c75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729616404a145b53351a097b9b1f5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5c10822dda26cada5b7e553cca86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550827fdb85170d6fd5fa92dee063cea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253789f26875305368c4e601c216679129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874a3f3d83e0d1356b8b6e2ec988a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834fa61854a354c632bc5905ade83aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ea0a41c11925dd80f686fa7e6763132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c3df2aec33bafa3a2ececf8ee7730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a05a1fdb9f52291dda8f09e44e5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98098814273ba5e9ea6d03127d3d8799135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f72c2b9a80af7bfa75ef0ce3d2823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87fc16c932cdeb415ce7c438006b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0251dc27c203b46e9954750bfc909138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194eb3ed322f71234430767be620810139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986652f9febcaac67a607d350256c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8ad6ae3ac3eaaf588e269c2b6b58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0334490b2cabe8eb216b0c6238008142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ac31969c6e86763914cb4a39611b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0c45fe6761ab2d9ff33cb6cc3b87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadda9eb72388c26a5764f13170b913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276bad05f32d0bb108a6f708ee6fb67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320fd41cee76bd3fdaf994afd63579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2208f32a25a502869da04f0baff7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28460a0abf6d4a1eb6351332c2201b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e128c35cdc5d039abdca9ba6d12218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052133c978b56930cafa1f452f64df0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e50f68f6489de9b79be0db9da3e59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae8c0c59b866edd0c920ccaaec680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64a280067e6e601b86e5252cfe3ba5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e227197c3b4880c0d91b1568d133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60f6867cbe47a62c83b5c4bcebe06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d72fb78aa6fb2bf718a1d19d77b9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07982f11ebc7790354d3eaffee52ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce14a8e6e891ec4a77a838740a3423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da29cfcef3f3b9d9e10eb38a05cef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69dce3f8ab5d90eef5bfdb6402de7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c096f424cefee0d4e20120b063a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560693e1cefb46488fb4672a2f4b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab50b45c1778d4f63c6a0775fe646164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6128249bcbc3b19d675328e2aae6f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135c595ad8acb4469e000cb784c63f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad515858c4ecdb6e6ced2f8b10016167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c0a2b3beca657f7a256dd3e9d087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf7d87ae80d7c4d7f04694c61d04b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e1c1bf909dddad34fadece1d6ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c558aeb71c3cbe1d6a67395b901f39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c20be1a7e68a840989b9bcca4040a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a926a1faea8bd5dff06bb25709219173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2e73c92578936ab98c5b83a5dbc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c693463aaa9d9ad4fc48ff2fdb4ec8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f82697fe87ab0ff914ae5383877024176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0cda021ba0d062fe8f52c2fb5fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68419ec9b981ff8a46d7f3c2f8d7dbb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4946de0f84d9f56b85d719a3e598bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49b321e69738e1288e447fae01db5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca5cacb2e6e4106537046459f6315181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26cf25463b057088cfd8880565dfa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63bf20605bb00215dd4971dd928416183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2c55a272db0dc6bc57c61af46e1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60dd784266c7303276870c5df0e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a94d6cdc5c9a92c3dad80e792943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33a8b8a085d811d0c2a031f5fdb80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c22f73952b00429884ffc7191ff778188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c03aaa41d9a47da783f38da1e260189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e9d92ddc7261a3554cb1214f9bb31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d36f6f465a5a733bc9e2efc486eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c61e2c24e38b86bf110e8f77df900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf76143ed1f0769d2e2e16194375e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a555a00cf570f6e9d06989ee531c398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9af676b0ce82ef7207803f83eb217a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c412536a1cb69c646e898fac7f46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509d3aa0f399d4349a9806b621e295197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9841993051be99a910835eddfe722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4ddfe439b081c08c8bd133fb3d65c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422889d7f38046947562c2c8917dcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9037288d1250ea5973097f476d090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab6ef626dd2a7db48fcdcda5d9b52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a551cd0e705ba150f2df4c7ce71b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f89294138599f257975c5f0a1c618204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf128b9f5704a4ca02a2b3d85ce1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55d8211955d7b8e4978ab7ef12eea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ac9176af0c667de13c0e8799f925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45118b45cf12abc24d94cc4987df6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d132ae57d9b4fd06378cf15b1c5753f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90f2823c0bdfefd29c8dbeb2c120a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d876630640a1b39e13075aeb57f5cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a7d5dcac71e08f2d82a0a1ead807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd09cd036d60b058361da67827233f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1227d5829acaea77d0a72f1b5361214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23eb63d126ce097990558215c857a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287998a405341f2520cbd6e0c4ca05bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2ce9882eb5f53b34d016e8cc2d139217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9fe88bba6a23daffa6ca6c4d4033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4849422646f78e9546a9665ee09a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d90daf4b99b7df03cdcfbb9973fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3c7d9d16eb948605af704566b6f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3ced8d5ef3e9ee86fcf4f2123643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173bcd5ade66529d726ef4a833c9be7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527330ed8190a469872572855b64c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631543ce69d1ebb3952e1162c7950ac9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146e86e87f2751b2d0501a07fdd7ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c8b7aaa1c80e914ae65c38af7b17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985d3c56b1580c88963b5dd7d23d56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f041baab36acabcc649be9bc3671c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b842e5d330e551db7964429d1bbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e896f117ba1e9f918df10f36fe17b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8de5823f06be367a2f2f1b3662a33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c152f46ed2fec5675ccc2f68a319c8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862048b960f8f54258fe324afc2248234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eafa7fbbe5aa044046551e296803b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd1fbf590b011db2990dae593d6a59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c20b28943f10b54a1f119b555e4c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abc4ae44ef8e2e1d8eb1da47f8d81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ca499ca54a7fb4419ae8fbdca5d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc51be10be195c1b1c496f0a9ee7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f47ff0d9ea00f6f93e2080d1e5659241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9a41ceb1e146512e3eca2a6e8249242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46557d4096cc33d8806f9ee097d08080243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b87d652312c27942cb1fada6aeef8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402075f62b5aa161983a693c3b678b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5453c37b4da36078854dec6cf88db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81b99d95cc3694d3347ab02e7386e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae66eacaac11204a8728b0160eb7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fadccf1be869210d981daa18cc1b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f15de1d215b5e2339716e74934c97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d338eef7dc90da0261b3adf5030f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11a3289cc1de309f0e47e4ff5e16a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f445032148f380fc6f5c94fc51ea487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe65bcb97bdd740402ff9f85ddbf55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb455f7a0eada9e0be970580acd989255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5681738b736a6515b58ef6e25e51c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbc87805bb280dd0da52be038a0c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f111fd55cd7d7a7be743acb785e86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca31f2e5eed77d7718b42766c727aec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f5389077c1851d0d7f171803f401260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a8caf37d8a17bc39fa5665336c69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0cc8fc9f862f312b0aa68f03ca6e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3afbe46d294a2d2bcc946341d47a13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20c3b3efea2ebacfdabcff95e41f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1768ac00c5ee17a402aa306d6a479265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704ba4185919181e25e1cadf44fb4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298a545a7e3a1fe860225f0462ed93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c1e0df1b606ecb94574ef3cd5cb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddfd396ad8845df8adcb1ab673afc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24744dc26d845ec0102006182623b785270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded15f1dd5e4f99728288e5b65416c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2d525ff54a8104dc612e383b45b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24f9b5ae9a2dde7733a04e9e0e98c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13dc583fe3c356a066f702a52dc9f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5124ae1c6c56263752ee84b5c33b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305cd2c63769c8388f330893d711342276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb583537b619a8005c0ef442bc1037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865752613c2ca96745d3106e12469a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b79a1772b6eab1e8d0fc6206e3714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023c1e825078620c3b4d94483b5711280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8848793d700378f4a78c2bd94c2ed1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16e44672aa525bfee93e33f5b602d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973de7c6b060a597bf3760791e5fae2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04577329ede079d04ddae28741354c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce710bb6568522c110ca4ede58bfde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3ee7b24f64ba2270f0b3be2f9455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652d7c122363908710c84816228172287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e5f7f4bf83d83292b9e6a109940a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606791642968feea2ce6d2cbbed4f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81830e394818c1026f6595657317e82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf304a749c89291f4bebf99771c2e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ca811afda098710c8666ae6f2006292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0179e05ef0a81ade67dd12391e83d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d088e8705aa945f054da769862f9f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c5c1e0e8436a8e2b7fac9d5e9459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac347f8d343f2dbcc071ac70885f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7667a37f7fb7d516d84be618e4de5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8318b28d9310b628881f51d14c42a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc76a6db479162c1f1a26f410eb1a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46f28435a239584f99272583f2e7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34729cd776b0751160ca8a892e6be01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff10206d6190f2ee119f051253ff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c98c1a609106ea70c9210b57ff1cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6252c368d773ee54fa96d9205c972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c05ea0b13d08d8e25889d0a83dfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102237884763ec44987052aca765412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201637133e35aaf0178a3050883c7c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e3d86be44a58e61a9cf39eb15432308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f920d6aea48f46655570f28d3c899b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055917aaf0d7469a8e6b4f251727695310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d05d7ded8231d3c8fff78f6d4f25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ea1c9fc75aa5cd0d8a60c1fb96818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c001a8224ef969d21a2ca64faf74a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc406cf40992aabb3e6bc33f2c3624d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161ad8a50347e2d1ffa7e62f3f7d0d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95b7762e6de925dd48f8f032d78c23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06170a536d11b33ec4e38b276a1f64a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181fed2bf72becd518cb758e1d5713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfababfa750dac5196b825bb5c5f88d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db328187a131ddca2fcb51cea26d74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e076558a2d695ba6f160b9d68a5269a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224fb7f1def41312e4d72ec05754ac7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd5dc4a577fec5e1321799584d2e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b41be3bf6f4491574199f4f50b2d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8972e8cced38df1a2a33bf6966e7ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67714e6f7de25bc81887690029cd8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b055af5521f46d4ec0b6863ce0dc62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa5219c49df82cc1fdefa0ce30e861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df20eec8ca94a73bc39333450e040f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dafef092e4316f94ca218255ea25b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313d3a96f3f550a160851f21c994e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84de927cb366230495d722cefddc7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef55b870d24259fc27bfcf16805bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26119ffd4b76e97f7066ab6a8224fd42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503ef80a13b42b3584049e3bea3f9e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405652da2cb614ebdc3fd2d19e053298336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f223ffe1eba1e43ac585e478e9938337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4929db565add9f5b95a0497c3423ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ca1811afc58db8f4bbf4b6143ee4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20fd853afb926a91266cb9e2298ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28350600c474d2d30c4fa3e116b40200341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb8f1fb818a50222a884f25020b91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809433dbbed2ca8fb8d73f5dc51130a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed0da3dabd7d5d80234a4d17442e93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95199b3da0a66c0be8d9087ab8405469345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd28acf713a520aeed8704609a85e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4c87b7fbba3c81b2aad3a9efc7d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab44c975df45a95092a1f802f6806348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83d2e8dce8ac21366b4752a5d17f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b62e10e08e97335c0706e542feeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9326a7d73ddca00d1a66823b08b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5810e9c62ba28cd0d87c6fad32ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61c87a9ac128a209979e3b2ddc213353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6776a6cf7c829cd83c222b3a3bb4ff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5fdcc367bbe6e9bfa3b5ab08c0871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ebe29467c3c8d28f9301016bc8862356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188f2b8753c084fb8c7bfd8eb38786357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1986d62a47fff96c920703143d96ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c6b2189a4275bd2a452f5551378e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d25d2e6061c9ae95391630d45d5d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ecf21c6bd1ca0ed69263d9892c637361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ee6db8bc589ce280f330b1fe6c71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4aa2d6940e38c421d86d54298084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4a8f702364171a8c28daeb991aad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c157250503c56807cd3e154b6e94a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b7f2aaa5922fe1aed5060804f6e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b146994a3ea49a2943317091dbeb59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61891cf287bb7ff00a1583a9f3af4317368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1415999bf380a78e7e979e82b2d59c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab602475a5a5a45ce081e9c85dcd1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbfffa965347ef7429f824a769d5ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266908a4afd115ec8d364b25f14daf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6088e38a64d7ce078adfa5a48160de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b484abb17219db1e9c22fa0477eddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed480aaf18f79a4f3de6e5249e3f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe84b8baf84e5b22258576a6ac18f2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca217d048bd416e8adbf707d634ad87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f13891e3d90cf7a12ebe3d5cc48f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe1abdee9cb371801b6b740f4fc44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09dab1cfc93d02cb0c33fa777a42a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374b9095ce2737e1d634e47df04437381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d1af2247213f41be04be24df9860382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b68f392f3e257f9e439223ad01cab3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b138eceb8a34a0bac8c34fad20ddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f77bb44c98e5b732a514a0419978c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5a1b34eb425c0c3b73286d8aa1d74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14206b81ee52a1bed8041a876fa388b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a965826b11add2f82f8c5ecdb4697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2bfc27778c6842b1d82af7d36a88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97945b531919b6cad51ce16f586cc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72682e948ec760eb9938cbc74715cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91a4a1530fb95bd239b11db4d3f2b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094382bc6b0c37279d1f3b66f4a20b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec793d61f012971ee5312c46282aedd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17eb95cd1b204d4977759bba72d4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a5ac8b2e3629234d6f1d0f2494a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23016261435aeb3b4bc1063ce9c5356a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f337cf13e178ca1f14e1c5823f16d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3140de9b80d045e4cf3b8a9a10d488399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6f9542d2a3afab35998dc8f192a61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5cb518e5cda07eb3395fb803f709401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb73f849cc683742806c973e058ee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d3db133a21841fbfbecba930adc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5517fe5e38f3cb501ad0ba524644404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c9803013a0b8ed1e8cbfa58ee264405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691b13a3e45813241453ea13b2d61b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc42648d70f7b240cccf01fe6bea8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20320a56b213e6fc25ab6be06904d29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a20ee39efead56c2f4c6718b47da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2522422306bd3ef3bf9ec8f4df5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a8ab1018646ed293e5c99028905c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a219d4f88381d32c35244b6ea4351412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133294352c8b85959ec433465430a0fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735e4d6fd71afdc493252e8f42142f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976a1bf232beac75a99bdca250fd53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c78906dda6ef95108fa3846281910416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35203f2839b50ba7711e713e2ad20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667458c5328f7a52945cbb7854071c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea015d4cc792c6601e88d13dce89c0a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ffe569cefb0e562d39609bc00d46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6955d4f931db2255481729e7646b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733408d024ad717d094aa1825b0a93be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1817fd0e76515498bc1646a9dcf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac664cef28261dacb91ed2ee7c0db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55f8359460d695345662be0c4ee8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9232459c44412b789d90170fe0221426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85650915222ae6a567e95af5ba1162427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80090886c4dc7b60f6fa4085cf632428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0baa612f3895c5c59595f0c097be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed2f461f11b0973e8aac6b17c65cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8cfa17a6d2e977b7fa15df586b92a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2cd0465c404f4bdc64032732a0f7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31825ca1e469c2d256bf15ea8fab8c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4abd594546fcf973abe484908d6087434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568750dd37a01c87ff646c65514c325435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac0434e1f9cbb4b0d1b284de39a04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44bde5e9ecadb3e9ec1028a8db5e3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc2077c27668b8a75829352ab5661438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af58199566ada4d20207c9bafe0bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2189981912470a67d61568af714d82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f3e510fb3be6621e40255c767a0f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c07c0476b0d39bd860e3eb07da72fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2cda27f132d7078cd31f3fe705b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ece34e28ebf13b8404c6868ac0ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2657bb1b230053e117a63a3944c5bd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c9da847523958ca9a03c2f02b0ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e4766e7c1fd0712b5f9d9b3d1743447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5f24ffd839f4fabdad2cf8735133448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2721011d4591f68c90edd14ae972d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599685a4d267b22b638ec081c5fc262450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4355a7a9045608c6e313467ee544ea6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045a9c55c8ac89d349f8b7f4e921cbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c3ce9ec60a9ff708320e0d724e5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b8d7a0cf83c3e97bcd4c18867e67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24e08e1b1c9784f14518aac635ab3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b02478801680f4e9860fdcc50ccec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7a0e9945fb4aa5b1afd8e9cdb8e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c41050ac40a5c9dd2445fda65c06c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9cdfcb0421b0669753894d988ba4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b34835d08bd49d3e418d7ecd58ded460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9e24f0081902fc87b1ca87493496c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbbf8a7d5fa8de75203b2fd1f2f2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183cd0dcb392cb59459fffc6717f02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a637c5f62715d2abcff23ed2b0e0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ecbd76988da28e84b7ddead8457b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc88333cbf974484d17f3bcd9592c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48336a500adf862ec6628a59f3a2b37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fd034b2603d652d16392503896e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfafd5d7c5e28d46aabc2d9000757a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c8ff12c432c1b9a378c4e0589019a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7a3f92979184686e658727b7c3df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595daa86fddd68180fc807e9eb73c276472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0316534b7ea4c255efe0c69e79ae5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386cbf3a363a7c86938d328894fba2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce060d547c9538075aed9cca6d995b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fc9fd3c3cfd50e0c51362c20d22a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92f28aaad069a1831c82868cb879f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e94ce11fdd584361d0e95bb282cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079472c92c41179cfd5d35caca42b7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad95cc1666e708c66260524b9dc16d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544cab808e0e76b5ad2cf40a866d1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a8d2cb953b1d6851f7969b6ba496482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb1bd1153a5dd12a48f4aeedde8e48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df25ec0437aae8588b2cb74c03acff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e1a572535e77e99463bd58b4dd08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8818129d532d83ba4197cc82d3aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccaf041786c71733a9cb9139466ed0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d094deb74ee8b16833ab1e3c8d134a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67030e63e6cb7d8239ff4d679fcba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f22d8bb9b7d5004f9d146887ed7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a3fbe4beeaa9f5ad1bd997b8e0496491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75d165195dde24754172dd5d75ae2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6bbb43fc5938764e06e88f00aed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a4d38cd0f1202e1ba48cd3fd77c9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd9cd9a1ad6c2a933caea2c17163d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e5ab7e754f7f9654e109082de14b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe242d2c90446bf8dd76a27a71c8ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cfb67c5e3bde7b7f68b3b53c70c75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b59bd89bfce642eeb9bd8c1d6f254c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd5b561063a2b54ec32b5d551411f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8e29484cce0e86d6030d876fd9f0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aae59e23a754239fb01db1f6eca62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989a87e6143e615f1b275795f417f4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1120b9c617d31f037b87cffc564078504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e5d9a67507169385e1ddfb327512505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb28a8c021910f09a3821db368f09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4c1683acc77d391a67a4337a0a12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b6979e00d0a3b9ad129fd12c0de2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80160b2bc18473a74e36dbb36d32fdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381edb35763069d4e7e38ddd19b99f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb050afb6e84520118d822c4d41ee75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fee48995ab5c1c53f664b5286e1e45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff1bd4d02ed5267b7b9be3f5ce3743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b588f2fd60c0f93c445e264ebeba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d498a1090326685370ddd02d4058f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3474aaaac43f4a15c6432600f3b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee0073d756d4f35d92c87246f0f1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e371b05f262300cbce9d92fd8adeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b4c4895ab66e34dfd223a98205b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92956997413c604c4bab529f50a5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aac5e130a8f18c84575ad210f67a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab00733352ae872fe6b7dbe5022c61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201664e35efcaf4cf727c22e0a8797523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e6b10a817a98ad01444ad1be3ed2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbacced3ec2c2ca18b059bbfa736ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca7e41cb862c6d3ed547fbec33456526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7736fefe955fcdad1cc6b0f81cceef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224229d732b84568afcc8f54b05de3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5956f5956ef1d5e7d2d76c7c3ee23a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfa8f81f2293d1846bcb05043741b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4446ab5f9a4d0df1ee67b2d54e01c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84719f64d2ea2f782e9ac1e77db560532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036af7fe971e2d17fd1cd17e8c50240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e58f56318f43b908e930423c7bf88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782b9073d0438984ee762a10d55390535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b8a5b32feac26ec271691bafed746536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3f88e1fca9fe9e07bf222829c92b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae48618bd8782d3934d247824634c96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbcb052a0bfde1e46c0ce96b780e59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfcd18960cf1bbc6ffb8eb50e69ccb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b82d37871d8ce22d722cb5fc7607541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1007287b7ef5fafaab84b3e728a3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f5e55b3aaf277dd0ffdc3879fdd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d950341ea799a77ff8b7830424060544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1cdef15abfccb1b615916466bce7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292af5707b6993a973193076512d5ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634324dcda773fa819adce593c23ca5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996971398bc9b6f05834cf8d35a0605548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7ae11f66109c8ed7448a302391ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46a6363d6b89aac5c24ee1bb68e27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b184b55c78182ee2b53a4b6e5116551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e422fa4152f9c9bea16989e02144552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b00133c7f89d325fb873173f1465553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35207fb717a6163e8afba6a4c7cf32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563e66cc895d45ec777f422a5e9887555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38e8535d2e805e17dd7eef5f1d5f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a841d167e97432a12c5f3cba8164557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe978c6624e445af931caf4f65c67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48587ffe2559be50fac30d9c1730d4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e27f7ca8cb3f30e24a6dc5a7bf96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb974ad5f81361a9d1d12a9da9cb8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d7de663a89107317d45544f36951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07589da832484a6807a261ce1e322457563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1a545594275053471d2d4f5b1f24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90ac115a05fdc4318307dcc62e3ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b32e8ce2ce4e184689c1cb51a3225566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba01622365c90190b06cdc5434c3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f631007bbbd708a632a711117c9b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1dcfaf6045d8084544a9767fe4212569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b7dcecc8067b219d1aa5b30c1be5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1847f9788687bfa58a47d0b2a803d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571db89fee28bc83bff904d4281089572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40b6fa5858b05dd5cc58c7a3e98c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c647acd1b51a7b039cfc071a1dfca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2418767582c57ca071d002aad8431575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62e734b8ca3dc8ecffc47a3e05ed2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699758e7fce7932bdf409ae5735f4fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7499edcf5cab366ec622f96a637c7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97082674bb57a66e0d5b1a913ffa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f2d3744b66f5165a4cd9a8047e2fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd80ae4aed8f888eb2684842e0abb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ee01526229a4544f0116b819061d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e43c3d01089f71795006321964fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea14068c92c0d61f16eee144cd1d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546abca79baa14aa16652e7f9be52ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a895a6afe01ce16a5ae9d8d14c0d7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e178f689fae965d23a5a33ba9cc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8217a01de0dc2ec826119dca08805b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781946862be223e6c89e9e922712b77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbdc354fe228507b0b73b65f5eed24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c142883e6507487eed2d3862e467591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afa7a68a2c07dd69c21e9f4d3bb517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef9fef7f9f7ecc82cde052b5f9448593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa57236c65c3277698627df613c7bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e9cac1549205b647ce91ecc280747595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd01c142cfbcb34dd157bc171ddd015596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd8a5d316595267200a68b6e85f59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6f36e246d33f4331e74f1f62eed5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d98a3e22c6863d4d13d4bf843e0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b887130ab8b2adab9741a2fe744b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c27c02522dc73d9aa721a7ca8ac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0bc34b53fef7ee6d21af5a59ff1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4854c73778de9ed0ddc07bd299b56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76d369a79297634a12f3f5a7e57a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640ba38e4c4fec54912e6dcaf61634605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723e016d4a6e15b44b93a0604e34ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257e6cfde180e131ed3950c24a7b85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d683580ec64b42b349238cc7129e2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a05a5fedada1926b31d95bc155b11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ae1a87323627117bd200c818189a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d892b571eb773e21dce086c406d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06700b5a64593ad26ff527abee37cf53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ad56d8ea43b1d14fb8b79fb77c11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0a65da3c199983b11d7d6d47b368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e29eb7b9a605fccff06391bfdd4fe4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0b2a9a5ee046a235aa1d2716e4f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d9bf277cbbccc92f97205cbdf9d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d073119b0aa6ce27a757f34a3f067a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52256d59dceb7f3491ce906db1898d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b976ec787c1d5017a1a792734098b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba06bf87d86c3099147661b01180b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa3709cfe2f2a7d2fe5f83147df1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e662f84ef3e3ae41028d133b43322623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737aaac5443327453d902cc6739cb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f24d956d351e55d949f771395bf6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f83a5615e5c69132782e6f8492972626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c25a10b71a4594934fe9105b75189d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd614915caa1c76838697350968b6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f19d2d4e36bab62e9fa26d4336fa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cceebb4f95ed07a2bef8f31cf818f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64eba4081fe5d914609b93030d052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa4552eac7fdfbd8ce7d76267a6477632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d484c02122d17f16b00fe43faf83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84398af19d363e4cacbc236d9370ea9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc334bd12f4dd137ed90564cc59d8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4663d39ada5d36daca42865de9f475f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64effaebccfe4f5307f668c0d05d7717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375b7fe2a4bc22a3da23264c3699a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e0e9f5bf5f3352d6e3c4df2ce0f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2c11085eb7116aefc51dc837af4e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb900b53e2bc722af5df6382cfb6a20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a53082dc78dd51d105b45b43d6c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c647f512f49f65e27c909a6f48e4ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d91aa800179728fe32886e53ae082644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080450e8a0f34cfa7879e5a9aa3e1c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d48e85d683a2bbbaf4fdd563a530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea906b67969e927b403ef756cf91a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1f45159b1c173dfc428ff5f6e86e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e95e772ca3c2ad6a18aeb6e3ca5db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8ebd07857c32f442e6660fb1dc60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a733e7541a156c8be9cad94a7404b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff33efaa45deb293b34ec9f03e456f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d74cc79189feb0a68c1216416c96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac53878ec9ca4c719249fc85c7516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab45d2f4cd186c6390068dd13b3e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ae6dfc8c5687e659251d958b6801656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9659a550183c8b6dcbdab68b74e937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2fd5cbedb5b88975d74caa39080af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08364e0b035a2d566535e4420a5fe7dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0a6577e46dda20ea6e704cf30068660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0784428933dfbe781fbc5d9ec761661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8fff86025087c0de2a21772c3a71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a9fa60d06022a39d877dfe2dce35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ac21599f9477446fef29697f9ea7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373140c3e65a3b8ab4de61c35506990665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4bf694da55dad25c5d30bbd216c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e8c9e2a88ea49d3a9d3de515de6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2fa986f10af5caf316fbcf510b72e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d0924fed46cfc4f9de079716dd29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b610a779e8d740af66930de609670a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac17bcfd7a691652ca7ea4689eab50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815d208b2759fe74f157d425b14daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e93cf1ceaff499397be145bc582e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16c3fa417ead970447cb560ee941af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379871def77ce85c177c36072b804f95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfccd5541b57d480eef08401f4c2bbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2b27c26cd25380f32a694dbc6115677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd910f412002638290a0173558871b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a504dfbf61004586abab2dd357b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459811c12ba09ba2815910db7f6e5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ea326b8af05fc6309c85bca4e41e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262703ca37229ebe162dd0bf4a3c1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba22dc1ca458114741e7ff2143589683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502cc8a9b7bc43cc009cb87a968f657684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299883442bd28d80a5c48306fe5e1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80885d07dbf80a41d7d703dd46a86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c3391b780468fee0e1fe083cb1d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13d6fbc29082cad1386d24665e49e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b6195b5a9be641c5ff81575414b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04ae095107231713da9ca1deb590f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631be61f6b0d15dc609bd76c9edae6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde465eda10c417519535d02dac3e9f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865a9837e4b2bec9a3e2b97867f04c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d64d5c14488f2aa476d6a67bde0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331096d28c4a1e64289a127827df79f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0494e3852ff331aa2aaa5d7c78c809696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41feaf04872627c3169b89221a513e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2378254f313cf4bc4c8958c8e0c1cf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553335f72f95eaf6c3aa7e6f51402e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d9b84a522ba79ca6591e8abc4136700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fc5a78acd142451b778c9fcfbc38b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48635698e74d973868ca7382b772f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa2909b39bdfb7d67450b1abb9a11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584caf63e14caa83f62bfc33460887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003099c9f0e55d37fa61a37760194e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015b2057e5dd36ec3fdda4d5f60658706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd49ef904f9be87e341be0df07ca55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ade9fb136dd601b35b441aba8dc488708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50352877c7e41ed94ccab4da205a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c45e08d1807cc9e829aa57a6aaa9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a649c10eed138ac9cd759a222db918711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7086d956a93501de11e3e72498316a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070822bfe27c5d61a7bd4fe6439a770713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121d477efdc4d70a03fdabdcbfc7bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8aefe1d1c8c2190e6329fa24be3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951c68ed38ce168ffc8d7a24aa1273716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b3acb398966007ffddfd5357efbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80b2094ca0545e875dcead8d0f5d92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57d2c95f1711eaeb4e925001cf463719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3808ba9d2a544ef16d21493bd2f8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4eea105c5e161233e1f35d566eb65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9b77777f856b09c0a0e1de5a0239722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6cea01516ce9b5bd76c35d63a12b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad76ef84feb495e884d73a01bced76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382cd35594023fc9a5103a2778747f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87423eb49e92a2a80057ee98c384f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd370b79365d525b2c37ec95c701bcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf87a0d780b25fcb4da832924a2857728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb350401b72bf054ee71bd339fa519d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e97053c4da04eb2b5f28226ed4d8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762aa944c4aa59cb9a01263838ef2fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29befab533e646218bc91131c8fea3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160bdca9254472029ea2587a1f0227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a6cbb5adb2ca8cf6c3d293bf4f9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15e55df43fe5c06b664ea575b42b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267747cf567383ee1491012e5081fa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b37abf0b2c8c318e43cc0643b033737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8220d1d9a2f2be1e8769c3e45d4d2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e6e38bbaab0e9ebee4ab1e321b394739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ef639fca5ccbdffd9295a96a29d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ecfaf390dc50e61f54acc2ccb4f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4215938734de6666aef423610bb9d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32edc67318454e970d7451e3a7a11d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3dc6862271bc5a03f6c94b01bce09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1ae25fea011fc179606d454cea710745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a87920864ca915559da0f5af5d6417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7d6fe0cca1099c806d40bcdb471f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9867a3462b9027fe723889b9bd54d21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c82e5c85906b12a1844d4b604f07f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656972e93b27b6ddc06e72e36087d099750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc2df3f3ba465849467ced4c55e30d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11467023d2351cd6012abfc7801a899752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffc3e842921e13c8b975784c536682753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>