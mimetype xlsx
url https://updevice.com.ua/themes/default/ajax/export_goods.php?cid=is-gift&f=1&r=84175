--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7c30d28b77daac2c6bea13c7ce311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103428ad0e0a3a4905754c900ec6792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e37f84b1be987612dc35117d556bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708561c08dae031e647782810f442664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71526bb01b8ac35038d3c25de8b515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085a22d953a077aee042486664ed036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809825a9d6f7f8ddb167970dc6dad417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17aa1a5bc1137f275418adaf256ba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047dfc02902117cacb1d2742811b6339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f7d36c6be90b00774a9783b84c4dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69d6cc1034f596763857e41b2741e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cab05e270f51f9117d3f6ca2857b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12200552680b0c3ca5b955f11c6d3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94851e8da4daf9fdb5a3e3c75015b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d401ffa67cd2b238c88420392e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef85f90018cd6e669962feb777a0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7323b1758d65c8f1a776e2e6b54af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6034306bfe82ea66610316970618eb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc916a022f7289aae11875dfce9e6c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5cbbadee23066eef431d88215bc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe10da9a1d09f1050486cf4b76b34121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e503973ea977544d0ca16143211bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa29986a736367b03c11ea925a15f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91dda5196037680f415efe727487524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905255590a985a9b1b32fedae4b4d54725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b5ad5f15264229cc59deb4d0c2df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22cd3a18b05e2f859e82ad11aab04427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d1dd9dfcb863c042d6f51943fa7ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9df7a54387185e5c229a567e511129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602409a7a2dab0e2c2bc295e72cbe3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c38e7f2d68b30ee050b657cb9b8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c2c592064bf62b127b6e8734886932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52968f84fe87066dc6c8cacb2bc3ecd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a1fe01b65ee0f505858db4ee133734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5adc9db71bc2ba7ad8e2f911807c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be09f2f4b8867ddb5fd614bf9aa4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e86c40e353658ff3d2f265372eb80437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2995dcc4288b714f2497c258bc309a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74897a1c3e4bf48937a6debeb1383c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb22a9390a4afb7e4e3a4c039bd6a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568202650ddf03c5fd21dad2f45847aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff090b3656af6d81bb9e5d4d48ac742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220b64e61f0b9a518af3014f9fc8c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b957b8c7bbb817b2ba234e892d4af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c13ba685e6311b52200acf357db745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c949e6d42cbaaf9af2c0a1dc0e3c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e041ceff58b9f3afd1b8f7edb2b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf402241f8ce5bb9b55696352357d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13758d4d0c48064564e896607c692349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4328c146e02635ed34418a464c0b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4c520afaebeef8b5dd240ff4be63d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b716ca313d25ab344b13c4342e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7e1d98ac825fe35dc4cc56b6b68753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3fea10971cbbe2b3866e2ccce8df154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e18a74205eaebf01195e5e45f52755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191549017317aceb9804c1780d78ad1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291d814ec036aff07dfadcdb0d6448257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316967e106ae80ce6ce9ec79921bea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5c8979b59c1b84fb6168e9a75637559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478132e792a2180d13628aee039d67b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5acc608001bd0039df48bdc68850d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873ea34beffe550ccebf209ebb9513562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801ed2ce7d3ff1a6dfe8c4d637536b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae79ae1efbcd695a6ab3798ecab2f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31798625c9836f6a63c31e3ebf67e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04463604013c84f803fa9ecb67cc442b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11b8e0983023b34e3cd1f20ac1c3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b202b4b55915b2fabd8fef78a1c5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec67319e3f5a3e63607de45657ff869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48c310b1acb1f5593d681e8ae804670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acae0b109e7349f5e5689855d4e5dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43084b8acdb1fa89b1b4e8dffd1692872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a0d7381ca6c04aa6327d259e7a5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb253369761ed0b4e48763f85f609a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab1dbceab1fcd645bf9e983e6b8f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8c27f5a9ac2c753cf348edc9231f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731aa1eb5fd044d94d0b1708a43556077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980468d1af8eeb34efab89ab3f503b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c10cac4dbc2169c0873a90e3399279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bfe7b14b30d2bb9583470ae8cdc7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41403a2ef0bcbd781c1be93b527bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4689a82a3f7b9df41dcb28953c1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd348bd156cc33cb94c5203d36481383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624386bd32f6e3844c0a4f31fde804884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f559479f73f79ff0fbcc7fdc6bd0c2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478ea1c8106c3503b311620c21806886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef926505ae3787d495df6f0cc349ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49568d9af749c0ec4c7bb6b56b868788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103385a27502aeeb672ff412f13aa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc496c7ff89f3ae419a73673e6f488e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94271a6f99973bd7e1052dc7f983db3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf3d531c69bb060fad23f247764ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55e16bec72a4e09751de50899b64b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719ed69def817ccd30f7b2eaaf3fca494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef4eb749496d2ea7d25b1d71d906195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d495305b94b2c7c2d58e1930cec6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e1ac626316cf3b6f0b2b7acfbc69697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71e9f4172b6c8805c416354f4f40c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61fdd21ef5dc092ddb34a8c983cae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1802cbdbe63184175da64d681b603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae461ce573bd4c763f3e5870ccb8bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e94f0388a114cae00b96fa7e43403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b705cdc41923fc0cdf9c4edd3bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522cf70ca1d78de8ebd618767015df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa048331e8b58009130c3e1159082b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1e5439b5e32b19c75db356434ccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf3a3f75e63050107773a146e1f78c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155357d2003ff20257d886d5cc379658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfac39efccd83be0e0e048a9fd0be2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa9b063f4de532628bc95b3daacee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8aa939af1b6f6a7f43e79d091603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d41917a3c9c74a1b341d6a2c80de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fbcace943e682c5fa2ea660b6666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8879e6a1358be9f40065a979395f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497ca93d4c288dd22145a223c85410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da7df213e9b0ce5fc1436df182d6df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeead1ab72883671a2f5eead1b7bea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453aecdc0638def8144fcddc790320118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f4269b3ee4f90ee32e2a78684009119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a04c32453f4d1b50824327bbf2cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40936adf64784e6d30436b3b718cc92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3917b0ab595040f7cf7e3eb5b1ec7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e68d5744f283574c409979e16100b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b3af9c17b298922178b5251f83533124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395e0f6649f47ff154070f122d875d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394374473fbf6a36930967eaa22ab8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b82a50153611505c4546e6f53629f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da475c6b2eecd0763084b5d349b0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addce566756acfeadae8ffd618f3e0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722157ed7a5c8529971e4b08491f4c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b890b73d30e5f8204419c735fd6bac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6540b8e355d660ab57f8be4115fb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ef77de0f64bb3aff116c4d80c62d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794402e339fed63958dc65b55003278e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546d3adf77fb8c27945c65bc542a60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578040a009081fe96e5363960f192fe7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee832a5e05b1c821d50489e2e0523e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b05266c16582bbb725b726ba1b202138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e79b4961aec39967fdcc5130aeb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231bac25731b802c70a68cdbf7acfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d0d07e315d6c74d53890d592c073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160017370c4e3a9f59fe0667d78163142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38be63454a161d1b92dac01b4e2d70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d2a05cc8f6b86f101f44a0e7001d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3a0ac2c831589a699aed76b12c31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967bfdf8657053f8cc1236e64063ef4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b0ea364880f497415676485baa629147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b12d3e9623bfc077e716ae8828b3be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339b636c26ff6053d9faf4aa76416e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c4f1ed3241d87ce25247c08f80ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a20ce713cf11de91513e65b61dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef224619fb4786ade4f98883d5ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a3b6a9088f56637c47fabd5f9f28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525181e2e4f2377a87c9cd8e7a0a5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee549d5c67926a2ed72b4437743add155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101963c5a6ae3e2b847481e77accbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be302c21281261ad7da677a3eb0baef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b48730660510b91c5127eea6bad142158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d162eebdf39a11a0bd6bfee4aa528159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7bf1070e03c9881bd652e1c772d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc895bc149f0c073cab1f62959b8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f98c573ac110676b8cce30ff2e26a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca247a6a2cfc85dea2d27370ea372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb961444369881b906e18f144843d1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b1b670c72428aefb37da81ded4021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c333dc5c480e8c10c1428ff9a8882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1f08a0aa9fca39b3bf7aa3e5e85d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603946bf1fd4b9a82f9968e84204cabf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8a7c83ce32f057992f5c96144599e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993e8e78934edcf5cb6b1a80219a2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c3d2dd4bf925a0905275ba3e02a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e340b32387b3c395ddb80cdcb538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08acca3899162311a525dd900be5c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9b0f57300bf9fb3e83a30c77ae22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e12e978866e7e1843eedda5270eaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573501fd73c907d28bfcb87e2934261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1c2bd9c95c36ec6c285af446c2988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89428cd2fc2c2de286b7c3babfa5a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7329aa4f96cec847aea4421ccb7f56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7f887b153949c9ebddc3c0e8e954180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff1ea7c00762215dcd6fb8b3db2f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dba25caff44a9fe8483977f62aebc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19ae80b4918056991d9111258bceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac499b99a35986dc8b1e633495ee31b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce443e1820570602beee01c49e5eb88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb1722b1f75d8097d7b12401a2ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a279f6fcf2a9e003305fa37c6ba69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c84cde36ed817acc6649cf2d43fbb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d987055359f4d4d8b8898993e799df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207a8dcbde494a69d76a4abdc54194b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c246adea22fb2b51705b2529cd952f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1f203ea991289900a8053314f5a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de2cf4656090f8fd686afeb0420c92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d61dbc653b544f6effaf644d1e8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f04d84b6c6c62ee143a499c200e7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4582b16be0c16c3475c7fb9b9aac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9995d1d00e6e15f3d2d79ff729bcd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010192171834594d392542522f7038198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfd44b428b4adea3593d6f8e86787199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e537cac25d201a7d7498e780008854200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bac065d999b3789e43560d0930783201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7096fbe76adde656a1aeb63be206e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f586326dc6dbaeb92412bb6cd08b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1f41cb58d170eb734afcf2f42954204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a805be900386c2171b58f9db1aeb12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d89d38f58d99b2eefe75af33a4a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644821402471a0ed50f3166c88e58a4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c458f435ce6e27d6e4e346cbdb35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155c20b6106f7263160f5bb2171e66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73671b0d41fa35df05e2772921442a52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeb63b5151bef13a63707bd1398a0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ad478fea5a7ab3aeeba6261a22c60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab46f5909ef3ade79db18ac82dcf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e707c87676880d35c85d20bbc6199214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a508d568682d957765c89402d36af3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace158ea808c4997232711ad8cbba78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c416b3f08e96922334ff87262c82fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298864e6b2829ed5b07fa4360b2ebd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a9cb15c63f60a8f66eb15cc5af94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df35d0559988be0871114547fc4da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51539ca0f62503258947d08e7cb58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92df00f32ae5729cedd76abd7b30f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b6bf684798540c094f3dd44c6731223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1742f1fc50193b356e845d8342118224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252148bb17bf23b9998e5d696ae29385225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597dd6d304aa91f68bdf45c5a20463226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d6c1dcea9dac65661def80794776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e33432059bd6005095cad4b9a90f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520cb02ff768b3e04c4d9f3573e130a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccfe47a8343fc35ba67ef93d6bec0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457807519d250d9c265b6453d260113231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4dfe0986b1aa68b1fa6d1a7ca04d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2249a7c2376f59ac9bc30d9f0579b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760bc1b7ef0e4f21dd4d44717097ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbdf1b6e4afb0a3e7f197d71183650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc93f4ea418acee2f70bfc0b694777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96280d27349c0700609c2350a6efb26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bed1ac1461ef245b715072339e56a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c58c70fcd813185337debcdf6cc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821bae1840846cfcf34c71d65513511240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23437db05b6b68e0ec50cedf935d3d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc531d6c9b441a389f4c2ecb443c81a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a7a815967a2e5cabe47d4541b49d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f86ba3e0c8c7bb16d06e744e059b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e78ea6f2acbde9c33869331da011245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b34fe4b1970fb894691377eeaa2a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c9c63054dd966c0a07b4e5273892247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd80fa94f3fa64de3736004be99ad8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d4327c46334beb79a75fa2083730249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed23521da06bde0505179bf5af43bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f7f022a9783318bda05b9a217749251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dab3eb304c828903fcf0e908045255252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3681859e3fec4eedcf13cd802ff21f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a090beaee94d258a42be0e0165a62e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44016bc59ad9971cf297c37f5c1674f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d904fb090811a4f8e323f95f61eaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc1ba810ffe4604ec2badbd9af905257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b745508846d68712c61a0270be716e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1171f3a128bae6c42a2bea9a76dd17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6f77cbfd8b4add0848ca755fe5d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74bae43c630d3849455408a27224ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262a061c135ff3d67bd30547a84426262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17a9b42f9932ff12a95a9a3029a85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892e5ae156d16990ad134f69bcc0b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0c0ee448cae2b2c0eb914ecef296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba8c8120013ad99705ef31e9df3283266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4b4826c9fb0fe0a385e32d342869267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e9d9e8b4a1f5b1310bb8cefd0a58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c2262b03a8d81ba5c740bcdaef94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d590bf4fbe1054900c10a66c436e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712639299c33ca5b31ca06de4e59ac1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286ce3d1a0f24fe0f63bc63d18e253272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0619931c30fd68ed02239857dd279273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e16b36eebf61fcb5de56ebb4f5606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9353bdf5f5ba590baa05d47886cb8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be8f797bf68c1a38c877c9ec1a9c89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21599b3cccde882ef6415c79f737d9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a2865b6a34c339ab16bae981b0e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390d172c87232a11016ed4ed39cbb76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd06e61577c5ff9e7f927e7f73dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cebe842c545b8d017e98e3e441bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9709d4ce9c25ab179b9f214243735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882c3cb841690abe30be7eb80b28f60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e09def09a0a99697c4d6ffd050f0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac41b3c3817a48972a16da69c46cc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621976b5082ecb258c6924e237985b50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddfb002636378f1ce9bc29f0120cf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57372cde7f7c74a1f2b4ca17e1db2a66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ab853eba1f54948f2685a653300e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909dc70bdbb587eb1d3c39d2563970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d0559cfb18ad536f0ca73308c9f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ac488390f4f1aa9f0a24d7d3bfd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7480e86d29f23ceebb04689f09a2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661f52094e48ddc32740247f66f056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d828dbf021ab86efa2dd4a954e0c868295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b9ab390011557ca427a06276d52d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06e55ec892cdb284ff20d37e00014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c83029dbec9f00e79d0333b238224298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790402d61ad21c95c0048f1ad6a2271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ccabec77e3b1af09a3ffbeed6dba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667dbf2036545c0760c89efa8e6e6c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebd68a29e9fa9df68c3a49f7c1f03d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72f1312316e42f3ba0188498771ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2ccdd14d984b9104b8cf06f359ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ee383a528f3531a7ac66ade30f12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c2e2ccc5af474f6e49cb6e40f1824306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc446b59463ba6835248dfd2be73898307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa826317a72655dc4c80689d5b074dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed23872fbb4bf7dc57d9d50c7f287309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49bd086bdd454d68ebe8b2ea7b538c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586037eebb8c655c8fe59d1d1dcb46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0871f40363ec02928363d95e38b54d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af53902e7b806d5904fa36681b0ee04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88a0d228a1f83eafe138a6e8280d07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4138228cd9b8a836cd9ad9479db75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99204ab97be73fe91065ec53884abe4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba84e0f2caad8e854e0ca4bec565c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087059cf1afbee838e4d85e0a58867b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8df8d02f27365d1c7f2da5bd106db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5680562a38e0112813407aba5a4cdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0a0fa0f9cd20794222808dc7a0ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae691a817539d1663453579c1058b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc60b6cb4677bcbd508873217ec76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae8f1322369ba7c6bccd795a300100324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590015e98d29750d26e9732a6e83b54e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cb4b2e8f30b43349cb9b6bbd3fa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd289c82c26f01494ce498ce4287b08b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9f2c44a267222757b4a21c09f798328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83292b0923d95e6638f7d7402ba0faf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281158fbed3c3992027955fd3a78ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed343d209c66aa0ffc844cb5f12dffc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc09ecdceb5da9e04336a7cba17fab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809dcc20da9eb033ff29e2556f2bccc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387094e398fe1e2118006b41a087a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827c7a2131ee04b58c7ac7f359c001335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c4d7f4c71585a5417696ce15f08fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8127170e9418f6a03f6ade7833447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5dbc0f9f3fa907706ebcdcfe82560338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83202a0b37b276cd3f357a0c18774f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26b6dfa0f11e3fb8ef2696d14f202340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5794786471ea301f700cca03cbeb09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6b0bdd059eb64e76f29a9897f481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128db12ef9fb56fb2151365bee42ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8e0b0161a0287a2121ec6d44da1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c581999410f3480dccb283163bab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d6befbafd8e4126b500fc7e96a72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753252f7a24b8cb443e608defda85c6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8421ece9927ff3e925c3e3462df62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63fa6f569916bfa7f9480c861defd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004b9573448acafc94dd1e126fb9b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3c3bf163050825a198d8c6818baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2a9b0ab8992c24933d60be791ab2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd8504f30b5faabf189e4a98d01200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b70f40bb9127997408d5323e1295c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25784139d0e28e338f22e7100d24e84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332d83f50f51c06e4169481d95f872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d72f5e5b7f3db54e3e17fdc919ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0989f2a25b17a57070fe94c26db06d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42074c9081b41ea6db465942907ab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212b0553c69b370deed21c0ea80be4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1e9b98962d5580956d55e4638977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574956042f3dd3113bf85bcec1fbd6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc40308c7340e565ef5d878a910481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f10e4aff9768eaa827db47493fbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc788a188afaa5d653aabfe66a1a2ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f66c4a0ccfd37c8ef688ee50be7fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceef6e24d14738b6c2b2e1ed807796367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927541b407c2464b04132e0957b4ae25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876aff44002fee9a9f1b7c893eacc40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526cdfe5d54ac117c3f6934b939d53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4f35cf66b3679c3fdb56e8b5e1ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba30905118790164150e17e9521cbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39096b50c0cd26cc7db2aee7afab76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232244de1326bddee18c697d17c689b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb43e6e9b2dedf13438de9ae51ae87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703195e3d29a59b1cad76106ef9575c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1fc9518481f800e9c1aad453d7dcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6022fee640cb7db914a422a280b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03d43751740bb92473769810e515d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd62d8b74ce5b6a44ac18fc475b14da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be86ccc175a445c683f28d29294292381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fdf018ab5edaf94ba9602e43b9f4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7227aff7137b32e375e73aba756bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b311aa13b93a0a879b7272612467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495fcdf7cc2bf8a67785098f7818339385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f41b78a1e7d8a1588d954b78b452ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce1845e666d42b4cf8c6af0f4fd16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e467e6d2ae53d630183f7d02811d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d580d1f112ea1d6837ade973c6d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4370460dea89a50bdefc1175d153390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018afb91adc4bdaa47742ce7e2f2c4e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38521f85b7441c6288472d07768958392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c625a9529e19c1273dc2220a5757393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c768ca1b6bca2a9eb6a31418574b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2857922339760fa38b8402cefdb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9735098e55031e3d30a3067f1af4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ea116119d61371bf315ec2706e21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16becf811661b53de315dd5bfa38f391398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb9a9edadcf7b9349dd0b45e5eda2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee97ca189579a2cb89854aa69fc805400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131546b71d502380db2e8bf1ec4b2272401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a0cf274d49291916df1f91c8744d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a90fdf0917c95f5e6b6b0bf6d13156403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328f5a2ddcf185b6cc10a67543f8be3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958153c28dc981e1cc1e0d1bd7204b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd481bd32ad679c7467fd48c11fbb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33617cb518ad4b9963049d4cc0dc0286407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ac37752735926d57fe73354c887e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b522bc41efc4c48fcba42780d6886c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c798260adbc60ab836e392ec3667d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b45e7f0df1fa739a324d8a3d5281a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c050c76d0b4f04495a0952f2effa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c9ce88e7e5db006507cae0f5575f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd4b137bd645e73124b05aa292ee1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7426c93e02b9f18793de64e70e7456415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0715111f5aaaf0b03dc631e2d1bd71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209675519f48ad562900f05ef12b01b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509d7f09cf0f5c42d69027a6a20147418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeb359911f254f0dcdf96f5d4840ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138555b148d6c147248cb29bcbc4c9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04638cb0491acd681eaf718d1d9a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c831b919f39819030ffb1ad1ac4b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394edc3da33f41a90701411e0aceb66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a84b15ae85139447e6f65b38433f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee0f27a6e8a9402e383dccc8a677c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95f3cafda63ed97ccdd2b5d9a75b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0817acb475aa9b2131d55cc5056d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a944e3e6397dce7b5c7a9362d8167f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f692ad7b87e1711840a3a38afe9e35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6f9a85f4e4702c09d9c70c582fd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ca57ef3a8204d68309392e140d32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ac05cf41d24031d52127d1f3e604432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431d7251da545e99eda685ed7092745433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce30460e4b665542ce703592b75c62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc160c7c2a1ff2946778f83bfdd0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e551ab0201cdcaca0b936c5ab05fda7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0674c9ad0e580e1dd488f45dd10def437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913272fbf8fb635c286a8fbd65a1892b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde94284010bd986ed394bc4062ca6a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7f508f97450f12293d13f5a546f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ec3230a6e7398f4f762a96b5f842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54c03e68a37866e9fbaba34da960e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589902465e1f316eb04858f66d30b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ac29736271ba957f38fd997981ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e1c7f94543de05f234fcb528ece8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac3d2136e44e09b51fd6283fe213b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabce1fef62c2e417fdbf26c33d2b54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc517e859dc87a876822c3f38f5b737448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cccf03913dc56cecafcb09a0c3fc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bd8e5a462e75a386cdbc4f4e8a78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c49379e72edca5b4f6bf4f5534415451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4d8f78cbc1f4514c0c75d3ce41af0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a122b4362432e0dfe5720e081bef7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdb90e857ec137b15395709c560d37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f8af273be83323d64e49af7e073d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a732c6d206ab217f7beb4ae90c8a8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6222dfbad460f0d3519db719ec1d061457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe7130c9ebaef19884927a3053503458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa29a331a1861b0df15747d37e5228459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975c0cf3b4afaaa1b2fa88bc2ae8feb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33637ccda3955826bb098ddfe00b7937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa53b323cfc69ee25c7573a77e16a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aee5a8f5d1de962a400e79a40d9cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f302834b978851b8a885c96917fa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e0bcdff5042c436c38cdf50fad4d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7329ec27fdc9f62d3089945022ce14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e060dc908275bd6e8e8a86d9f1a18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295bd7298e25c1f4aeef6193669058468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f668c388d56f069d76f6d19a8dd7422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845dcaa37863040e5f283314f1df553470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d0a6d31f61782dbcb01952acdf2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37437806550e26619111c2f960361e06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961684afd62d1bfd672ce1ee5c63fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda4ab6f7469b38355c47d2c67266c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf599de2cf63093779fb5904d77b7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73a1f361db18ae3cccc301ea7e4a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482edc9fee37224fe342072b7ab37c15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847042de2a72f6da31403c4428603c13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e825395813f35befb790bd770d7f76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e72ece299d53ea340b451525bd82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173915e95f7ebd2b39ee8abb3854c63d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f5892e2575086c399aec4ca97735482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220070ae467d82efdbb4b657cebf8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f01bc1a5460bca1e6001d7065c416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6a10b43192ffeccd50aaab9c90cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95817c37f19940602633cd0f229da09f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86565a42b96252663b6c24160e29fea7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b8b85649fad029c03207a671308b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051b568ad9b1c18197c7ee76fa6f68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e3954e1a53c2563e49bee7f2a4ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e380fc90f5e441322cbfb601209c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718fd2a720675ef2ce1fa281a57797492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aa013cef69a8d35fe15be8d627e6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2430b27d86aeb6b6f303f1487597494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956091a22a3a2bc57f4310bc416865495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928dd92d81870c91cc40747585fe03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f530c77852fe434696c24fc97574497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304b3ab41be101dc523e155212004c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6932233060f226617e40e5d27697bb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6944d62ae01034d616f160e6268b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5f7be5dd2c9e70b1236f683becee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221504323ee4d238caeeef522283e881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae629409c8bb66fae9e65eacab5b69a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2248964464e90251fbd5df25939a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bef345602acbf2c9798af862b1b6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a2e071662951b7fa76d25c280eb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb353144fb942093b39a5c2fd0564ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978da20dd6d67c7979379a5dcbc19a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa22346e4307ac5d0c33f7f6bcf02e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23448311e43d23e2125eb99f5e48d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad49b1608bee31e1c3b6d7d2b021eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbfc98729828188f5fd0191990d3d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815f0ed45bbc93341e1adee63d490b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbef2881df3d06308ac2f809aee6b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca549e922e36e475f1dd9d94f64ae03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188944207fa336b78c305e70e20c94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a35c0593970a8e7f2174fc5a569c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214cf13bbfc0bb05e004f0f582e04b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb35d290d3996f3addb3e9a4979219519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf4018d403a2f9cac54cf5cde3be8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeee9080459c04e661923a308c6697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17653604c6d3d4502dc3f399fa66d94a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f279be348ceae4181c9b37f03a344f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee814e7b05ca6be5385d313f7aea292524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155d117aab867ac14ca9951bf1dfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1150d84d58675290614a822f5ccc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ca992ef770b6312237451e7a3484527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860d5eaac6310ce0096a49460347b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f2bf9497cb0565cfa2d3555fa3c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cf5ed94588bef7ab6b89b82c4984530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb646ff62d35d115fc979df7d118e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615752aa07323f88f9942598654938532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9358f9c572365838917029e7fe3c63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220925995af6f85615e35513cc3a1d2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384160383098ed4eeba3a708dbae6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64f673b3f6896c0c1a76b518edc37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe308ca56f13ef1956be4acf1b52ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b7db7d032c2df3ed348ce4f56e26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3731516c64d48a876595c078ae6a73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a62851b8db5a9c3078d3ef95b4e83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52556df293ee78460de9a57e33292541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdd156d1eab298a10cfcb6a4b5171542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466908c5de88a18dcf67fc9958cc83a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f06680c5e2b482601788f04b187be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441cfbaf16241e495d1978a41c53537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545785c392762c54e4ab8829cb1d8e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417efa4e217bb80ea5b0353462034bd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cca2af573b4b70567af1084b0928548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694cade6363bb7a3c6ec04b2a816cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203820a33701e8eca1027620ff167926550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d936124cf036e15cbad4f7cb0667551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd3f8628a53a14d14952b99de966a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543997a2b8648fb5c5bf67a3fd571990553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93a9f4712d8d62f00f366a711cec4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee204be1b5728b50a09b3566d2250c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888f8cefd27d60947cfb42436cf8b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274aa1f67b2aa9c660b45b7b4438d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a63353f4787fb1812beab95d9d7ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc268e214b06cf303c785a9eabd00b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde06eb95a52111d45ce8a98dd673b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21f514df8cd5bda8f866b35ed1e10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c437c68f6ed0e3348a80ad332285562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dd249053969427e8b8f455b4200a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279dd1ec6176a0be73e87e7de20e9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d851a177920677a1dfa04184b2122f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a56da4471124d9175bae8968d00a24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fc32a4212ef010e41a039c8751937567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f2a6477efbbda78521c705c1f68d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194298170dc4a75dc19dc6f76ae025eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a00f43bca0b9b98b13d770d987da1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ffa7256c252eaebecd35379b4e49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc511ecbcce07e22a07747a69c3ae4ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b3eb7ba8547121aeea9be3e2b703573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a823e8f84538864b33ea648a535e65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ada40a9c97d5e63a316f660cf51b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11a1cb26358b3df4c9982a92c5ec1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1839d0e9c0d43536905639481f49b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2bb95cf790c988e4f942b9ce8765e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0feb491d135f3244f7cb202ee2d9b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c581b69e39fc4f70c3bf40b6b29b4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035fb1197916de0f9bd8e36d42887a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8036db79423b0fb2fc310f95b1d4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadccfbdbf3042f09493b46d472777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f5fe7c7df59756118685f010e9a6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854a93db539782cc01c231cb1500af9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10362e20296bcdd89dfdf339c577cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651a1b280ac5d95bbeef4e697537b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f5e873e5f939fe2cce05a6bd1269588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb71801623d5c56a8b5a83c8c4dc3cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a152db878e74bcad1a4c1ea2bf7e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c393cdd36752aa78a8d38ed0cf97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200a4e32a8e771e7f4b9fa38bf825c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7200e2b926d3d49f812bea0f8e66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7854dd2df95b2e2dd1931603209aee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528561b67e04e1ba00f4d7f6e6713005595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3fca8e928ce838fb8043a7d7e6b9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4103b0b48c20ea3aa929735dd48d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd315026b5e47a88fdcb2fd41c133e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60e2ce10e701b78817894acf78819599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60937ce9d55098a8ddee17ebd00a2c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b92226e0a91c58021f80ba369911601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffef4f035cecbb764cdd2256da9221602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a727d388590ee510cd8ff7f38c1d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e16496a2a92a32a6b1784df27b35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264a39057a14b4997933a96cd29a40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c0aba91b97acb777a1cf89593ad5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912a9eab2f692358a817c600c8e1da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d481f90429a0c1490a131af5d950fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bcf474b2aa150bf579c7c664c4f00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13f7ec76862cc278943336e2049d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b1fbbbaf7023f3f2e3d21ff27e52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d352eed74e5e0ddd0ad8ce28b9e9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038dbe1e6bee1cd7bb9e4ed0042d5eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c8ae9daa2be94737f61eebada77d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fa0a9f1fc567792e03f30b9315bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5e14cf1ab0cd815ba8070345a6ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0714eb5063574567cdef07e00a252617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ca0d7796f5b7857f31efe1c3da7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4af98136ea32c41d2db4579b35a6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fab1cce49e18817a4df6f62788f73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948a573bd192cffbad7f2ff0745bd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8f892062b97da04607b937544bc73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea3f27adb5b5ded10a220d67a130a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678f2e6dfc0871ed4a3ca768e5f0f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d6b98214ce87fb7255bf488d45909625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6aae347f6659b3ca67563475be833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7f086e78eb468e7d762a268434482627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31167c52b3925219e260749b01cff3a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86bb98c811a1c7096639c3420c6d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6268ff0643dcf862234f80cb74001f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79878790e8cd18b413d4b71d902a0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f25269a5356a3d6a09eb7ab353ef41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f6fb4d89ddbf598101eba35faa85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd243ce42edd7ecbb15db99b3d306634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a11c447acbf8fa2e3f24e9997a8ecb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf6d417924751d323ccea7e5b79c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028e01fefb9daf9fe16c14fd33309bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f345e2192c3b0d573146efd9d7ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c28fdd5c7b8f074d8c43d5a6cd34ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583a211e10a9dc2bb4993e12e72a52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7e9777ee74b7baeb114a67abc088641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356beac5d0a529eb0df5044a845346642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f46673fbd3e0ed196bc7dd0ed660643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78766dd0f5d8ef904713712c054b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11304c9a3c39ae1619843e6961a7b914645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2127ba60bd2633fc64cac415851723646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2eae383eb27014a14cc9c36708a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45af9f70271c3d44941265a8dd228648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b0a3ef5db3457ca4c5fd12af2df2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fda3760ec3eb1b6826d42c9c54944650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8e96ff6a012d6fb46d78dc25affa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4274dc4497d432e2bf1fbf45766663d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2579500df9fa1aa6f0869024c211653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8eea289cc1b317cfc2916c31b7f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89672eab214e944c150564c29cb4bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57fe1d2a4537500b8aec6bd2a5c29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920f2af064743ea298f33474a8f2f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ac323485edc3daf651df2fc6a7fce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094724558775c58e60e2e2297e8a816659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498febb2670de16b4dd15e05fdf3d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6d13a3aef05bdd42733abd61a886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d66bb2b0b4721d24d482bc38d7c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31434e3734b9fd751503752def5fab5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeda8db4aa55a437d2b7d45ebe17033664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5d2a50b242afe31e3ddd23214291e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d38bf99bd74fbb4f34c717747e5f61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab45d92c8889a4a74b924c5aebab9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45177bc5e0ec3633afc07db12f418668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b552ae245ab5c047f851eee3d5b5f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a95118e58da4398867ff9213fcca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87f51d99f70b75d54925335809ae24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4b82bb7585b9cecd4e26f9125f1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d17aa15de41a8b33244526ae0f3fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c2ff7c61313b61e07caef119d8521674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff6ced8bfdd8d018f346145c0c5b47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81778c7bd5d7a870f914034b02eaaaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592050b1d861c4f18ed94894b5f8850677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952940ab11c25abda2a9915e3769d65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f6a5f294e2bbaffc7f55b2b7ee79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b90fcec1144d83b87d8c2cd2a0c95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b14ba5b14efc746afd2dfb9f948d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb1ad9af03a2065d584fd6de2225b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a9d40aebaf3bd62ee9156df8e8dad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647874bbb888d7377e45008a8787d1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425012f4cef95940110ceeac9f7b36b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c92f0d6e517c5a8616a7553281620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaed845f203df41ffedc1f10eee7fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f2e0046ac96b90281b79bec6cdd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865e4d708940b6940f7af0b29f513d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769f45150c7546a38b5d35cc1c02cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f5a96a23780f9ef60e09423a4d55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513a0e5be166bb82b3bb186428a517692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c53975a043603a11cd2ffba7fba94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f0460f14c5eabc2a904beda28b489694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da98fd9019d142c7f517e0c49a80b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc52fd0463a1171089d9484b8198c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656c000da6fe1f8a0dbfdd6dc6626f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534e3426d2db42cde11687febc1e70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e259684cfe6e4b89d8d724a13b5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995f44e1322b2ae472d50ccee6359e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d878f2ebf8e9f54942cd38862cd3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9078268db022a8c0542c46fb0aa82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47f9b21ef8ef1329f075459c5c131703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146817c0b8401c4b8030ec6a6c0ca70b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b84915cc9031c1f0636572324d552c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408b610a4f1dc2f653e4d6b444cb8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80cbff6b3188073b9ec258b0c2397707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec3e458f10753cf15228d5c4ccd40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8425f47e8b0a87594dd1b006ed921709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7ca0505ebd02791e68e3f4cd7a39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b1933248d3b9d57dd1891a66097e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328578962466a5726f905319c8587e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d3e14ca513fd99da6b358d8808286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e363c732858a0230a5b277136e59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad596f2e257ce48de411e1b76f76fd29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58d23295d83c0aeb6e8157777a5b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5f909b6cd5733a88f5ee92e6f027717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187182155c85888f0c3161e3b649585718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e557755ed7a9f26d5ddd32adbe76579719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5ed49b9958c1a24a250c5d8d99ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482285fb1be3dd61d0a1601f74729c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca44ef6553fe0e8569605d69a9092722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b820d823ce8c8349e68ec9bd20373723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226c5ad7a31aca974f7142d733390d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9648d8ea775e91604a3b40decb9c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec11f4a722083579a8e2e528f7b141726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab94669cdb76c13d961c48a0dca59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e317573f04318fc34b6046cf0316728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897dfda7f4baafc26d97fbb8cc723f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d29e34a310b585b67d49464c3c66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4253b39e55231e6ab087e3ead8b47d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad21c7b17a5810ced0a941e63aa0f2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc73b494413f4a5344be897137477b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc30c05b1c73cc580494fe93e2df8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf03cbb7208864c656f4c0cda62ca7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628d178ade0a968981cdd4017ea018736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f0829e467fad5771f3b87fe51d592737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ab7a47f326426d27defdb6534882738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9e2ddc8e94afd19772e057b7f033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49668b4035a022daf2716c6fdaecd32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbfdba69e2ca6da93c053a89cde271741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44872ba442880a89fe20edfbffb3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901084a0a6af6966a5bffeea570cf64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd413c2e7239e797c95d09010d5c8eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d54be8a3d6a90368c487d67dbb76b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963356a20eb00336739b0a4970e774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ff16a95c8b6a298072a6a6ce2f92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5c49392225b39385da08a84ad243748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6d2e5238e07cbd2d68a71cafc015749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079db0e06f83a6356565e3c53c27ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab566393f9c6cd119b2e1aa1868f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770afd1110f3fc05cbcc0ea906980171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aacf409d158a6c2e947ebc7c7996f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28498f6d217de92c20eebca4fcb617d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3d29a82a167ab96cb9791eaa3fd8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cede51dd80108dfdc9bfa037d3b9e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5858ef15c0cb69b6f4f2611d39861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed647dd170afdecf5cfe170583b923758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe50576150048c4c01654099b57aa6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b279de3dd1fdce058c5bee664af93c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d41a4856bc0ec637ba5a69bce72372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcea5b856800c781bf7d9b083548fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09acd06aab9bf899ba414f334054024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c420aebddb2abe72636062cdd071a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd82e992c0a2ff581043cf8ae7b086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45e1f4636bd123607e85a17b653a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c5d10a6cb74f97201402ab65dbad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee9d6cf67819b6e90a319aa005f329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a8ef72d6f9fcccacc7b77305cd1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4d55531e8f47a9f3ae174f3f93e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee75580dce61732fa9003c596dbad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c7e54bcd569451695b5fd4726b17413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9309eb38e63878e5af88b23d7775e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50b04e9d517687797eb6e1b4a9aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d8575c4cbd032c6ff1d42e6fea7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b6a67c9f228434902eabd98d3a4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392ff196016f6420572935ecf0388318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9de0c6fa0eaf5e758d2eea9536a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103475a6cd1cc72a4c687fc1d21ad4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3ee414cc97a4bb51827ab62de6da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95046a441ba2a456ec4574f4426b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1184d3e1014db3fd847da9909638123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d2f18e5782fe1ac5ed96bb188d5e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9142ea635e90b83f6aff6ffc1183925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84be211510154b3efbcf6bf9800e1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a817fddb576212a2d196fab9d78d2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5188fd99756f540f48de3ee5544c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51ad7bcdb4fcd36f07a34a520fd6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b8e18dc6a206ce9a4cbc4d11067230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d579be96411f9b7ac7f7a88bf335cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef35090ea033163a733382bd1201d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013fa1a7081bd60797342d989bb791933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811cbf0ee06a9c68e34d976bdb4557334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d10fe3531fcb6b502cfe18dcf6f1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ad4fbda88890eb2fbd30037f7b9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232502e6663522c01667bf65a973f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af703fc7484c701185b1416cc482638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5d49f593447bb745870b6c68824039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36526807681705bcee21cea5fcf0c34540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735bd132a8be382029299731ea518a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85199144430314f018e173152412bbb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389cd293261edff027683cb88e2452543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec82b8afe4c73907bf143e583dbfe244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15c2928bb8ae0d36ea0166c8d4d7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a9a61bce7c1d87269038e6427b8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2898abf105d4ec72198f2f8f339d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5da758c93f13a94d5f9caebbd2e8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251fdfd2d7d935a39fa257c5f9809e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48befdd656d72c697d1c37a87e178750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3f7a629afeb097b1212a52a2092051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad370d9b89947228c9af48e9f278bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5ae7631e9d26c932445f00f1368553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493796b1feb0a690c1d855e08f135dcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de8bab3ea49039bfa073e73b11dae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31910738c257202886eec4d44f94956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc291e24e5030f01f0daab95a7808b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec0e56644dc6a2dcacb72c547e4d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b378f8e3740447135dae24aacba659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2531a1fa4a3842ee615dff6d59b16a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9637ab52eec730c69151f8a62de36061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae376966369cc520ac9159ebd17c7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31e355c5e5996dcd9e561c9405749463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ad6990f8cfb0be2e7479c60f07e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0cdcd51ccbf2302755e9e553e88665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351e81b677cd832c0fb545b43a4610566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18c6bc08963a806ad49b0ab21881a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad98b8f17ab5b3d342a174748f5b34a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d6add3fe13b50265e88f46c949bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc087014e7e34d2913ef1f17b4b3053470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5580ff984b4ea7e811a4a89d5cea54271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838522de7cf364a9ec632d1cadf92d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92688e08a936a0f9073c6edf0fdbe7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3324f3faaa544934efb65a51d92174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c0f4751dd16715bb773365ee4eb2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925416cf621a3e9aeb335b6d13de26376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53e93a631a30b52af70e010b9c48f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340869c8b4c3931764a4f1fdbe8de99278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7caa794dfa60ddc07ad21c5ea88e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc337129b6e455dfd568879e32b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56be7c270045c03166dbacc8cf4c6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21d74f820de56f00af5965859ff7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e933e964cf382f05f30c3976ef53b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4eb5662120b718d1ea3ad72b1af4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bbd857f1a91b1d2a551a4e859bd1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02ad003b52deafe81832e5239790a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6898f6ad100407f4748469f39497c6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36657550a35cffc76cc10d94a434f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602c45e3d91ef6cdc383622ac6fcd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959aa269b9ed4affadef699fa0a90de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855702a47d85a30e41e3fae47f2a751591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496078e20ea0bd4bbc9a183ed4b470d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dcd70b8793514c164b72556d3a2a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d49372649cfae2ec7c35d7dc8a16c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78528db669f4a093539914e8477969b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c19c59dccdb51b4a52b18079435a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd49f3829583ae88c4cacc9a640ebd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d41f09b8251e9db265a06d92e6b44f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548077a15a5acfb0349c8959d0b482bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955a6db8fa19e5d4d12173bd78fa246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b967ee40364708070130de68751ed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc855536d9797c422b40f49e8ab4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79c2dd1962c8d6895901493656ec6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c759c63caf877c3cc0c61993741d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be89045988d064a4bc28c028b133e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d27c6699168d345e01c68f57fc491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330d3e938926aa32e1e8781edaa1df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a9461159cf1a27ee74e4e74dee63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e780f862a5c222a924503b352a55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5df0e3088fd3197105b04b93c47852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b38d17553705f0e499099bc3c3c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8663052c6b2a43500046b9c163e666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa49ea0f97bd18fa435b2ff544a4e41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f33320e3e766956c87280caf1f4ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016045eadd7301f417a6377ae22c1ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7bd86cdc4af837838377d63f5681116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed2257ba3f3ba115b041d9368377d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74798583a8bfb8c1c56ee81726f6235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213388c2c61aee5df7cf797db84303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d135f9647e74dd07db573e85599802120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990be21be11e69b78e3159605f7b12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9578dd1c75c2c73d816efa777580e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f1257345bce33d6e91c56a8156d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17bc0e7b7666350529c3e40daec8a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12d3aa3acb79eaba3eb50f89d62da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408781cb3ef12efbeb13dab01d2e3d8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5337957f639068be666d227dfd9cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59f11c55db397210ee5a3bd945e63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031c9b5202c313011cb519f25e05864129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cbab32b58a3af1a086e715257e7ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae078b8b8b0be35767b9a5b5c0c6a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36376ba469e85be61ca7180db4f372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10409cca5cd8d8776b183fc14c732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711384fb0715f2f4b58941acc825d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bf2bcc1e19b875a185c6216f4c004135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210916d1af722a8a0b7fd5292a6ab1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8a7542242eaa688637eb62c3f369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08b3153abc5ca1373a2184c01df0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c20d2d73195b60b6c25fdd74ff6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095adfb4070791106e48002434dba5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540b7c2380922fd18171cd5c2dd0cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261cd003186860286ad6e8d468a619c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8eaa90e518e4f57eeeb252e41d7a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c875ce60aed8bc29479db1930e9aa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146b68a7c8cea825227c9736e81ccb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a17966d1589b4cb8cd0614f42f60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b438a78b8abd46269874e6af6e822c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d35bdddb81b8d2f55fb7afe21fc23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235e0e81b475a79a1a8c6a2fca0c86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff3da007a73a25e9f8dc8f8d91e2bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efae3e785f534acc30b8af11671d70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2516f8980f8847ad7663d60436d052152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b82200fa8cd52f59d9b15343329589153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b9ef7cb00a05826b5de5354e4a75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992d3296a1049dd63eff680a53d1b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc9fb3281d43413cfc831b99a608c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4355389011423aaa36cacbb1cdbd34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6c25504d482f7586a98bb77e67c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b116f9caa6321e1dc4816875543ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b61f27e536bf0c55f99c430688504160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5e864018bb215a0c2a3f2bdc4a08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3a85c487d980231f9f01d0350354162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93629a9ac49096b5ec31632794ca071163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a60d7ae6e0d9f508d58aabe7b9ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca75f84e0d924fcac7083128b28d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34167fa02a4fafae3c34216366d96587166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d2ceab11f5c58730f8fb4975b7861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5b403401ab75820d3c281e9ff856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157b0b6d050776439b6606a7360b47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d9cb8287c3d36100205747d7acad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5c14bb8826faa2c1ac8006be8faf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f60bb3df153da0551ea7ee23d115c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8099c88a6c3249bb8d3befc3ba727173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62075e155c72d067503ea0d2e782f78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd71e8ef13488880db90b6323afa25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb14f5d9ae8849a4d56dd9bf686f93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435cb4dcc13ff2dfe249d9629faa191177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf43721f28c49c96fc6db3262b80bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95681549631dc54071d7f9e68bfb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3118fcfc8126544373f5c4591264f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9e37048ba5347e5129143293939b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f7265d4ab3d5cf02a52a0afd0a04b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7b43c92c16b40f362281030ef5002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3e3777e36a61b526094fd6d919c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06bfce728eb3fd6d3adf28ceb0a26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09145c52e875aa1a5e8a3217f6d1b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3d38a8c8795a9a6e2faf0c057b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a6ff37411768baa04092e971c2782188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56cd341549caa130b1c0e4b4a6219c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21836d5f9e18868379a469944846965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d228698a7f5c458dae54f202f218a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755747c49207395ec60dcbe0a7790c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baf7157b153486e49a37f32fe15767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d02bdd750e48ec7f08936ed0245d14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b19c2eb41799ed5bdfa8539fbe5a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c60278e2933d886555601f1d31655196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31c3115af94d5d3bcff4e2a813177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bacad82bb31a6996df4749025ce3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a85d9d5f16bd308403aad7d1f630199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba51ca5fdae97abe40b913b83c17d48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec15d05819d59283fc5895665ccf3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb75adeb726d624584a89497891a3b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42af054e8a4128d9458493a0b0243203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c16a1972196c4b7697c424453f75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f11210e5eae1fab8dcb14f4fb64dfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13198e3495c6f066c4d02f121b722c47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a01cdf68ed5f9ec2b87fe6490cabd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1e3f4541d3c57f9c4afe5f4573ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1792dacbec44cd7ed07c51a98be6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b54c34971fc8bcdee416373f6e6af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3ffac61ed3de6805588a41bd2ba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803f1fc3b3c4d95a44582a96b84fce8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc54552212f3a9111442d437a6ef6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b4936d4fb09223bc2cc4f00cfe98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe2025ce04a2926b0e158614f9bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da996b131cbff60e43a17e3dc345d03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326befcf6815e61769cc4248d2ba0e53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fdcc39fff5f2d801f342d4c73ec7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4d00b071e3f4c2cc29998f25c0b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf74738e71aa201be6c9a245386873220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3f65783ab01d53b53cee8f404e251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d271b2011f433ae1a1c4fab2e92bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa8a6bd2b3f096b22217f893067465223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b42eed525249d1cad723c072a76759224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f168239438c9f568daea2fa2ab15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20207de9caa904c7c26d42f2d12a488226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8944ebe3020928a0523575d8c1a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9cca276c42861a89e4612434581e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc241928e4fdde5e317000966bff0d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76914a105f5a255a67fba3f4b9f47b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd6b533d874c274623aaa6ff57f46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cab10caa99193d87f12cde5bd11e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd4d1f250956cf6467e7d4faebe670233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced873748954e62bb7ee1cfe688c9ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43c5a85426264a52bc2fe60bcca33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c230af684788244b483f5be89bc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06689af4cae9fcbad7d7160ceb48642e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed01f22c6066d1283b7824fc0ea20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eeb0a0f7255801e9f79f891076b52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fa6c0852a6c7a762cd030ff8c4e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f1711566979043446f38f23dac03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8805026eea2d73c6e254228a721662242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95934ccdae5cda217b9df3ea7fafd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e93f41a2260ef5c086485c10003e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc34db0ce45e6a7834222f8669fed0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe62656b38fcfff45d2addf5803fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec98919d06f6df26a548d9a12200e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fce4a414500cdb93ae4455cdfece248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f1162fca196e77e5f6457bb074ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d8d87ceee50174b8fb37b184a0a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb52196753811ba55bb198d5b01c069251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3d534afa6b247450affabb37b760252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb147b4c7020071d429cc9a072baf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70571f4874835bd07129ad7966d51b9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd764002dfa7de4006b3613c13109255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f9128d8c9177d33943238eae88dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a439c2fe72bf7e157a2dc3a249db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4cdc579f6d63cb939adfdfefeeba4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3b42f6dead888df56368b5178682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32822add89e963fce0b7c524e144b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf8418b04223a33c119ceffc0d353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4345d490be2aee839865bd3d7a7133262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4ed65d57beea2cdd1bf1e52f837e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ac2f39422597eff53e31d7c8ac30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b275444d9efadef6a3933daa4b2cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fec5d899293756d80890c7961ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d19f0a7d277093f2b524268cd9dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72849959bd8074d8d46c4a269c7269b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212393fa72dd8f28f3d7fc3864cc23c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdcf5d874c37d8a20d76162553baae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99820776aefc98407e80cadb800421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ffd498600f0affb1ba23524404a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3e8083dec945d62834b34816f673f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f7056870858ba8e9acaf0f38695a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca3a3f43c717f370d3f47f5b64fcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcecac1f5434087dd32e02f89cc87da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafec588d13383622beadf3dae3b08f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511d608db548e6bd62a03369f33f5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694620202b4f2ce41f90ba6e8f286e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ede5e53555f30956bf10ecdbf605280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367e1080848bf65a79be712f147387281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442388af89f8efc9c06c63b592f837282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530611727f49905292300de0019de9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727f1f120703c91fb8cc1fb13b147f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc3f84b225b74badaf7bc9c5c8eaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38661e04b5b2fd3cad7979ad017bfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b86ef670a0146881e2e6753c0ab0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d0fbec74323ab87443309d9cda1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63087b7eb1dabf46e04e7980d9a7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce3307213e70aae3db8028f6add8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7148d9a536196bbcb439cdf0d8bdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93174249b2df22a85edf06adcb282e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71f15f3f123e30e3c2e5363a8931f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0705e9cdab1b9a8cdd2706407525c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc88c1a4abd6c0862fc351304b049f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4699d8a3435e8ad258d2c61ede522e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a64ff5a8f7202434e61a859064749b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12201da1539213334ba7b63ce6ae468298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591aea35bb9d50b07d9dfc24b6a159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3db936483b2dba8d06e8505ec06db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8897c22bb49d0343a1aa80a9969a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae4cae57ddaa375fea6ec438d26c7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712db2075c19178d30f2bc8e0d9fd41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd022e07fed69c8a3efc4bfcc47dfd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084525718882089edcfc025141f7768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31df0762731b2b6d771c4692bdaaf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d9644c493850c74ad1397190995f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77df1e51ba81f765a8724068b6e92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bde7c8fc7e9d55a3034ae7c3ea66d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3437a80fe6f5289247291032ab83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89327a222c0e7fa1e399c4b9d102b316311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd264b0b824a304e9fffa7fb64c9994c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031ce43ab1784e8800b5c84aa9a9dbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dac3ead6a30f31c857f8ecd7ff7c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56daff0d187806f259828bae70cde31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a202dbc78c97dd0be0a896f9acaed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332f27be28cae712119abd5486544f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc89bd2a0a8527e7df8b53ff665e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360c07c499cc12d518c3367acc9509319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58fd71704bce679bad3fc89ad36a5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49632361ec6879fba139588c9259644d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ce618b812559dee2af4e2375eece322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd10e3974767c08fbefbfc46749ca5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e735579aaa1fe537e12ffbcbd496324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f614c675cede2bfe7af7c9cc3b30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364f8fbdb9a973b05b7151a158c04a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf036565b5312dd30bfb4a42f1ccb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a30151022fa56fc9b42fb81e5ca59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151962e6661d60536c656a9311140c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea674f02a97fed56f3e1d68eb36a91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70a139958d05ee82ac61b12eea89e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c267a1717b85c415e7976c71a1ec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84482ae7d79158b6ac585fb01ad14c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ef6bbc038a93edd95f83a5875df3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9654a505efa9669e87a3eb252091d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d84a8dcb90f0ff5970bdfada1aa821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc3065b3b1d33fa67f39c8547e5d37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349614c1dc0a6b65576554b095a2424b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdeb95e91ab1328e39d6987782bb4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3578678aec7489becc22bbb84adab8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54537f7649cb6e856b7cc7f30add98f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fa20bf74942573799eaacbb8ea15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5efb04278b94f6987464c33435c1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7ed42c49414d0579e888dfcd3fef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9bd7703fd6994a8e0824175d18983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3491e462b2fd7f77e4dad1fa9b2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752189334e51d53ffc48ecfac4c9eda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ed52c2ac5fabb37ade753890cc8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ec24745248ab3d61a5b3a8aab5e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaaf0930b1c5416185ca4476d524a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108948524ed04b42b9031f1695c9fee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfdfd14bdabccce3c56a1ab587c7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9f712bf308ce4612e2d439c639dda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2ddb008a1782c1bb523547eeaa3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae596418de2c6c650a7ea830ce7c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88092cf56be72b78b0ff1c9771b03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec4da37dc37afc4485616af67d8c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba98b680d3f4840866242d472f3ef37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b20ae258ac804d1f61be4d38d45139359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63a684549913631b03aa7831b2212360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814407c3f1aae5bf5ab6602e2fe4f57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a47e916560ffc3122d2b893bef06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217d5c4d6fb1859bd793269e7441ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ff87c045ac4d6c50f1f4ed86d524d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d2ec40d38cf38cc635c2c5bd668b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1c537409d8b8a886acfbf520ae368366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b9f65512a7dbeaaeb16a03db92b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300388894ae72c83a0fc3273b2e589a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775c13377b4b90f9cbd9f7b9fe7916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d0468904b830d9f09299d4b08e0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2fede5e145eb180e5afc5557ad422371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14c40eb0a0ec930816738b56149dec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f632ffac2cb910ed1852d0ea12306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ede5728affa7321fabc68a17025d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b48812d061d5c8f51d34d7569e381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8f7e48237df04de22cecefa42df35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328adfcad59d7ead7b59bb869d177e23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b950051e8c7ae47b085f0731a0a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d860d47bb599def266b139b595c35d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c864d2bc6e29e64e29d1c4c428c30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352728b821d70677267a569578c040d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3abb14bec3368569f5a1491260515382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934858914135c6374100b94b3175b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b1efb4f7216d802b8e0d8198cd40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb83ff7ee448545d92da158e7180fc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd0acabaa7db8828a406f9e386320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c5fae004d29620d0dfda7efab556387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0afec3c4d84204ee14e1650eae0eb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74742ad73c72be52902a0d94a7700389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c95e245426d4c24c61547e947e8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0afca13a424e5916600b68a1aca61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24c1d1d38348c3a9eac9084b69e67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0869259b3627553e02cc1a85c2c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd13cdb0e6c2eeb881078790018e74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe5333a53eceb844d106d853b8145395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ead63dd67407109cb5f1958c8a390396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40022318bdb6372ea9ba8b1e22adbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d658ea3d129029f05b7d95853decd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011fa1aa891c04a56e1a5df2ae199d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b862b8ceaf3c5154cf54c28e00c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50ebb5d21852feb72c06c3e507b34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ffb2993e8237993033cdae27713a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d80fc76f686f7efd97a7d6237e8e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca13399f7701acc4e58253eed3363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea940a1524e5548f5e390b43b79b0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1821262f5083bce146fcf9d923fab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424dded141ddd2c92a33e877f7d9a74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a4b993e5d8934c1eb72de7d4d87d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43927fdc6780b5b0a8df5d60e48177409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4c223dac643279e67d93887bfd176410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a806e0567957aa5946e61ce3c61d51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1da10ca4bfd4131ec27c180f56138e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe000e00b2f5abcbac48c70f92b6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba9831f7e35f7a3dbaaca609835de3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a987e806e51fb0a188030625286ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde023f8af136537fc87934e6b393b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5561478fa493aabc8a8cbd4b4a40cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e6b352859cb4b1a6bd53c4afc794418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4126efa3e3156945706eff4145937419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab89ea19f35e39649896bac688b3e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eab052f984afe2f0e9d569fcf1408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78dce5290bcf97e67df71738d6c80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe1da6d42eb62daa59a4ce9c18ba0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044efd50baf0db2365ac535905b964f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c6e5d65c77de97830e2fc7bd562b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468661d4fbcc3c3acbe57455c20cdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89daf20684c9c950492cfa4ebcd882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756b4fec179f49bec9e1be5d926f8c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed93d2427cdad72528fbf91854b65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718393b099beec3ac36fcd6180a5c7b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2ae1ada01aaaae42758f6373ebd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1d29f17b87fe6537833b9d3e17b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36917c0749112588976142e2bba5ec6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d7856b77249288e7c34493ad64af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705af4c0b0372f6f474a09260579a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f16a94e5d003e048c88c5fc44e024436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300272676a16b837f2c1da35a5c8dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c69e80fe238fe9fb76a78e2ae4639438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ae43e8a12af2d039f8ef1932f59c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57698f8ebc69e93ab61b9867a04061aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6633ff53732fd2ccb91ce8d61116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a234435b2282cdffd308f043f4c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9d1224bbebbd5befec13c5817aee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfff8340058d160949e96c4665dbd6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92863f5cf0597615296f358917e45be5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19adbcf10f0134a2d69db7a9f6acba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe2e62b4edd72979316c80f5960fc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd643e4083c709ebe255cd6896745d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9b50cc0e2f438cbd24ddc8988121449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969a5cd4150812afde2b4c5c165916f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e5b8dfb57ac49245ad761288b5f04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932451ce2dcc3b2ee8fc9ffbdd8453452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b691a4b47f9b8e110b235c630c66fd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eba008fdaa03ff73addb9a6147c7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edec233c6706f5ba70d1fe417bfd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c826db5a4689b8271c263828ab3c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c7482bd90dea1d205ecf8d665155457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a08d3b78ec9dbd236a0a3e02c65d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104e1acad2e3328d32e9ed49dba3f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280950227834482a3d0f503080468f1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb1e886b6ce491e82473269d96e00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119a78b0fc8df04fa8c03fdba05f2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e0d809d3b7f594ed272e2d86ace54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb2cfbbfebbbd39eec9671a04954a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc0ef2d683359a7b0f00ae7cf4004465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846743ba9463290736f562c6b284ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa629019e920085cc2904d64effcb34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce3fce454c21e92cd71dc02883073468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9fdb788dee624418d59967dbd128469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bfbd826d0392b1c090d6cd04d30fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c52a101852213404aa87163b7b61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f85f4ff18b3903c22b11d1ef65a84c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71373c0b1a111bbdb062bfedce6672c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003255b7eec5a01ad4c0b8ae76afb4f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45741fd3d2ec7cb88ef8a3ad9911b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96207e2345b132ea502b487bbfb3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc72b0339e6cb64d56da9ec7cd8297477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172b1502a304f15cbe1c744a417f2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c25a8be9a82fe94340de979d01634479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e093bf961f1d2b1c4757e5e051fa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac2770528ff56b971f19c58b506fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de860cac876f76e9ab0fb0bf0ec9a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4236445a279fc5c0defa2d72e6ae2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1ed4449b32ad32850f84b9d990b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d084fc4f25259aff63650db315f47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b413cc24a21a1cb1b41690c81a05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b39ae192a5d1883c13c05bde5786487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f95761f09028e82f612aee9f95237488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511a31a760591c22f97b5f077043896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8c32871717c9affcc36132a9a9a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad568f9b925a536a37040959fecd9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22ebed0c4d195a53299818394a148492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a703f292859f4219d3b87c20d1fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c5b0487771d6b546dbb42dd1abc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd4ac343c09127a1b5f7a65dbb461c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335086e9cc438227bb7207ec507f0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000de2e6fe38434000fb97ec87af782497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e9b2862394fd4b5648a8e1409a39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d9783aa368ec2053901d7b978214499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedbb52971ef4d093032171d9fd558500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d97e6762620743834fc39ffc4c5fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb9a6286fbb92a6cd064c47bf68015502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f8c981863d1e961086e9295aab07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c10e751bf402e184374c8cc0bcd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd12515600cd977d07c7a9798946b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bfe018730c6379f3d3891be4c73f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993aa038d98b6150887bce64c0770e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4640c98dc8e8e45ad4c1f303b18ecc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d434f249bc2bae9a75f499e5b2db0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada31db18bec2d0bac6d3071574f5607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15923c9f07f2b7667b204e8e974bd254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc95af534e0f69e70ef6acacfb1dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b46d1135f87ec24260791c9b52f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcd4b4a59556517fe14c83fa93ce86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bd08dc47bdba995dc3e8a9134d39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e8ebc3fd0821d928aca452ec3c5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dddab1d605d3bde8ebe28d15379e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9038278043ff890b88c04501b518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62164d3186980bdb0654244418b03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031410fecb38732e413b26055b1e7cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f20418cc89d909e874a214e3d2469521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c315280ebca71c7532f46e7b80518522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca47685c51d45403a60ba2c8b06580523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2f3275d04ad3c73beff4d593ecc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195354c37ccc93b7f15c5730e0e55cee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff3ecba6e787031c17bb91ff71647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd4250c32a7de3e9a1c9c93bd0e7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266691e048417cb1e08c7c20524797e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11aaa0b2ac16444a30ba62834e478d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b54dd22b87deb9dea41ecd8f7477530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0351f8680e4e8c99c7d64b3413751531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69dd8d0afc9b46277c8117b53bc3c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700db48bc0e44b055094ec0b96806c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a8957e4b05e3abf9709edfe21834534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10deb0ec150fbfb8229b6837706f9fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223e0c08799eb0ff5e8a3f71744fd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0706cf1e6dc827e30792f028dc975e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af1876fa88b91824395a08de3536b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a9bd34d5d7173e41711cfa7946dc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fbb30944170d9bb5fe75f7e87410f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fced05a03aaded224fae8f6a04d40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcef078e3fe6251d78e241dcbfe77f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df191ce685647b86bc0ccda8ee9e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050e99ee01e5feecc6c793d8360ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e7f0cccc527522952f5dc6da6ea4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ec07425b74f754003029de60ca6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3205bf06f8a37cfceb6ef74cbff84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24838b524f588d898fc812c0a7d1f71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878db01c7b26c36bec59770e8e21fa88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306411106e58a94426da4fba241b5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb88ac072f76e2c9c40914278990a23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990559287c0da472d713b674545b89ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52db836ab2a7d9cf1fc2510ff1847553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e495c812cf9a998cc484a4bf3e3f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebcfc71220de78d6d134809faa595f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a9eaf7bfcdf2f99ad7c62dda5fc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a6266f3ca691ea1517e8959b90912557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a77e6a1dc033f85cd51c49d29bcff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349047d2fe8ab1e49c9b380031e6d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900599b47a236a9c026047066f7f659a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857200f9203a5d750f5d6b0d9ca44320561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f0bc4ba8c7b6ff21e6551b15b743562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636998a89a10dd0cb2397491043635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b59b999d15fc007e8c1ed29cab9fdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaaacbf6c95c641478a6301eade1aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7eaba40b1629b3fd5b502f6ba763566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9f2958b26108d181a424fbfd1454567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ee0d6748b5879e5bf6c9ad18cf7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ba1243cfe4663866c3d08d21f212569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09387ebd2e509e9d980e66f14f61ab1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ccd2904df8a0f1af935c5bd7bbd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a6154abf258e4f941ca8a19c60bd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520a63069567560eb3e8dcb2d82bee4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7ec7b15ba27c43950243f8e36878574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1009acd5d363925eb5fe652e1e561a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34ca56f7af68ccd73d352936cabce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec6de566c1bcd6e3c6dc9ff2ea595577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06f6039af33b012307b18b12800ffd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480fa1f7871a1e259b973ce64fae298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd46b9ab01f802f2fab8b6837b9ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ec5673eb0050f56af1cab464af97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0922a195e35908ff19226fb031dced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1107d27741bfae14b02feb754bf08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf84b2071e739969abffdba1f152f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118153eddf3b0351b21739f99f131f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc002be3ada72660b505b7b68cbdda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd008531d6e58bd34f4474ea542dbbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a1f5ec1d5fa2da0157de335108d5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17cb0ae868bb7140afcce91b4b984589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e05843a3a73fa2a76ba04748789c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30529dead5329b661f39a744a7bf82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d6a660721999ad768ceb0cc3b328592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5664a71bb8670fc021f0fa7d8128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494cade3d98f32672c385e6f11dfa5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef07d4ef425eb6cde3503e304e952595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff5cf10df33944c2e3ba122d4a2a94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ddbc1bb15d65905d8c0f7b4abcb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1cc855fbd8d46518803eeac8e859598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61822445c51003b26c0bd6fe8517f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdcc5be5a8e249d5564188b8630e5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e377b50fd433430adca380cdce6e35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f91170aea93f99e2a7a717806f445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a7be3c81633ed6336c483854433ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59267f7bd5e5b5b7be39aee4cd66ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063157059da0f548787b4ff39a81001605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558edfa212e48db6da033e5718af258606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe1d60f2d26ce22b9b9fad651c26e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95261bf95d1fe4f73b0ed9af7b21d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798b1f8d7f161b9f43171b47beb672609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ccb8d3e52ae538b8a76c6ebb7f9be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d430b9d70f690607583e2fc0e113c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c9d3ae5329542c22ca5ea54d004b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144355f9f695bfdb33e3e739a47d2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757a07253fdf44262e384b49e30911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d452a9392b762dfa1a0601093a0cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e95bed978fda38d887a47e4e690ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b13b2241ec7f4eee1d68809e3485d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdeae552b7e03b2f583de95664f61c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb6effa4c9a923531b4d635e05538619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc70cbc8c78e58a404d6f603b062f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c7055deb10a86cc73e41a42a9e2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159bb9ce78002c06eea2d24e017601622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898db3bf64e2b1f75a20cff74ec31c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb4b81a2daf2070cbce049a2dc8ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678db2bb1a7bab621c1f75e6c196d41c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd788a97cb2341fec743d4e437820626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471825c2f208d134c76c47d71aee73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa05d18951612beed33b0f821aea85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fee0b76b4f8a808c7855c49ae7df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95320e2c8b19f199836687dea2f93c46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2fd1dcb98da2a465730b756656a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6005dbf73a5499b518383d26e9aab7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9cfc0961511366c5bd9c69b7c5bb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabaf415923cb480807cb834c70bc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59491efcbd7314d0868dd44bdbc64602635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadcff79a20ac5005f943ee2a35b2c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312b6f9c58432528ce7de1aad9d2ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f2a3decefc868189efc223ad1251638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc3273b602d66e4b4359c130e4ead639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28621e5564ff19684835b094a1a680640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1fa54ac93d1d731871907de91e22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef23cceefd6ebd7e4e7d40cc74295642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8260d1b0a74573601f0ae88deb28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d55ea64b043ced10a41552d3d0fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930eaeca931793e2cf22db915b1ed16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450e0fa5f93c4a93b3ebd84abdf1c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee45b526c94941155a0465d3b5bfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf888bfa5918d8fdd755ced816a6efd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369270e8e7f0cfb4d21a4ee58de2356d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7581c6863ec1c0fb386a29e028519650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab377eb2bb87a47c49b8f1c4d168bf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fcdbc4514a98efb250916dd60011652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a2ae31208712beb0b8a3782e320b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0072ea3fc7fcf40637d23e12479076654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88875330283bce6809bcc2f840732655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1a10cdd04f7dcd5df316f2407a26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d67f736900d56353824c1bf86a20cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748220724716230844682ee627cf477658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b710a9f7cb2c42c4cbfa1f076e1b09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401da17fc9cc1637ccbd14d611da6518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d849ef804be45a1e663b990e6cc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe57c19530601785a72fbcf18bdfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0c8f0434043da78305883f9eb62a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c44dcbfc903ffcb9e1580667077c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60eeff5a170b42a4ef7afc5b9e685e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4f40db515defb9b6885de3deb26a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a4b1b987b9033997b866333cba98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884d9868167a4456a4dd87a5a8c47e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa75c99d22da1bf43f719bee5a456d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d01290b2cf9840abaa21f6395926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b080cb6c378751da3b2723959a89f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb60885f1b73ba069adf0c3ad87993672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9ca8fbeb6934e948acdc7233e32fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e5f53212846f875de047528fdd51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f663cabc6715e8305a32c37599ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42e81aedae393c496c0d5c060b0cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733eae723d1f949a5e4dbd648e44fa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36b90752ff0cbd90afd211014e989678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea430458a5ebb107fb5330933732dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf2831ac815c37793cc681c805f9ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59361f209b2ca14ad5101ba72392c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cfbd813f820db534ffa6666e8edf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc0843cb491cd934bc5529cb77f65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb332e768c238ed676263bddfac11122684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aefdcfbdc3a351bf9c416327a614d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d23f78079c0d9ee95fdbb0023b95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d34dfd29a5c5af272ce2d65405176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021bca79d92e5bfb592e0430c4d9539688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5e620fbe5ac89f9e31e1ec077004689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e0f3b933310def948d8049c32f6e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3853eb641213da3c6b173273f98061691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ca655a1b04ad0dac4df92cc20fcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4b8e931a2a6b1ed60f12b747ff578693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b328d5bb8b002be1ac516cd07cbf80b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df81bbc2e2561c4288691e2387645695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c4d37872184e9979506cfbbdd8a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e72b0083cb6c652adfd7448c4c456697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd059361a9d13cca28b8db4c03d1d7dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23aac31e24550269690da2feddf58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d33ef3aefdecdd65f489678bfdf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37feb1c246169af316123ddd48b9f85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961651064436d8203f48853af103a586702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aed614655294fc9bc1ce78636fc7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662a8cc2f1a30d9d10de4a8f3170ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1589f23efcd66f5e2d7ea65c2d8e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3131461ef2d379342b60b0a118122706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd10da2a296cfb83a42d400a6622315707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774618812f158f732621eb464df01a5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6127e9c1cf82fc4235164f1a824cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc1c4ef7ad9a084255cc619ad63af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ccd23f00be6d82e919e182ff46ede711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c052f356361fe549e21244d287d05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009313f336937eea2de38b84ee6061c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7bc527cdfa0810166b8e1cd9391f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b14be31d2d2af41f070c77991be35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37429097ed15c4e24919ad9c2f3a2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794f2074b5ecead4773710e9346a11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c12caa7835f8eca1c41a4f73fac22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d83214546c9b749df0ec2b21a78e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575745d53244bce17424336f83ad176b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b31daf3aed5054272377353be9e59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc576f186a5b5daf78641595e73654722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81d93d0089a51c60345b236b31d3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5bba9378396d7941683cc66aaf26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74da64b7fe824c6e5eaab5905ee2ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694b243b90b906b47d4edf0aa0f5eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862928d1d8749709362907101a7dd7a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c881f10d589ee30889c640ac6ca07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c071af55e945d980cea6eecf3cf3962729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c73345ed131c4ce76a38cd62d8940730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b4945a13c85adcde315f38cb30c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd42e3d94dd2f46fb97e46bcd0ca525732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ca9e2438c1972f80af2f25f9cdeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2d10c97af40b8afa6786aa7b36530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca80fab6c27611eb1b0f1127f8ada4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a6a14c9afc096bd94dac39c8e99c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005280d3d3e4f72d374f475ebc1fb36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289577f30499382375ec0ac784133172738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a777886284898b799a2a7baed9d8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52a5e07c27340bb778a288ff55d81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41142aab243c30fc30861c311972c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb073881f1998a5ae8d12f9f0225e8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc841d6bb49352fca2209c771beda59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdfd63420626275469f704f604719e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357dc3bbedacf4610e99c723473ce70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2fdde5a7b48d2f289201e5197f8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322e9ce9c07ad0fb562c5eabfe401f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e2799563d2ceafe9de4c70853bf3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b436d0c483fd2c7907f6ea3feec6a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb09c99538487ac8d6d4751037c2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2b7143bdf03828c17c5c8e9c3281751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e08a21177fdd601ffd8c2c9b12623752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2790650a02e7f6077d4dc14ee1f83f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456920cdab5e9882c3e41ff25cbfbd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7db8a918c30ba42d6aab2ede10e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d40ea95200f2b537d2f88c316115b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b0cc52aa56a4c6228fc1cbb74c9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f90554fba6ab1d300f2543a95f56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c22bec7420f233e08c9148b8f194759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>