--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9b15014a13fb89935cee5b8071e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610347c997473d2b791b286968f1eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4dc333043ae2a8eba80c850429723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d8f4367fa7a66257f8d868a36d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dded41609b543e2e6554cfe72dcdf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a386f0896125ee2ac6693661cb846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9e1ae1e55a04082678c8817d2df27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ddf42d367ab8b39694d4dc118d908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0952b0bb962c787358b284f776659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc253e74970802f22b2b4faafd85ba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a99f61fd09180ba8e5349e396c84e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb691616196e4ab5675750b276751712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741cde1ae4c279ea8eb61a0655f7f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c41d4177b864c938601c422e767e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb113e01f0c26287dc8a38b7d623dba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f08e8380b369cb81a2a8d4bdc01a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb96f97239d0cfe25ee01aafa039117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d727d5f4f908bdc215432f070d954e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b304cc60a038702f816f1362b091f6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c37a4828e0bb7a115ec4459071f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987fb33d45d7e8cfd1a948da96ea8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fea2846e11cfbe080fc5dc2bc020a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b82a309f2220c93c5f9a3548338c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e893800a9a694354c3b9a27bb5c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5975b418a999750d1be6daab6159f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e0d0c2d0e0a4a900474ea8de084ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddbeb7c2058a9dcf568e95adde63d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872333215edc22416975a9b826ca5ad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b164212d45eaea1475e942972c1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d86f8d0b42e9502e9dbf17ba092d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b3bfb115cff569246b12d39b5c3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6359064abf32a95dc95f7679d5713732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacb792b9672d50dd6ddc465304884133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa53ca91c12952b22f164a08ffa8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613455906a47ba8fbe614e0327afce435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884c96f1fc71324d96971bf0ef87be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96985720b3b74ff47c3b19d927e7532237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a2d414d16a877d4ca7fdfa28012938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca1d6fb193b109798b6a8403c40cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e7d8409f6ac8de9d2bbe9aef6dafd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d983d22bb8d00bb1ac5bc688010141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99632b176a0a666e6f88a408b35af942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991edcac646fe2e9f0340952c5c89c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e237910a1135ec5ef93b07e581684244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808433744309fb2634e0259c61ff0e9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614395b5ddd6b92a8c556ebc39ce86646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cd29aabe22b803388f9c3c39354a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68680b4d5163b9ae04f683b814f82448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b56e9e7dce5f09940b143a5ca69a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176917224ed9d053d73971e659eba9bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff448bb4f8119354701762fff63ffa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e18e04b7bfcbe02b702bfa052729252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe1b3b42d432ab8abe6cb5047b29753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24225b2f69aadf29f764add9c7ad5fc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e1561b17f07c284597215752852ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d886aa08b88dd4ff3b4c7b6b74614556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c05e8c8fc4e4d598ecac15133f78357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a61af45b7a81377851a752d454d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4723768aec639cbb2d52abac65dd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe300290749e54856aa1d7a5d95d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc47e1c0abbeea1f887c8e3815484b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e11a9795ea38e75a644c9c14286362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9352b5646aeddf9db3e8122377f3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c101da9e88a737d198d734e966bc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb193c88ae84e282a8f119fe43c5d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df365392e8cd4d64dd3890d057e4ab3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6667ddc621b708597a223439fb81b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3abb320996e7eb4e97bdc825b63a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a985b6e825064fc2d5638513972269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fcd0c3108401c7095482bb799a8c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0a2dd8222350f974ed75dd46542071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385a1cfa08bde526a5049452b23eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854393fdce25b0f5f765a3957b6090273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7494719762855745355245ee3a5e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506499adf405908b413039211a83a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618c0ca7fec1c3be02d2f6259e103176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c299088d7dd1e15e7e40e58e6ad4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df9cb47a997487f3f0a33ec3f6c36e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2780fa609739d18496f4d6a26e030f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afa7a76180b6f32a4b5cb9fa6e78180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca580232a536637810a4f227eeaf673181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c9a0d35614ea852e7554cc9e1ef982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f184e53f746c9ff68b27ef765c3eed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f4ab4204ec510fbbd6c8937c972584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ce229d80bcfefc79e3ac1b442d4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aab0076027c982eeeab015438c91d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9684c73102831a236946efec165287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df7e3d8dc3d7bc55ebd5338a94bd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07431b3e3b9bade54af5f53fdd7c8f8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eb286f6a76c78550f3b21bc81eb5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cdf0e1f403680a739cb38d1265d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5971aea3c42bb9d409e5a7fa58444e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c92c6ded3f59496c59c1e5265232b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169121263d13e2cf811d79b265c155a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc647fed1e0ed0da78b9a4812827aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15076bc1f947543a23113898b7bb0fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f116ae434759205fc7cec6aa49dcef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe279a334a7b69ae0059fac784afb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdfbe55ada70eb217a60a6a5d03d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396053d888f513d4898724da791b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedd6607d273601ee8e7184df0a04b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f004dacd7f85f7453b573f44d8f402d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26976823afaca716f35fc5a2e4b012103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada7b7ff74b4489cd39e4abf011e0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069e9f5db27b64346b537fd8c516e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb9d3e3518a5e37e4944db4c57d46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810489daef240d84e0fef3b6bab287d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14d0515384a63db56ff2ed279b7e8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1110c0af6bfec779193612507606de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c8e60c7fcca87a65c9481c1d620e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5144174c10b2114248bb6a0f16979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6f7368d738aa870df6616ea5201d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a4aa12cee68ae028c77f514e6b82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386cf8770303adcdabcf84b123b9625114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb5e8dc7409ee9a9a9fc93b6adaf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108545a3bb9f08b7f9f278048e03e4d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b231fc5f93c247cba57a622434a69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740533650d2fcbd262ce2843446032ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c657529eae0b1f4eff8bdcdde318f18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a59a338f7ed3221fca47bdcbe7ca38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324972044087e67cae8c42b1864f3da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266140b5b03c37db1ff1547bbe7465122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd38274bee08ac164df9d7ee5ad90e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b442f0a0a7cf11e6c6bd9e3330dfb68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408a1753cd5a8f86e080775cd8249a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666aa1330dbb649b8afa2f50c4f208c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037856fff073a8fb14f94bf33b79ba1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fa329a24a0ecb782d5b0a866f2d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54793c175e1244cbe171bb93a4334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2993a3ac2ee0e2bfb77aa64b88df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898c0d11496047361cf321263b38b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7fdd1766991c7cae9a699bcc4681132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462597339b8f70f4fccf45e24c24d69f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49736dd9f9cf9ffa6cd8635390a4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f80ba3f7c2d66c4350452269e9d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e95f170fd1ca61f4c2115e7db2590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049484705c6e838c491fa434de2bba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d7ba43ecfda194d35bcafd8e48e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029287a855cabd8feb00de516776814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29567cc3dc351732018506fb0e288a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13838d008210c9d9d5b7aa148fad5d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0e4f7e8e4e911b50f2627d47f9e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed76eacf2f213affbf55bae60fb5f7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5152e6867a3551a3a8243d72c8ab0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1d7ea213640abfdeb29b4f115efa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d230f074ee370d563ca3608027163146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271147cf24ad8e38e1b494ea1910390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a25a6e7c347f786115fd1a4dad5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793f8ef964d005d1ca73d31b79afd80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136946d0209fda9823100982531449a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cacce87a02dd7957e41072c2362513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ddf87a47f9751a889f176fde405d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3e999f31877ebffc67283b76e5c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9865a7ed0c34c4b48f38b8cf4827c31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c1574235f804ae05db1be4c96345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3b0762f85cca7a8a92bf0ce389a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5619abb26646ccc00001d0f677061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad800909e357d66f8c92ff5b3300ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d04fd429cf74b0556601bd42d672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a10f1d1ba8dcafccaf5a2a55b117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c4d34f367a2ac5ef8046e41463913161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67e40e74510bc8c7da4664ca52151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f313cd68a584a9de155dbd2aa0c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1998ad4198596a76ebf9d0a53efbf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9628baab4690d9b36859ee4627b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d663c739b0987f6aa2854df0564fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634b0fdcb3e64e9ff6b89ad83557e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32440db4a2d9c80cdfac115fbe346168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421df28781d05c2b9834c4d4d2bb102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0907eb8e7d5031c59465da180f98b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a40f08fa5d586a09c999ecbebe5a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd343489e9faa9cea00873237017a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5464865ea98eb36ab20c67d317044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467323abea06fa1538d97a5cefbda4bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03cc7a58d9f2e25f2369e89d8113f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829e74fd1c1c696af1333adc787d10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a9daf6c0ee1cc93574e4e3117780a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f01ce721738f42a78a3c3aae4e7a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df4a905ce7f192ddf1d6b7bda1dd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3438052859b471b8991d3de462f93b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d10330dd65d94660402557c3c171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150e2e10fef68738226f0daa1f868e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0696d7db5048dd19f97fee3a7a177183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7feefc0b0bd5d415c480516f2faf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbceb77ec7338966f3f0943af3bc769185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a9eeadfa4f0658f826c264a2ed9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11207a616709ea19a34d02c8a7118187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59040540b1b42b7f3982ffd8e63f4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df507e2c12c2510e8335666f5c9774189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e09de4c3dfc21293d2a044ef1164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41dd69d77cf12bfdb284f873887e65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca297fb398f19ce6ab46188c97c4e6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e845fd381fe14deb406dd4feed4c71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1dc6ab836d03f0225ac80f16ff98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaf1f6908aadb711c13bdbb103fba5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eba2203a3f8e1b38f3d46bef46d06f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9486df6d7c16c511eff1c6c18421de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc964f2e004600b8dec2962d3afef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a090314d71af7e2b87895c7b0d0b58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979ecbceb6f538f72238ffa76c9093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afbb681bebfba3df13274db9fc0f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550e22ea50f0dc4813dd7329df2fcdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be55252338260fb6a108d30591080c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093807a83d47cf9b168be56cf7b34d41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c317bf5700a4ab07545bec432eb7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a35cbd96f9bbe6f0fe0d503ddb39e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f96d9dc97dc0efdc00cd42efca74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c95805a775bf4ae0f16aa2ee1933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e70507eba04c6bb9bf6c0e2e3eab5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416249356904b97d9e1351ca7aa388b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe919d1c9e12dfb74871c65beeb43fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3683b1d1939e0b70ee78f8e99c5cc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd729ebb867a9fcfa202a30a5c93b0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ba68fd7c632bba1f6c3147be0b3c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e4d625364f24127c799a46a4c584215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5da85d89eef4f410c03f4f62fa05b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292efeab0af2d76cebd115861f270a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c73bf8d05b410473b71b0d9e11e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f9daf067b97b46e37029c22ce82f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9659a463473ea536d7dbb24cb7522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff2832b815a9a3e4d9e0b84585ca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f12d38ea04f5015152faf2f467d8a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16612afc4fa333003f791904998835a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3831f9b12dd5ba48d629c62db1a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371727b7164dc59eda407289dda065a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4545f7c867eb90967d86b325e97eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c46064ca17e6c1a9d5b3d7ea52ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088c7835027c50a7ed19024a6bc47d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c2dd2d001950f2ebfbf5877c3e90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac402dd028e7b59e747b78d83c1570230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549f4456ce4be76aeabc0b927a30e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1a79719d46cbd7c15efe2c25814b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4d01d1b6dd5eaae607c28d31b71e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b3ce1232425cae8ff325692dd79e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592205cb2e154d14531f3fc77780644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b650b5a200d4f9a1f748cc6285c58d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c66486aaea1413c3c011db44024bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a29ab1366cf7423d67c8c08405dd42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80405ec3cff6c52672ad4423a861e5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f4f38c3e5d2d3589aa85484628229240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c12d11f8af635fbdce0f32fd2bbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b70d0a76abb98fe9093f9b603bf641242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e012180bec3fad127403f48392598243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057af653af32e0cc7a68af840486fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8705295f3bf02c5714cecfdfb6f9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b6fee1ab712bafa6cadfa38b87e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76c3e08486a927252632309aed693247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b5cf4dfce975c368aee15d0c2994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1ee27ac2bf5edf15a5d85d44fe2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e901b0a4eff6c62bcaa24185fc968250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc467683ff9192798b772bb0fe9bf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799556c29d2cb69ccdd58cc84a128164252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a11dccde0b3ccb21ad5f29ea73ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c060c9fcac7dfb0c0f200f5a6bfff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2b53fa37ef0a9885200deb1979b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c2681691121e364551f4f6ad3cfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a8e4a60e8f6d0858db787f30f0bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6058c378eabe86d150e1215d6bcef0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4d2bcb37e3903ba331e8d428d015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b857564fea8a209e0a18a2ded9bb30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000823f41fcd98eac9415e3867ae2b14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eead322b6090bf16fe36abf44fd5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f6b2aa87ea5b89cf2e730f1c1d924263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea706a05d440c02430a3bf056a754264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424bbd05012bcd587106ea225c1fd7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2c0b2ce42d46d45935a7c3224eb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff96d9593adee3f8ece192dafcda953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470d401e0e16efd4dd5164440f5da76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c067f3745c16820edf3b5e5fb5cdfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c878000d97455d59bbec37ca1f80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a994af065afdad4ff9473486c0dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937980e1df7886554c43ef26c695073f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef594863ff7509bada27d36a84b9b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40f16b077a80a2e4204209aa761b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e34f96f7a324a7a18a3dbc8c7851275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e3bd65df7b767e647355be50810e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6110856d0cca9d5dd9a50ed164f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e6325a4667526862f3ee0a50a7817278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce5d87b7e91b7e02b6b81885e8903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6be8cf76432a8af649eb45e6abb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a2ba1e94f0d13a8fc855816bff02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b62803d394bc900f841182f379ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b24da6465674386704b8e1376599283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d193d80db1a0f510680a02f535f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4546e60b77e3ff8ac8a296eccb74780285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d8bc69efcc467ea721c2eb187a59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622698ad77cd9c3e24b50d0a5a2f3c29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16809de63de84795a113a7baf72c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92f2bd18a29d6dd4767e0ab315b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdeccf54b2070ae1eecebfb56d9857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388f0cde6a45560da7169af19a0cfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dab6449885458546772fcd9d03b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cd751aec269a986a5c42c4f5c74e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da053038782689b3b51c9d3ed276941294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec337bd3186e5388eb4be41191fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f1974fc3a66750f3684e4f281489296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d286c6adc725f90a572ad287483b21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1c5e3a5f1acd0128d7b71bc2bdb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79cb527564c188d19703186b18d42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faeed8abd2253182cd219d02d6f571300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799338c741c799a0b4d14d8cb3c8e377301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce791ebd4825541aa127e3c55699ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3f229854d462c5b4ecb9569e5a80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea7e28b6de77c27058f5aa06ab997304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69609b9496f65a62a6f149b26fbcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9125b5a0cabce12b6976e98861a7a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bc47033a8d7efe25528fb5b9645bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53125d397df44f9b2c468bedcfd2a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da61a4f5503e42223f17b2c4dac8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc346cc2deec8fe0c88eacf33b5e89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314cca4a27dbd0a34084eaaa97a8466311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba0b27bb7deb5079a789dd8ace199312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d432d765ed75664d3790384d0a458313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93a549acde3f18bad7a0ec87a98af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74463a77d4eca4d1d5891fd2833124b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab557b8be9f1255db57581708eedb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd69123798ef09ebac81c4f4f266a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b0c8caf9967e773445e5c058f8e0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a676d810259cb782253055be630cff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f832935bf34ac0aa2d3aa26e3427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def43cb9126440234e1c1671e4c244321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8a5dbe9de29cee4ecbff474bbfbe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d829d287e0c3bb25356fab68a24f93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287568931bdae9a97bef6bb9e8e5429324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89987ce70117046281c0686d2c3fcf26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec88c63802000b9dab820f12a9c3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd1e6c84d4dd8a796d7010344cfa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67717ec8b5cc1a1913a0d080537b68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903422f0d1b986f06e37ddcb809604329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5ddfc4ec3c2152023b228fc1cd61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555301935c44e5c34e46eb0020ace6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e27c850ffeab325686999250772c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219513f1726a218d8cd28536713e989333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745450efbc4887ad19d6f45c3f38458334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfee25cfedad25364882652b5aebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f6bdf067a87b5383f560d0543b06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab043b42c0d583de0277f4dc52bff55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49911abdbffc5d99cd3b74aba8cc1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fa1b1f65015da60e247f4638974fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1c4ad93f46158bbcca6724e41dae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c23e3aba9999ef6163b37eaa8589f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2c1434f5c40379fee2e9cea6c835342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c987cab1ae14a66a51ab082d0004e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7217eb6337fdc4c43f147cd09c1fe2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9363446b63908ccbc97aa87f14c3aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4f5651f22c16a6f0efdc477851f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcbecd54925a0b21e8bbf2d819826347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c51dcc7514b76e57cc3459d7127c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a549bc7743cc3cb5cf94e97f85a214349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb857c27f9516063740f53eb9ac82c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988e348d604b087cf0f7bdb92edcf6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e241bfa83d10e84f7072b244dba4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a1b6f85465546dc626fa6c17e7cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081091f2092886521df238d4318431a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e031c7fe8bfcddf0708e5966717ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85554c3dba4e9623fa5388b56858330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a94e7da2033a0a480400e58ddfb80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d14c693fa481a2cc1aa4dc5950e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807de0d8b3659c9a469a1daab3a1e5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0399013eaada09ec2d29da0388017360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843ccfdaf0f1dc1744e22681739a5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91bc02b0c0dc4c0cf8e325d6807d8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe9d184ec3bf0f64cc04469e6fed1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5ee3be2d24b87fe2ac8f16430225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479be6bd63efe727110ef0d749c136e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7cda43f74ee43790900135bdb8f70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653b5cf5d32e3c55910877d2509cd1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361fe9bab631f401064363f2afa0940368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2853a9937fee4ff503fe346fc1053e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225260159b99785546234c5a3ba5ab22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4faa600d366a746e5233520e031ead371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62b9aecaa11d28766458b012d1d15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f2be885750dbd2892e848a588ffa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfde698082fbfab7287ee8e2939d6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d29d3a3cffc2789a5b88fc29cf210c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14896fb8dcae3d992dff7ae6ab9bbdc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91551fa4e6249948331d1960afb3cafb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96afaff1c492c5562201897fcbe54f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f8f14cd02854ef1f92a6129dbe1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d70307ac6d1ae1daf4c9f84e3620380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfecad6682669b262e320710c779f7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157bfa4c26b8b2c23089919896e468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e991ca832ee3c67fd6bab7e943f32c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96ba1ffc06c33a4d84a00bea364e29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ed6db635b87f23558baddd1a7ff6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f9e27b637f3687251d88bbb0e6a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced83202c07dfe28f6dc2cbd7dcbb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb246d68e4df7c9a36754eaf1f042388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c96e0d08b3766bbae4e8162d8b7ce7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f8c9628c5838297be354bc166dd1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85428439e72804ba55e82fd1beaf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b47d7783832fb67117cd90141293392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9d850cca1137b7d6f238c9577b91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe280b4f558d678fdbbd46db74264df6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1867bd148c963d27730d1f8c7f996395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c7cc1151236f6b98a429e92395a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d484826e5a30b578443eaeb6c3b5549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be6f631f854feb05738d82ada171fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01341da4e34fd9ce5bd50d30934b1a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137493ee3589f3742574393ba3c280400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e30a23c48ce51913bcf96e619141401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776307faac61cdc6be06a72985c7c347402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d5787a510775b71901c923ee2216403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9ad74fe5a02adfaec0bc6dbed2799404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab8052b51e8b32094d8af4c21c49c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4860430706db65b6c3b8533664bc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400afbea34385feeb3ef9f476d44042407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d656f010fa97b1d74ddc078b3903408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75267c63176697cf7d97805db8423409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec936807bc20448e8c63729ed74a9db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebaeb2b0bbd694615799d8fce0165f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2cc936ea787e57eb60833e6f62064412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c57332898bc055fdb68e7c268d8878413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083add54cdee28fb0f92a14ea398d1cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ad0635371a45b798fa28f997262e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0121fc289bf6e39f2004be3ae9ba5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad975ba37fb83c8706590e0909930a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b676ba71b603d6a19949e16be845418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81a93b2cc1d7bc21b1494fa480e8a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fade66f5f0b6d73f4f5244dea72fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4f43531fc8f1a969628a648fe8c88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e4cdafcdf2ab74b5ae746b33dab71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44223c392f2baa9ad18d4e288242dd16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f13fd8909037d051e4cf8c4399b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e11fd73484ccbd706a5bd4e75620425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845448c31fd468088cf5f55a924d4059426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7b7afbab4f72f26a34d45f746754427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3d434e93d2a092847152c26d688a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef588550ee075bd8fc300366e6b6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266e0410cb149e94d34b3cdc1a3762430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29c017b022b446fa9c40cd893b9c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d6c8e4cc7886714d041d2cd3af98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93deae9fc75a17c09a2e4129a3ec21c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac7eb017b7b6330b2fd17e4752d6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c924d741cdb48454e08af332aa7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c09421c60ab5988d138875bc3727436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688b227dd735e2e98bffbeff8ef797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf545ab0f0641e441a8b0e3e51a91d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230676f114b2c1add4fd829f6b3155439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0adaa5ea89e781dac6903579e730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580aecd0a2628ea2fd172de94cc591b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31084138a72ac1462d078252434c130442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481d65d889ae302ead87ba67c8d772443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814195ec8c364500efaaf36a14adf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d31d1b6382a88ac0de9e717fbe59b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a220a85f0bbe18b507a719312f71e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2ed2fc0715dd3f8160946c309213447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eefa11b5930b20b80d4bd5aced1e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771bc878923e43ba67a9020e58cf95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b95ca68555cefffd237ef386ee080450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848439029173ed0913f8572c1ca4f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb93f16fc721b7ae22c8f1c993f91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30718584e0ac275adae0c6eb1fe0fce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9486f121728ad715951150a8d25e46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d1a23725c0e1733a105eb17b04011455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f003a06e0bb06e8cddd25089c4f521456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad8605fdef8e640b3ee1ffb750cd2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd06b455cc716c37378bdf4815acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea4203e88e81d0382a59f63da0230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d7b2cf0f75ebc02dbe5e4822d651f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef99f61d5d18dc7cd6c8df1113d61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688063b83285a411a388dfe7c3e96f16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369a4299bf98823439c2cd015ed51f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381b713bdafe6f8237d978496ce959464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ba80a720b1bc49d70742b08a810c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709bebbbd4b5127f65014130945c622466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7c57a0ae2e365a1d11fd121ad1be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612f47f8535b1c100c432c059ac3c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee324e0d3892744508b0c46f3faa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711136144097ad7bc1aef808383529f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc674ed5ba62f0d2cbbf2596d29a8d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d664e840d768c1d5ef670a606f30f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0d23a215b12bd9484f5bbf9e4063473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63d272d750502003ab8bfc33a9873474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f68bdaafc651d82a50553a48e65f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed67bfaf6245b774857a4932a8e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e36e3740d0c46f618be74e3b894c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a7adec14a5d964f898c62ddb534e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c82b95f116507cbd2a9b7a9c0cba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca479ff9ec80a2446d31643ee270f2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50af70e8cbce697b22482b49145cda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33ca19958ac48834910ad6c9af449482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849cfc9fbc65919429b7762544a3c35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a3b7e2b0af5942140f60abca907b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410211326329c2e3167e924467c72ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7450bf306acdf283bae4922e44d44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad474c3d5f93766ef84700d27e428487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcfd124e4fb416b86f6f79ab789102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee242b6bf7e681e0f6ae710ad698322489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f68d6c2bc45ccf666fcb466697101490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590eaab8910515fb8899c0fc06c4248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35e2ce0e939ac6eaeb0680271e29c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580c8d4df966265fc825baecb73a35d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a08e39ac4d6c83849dd0f088c7fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95239138159dbf04b057fa614836084495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcacd601799a692589a1578a009a7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a7cea7a08dfba6549bd51b02daa8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1eeee5563fe8aea07a09992027eb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1cb4dcbbcd3082d620a870826782499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb98f248899a18ae04250ab420377500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f8ee4fbf81f0b615d90b5d8ca91f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a1d012fe9c92df3e390f9f92922cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f46abae973d79be2dba833cfe080b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5843c3d4522fabc5193eb832d128504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b458e485f7f91a4326d444b4abd38b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de31a3ccd4731ffa4474b8cfaa68e89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58375fae0354b6db97bcbe616187cf98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9fefffce3ec52f25ba85d73e645e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808652a3d13e7cdaa7181e1ec4c72005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d49aede79daedeff40d22500022f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b13e9a9f2598136154b90e66d59a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07db4ce7c4cd93b6acbb2e578b067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72c627aa5485fe6e1029a5801de3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0878aacf49ee016491d96434d061d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f199145a6d5f01363beb65adad6c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b8613ddf94a6b185b6003cf369e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1dadf5d4d9182d9d0dc0592b02ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f375b187f79c9f058e047fce6563f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3b6715f8de771cdbd248178b25c02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a91000afa460fd73ab7564f7a28b4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a26ce78e9472658b677af684bb57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ff2fc13930af263152dfdb58e96f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c212847c5201043f4efaac90a495e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab4de018bb00460b611bd44b9a7d5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c419f805ddcd651ccc1d4373865fe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17a4c809c37fae2f4e8a2d7790deb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea31659364af4150367ca33f6a78d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed22c1054ef220e454483167a1dd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0c71b07e6e22ce70cbaadb574ee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa0ee43cd69ab7de4f234f1dad7a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc4d1bd7260e017eba5f89f106992531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41aaf2e3cb7a2537f96e2b326dbfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00582e4eba4f5fedc99abbb296fb4d4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f981428cd7f300e36a60cc3e9a009534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d987e9d8484b8e6b6d853f926efb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff229fdfafbe915fd77bf5b03ba069536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1bc65998b1efce37f306ab1bdd96e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4962b7d60f7c8746574753501f1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc16c201d6ce57c4777c5568ad973539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec3f7c863e62372c4e0a8aaf1ee873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561d8ae304c4a4c7ab1a551c6188a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997456b2c5402f314c9790f84eb3d35b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b613097c90136932016f7d22c2838543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1441cadd8f67fd2540f3adff6c80d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da1bc6a640e2d96ab6c6235bcfc9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c396b3d8989400609c8f89253e3373c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d1cdb5b9eb4e9236f158497910356547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c14908058caf90949b0ce9f3267ff3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deeb936f5b69c15950393716d784bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54cf316098f4cfec407b853aa2e38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd591fae48c667e9d234af675c3d5af4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb442c56957d30bb944ced688afc42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfadb1e728579867ca01ae6cdaa7162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca0d43192bc3913c9662af76589f56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874c4a79b697e6dd3322214c1fbbb71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a007960cbb605cc0932efa4ff4bc99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7094f290e5f70496c0ce838242690557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27312fb876898602a8cfca98431c252558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8236d0fe3ca2830307cc9c20daf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796cb3c7553701433aa62a3ed5fb523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add255ce9c73c2b6377950141652134561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff22e0f6c3a55b1c97ec9e6ae3b54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8668ddaea5c65f05c165c852bb35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866442a00579b4d46485954d2fb4fa47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbcf061e11794c546f9f906da4d92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215bdd778b0934ea2204ce03c3ddac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e880fa48b83ed7281ca06e3a1747d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06f1e89ae1f906a9cae8ffa956d17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb698bf5f7f866e8ba5fa8d39e63e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48cacd88767e0c2eb77a372370f08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac490fe163868c218d108f32dcd331571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8e440facef251c2484d65bd5a00db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343fecfc3d45574a354848ccfd125d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d140ccd506ced6354edb18e05d46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79b80983f5836315f447900a04ae8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a333cc5fbe5206c205333c34dbbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307102728a02ee3b91b4f4af05ceb9e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269e8ec9229bbd3ec6f0b7536be84ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3be2a995767c4b6f66d2c54e5dd1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2762dc35303eacaa370175cbb33e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dca5ed9a60b936ca89de9db850a2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8c88da8342b10c099451ace4b266a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda11238d0933c2b414f20ea5733ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaec51974aea9ea6f9263ac118ec0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad97bb1b9719da1e0a0e814367dfaff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd60907a243a7a97e4e47b714e6aef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1297dc50dbd5b5385d7cedb8a8763587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df5a034368ffef28bfd9363ded847588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577c1e218757c5157facbf5002e637589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78c8dc69a5646b19f4a49aaf5f1c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e6c27dea363189d48c9fc27892cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f873b9175c4762d62a9137dec8e329592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a423ff5d2cdf3d1c77f93dd5fad9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f1275a555c59aed5613c5cb37fa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6585758ecb09af4771118218702e77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a6302b9bd54324d91bfb06f6f171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d6ac829043a48cf5acc63ce235a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d634e612063676b6119f7f37982c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978a13487aabc1d7526f36b26ac24b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af520f44c2005b6f70f91bf07f0792600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849337f8de6757e45f5d7a64a3c3ea5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b13a5b25d17f39d0af773a18b8d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f0ecc34e7236d532c06c21ed7478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a684bb50728d420ab77c5247733b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd7dbc349818601a20de3b8760036d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff398d908dac52b3f988bdce124b23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962ad880e7e76f42305bdb0f4d4996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dc769e237fa8b59d5f6a638d21b60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6664af7f97c56e7f53260f20f5d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d73cd7406af4d2016b8e6d44a43b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195089ca5e9a8e31e92f002551a934b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7260e8a7600128e15e1e9edfb047612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1673396c1579d98e64b7a9a944a06e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac5c5e7c0e8cac660ff0b432aa22d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a128529f5265e74b596193257d5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98cb827a300736c34e23567e1f7f78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e20f61e60ce68669d66852bc2ce2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23ffb8b35f455bd57d5c02611fadf1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad841e1d57ca49c8e86cddb7226611f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b3743ff87fb3cee194cc383d1c36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529049e13eb5b1af0d5514bbb700bdb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26db6b2138f039d798f15db07f0205622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba757684a3dba3f1362fce123457404623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de5a189690726d2f7375d9cba5dd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c1998c0aa3b38aa771b7e7056063d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e7a6b53507f1c04cd762a120ff0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179337fc4a5b87416296d47232f94f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb819d0333d794278c0e86ca74df6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba327c1b17eab8be67c9f82147ba471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2a695bfbdee1b29c9e93320083d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b0ddbfa8de62ab2704ac77a0cc7b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ad3e9d233140a31a8d1f9a78000c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c3e26665b469ba0b475b51497afef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8ea4ab88feaafd97439bf049911d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e3e7e7421a03897f85b474d4310b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1a0df31f7668f9fc5cf9e59cf61c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133ebf38c1e95c9d8fd7c567aa0676637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9c9341d0fc774c657258f7236a22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958804e5d6d189e88edc9f1e4878609f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe8adaf65ffcf7ced69c519118776640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758fd0bbf6f8ccade0c1c9fef47914a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52db1470459f541ae4c0895498034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225aa2ab96e7d068068b1f79aa4e23d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8eac76c03240c209c6dabedc463d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d2fa39ffdde73f20a5dee909d4e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c2b5c65f4bab627aa7c7d37c2831646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818379483cfcacc0e33016e7730398f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bae8c695edd0ffa06af8c17ba7361648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07aded2447cbc8f038796a9eecc26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17fc716f797eb5fed154e45da00d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b23f06fd51870328fa43ce6516bf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ca89b052de59e5cbe9e61ffb1d83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a725084c50cd96e4e7307c2f74f98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239fba8143e76ebeb271eeeb45cd385654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb384a3a9f039b441c4fb27d536eb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619da596d05779d7408891901bb3d2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b97bc6b000eadbff3f3c4cb7dc2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f9998438e6f9a7f4f530b067b804a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fb36a1f3cdd72e405837d998a2b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76929dcf5ced0d6df0488d32efdf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3291409bf5d4567b98263248b9bf5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605648222b5e60505125fe3dc1d8dd6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284eb1f22f3071eca5d1be7c43adbfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e3819db54f7050eef380623287cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5b40ae39f615267f5dd6e944686fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608856c4fe96547a2970501f319c37f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345f3729a30873c9ae6bdea64092d06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d4faad5a1bac7596ea0e9e8806070668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2254300a844b36985b74cbf4c3d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51303d3fd015e65ab8fd8bc6e33dd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb3d8075d4b346e89497ddbe8b5d19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cd507754735fea98437c5cdb9f68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c8fc7910a8c4165f142d051a18e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e135bf31c685cddce20ac3bd4efe4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb8277c970f367df5e73e5e82868c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8538b7ccca02770da46ed87269fb68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d8ffeb23bf4ec60714d92c0fbc55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253a6b5b5cfb58521168b7f90c7689678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b08b9f4f2cd85a82b350a942026ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368c004604c8782542d7bc042ff9ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6cedfa8a281e3b9e849d2847c1fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9619b998bdab40b8775eb3c583e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a53dde98ec62bd2155cd5258322a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67ebcd35a6fe5265bb1a492119989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b8330eaf3fe91801985df7074c89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5cd3a381074495123e3592d7ba748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c1f43fa745e8fa5283922d6694bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648fa5a8e9ea59b7ba387da10736d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5745b5d55a4c527e5d46a9bdf63011d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987887b94444795458d22ec4889674ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb681a68e1e8defd7144ca34164e5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11221d04227500524892e77f646c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214a95c1370a0276ef0808ea644c51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd8c4f1c501d790f4da1951938dcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d33124007180baf4d02223651b6c07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be6ec6a477c750417a53b0b908407696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e6b1d0f69933d871e2d25b68ae964697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079dc0fa83d53701d98d841bcd9b7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cb74059c3df0426276125c46ee85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458661d86e4dfed2a90d7b7e1151ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda31ca1de9c6383bdc6d0929b3308701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8b3343c74fc9757fb13655d219e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f63092a086320854ea6499b12b1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3c96ba92d25e94562a621c057df1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9daa139ee9284eaeb99b4436de30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5aa06c3cffdc2aa3592005a2b6221706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f2e370bec92823b86fdc38fa18a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76db960043efe67f2898f801afa6a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24454c6ca0654d25f37383f7ec42d9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334885fd19722245f36b71284e6edab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccbf91fa5bd3a8649064eb8f8a8ca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49efe0aa0c5c3ea7e1e6d79a76f2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3988f108a7877db1f8848cdf0bdc21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e8254dceac5c29ebbf15bdeef3e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f504a7b7058db6a7fe1dcb6edb9d1f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232737597dc30375aa729386459d35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85deb4526b6df507ad17d9ae7b8fb5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b66ebc7ae9090b7bdc5d03dc6a7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1357c49e3d95d96c8be236280b9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd66f178d6e9847ecde617563c245c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaeebd9f79425aa785e075c2b1d718721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ebec251022f9127d396c4a78e069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1969f9aa3b0324b67d281e0deb50a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead5f41d48a130b1f31c48c07cd9053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c9ae1160f96913930f2c93291368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637a18aa87e2a1821eff574ac9726b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b65f12641bc561ea42f5837e732c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060583cb59ec979ec822c9210f86165728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1190980067e5b37981c45714725f554729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98188152fa49d219bfc439e5835f5f29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f88f6764e510f72cbc5e57a03c1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205be5a5ffdd3a6f4e115ce0e870b28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a7a72df2fb2d99e4aeb15e48212a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae469d082492eb3cb705faa47b76b64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2ef7c75e67e286c959dae94c743e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c4cd2c9692c69202954ebb26ae1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b66b3f9270b569457f627642b3d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00918c810d6a196dadc7bd707ab6c3dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417965898b3dfc92e827394e63ef145c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbeb2f42f4878679d8718b9ab49e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37222d6f780e8dbf3198ef900aed6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404527b8be8de79518db85007df1bd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a860e81cd49643b2ad95f0d394078743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f2518faf65516c574ae565f9bc6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59454e8a18b8f1d71459d4406cae2e2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1fc18e2d9967c8d23fe3ce79d25c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639799eb9efce2599b76e159d82ab12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05d4e6703d7ec608cd6cb3be5b487748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a5e539ef45fccb790f27784f4172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c115cd5a212c1206aa137b3ccaf754750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438131db37f7ce6f4c42de5766051f02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f04584943c8b65d479977a7de0e10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf236c8b05ac79ce1656c4f5333b403753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398973ba1839ff69538ff11d646895754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db9f4315888a0d488c6aae3ff7c49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a1a820f70311c9c91e865b799638756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec13c8022d58bbd12fcf0f5c361b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f06b099941a673b27af54e52279a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f54202a9b5b40117b4e7b9ca1d05759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ffa880a39b86c8a15545bf9dfcf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58fa2faceba1ec8979c57d53795f712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e12e7ab4012c026341bca9d6aaeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8beb0909e188c11c16d262bc77b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561e0d1ae2ccaaee2cf00b0191501b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf48d9d53beb1e85731198dd4cce5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2433f736780c9d08ac76e758f4a9f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9babd6aef39542d9bf8923f1223a2598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5983f47cc7c4a4c39293fd20fee79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd9ce1966c21095d34b06949d829910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563c5bf49b545a5fac6e9c6f44442211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2736f0b5ca7e1a1f5f8074e04358512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d89f7a7723282050ca815b84d601913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee363b1415740ffa60cd832ec623414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f4ac51f45d947c4a50be5de54fe2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a4a23456dc55dcaa12fb4e3a8ffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884efee94771e4ec53ba9f9e0f2dbc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6163c121435d53c407d02c6c1431f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8585c97017852a42d336d10523355519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7bb1d03951c12ed64fce2cb9e53320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c523f2cab45fbdd7c37aee907a21c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aac2618617ebbd7c92dd6b3c3769122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697bfe6f09c807d6975d3717ca27fa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5070cbc23794ec15c718700384a9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8366a90a0b800a1cba3d456495b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4448bd9dbdcfc1d04929e2ac19ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cefeae70f143648814767f404d7ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c11ce004a040a0042d5f5df40ced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d7607ae7b9d0aec1680c08b908eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e59f3c7c29fba111eb6cab7b0619930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664cf52705dbdc0b9ebe892bb8ffd5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459956a3dd886e38ea181eba72f451d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95705ddf78d19fb3b365f997751bba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516682926d3cfbe8d752a1336ca7766f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed23681ad109a5b38bc917a8b1fc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26e414af28e8ef530a93ec5e7245236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00770b62e1b590717ea93af0f80d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932339c4c0eca1b17efaae303044fbc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31aa394d6aca4f25a3c6c1bf05732939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f742814d06fd33bf668714a87c85cd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3191a6111ae8b8c6ac6a980dbf29441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bea4ba1a2aeffbe6f7e7b7068714d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca8d905684a5de19d76f8e7b5ec3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c37ba29a636e8ed4a3c1c3ed197744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d16ffb22f6629611ad7dce4024cbf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbea6594bf10adb9a93689fc324d5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10b3405bcc6e7287800d661c44a88247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95e5b038ac3167ec0c71de55ad38ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f7d629e904ede8dd24190b416a28c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95261313eab141a7886884ea052e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7259c309cd710c0216521c8bd22851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4275fcdf40f030188230a4b2844d5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69437c3d27fd454c588ce517aee8ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8527e6335fc5b7ef7b996dd01015654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a23e73bec143c203b4799296c3061b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100d881ca23c2492b4ac6334c3599e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb3f68eec8b299f81191fb77157c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328560d53440b9b987470f2a92c5c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442387e57a2973103a536088dbe7aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294261f4fb4adfaedd0ec1c7f5f77560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b868eac57acb6c26d1e64e32482c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416e95ea561b8aee9ff01d7359ac8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdb1ec969302db4aaf4033b60972a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7712c3482009b65de75a0b7de41b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad32c5199214b3ae3bf47d6d1d89f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395425fff8e9fe49f7a979579c22c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc1428858006ccb2c64c9f021402167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2eb177301c7b14238df1d2a9644568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23718d7d8e459585d099b9f6c1081ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e016a0349a91c042606758532343b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a582da9bdad88f9ad46df5ad5a511171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a019f7890633603250ed2107e04ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98aec1c059853674a616167f524fb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad433e9bebeb8dd3d1526bd10a08a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c496dbd4ccf4320bf7c25261f28b0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5fb1d9e14ff2c77c86c7cf860f7c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77bce71fd2afa2316c469042dffdcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e870e2484a41ac69994cde913ae4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b25b047f444a56de1b7a6b370464179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf7e79cce9dce5dba1b2c803acd4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d610fddc32f5d51fa0ec950a2d3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb0787fcc1e75f4feacaf298dba5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e7d363c7f65f8c3fec398296de0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338f4f17f1e316200def60e44ae88184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763cdeb52a268e14118f418c0adcb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1411fb5a127075c10732afd35b8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3bf78ad6b06a029884b51db3fc23287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd08d511c10f96e6c8dd1a7188999488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8fbacd7f647dc076dab9b22dd31689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7930c1ea2e9cc3a60ff9adff299d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d93ed9280286fa5d52d512b3cfad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc958dc11c376821529eac116647792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76079b100eb2ddc9dc746585c622e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301867a4731978163fbd6f9156e0df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4cc4b026654ffb93d8f995662107d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc918d61552add5cf596f0db3a6bb8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10195642b1077a4fbb7aedd49c36797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6bd2a55779c95be84026b4163aa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e1889b3b6343244152cadc17d7ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd578d72beab6aaca39277b13802182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d00a256c2aeba82a1248d49ed347bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a83e36daecc3f93ba1270ecea19f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f940a15b678074c5d4cacb6b538f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3f27f412f4b27aca28c1c345be35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be74ca62daa9911a862790795d6ffc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d047a52f7075a6bfa3f3c22a6628106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43c105373d5f3c75275138071b6d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7d37bfc406a1b122da94018bc3041108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da411a7fc455c7aefeb5397be5adbd9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae511cd554ea056d8070e30863549110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a866e253c1a3fa4d303495948704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fce78cc5a4438f6a4a760be1facac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a68d392445b0467e9e77327db161113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d851e6cdd0c9fa7dde7a3a658e86523114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d661e35b08e6618c39be0c1d67aeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4547b391c64cce46a67d0601232394e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9492fb83075f8fb3ab49c51c5b744a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc602578dc4854c23ccff6fed07493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757c811d6a0e6918fb62a37b60f914119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce18172911629ad78a09e8b2285d01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8117c03740f4091524e71b8c09f8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e418e31d55677b6ce0a2ae77585be4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085664bbfd0c5409bac8d0a318341b92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27291d908d4842805aad3fd1fd3aa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadb24db4845985979e4530bdcb6463125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ecd694efeeb3f78f691363fdfe79c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc13017df73c488fb998baf3ddf0f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15649480859ab90619b890643a0e1e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313166d923297d5704041c9217fdb10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d172ce16f6c3837b2df5f5cc2872bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360948dd2b96d12fa404d70e07a8447131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f917f02a10ebc6e518aebbf3152f4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b45b32359f8fffd3dc120423db6462133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab2801b78834002855328d97fb228134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343018e787ec1e38cffe38419845e42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0adb4ba974c5d9f1468a5999bcbbf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008a32b83b9a4af67bfda1755edff9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de124f8dbf4d443a2f534d1e5f9e12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eafe7abbf83b006157fbd73a8653d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9b85c2b8538381f1b466f0d6faa6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71b4ca2baa2c3e88597d12cf2f1bff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadb8903dc7859e49f9be7193a36789142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae8a9aa4223677480e7a3447e74de3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab7f77ae7388063d114c2bb22efab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e8fc23c66184e6eafc2226c7c243a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb0985c0ae7cabce7084cec7e4963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c73a0a6dfd4a4d2d048623d76e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd578254ad91267167b91c0bdae2e44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9ca1a8707d03b7e1244dd0101c6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f449e9bc3796f64d750fd696a0a57f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1c03ce4313bbdf314d9f9f41d89ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfde03825448cc3c796d033c31c205152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537906337f83c6d38d02c57eefb1ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763ca08c59118de34a259c0da62f772154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb843dee31fa6812c10619b0fdbac6e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c7d0a8419247b540c54fffb164d74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa27d56248043a2de3bfb9196ed8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474d269f433fabf9692d7932643c3ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2805ee55325195bcccece8c378723c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c256787146a262531992b69bad86b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddee26d95bef9edba8c1b48a3e07a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77b82935ca6f20e2f9954e0aaf810162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496ce5e5771e335b5b3c5c6a08a15b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a814506c203cc897a1fdb2051cbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0124dc3c85d1b048447547a9f2584165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c59ce3462f6279991156f1636777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574d6a19546c31e6f628dbbe72b32f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e218d7b5503953c358490b67167b96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6fe78fec2a3efecb65be66baf666f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed9f379c576190c2b40f910426c825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7219fd828deee8382ea06afb8733663171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf50da120ab132798ffeb6fd9546dad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb2c421ce74a3c71195c60408a0dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668dfca78edff69ce545c85844f728a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed91a8b7f3c255f2bf90251e61c7aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b7636d49d62721191059403ae205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61eec1a39adc6cbc75aa0fadacbf0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b413a9e7a8941c0460e48061f903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a065f50b04554cc7e8a07a52f1828c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3e9dbed5931bb09b66b3e16234c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475c2b60aaa4fcdfcdcc1a2e44c3eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684fb50a02e095abc7e81505b40ffc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922819ba950fb5a868e47fb4744f00e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b258558b3247d3e27068c8401ab0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a393cd46f2580ba714a1645c5780185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585484b62825b2469ef4047bc22fc71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035e45be55283884a1881ee77bd4a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967402aebfed3ad63e519502861caf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c395b8fcbb62de28cc288cbfa37b155189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf771b62ec6182e17d1a6b129d843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a624ae816993f8b84c3e81e738fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067fe71c2cdce3b5d396bbddc1de524192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37cb31a2ff26622bcb93b805f1e90b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c539785c24c489ee016280104c00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527108ce065506c66e555a7d941493c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b07e80823072811efb7e349e590b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e148cedbbb18f8396c8dd3410927a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89103f765476e5c69da84267b1ffc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c645f6b6dfd35204ff4c90c62330199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9779cf0aa8d3f75081b4f3d2229e2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf789f9ade8cb8108ce6f44affe9e27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766328e015402f9795c783654a0b60c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b6d84a8cf9984460316165414519203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444b0f528d75f2e99bbf68b8d8ee77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3936acdd2e650c06ed48125ce9b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c34b9d9b23b01b420d2810b6c312206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d16213b753f2a618dca34e7e575d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1cf6e71802d9d490f088ff8f0ada3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed2e11e1007bd1a8c14f7cb23eba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52399527ef65baf7021440343519e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe2e2be5687036ca759931e993324211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46984dd69f7fac42a76e33676a3ed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9384236b49d74a80518b9a2e7e42f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1d6dec5d8a4c2a54e8b487c8510f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c677c0a6af67223aa648bb045bda9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d5a4e12ae820398776f6fd91034f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d323c70380fac3020a22b1aa345fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234306b95e38cd49a1668dab0801bff1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946596aa18a8d26a5d2c6c463f17c84a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2addc1c85cfb75d55361685da88149d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7c5cadb98eef0cf1709ef0cbce26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd07199954559d4fc9a59503a74c6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828abf03d3a7d3ace7774f7ec95816223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad6475ec69a1997eb64320483075a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261720a7c6b4160c22de4a9c2e212fcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea055200f76fa53ac5524928bb7bc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385e15386ab128e280b80d61e31904227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1f81f80fd4fdc5dddfc93ed043e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267291b1c57e0b92b8db87800c17cf28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a1445841a55b320f5db046e68692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fe1ca44996ebfa9d336e1729f8f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb55348890cb1f3f568cb4efa2f89b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e19c4a329ba2eafb993574adfe70f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66658cd07ef730a5f08df30ff0c9d148234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b07ed7013354daaab7714e04409bc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483fb0aad68594d227064a44f5730b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe356edfccedffd2c945fc976ae64df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550124f13df23bb55c5bdb36a662069238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca04a99b6faf65438f65d7884df87a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd18ee11077637be11fe350169aa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af458ed4590d98f075946df5d7c4fa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d00683eb9dde303f0045bc6cde0f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85f556775392c56fabe6dbd09561fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03cae01549acad462e863766d18905244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cab16d0390ab354d052dd80bf80a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f08ecba2e23a65182e8c0063010da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e86d4b032e40d2a73e2d3529339f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a933f7a2014e0939425ac6647cb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab462cdbe7ec6b52544f3f7802bcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e06e50371ac91ad2af6528b92013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b30dbd9b06f9ca781d2b082ad6a023251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c32c56b227d6356fcaaef482116c9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299435654b48694592679f8d6407e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d783baa6963fed2517c56354a22c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027591675f069e175ce3f611465f28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ef612010f32c5f72b66b314a6663b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d6283ba98702475d515106dc5e1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86af9348376226f10b6d5f2527346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3bb96419419a9c92d4c88f17f42da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68be348b3f3be93d98df671149c58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2858a2465f1613049ffa2871673b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634600c38f553641ca77386cf65346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3d75e46d04ab63ca74789c0671f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ee5b24fe66c4a47871b5bbd02d70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a534e6bfd417773187a2ce154de0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609f3abe9dde98b10be05a32400119266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b8e551efdb805e8c64013f3d64b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883de65749425aca1c7f27d94ea037d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ef7dfa0784110853d54c3395c853269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57616c0a107924fd4030bf51021bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88381d1d7c756ea109225ca6aa9068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9498267b7c619dddc753e288aa97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1fb231e73681f7d0c1694bb552fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8d641d3f12f08d6b1a30519648b7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca574fb68d886c313951c01e8a6af1a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea00c275dad7fc087f91897668fd9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b4d461040892a46a9c9b4a2daefa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa6979d91bb8f8d655a869c371927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b24dd410c24a9850b10c4bb57457279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8b503e949e10511f0763a12010a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974e1b77c231f746fa2cfc868605c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12996416945289c47180e9d3935bc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485462932f11e54e60b11dd2bc1738f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409685cc8771dcb55a95301fc990222284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b2b3f0afcae15dee8c5895ead0a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b84c44770d00b40c41ba14a99b0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a2c5f88fed9e4ab931a5b6ce4920287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ebf9e4deaee56c8148c0ce91b0b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0f9cc8ca90c8b4cc40b30caa36c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f58e83820565a0db1c4b29d78eff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02ef9aa4423c566f4549a1518cb58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea484a0d6441da1080c3237475fb5fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c6d1fd16d71fd9ccef1eb1f10457293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9e57402af5473a6ef9c7b5dc94f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c0ce8c517ec6ff71878c64ef703b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2e88f311d82afcf162f88ddc2956296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd39cb0e20f6461751c0d5ab1ac5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8784bf2eb3b4083efc84a754e9ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea957a0de81032e124fd4f7d13100299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26274fc2b63bcc588ba9aaa49467c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6948a815a2a706e14656462dac6eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd85c6814e659593b04090fc54a7ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4d715c004d8e93dd8214b8b01807303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf4228a7a353de2bb7c441d855733c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b638dd453b80d23d23bca74818936c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdddffeb6775db4afbcff9098868d73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768de045782cff0cc8c5ab75e1f356d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c83203eb3aad15b9e9847505aa9bd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9624ac250d7ca963a5e27c490f822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f34c35eafda3ea1ec0d5a60dbb6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90ddc6ad356d1fb4277d117f1eb5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbaefe3683c4df00fce59115d18d6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d86bc57f14f41dd3365d3fa5188f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474076590c8f77240a29e7b26b6b0445314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5dce94603974902852b6dc72442b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132626159afad65349873106d82154316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159a15ff16aae2f2a3060aa0aa18eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fea4c47f1a267da19540b2aafee55b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d83a475132efbe4f5627cb37db50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6f6cc5239441eeabe1c4880d5bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0818bf5bf2e89632e472acad007b118321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ab1b754db48038c6393184d16941322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5546198b180406b0c74f1ce83a101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852471a8b20067d193f3705fb693bc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8fbda020e3e7aba86da6e16497897325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a50129de1c00220047c0c4adc71c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1e5af75778825708eddd23a030d43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df7a5c76d3378387df108106170825328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213f61dc2c5303a36b3176b0c71180329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94d1f5c109de7295ff469de0fdd7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0bbaeb0bcad1e4995aa395950731331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d100c337a09cc0eeb13e91dae5aa9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c949b21cebe0b09adcc9385324e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8147c21d89ad1e4a0af7ed1730b43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44011125889e3e7eb5dbccb7574b651335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366f9a414a073624cc0415210deab6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b680f8b03320025b7a56b98b100391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fbba08e521461bc2a5a8d2d1c59e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f652caa9cbb1454b2a1dce43fea71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd7607aa78f53c978a4fec69b0d566340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0150df4f1590fcbaf28ee38daf3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb77b63c968e4110a26e3e7a63afe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbdc8e2bcee53ed71d32deb275ef1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c5d711b4297095ce187ab0a53687344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec03240d304db4869fd2dd74f54641345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb99eaaa4a1d64833b077400c620f33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d041fc522aab3418562200cf4499e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbacdf0e4ee2fe09c889126acae273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662f0b76c20f0169be82b6e6c869755349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e03cd6290b9971f3bfaeaa0304ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61c746505778a4dd7a11015cb6a355351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7e3199d36c654ebd88b581323b68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d561a6d03b55fce4bff90696ddb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476e7ba80aca96d9536c5c384509dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5875d584f6cb171f8916611bf0586355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fdacb3bf6d12c1b00531692a3234a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebed75a2904dd4bd1c5f021bddfdfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d8fd332f07138071c02afcf81ed3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc35ac3921bbe55ceed95b384f2d91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829424b72e24a075d0f16ef31cf5179360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b60e82db4062bbfcda056fbe07eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1c209cca6eb914e9f3c73768fa2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ef4776abdaa36ebfca2694874b8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e61d648b1be18b9d61b6d69ab43aee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b29978671821301f5e1a15743132f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9aecc78657d3a2c0cac3284a61333366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e78510a759708704e57e7b7599f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b896b163280f566b1213cc657e8582f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c338bb02eec65574a6999580352b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8de8f5234b1ca2aa6114713dca0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1330b33451516596bfa0c4ccb8ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d8fb6df2918dde528db278bcc330a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f70083629e7001f9a9a0dd722df2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba679f5613d300cc51946e1f2b5ca8d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501e27d1d739fa539cb0d164902731375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff9f61c8ab621e534d97eefae53d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497091d0ba1573a969f7592d0d5c5dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056e3844c95ad589cd23bf535aaf68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdb8124c80f3fb8cda8fbcf237957a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a0044268b0f447ece92b1909bb13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18ed6aa446ce6b440601a1418b7e3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2bad9563cec50aba543a868006d6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e05c9b07681e480ca34f9391ed472383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120911e7c8e1111273eed04dbc2d128d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad19fe7b6991e5cccc4f8ad24f87a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3be756a4c885b5651684c1d7c5d48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1495134db642e68ddb456c1306305387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e286818a4edaf3289a4524092e8366388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401919c7d62e3f7f1c03cf5b4dbbc538389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7e51e9ed09c388336c7a12bf988b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df1a0810f4595b59167f874dd4c2c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a29d3fedc5fab1e219dea0c903eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d39798bfddc33d64204439a345f23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b04a2c55d0b6a1da3c7ba555122d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6640016d8c1b9f9470c6c23c25b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7719e95f97c7bd1565a07b946cee8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc36acce9c8ef6e4e1146ea993fe4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8724ce64c2400717357a5c3322afb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f58bf60a1f1817cb402070919091399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6a315f9d9bf70909e39067f0b928400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e0feb50149d5a395b67ae8c54c86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22aaf966ed29ef271875d4f55a963c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef113bf3feedf65cd0e7ebda351897403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834307567febab436d703f273757dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0014c8ade62510727092c85c65ca67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0682a95ac9a07be4430cfb87c054678406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d0855beff429fee74ae00797490e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f8798382fa10cf90681f7cf23b6cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f441d95e3e971f3e25cdbb79fa76c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0af1d1ce9a98e665110f623944da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a74a64a94ca05442345e47c1e5f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85532492ba03f56ec7525cee35b35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca8db9d4cfde20b4e477de2cecd60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a51ee41dcf0220aadc49074e66dc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886115c949af5cfa5be034869934b8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191a91be085b355539aaadc110178ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80abe0d07695bd9bce500a9a0092e32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b828286ef18c55f7ab27329e532b36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa55574b9b7f1351223722cf0f560419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a3da5d5b42ddc12ba4bfe5fb222c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973732f673106eafd0360dc5a45263f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d8958cfe33839790e3e0a0cc77f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520c2d193a59516174cc8df4d66fe3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385413b78146433a07d9ddd64d2ed107424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65dfb4264fd47eae11d8c914c0a06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22a13fad8a8012a6a44ddef760612426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c52a9cdbb70ded5a41531bba034afd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00c1814d8bb4a81bea26f63ef2ef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2e1a9cf80e56e776140bf4176b2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed44a5dbc1a79193a8f18532dfd916430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3e6da139b1ef121e063a20c442e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796000e095c4a72b47d1902b1dbe495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c24d819afbe98a61b17cfa9566a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb5f46a6675406f78fabd34135104434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37ae725fe87a939b0bd4ad048d2300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51eb0221f9ebd7431909ddedbb4547436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad753a4cb76e9bae5919df0a8a6c0819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798911195838f5f4362e6b5761472a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a088ff61e34379074bb2bfba05806439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2be1984e4a2be70611068fe86eb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49b8d2ff97f2be8d60165951ab2e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e66783b483f7a10ebdaeae89e179442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a263072029dcd1e4b43ba7a952d5a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75293359040d5a8da1bd23deffe78a68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e5c3809d48c12fb8c00dad2608e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b95d8fa654f172bc2c83c3ab0e8e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5a950b38834ecbe0e1540235d1697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a4ec65d594f2b99f2723652ac1c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f429259331679ec96239095728095b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd895486b3903286d5cbebfbfa84f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a6f2a3542870617bd7fb527a7486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb40e0e2864c87cbf89360651b3fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6926df3301fc956713dec92ae020ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413174e07f8c15fad8a7e3093a444f7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8247ef8d84dc81f7f3e510531cea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4ae8a6356d6a8a34e19ccfb202176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4cd9e85bf6bdc364aed817086a864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689ea2503dd73e16f0ad58b1226d2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f9f0d580416faefdc5313efbd814459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fce090adefc60d73cabf132abdcfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562cb8614d356cb68602d7dc3581029461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319c89943e4f4aa40dc8e6d09209f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed57c9ba35cbbd79323846a77ffd4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfcd9dd384fec65c21cd5a5590a82d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d42d2a0eb675bfaa7f4640cab195e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c05fa49e2ace28274cff40120644466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f47354c95af9823609079d7fa313467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819b419cbdaf863dcfbbdff6428972468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329156f5fc2c614e94cbdcc1cc21488e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7e025543de0886522e314a325ae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39eca437109a6ed2928c96b5a66d9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c10d85da9d1f63a99c3a071d82d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378cf1dec51a3604c2cf92c0459050473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db7c8f82a4021cfbba3c1e8f153f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d868cba485ae7007e8a17d547c6312475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c52be97f44b06b7dad774d95f953476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178efcf8a4aa7e766ec3a98a88953f1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed064f4d93d296f64ea87bcb52b52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6c183136c3bce49c7255c9e92d61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e753909180334907fc260665a5cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450761d44f32516b81eb2c09e9d893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe3705be8869ddb1aed1856ecedbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79b498812d844f279d0fb7e8ddab5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe08589704b26302508cd4f0e20050484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5822188708265bae3668117d0f6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db73c56b185e35bdfa7aa5ba4fa17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cef0f2390ffe93898d3127b4085054487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19276d76e86bd850ba833ce520f1f356488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d442bd66ecf8b0397b33ec17c47b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386a8506cef59572d76a61f444b077490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793b4266cdecf24a8f514cf97f73fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d8194772a28681b05ecd4c17a631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397411a6fb792d199bfc4488efa2fead493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e901d509a059a9a43e18af72bd993494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70def64fb8c059f6b20c15844eef3be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb6b3b4164f05d2a5305770ed975e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a054296437e4336bf69c7c4bedd05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783813467b8c5ba5e3ef3ca8cfe8933498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133bae8b0a0586344cb0bf823dde68e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db1a82aacab45d9647d66c18155081500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8551e8c005d31fbddb1c6267e57f86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101b98465fb9e2b768b91cc89ed8e5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c440eddae5493341b847f34b23d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc656c7bbc6d9071fc0fe8148e9c83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d885cd91ca6ea3bac19d6d2c00f7a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b37aa091111d093218870c89f680a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ed4c5c5dc4bff909ad6412ca6e52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060fa34114d200b91ac61ae7145502f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6fab3f8f992570a229c2828da4461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e6ad101e0513ffa72b09998b27a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e14767b9e848d1ac1c788e0e9a2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f9ddf8216069be148f97bf610b7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eab4da859b81b515f164c5a40d559513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7bb0c86925b64fb72be881b7853fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3353d726775392346d73a6145d3de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e87ae1086debbbb0c633916d5c930e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb3ef1831961e36a35e1d30f10d93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ba2477050b2af820d19454b56501518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99cb11bc6e983944f728dfb77a600b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ea13e14026c94d576f711ced8b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fee6b51f12ab2d87a1d58b855495a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc4b9a0fce608d33fc9f244d734cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc878eaeec892451286b19188dd0c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b54f4763777cef0a6cfb4d274ac49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1fc827ba283cb19c4572f69d63678525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f329babf1b66f0b579051eb51d53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08a534e91b64e96ebb3e19f95eca6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ab7cedd0deb85e391f52b36bb85ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b476922efc070564e3cf205fa0b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d7f5752bece2e5ffbcdaed2ffd67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb93d51556937bb3328e8c5aa6206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45738a1eeb5687198dbd4363faf64f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bae2d5efeb19eacbdba3eb1313c14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f0b40ed5fbef10b0e0a91f8f5eb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6773add58f0b0dd56dfb641905faf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e7ff7bca1884620836a69ffb47c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d68098e3815578a9edf24e651b31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84b3fd9f9da04d25134d286716fc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e33015e09419850fb65746d5d9e936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d76da90077f006ec67bd6ff20e244e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8393ec971cc6c2dcd732fd0111c2a85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c2484d851523c3216909584a25ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697f4b88ac447df7dd256b51885120543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2188b493882f293e1c2efdb3057e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562406a9bacd8a9b309081136f6d7dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae6fbfce07dbef7e3f54774eaaaea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda35b1019da819a1f26079ca25d8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8612f4b986c5450dfee069ec0c4f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0a349f7943ae2de4d7324366a2558549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bc2685cc3ceab76bb150e2f50ba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cee26ecb1d2af4d405cd53419672551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f42cb94041fea0d4fad449cd38b6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece2dbbbf37be6425fd2b5d1e47581553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f995bad1609c4a7d562e3d04fc68caa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8128f18d44941d99c0e87d278294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d2a8120fc77a9cadc9f6a3289640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eead5b99a862f1b511759e505ad67a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837747d15face056c91a0adaab5e8e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d05b73a606de127bc00c36b8034dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf54afcb68bc0db0f4033693a18ac2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e0b20cba4d888f8224f9bd47a2daf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5502c9665c9ba4ae371bf7695ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc387bf7d9eecd1213e2cd1e5f5d2ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6061441f777c701ed85e655d253435564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b387b65e5f4c2bcbd660fb357ce6dbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62fb9d2b8717c080203d2aa48c0de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b6ee93ef6005d37a1df74fba231f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb5619ff2c3b7ba9ed5df949f63e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f309fd699879f08034daa59a42f6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4cc70776259f6741d3f0b251c842570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b6df6e1c21ebf8bec293b35d0b31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a95117aa94ff7628f5d130fd778a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865906cb96ddeb5c9f2e73c52c4c1250573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3cab4ab1cfcd49eebbe9dfe3b0249574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf37a5d5833d01872ec098f8d9991575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0f181ba7c40acea1da23c23f4383576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a3bba06ae1aec9772cae9099cd84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac03e9b7ba8b63baad8d36d2a1882578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581703c202f404724bc2789ee69262579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335f9850bcb9020f8862fa7bf47f04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488053c0aa1fd11671e10d8d1f6f1158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b4cf7af0eaa4aac9e7acc283c098582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0eef6dd9850f6927517ad071caaab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927bf2be38ff1bbd5c2511fbca97f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be69e374b27dedea623d89fb35551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506eef1b8c31c20a7a59659e56e5b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2205870d948648ce3f7c8e54ced6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444353087dcaed8a4ff3246027e7ec77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f71e834ef8aebeeeb317473b99be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead4d65dc7d5d888cc15b6f2671ebd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca704140c5aa14888003c45778362a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d6eec22ea8894660140fb068f9ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2f494ae0d757e376561f0bd149fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f280f353ed77c29c50040793cc9613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07014acb10ae91551db83aa6f6dec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7bb679821e556ec3622b071aa7961596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a505311924b6d1321d89790ea6b93f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7397d56374f54c5ad4ae6c45b44d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709447c7b5359a44d9b0700af112e79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ee7faf430f97373ad88fb366b803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ccf2932ef49eb03196fef8d19ed7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ae4c173e5599e6a7cc3994209404602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ae453c789c6ff4ea5c2177bef8889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ab9342ef06a860fc096328d84f0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2bffdf99a0359f23133fa83d945a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12305a280f72a846f5ca8927c7f878606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf369bbc7835e9448c4dfbf6704d53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fa61d7e78c74685b1daa4a95af11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab59728303c744e981b57f5e6217ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa571c4f389f85f41174aa2836f82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a08ee80cbbed32ee62966619c2b94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abc6e5090ac246a1d91337547265db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6038800343b3ba129ef43dfeab8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044df8d21b6dab8af05e4a3c29550b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857e07d11f9f486e64faa9d78d3b173615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e76dfe64c1e7c2063f0b4deadb1ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61698d635e0a8be473c24d7487b28a32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9c0ff5ee12cd1d3779c780e164a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c373c076c5b58008f705ce7ad494619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208d5ebd7ace889464eb93ca145fc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2816208956598987904005da34e24a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f89558b9a58d835580760a4179253622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25251c94d4d9d9c4b0fbb85018cf6c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b4c4b73abe2b7decfa3b5cffa093624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510614bf1969470975efc181543834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a111aae2daf0013a0fe8921736e95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f235f749d9b0b6837fa96bc54e79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b24d4b64fb5b71806171466b0c03e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3172c7e7ebd46002a403e771733b2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678bf8b98a1e26374f3b6c2dcfde66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362290cf1781efb664c852a6d953833631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c793200592e93e14bee35465f7aa27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f03105bc4b2d8eda871ad3545f474633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30483e8a8f4c3e105a3b8b32bbf999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b21d67d6320ada0dd41c417929a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7a4ecd83e903525b93debf00d767636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc76c5806dd1d3e176d1405d12266e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974affc75b9b6a8469755a40ec3f13d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f390182b3c73220d4d5fe25546d52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5716837058a6bfb1f0117c9f752f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55b69bac5b9a27ee9e5a695e830d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d89fc5eeb2f31789f08569165ca2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0c5a24be193a31bf0bf4afa4cd50f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237086e19693a317e11672ee1c1669f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de670528dae5f288b8fcf507a74eed0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da780b465702dc5d6b42166bc30dbb45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb5d87431ee1b060e06a54b10a0ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687665eb5da3ca5fa3619ec5bbae95b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8446603c01cd39e9ee74ce329cab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aec507874fe7c724dca0960b96323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb153ead6d3767f9aa27102e8a9c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fbe7b2c2e731ec09fbd79ac13971d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd886cc2ff440f202b265697788829653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384af5f771082e5f5b6b59fd93f5b16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2dd0f42077894747d084b89419a89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752dfdb762d06cc1ead97c3e2b9824656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3c96f6bccdf61c09a050b0812a15e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471705834f8ead90c995800dc1a333658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2eb8534c197fe90e9d0cd4c5a6c24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeceaefb3b71d75bbaaff646e5ad8dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c1aab626e0deb276aea634ba1c0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e07bd69bdcc52bb59eae2d353ebe95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc2955b3ab8812b779607a733a5ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7dcf64911d7ba699ac8149435acfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb26ee767716b31ec705b7e0b626cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866821450ee6a16dc6e012fcd463ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d9ad4af1d3270336dcac0a4c939fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e1651d8f4f4180140aa2cdd7c460668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad5800cf85fcf553554c6645f90fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db909d8afdb7a7e7b977a90e3f81863670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611eb61bf35f8177c4db8612558d3a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a8ab215554cbd3f1135e444ce96ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a843b7d3eabd3563fe8ed4548004fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb059a2c11a1a1bbde3d852ecb4e246674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a5ef5d8faffe90f05fd05cecd17f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086cda4b533b6a5fb3be24ca01cdc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e85df0ad5b2cd7460262772a4432677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b51d09de35fb33f782d2a7aeda72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585d26d0ff1100c1d2307022e35d3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44675e22a3806a51cbf213168e803680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a66cc017b7fe13b5adda6e1b28c07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b784686e490668c7d8a1b2395476682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f10671dd7ac772e0a61c9dd101ff1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b562ab51614b7224bd51308ca0d396684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b908b7c59b2b05f44ef25c79ec0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f833e2f224160ff54b66f54f35e9b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf431a83dbc456d1f908b60a4a95e80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297d7f28473c6a651ba590f9ef4df1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16296ba42879c5ecc248901f4bab91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad0afefcd405f0454c975d1b46e77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605bf95aa5159c748c0a8fd770864c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a938dc786d108b824d5a8403991670f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c4ac8a406287d57498db7a3e1253c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b38ef665299e217c538481f56a17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e43d2bb123daa83d204b268c63b95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d076a15cb22045c195f28099a0bb059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b333e5d59cecbf0fe40bb67d49e36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeaa5d203080707da62430312d503a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105cecb6c0d63d69efaed2073c4a5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f9573e5508b52df9f2fb7cc178f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08164095e76923d464d2caca39888d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf6cbffd216a1e93e34f0bb82f4187702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf426ba83612df8811e56aa7e09249703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6d05cf0c57a5af3f859e6adfabfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e38975b5e01137420d344be0f7dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828633bbb4f40fce064724e6920521a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1b55d05ae8234749362ae83469fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2bff779b3b37a3570b867562e99f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3c49e1dc637621acc47ee611ebf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627cebc2c9debe2967906144fcebc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcae42f796a84ff7ac624fdf118354711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73baab790ff792ee96f091f6780b8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbeccd9d081a9dbf42a406cfd410a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de5f3435ad9a590767861eb17f3a32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed93ec5d9065ce06723541c488f1353715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504535efdde78e1cdd65974915ea4432716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207c8538e374d9953df1eb36eccbf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9294843a6156777d063f5915158ea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4ebf863f66b01a75596040ea6b21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f159daaf957973e7656127b52cc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeefda293e344402884e9acf5afdec4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078046d65d170f92815894b1d31c889722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc450a5035932b695399983358ec806723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec74ebef651a3c5d969332e37d6e81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c62e24ae6d11fdb5861a852eda662725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb762fa74957e9ed64a7033412421726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ecc826aded8afb074e51523a704d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf4c30b931163e69a89210593243f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1bc84ffce1e3a392375c9819f359729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd7bdf3238d3cfdff609a518a947ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bd1c5726f09796d94154366563fa9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af0b8e9a288b1f000c2706ea240dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ef2de7b26be236f9c971c43b573a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b660376e3ef4968b78525c13d3ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4b86cc2855f23b68d15700993d67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa089d9dbe92d9049ec0db68f00250b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985322ab714e548785dcc5bc637e17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e512254107997a9607a9e849a0622738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d10ff9e7d76ab010e38862dc0d7da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e8f2fa501e61a8511a0a384293ce3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f4f46c5280068af36bb1d875f27a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd90bf04f90fcb67edbcd2b48aa04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6343ba98fd6b8515a42e04e11f1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d75cdaee4eb76b1d07d22fc9d8d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83356d0d5e6e4c2cfa43b4cda10d5747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455d9abe7bbc7744665f8a00557cd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d6e4cd869dfa113ce78ea3fc9256747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ca8367b2b3fd44618b21af54b921748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd132f45abb9d6b7e7d6bcc086aee3d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b50d693ba6a2e161a6c433c4e63ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51492091858c0f3c045625f4b9131de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1685b0584811f359f8b8cf6c45b7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0e3681b43c064b196571f2f160f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab77d8530f474bb6e67a7a44b0668754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a02204f54b8edcc4ed0324f58b1f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bdce6f1a5d15c55ccf77d98c1f23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f097312be5bc758085c90fc7f4bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5fc1318665a206e6219bdbe665697758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad54eb234135df4b3d6d89a096aba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>