--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985eecd1c1dfe7d1f0c774f2bfb4101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a89a956fea0b51f8a00a5726c90522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e4a88120d1a971b012ed20db540873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd17af3ae711d2b3cb9781b692a26d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420ed3c5c1a57e9c0678e9bdcfd9915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1580c069ce4d300794765df33f6626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886730cc73087e3b9c60ae25d47272c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedca13840f13f556affbb4a37c8c728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a8bac2fbb2eea6dc98d72de1aacb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310ccd3d526f753d4ec84f86ff108710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d0d579142499da9b86df6abb65c7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a11f98fa0bffbfa61f953eeb8c1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7dd6a61ca9bfee4d7aa73a34f22df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151005cbdbab87d1437c34e6664bce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3003a468a86a9892381f6fc999e3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1875e3fbecf2bae0ae0172d23f6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fab3c87fb698ef45318dfd676ab5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c535fee1cdeab930fbfe70862744218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8db6bba9dcb3c45e5e1692500ea119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a64d5618009c5680eb02ad7de41c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f912fd4bfc8906d3a275d3ab273e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf40830d1bf0f35dd1657b312d28622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a68c282eccea3fbf34d291bfd2c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea6ce597b118ea186ea54cbff456224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1ef89159351300f0cfe44d10ceac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a63a8eed35b3a2a868d81a02fbb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fccc3f9f0045eacc1231c6b0ea9d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676f8c69cc08a416388318763b337028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5b6aacb2606eeeeb271795bf2de229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ceb5a5a495bd434fa213ce0d406b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc0e0dd590bf380defacd75fe3f6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a28ed4649586d6bf9ef97fafff112432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c806624a491924688d7867dad308a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5f496c637513824bc5e975e22cc4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef111ff30e35a9d7c43c150af6031d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41759b3302450e38eacb5defaf81c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df71c2e20c67bcf1b1e380e4681cf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7286ef4f2b0121e28b978943b43f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986065715f9a0b17208d1bdaa93860639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851686ffdad224fd766799007cb2538840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aed2b67217f95f8415576e118d89741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf794a23b6627b7fed28f18c1fbdc1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c525c8a7fc323bd15fcc5f0aca9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a142a9e86539310088880dcc544044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68828a559051ae1ae5f724eafb675c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86ae10a9df46b6a7fb4d66daa2cb1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d6ac5fc97327491130d4223bdf9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a6ba92d85357eeb8fa4915b24c0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928443f118132dd3311474efa9938eab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc4ee48a622a44ad59ee54bab7fb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad30d7ac5b102787379c1805f399f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c9f002116c9c0f94af01314ea75e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca333ff5b4fcf0e5246d00f750c40153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d78306ba9a8bf0a7abf00663892b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f584d64281061c5249ddb1c44f7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb5e6f6bd783ad64c7c11f50027c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fdb3500cccda4354c189476a9a7b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cb323066145fe5abafba8bc678ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314aed7280f7929e461a348c447eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef0a5e43ca1e792b5869353988d9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f7e09da03685a39a7ca2d08f3b48961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1343ef2931ef09274a4f869e1602962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259e5d75063e838366cc92d545aa6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e259edb3857b95c57550cba3e2b1bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f185c84094d5cadde9e9a5cc21039765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e039c11b1ed509f85e3694b8557066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147516ee49414839ffb22252c178a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4c096ee8ac87138d9587b935ff3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a55e9157d65343918a5b7c2f322b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccc3554d000cad12c0fe70d988b97770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d6ba4b3fb25a60d27424608c929871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760b8526b5d2215a039fe1d300ec6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331c639d8dac936f9664af8a50ac9c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa5040acdd6211c233d2891084f2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd3c42e67465659c6779fcb8b136175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a09a5588bdc655e0de6c1f3364fea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67994fe440a61b329bbbeb87ddbe1edb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77e672175ad0c923bc67221b0308578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af15026614d6f9cbd73e840e416e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a612333bb7069e22a3b2447f756f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7448c3f48fca9b55882936b4971fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d42cca9c2b41b9332e941a6fddc9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c145783e1d0024b783c67245d8ab183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec3f642d64b5d7983df7cf1a42ab4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df650389c1d415f12b5951aa592c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d744965228afef79a4b02417b7712f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e4b56a13e80d85ec252e95288bbf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba41250219cb1c14ae8fb4a910e69588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ce6b80d7dae94f0a745181a1b61dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a6d8fe4cb81b31340ddda3f9f01a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f409305df0d1dfdf20c3a80bec8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d58ad2d1510f399fbb32976819ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbf881ab70fa872408025ffa0f5d7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cde5a680294c7d9f95283586b9f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e957f9686ec7ca0b940e90f8b15ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d4f97a930ac46ea8011cc424cdb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13eef59ac6851f70c32f6514487dab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d700a227a1835adb3eab0005ef8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c82775a8a9f981acc121311c089b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3454d68fecfdede7f9e021014d2d8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25543d8e0718468235be62ba7c9f076101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df995102efb7e6db32e924745e47b5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163076e4aec077cf5b2297e4b5fabf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e658961f7f34a99d915ad5cafef8abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e708e5ea49f4d66db6fa7c8cf820920105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081981945dc28087560c4ef301c877e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0097a8aed27e2a933bcef64d8a524fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac13c9fb23993dbac57f113efcdd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505025885dcbd904b20a51c9e6b4f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a54105844b05a8d5c6848e8d2cc6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dde9c52048af1880c3ecd4b390068111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74fa6fc81e855f671d029490275c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a7c0df273a4c61ad9bee04600b97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f15e111375a719f9a555ba8be1fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e664ed480e27b66cbd822eb0ab989115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51feea1286250f4c95f6ca4fe0ff91c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35907fbcd3f4edecf1dfe32ce1a96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442049d5394d90742f2a69bde966a8f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68878aa55ccc7ec0f5f73e0f61401119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdaee4d620a6a58470dfefa1b3f36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca698491aaa63a52960a8e9ecccec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a409557e3c79a16948bb2a5e866b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86b8d7cb1fe713fb938bc5161e342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db45b43266f2510e096d5e73889d24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab729cb6221283ec83c8d681c2dc2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e27b1783acf4ba9ecbfedf5ebd198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce56420a4289d034e2547239cc6b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040331fd62b494755990cbcae14c36c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3087d798fe159f943c5f11d3041a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993206cc3cebf224e436601007c9d056130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393a54082638ad31ba4643d13a787e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e7c447445e62943266d2be9dd569132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e79c36bf2aadbda135939f087a37d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f056f1a9aec78b47d62af1dc1c3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc181f1b8352ed49fcb050f30c803307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd53b7740309cdd9b2a57409866de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970e50379f9e07121f21c25da6e9b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6acb3a5c8c416fb867b84e3d2f96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28b39eed316f2cb895a61a497dfa05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab93cb9db0728a5c692f772f28952c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f269ac946b47e018278a90b0c56d9a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efe69c8a92bf8821c40685ef445dc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b91f595a4a82b839e81332f44176143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154bf7bbfd5ed8d9343ea103233498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d00c2cc70e2f1c32a2f00f8af3d17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bbcbd3da188f443bd33f98e1212e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd2ebf6237ea4b70a58de353f31a9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932af887b150debe66571f5d30e4ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0535e6fbfad1d8ee4e9225fe8efb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942454ab48461436757366d8db6067b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc90a9cc72bc0f7b158d2d568e4161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506eb53b7918a5d6ab8cdcfdf7e65df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20f42e277ba2495498cab4fc19acc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18b77baa090f6f31dc011bfa6388d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c13de50d6bc49f400b1e35d32c94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448daf50e443a97894dea87d9def33d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142a6d49bcaf6d1f6e7c1318b0dae8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7775ff8d6dabe59efd4e24e351df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259de9d9cc6a90b9c29c32b86fffd5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7caaaa8c1b891c2a6b2467bf8670e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890becd4f5fcdbf0603db55482d79ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090b44d805e7b75d3e4571992e288c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc209abc65a87ec64644e57d821914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7420c703fa778145e01e841a62fe0cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ebe3035ab9641d6bf9732b5286369165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af8ec743403863ebb9e53674601ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964339b6946097d0ff8e60f2c75a0a24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa412a1a762dd666cf92b231311a7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ebf73238ae58f4741973f14e10045169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344131466ae97f80221a5b96d3d4304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb285a5b949f52658dc62b2c579db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbf7407f7c3aa10b9d760b5aa1ae8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f9df3dfd89a07250388669ec4ab6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23e511b1486e8b552e6ea3b4349d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd37f4287cde44157922a4f30c48d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c596f9ed811544633e43824d16447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df57e5e5db15251b6b074e49dab206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347a7fc5b6c73310e5ce5ce1a93375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd690265946604238246724fd8610e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c65886d304af885bb1f11c03dcec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438842c6a0d90659de6c5374176c27e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765028c861d13a3160db135ba56a61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d4247f64f9f2ed0732a4a982c0f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e56f7f463479cfaf6741c2a7dea02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7ddb40720d2b8c9649f1f2c70fba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997067f0ecf0a65863c52d6a09c8042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538088a7e17135c14dc4f44cc4f7dfb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c55b64d8c44dbb93a71e99ae01ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004c1a79db0fbc7cf9923c4fc1396b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cd13c9d76ae7c951f9ba7d9b2a48e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173641d6936adb48d5877eafd81c2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9b6b164a966f6143e62652d7b604192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb2214a5824a5b260b0f2cb6565cec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eff9d898f5b591299ef85d82ec571194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da0e350646139c4034203a0d85f6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddbae17bb1893671d61f2aecc1265e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b904430535c855f2de273af897265197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7c085a1aa78233986fa5b50089b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b20d242883f1dcd98a76b5f44fed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480aa5161a2e62006a9ef7ea944b9ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93efb83688667000fc4c4be9c1df9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382512872eb852671b88c23dfc5752f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a078a8df691fb413a228ab43e10e46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c248ac11115c7fa72645f3396ce05b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699207dda970694be08342034f02030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79fece326f5ec3a1ee4617989f546206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743b290b131b8ee9abaff1f01090726207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e29ee3feb843297f89a16ad410e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef0e1bda1ca0478b57f340d91de1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975b578ade23bdb941c503daf6ed27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435be219ad9895b7cc76c38b5562838211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791249082d314c5b7c824a2204e1e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3dd7dd1278b92ee775feaf7c38b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0997ee11e2baae2fab18ec216bcd0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2bb8f9bb632d28f8018547a2bb649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c91b075aae6422d35372c8340e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb202d5eb4bd5d20aca43ba9707b4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59053d34aa3fca703f770cde29c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf0d97eb415566111a916977403c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca6f4352e51e75fed57d1c0dcca5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420517cba8ddc712ad54340082106601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959e0f9c9e56f06f648443497b8844222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225bcea4867aea1af5b64f45c9e410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5b3539827ce91d7448eb365b0c147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16eda55210c1256ed988228b874d38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706d35e64af6d711b788abd4347741226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57302101b37d0531b4fd5d8bcf8ede8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e68caed39d0c944c6694ca22a4b27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4edfc70aabe16de64629a054251f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0f54df95cb093ca3adfcde2234eb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408859bfe629b7d4ad2174b24737f3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f009e526e7eaa4edaed918ff25d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f35362b8d3298e3c30880dda4ff3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bca8ec12b51804d7cc208868defe1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a703a0a8841144ff4d8f98b7c29831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6b2f1e0707f436f8e0ab29eb1ead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaca5491e360c2668675ae958f7ff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7e5fd0611a6f4852a01d75f80c3d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f682ec4e780539e87d572c024a98b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f95ce727ea743097e57ca78411453d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938177cea2a007f91675b607b55f7e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92ac5681e1ae967b3241cf08999bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f083bfecad95d28158c7823e0bd23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939422c062bc7709c8c517a2f3644685244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcde69b5c0b0c432fb7953287f997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d063f1483a1f8c771adbddde0b215e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536838f059acf4dd7122ed4464593b97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5efa6afdb305af9e50d54624a32e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42818271d49f9b3d15ce00d8df2d3328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce4d2ead4d8f1edb1f4bb8d8270ca1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719344140eb4cfbfa95b455b59c712251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312862901572e18fc9f883492cecdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d8735b90447f63acce08db180a16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de11b37a286ed08ab921839f54fbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba3228f4836cce6859fb75a878fb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0039229b11304a89790214179da7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a06b53d06b734745726ecb44429f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527b50e4704939ee2c80e5705220d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd3e9eba3321dc332925d4650d018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb627926a4cf2e90da0e241065240260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ecbc42d84afc47d756756de1a385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfadef69f5a4908b14b327e6bd1dd8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f807baf3343978114c9aa5c4251b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9906bf824de287e16a173727a9ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f947b1b92f4801d8d96b309445ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b7df5a56d79814d0dfc138ccab12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd110a181f35a6e9a4efeb381659bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebafb3c488afd97ab7b4d1a0f6969f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc57cc5d236a254704a54c90153f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c834e31978293b701e682c5e7cd72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c53698a0b35a854662a34da9e3d11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2ceb9f9ef5d7ed8f9d2cffba68f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f7226db574b00d2d62da21eae8a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0368cf219b29ea12cf3ec5fda4bb76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6f00b0c793168a066281ed1bd176275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c827af3dfaecc3686d04b61dcfe41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888a6293f2406d6605492914086a13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac5d28ae870c95cb67955858f3912278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1c9d3ead500240d6c7f18915b6a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98ffe63939a9a43fe8412671e39ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6846985c384da726ab5f1aac59fe34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d129d99406e8deacc9e125f08b290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52ad547831e381593b866ee2b4423283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587cd733aa7c20b9825409e725bae34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd8028ad2d7ce96f7114ec85b4f8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132518a523402c3fa54d99d2da44ea2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863303fc66fc7e6beb2bf7c80f0905287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c25c0e1b394feb520d6a156e07394b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8dc49b23dd7418a4d604022d1cc4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1529bb89c598e2b8ed0516334a365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca30e16705e49583ff1899fae7865b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb9755465bacc3a27e792e8d61f57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c2fb68bed90d7424e1ab040840a46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc10e8d1d614028f9fb7ea1d7b195f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ffa38a577231a513edcb2642986c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4a8960ae58cb108f9c1f846d7d252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a98544cabf8df578c5547d37198a5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5471d8f9ec5d74d6738c461fb7a5a4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5006a6355b1f160d080b1fa197b6f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b211052a9b3a3b9ab3c179b00d62f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a270dbe73148d48256e088b66a31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e07ba71e22c3f8bd1d3bb28eb940302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619b60b9dd657f258c9110d4713af3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f1d60120f72b5b311e719a9a6f6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9479e410c596b6014db9e1b4fe2ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b7ea0f4920065a9b14e81658b98b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40a0f642aa1f842fe0a7bed8f56f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398683a8feda3663ebaa018ad3dcae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afd411fb79df0c4cc98fb610adf800309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6db211da863f7d48306af134830e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145f3e351327ab27072eb572000bfc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac8a7168a701e452db5816352da591312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f365c29738df069ccddc431ababf5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5800efc9c4c7e830e4f1a2eb6ee81fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cde3a44cac7a6bc0be2d6ad7b713e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119b36084d5e4f8fe0f5f289257221b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae2ea9d9bff09cea4b7fff748c051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4387990a0e256b0804870a465878318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf6d2a4af0db5a26a8d5274fcb291e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3a697f69b7ed192b261a04e9f7d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b6c154d8f824e3d41417797a1c35d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1744a22640cabdc3e22123a4966ef5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866c565161573ac9a1c45668d20dcdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfe82dd4e28c54ccaa6790f0fa5c18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3d5a8c368cd42b78f74f07768850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2f815a51ee02ec6a6840cc0f6c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6857fe1ba4543a010ce1ab1928a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d605bb7df5e34d66aec6f64d4a056328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683ca97012dee5b602910c85d4ae9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a32a0cab5cebf89a7b68d3c7b1a67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf627393c75f2d839f60992d8e6cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a02a15e918be177ace6a420663ad0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039481e0d575eab2f792c367c8a14ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf51297d55698f6fde2f467bd0750c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af65d0c7866e04f9d42a78e5dfbd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab5238116357e09b044e559a26765336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0d68b1afa09f8551b97d2e15fccb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a415c4ef8b8a1d1c1de420236204e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501883a4ef386d76aaccd464a4ce002a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168bc0ef6a8fd01cf45e9aaf7f432e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1400e7bfd0a481fcccf17054066921341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbff46dd603aa015279075fc70ffed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38425ef6004159c19322362b22b72c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefffcb267fc5b5fde4c1f8831ff14d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c65e613543a803aeab02eb6a079c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc28d721f2b5eada57ded4e3b3bf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef2527cfb95c4b6e7be68c7c503d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21cbd1c6b186b540ccc1744fa1cb90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05991979e5159f033600de2eed428349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbdd5658d329ef5481b3007b5db96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b12c622854cd73fd33ba51627aa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250520e35e6c74619d6b5235b33e0fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1193dfed206a672f75245386821f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b34a44a496f3204a224b0cde8e71b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8bbed31bc3cbe4f8980f50bf4555355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab854b076312673500ec143f54329356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a90cc7564da29f4fd455263eac99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af5d3aef81b64b2b193f6af1a37c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e9019b29c0cd952ca27d366053880359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe39d5c03f370d340ccd355762f17c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549201b7fdb20f3f59deb44926b15d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfdfa98b9cc7d9605e065619301ac3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb737db7d1f1930996ae06f922d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485f14fc31930ac4b386ce3ab8dc66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f94627f126257d62b6ad0bae57c39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3863f4e706cac272ee469ed96b1236366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82f8eb33e0a441d1bb84c170b7c66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ede3f251d97c0b59fe09fb57ab71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42dac14c929abbf424d358a6ea675369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05a7b4564ebb5cf94bb2793394dbcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96c48806d6a9f810821d0b4ac1ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb3eec992bbf80f96ffc62adf56c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aeced2f46f61299c2dfb49bfbedb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d3b04384db48ec5b791ee66b7798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f400b9a7a1e7857b8c20252a53446375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d346fb1d9c475ce16a5abe079c958c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4d46f9c0df00300d6dc1d10fbd1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf736255962d1c86f5cc30a93224100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198dabf85dd658ae7813e6d2f4604c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571a49bcc94d7be5aebdc347fa2edd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdde7cf63d69e99baafc8e1dbbdaee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea06d3a0d2c71005c41827b3c537da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aee5d6208bacf7b2c1c05f973e1780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee377ae57aa3cd10403a73c8d4d6a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb1fe870517e8d643c570df7cf25c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe52abc0a75b2d7de306aedef4918386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda039495adb79d8d2ec3a051a0123387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987cfa9cdcdea303829b76428c585fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab63d3738cedb587d021bdf573b34a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be36ec5fc60b23524989bb24e1ab5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb375ebb8e5fa5affbb1f6e95c85a28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8828016930d491000ea2296f0d1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2e4e175847bf5e69374f8e48a4a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d01a8631e3a849c89dcef8030317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95d01de6ceed6fc0277f2fab8fb75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ba05931fe4978dab2b35c2e52876396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f1e60029328f496ee9d5273cecbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c45d7e7ba57607ae6ded3431538f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31989633b97455073174d4ac6f1a16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a33a0befbaedb31b3ea42cc95bf51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c8ac78e9b62e18a1a21b264c4b839401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e4885e2c0537b922960a01ebcc3c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f483d5185d27adfed934aecc0d1b46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187150567fe00aae653d32479161248404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dacbaef2ead3c29763b8cf55bf178c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df024a5c0be76211777668a5eff8d7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83105ea91b6a5d9fd19722cd284b16c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623f7cb6945ddda354a42d7013b82bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2705c431e738d1491c3cef499d8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bded6205e1c9fa6cda8a0f9e753a19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc85554c6d2ee37ab5f26d7757145411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed2d6d9d6eefcb704fcd87ee14522c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c9fa346eb7008b6be154960764bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d38748725fd58ed7dc0979439aa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c42bb7f5894fd234a464ce111ae8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f3559ead61a115bddd735885498a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0f62ae3e274a75627398049f04f0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890869467920c4710e23924c881b9856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998fc60c4cca360c55b203cda1905e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8d2df0d2d359448f04a9abe571df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac857529b340d14287b419f67baa92a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a9bda475e54cddea3ed28da7567bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd848562f29c2e5365708a899aaa9dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85452e4c4f7a242551f5d667cf4a32c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351fa46825fd5da7317a99d1ab9db2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad72dd22d9a8bc3e2740aa13ff5976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cbd3306c48e5c33510cad7e8b9376427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050248d1e5ff6760eab00dd911f125428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd9603812eb379d752528ea3ecec6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680af96d58d007e3c38d5d285c81930d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd3eab12d16fd869cda8758ecf3d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e9894bbcc2f0176a77c924027f0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeba7b7b579173bbdfe72433881d3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537dcee8da714cb48434b95716b9a00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546256253247cf880377e2e2db9e0754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b168ba21ba5a22b71552e1131570436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e9996552cd14aef1a7720f610fd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd557c79fccb7e23d6e14f6e204d712438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088c964752c92804476a95b7e9d8da1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef91ea73eb7e96ed1e7e77d19c0c9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582b6f97fb0954ca57a91b0a95dd9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8a9f005beae9faa2ac2d95b4aedc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ad209840a21b4fc90764bb78287b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e405be3fc021302e35319cd75432dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001c10df615b9b153d33cd60809ed7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd28a45bdb7b5035348b2c91ec20c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f88975dadc6883150b8ffffc5ea4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dbde3af7400b3cc1959acc16b60bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c529bed697a822eca8b440e353242449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15770979d7ee78036bc83b5c97811598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921cf54f5df574d386a00df9882a697451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68a975ddc3e2699e52aeec3b26c96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743e1ece7c976206ce895ec9ba254d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da446810d2531ebe752b4e8ce2a1b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e34132e70374b56c77a49c52e8c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146667ab8c5b5036e96cda7f4196d6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642030965a37be1936cec9acac605e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488642af4e35f7269d9af7c3395bc5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e22d37f9f92f68fd1d93cb8eff386459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2d9cf08c8ae08c3720b20d92eca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829db66a14ea939413a48164c667a215461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a738f386b20536a18df8eaa1768f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d293aed375d86752ddfb86a82609c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473904bdeb04d0ef7f39cfb0de3286464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55184d140171c6534c129d811beb147465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88bdca558fd60de7d48a469e0d53b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447fcccd7565aed6af726ae2caf834467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee35c46a3be8f8e666f012eec9b5f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f71976e6f87b63853fe9540c831cb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdefef4ecc4bcab3040d5e96f61d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e033243b22a89f99c04ce41de01719471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e6b6c3915e54392c43062fd336f34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3d1808ee88b8e1c183f0694ebf3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2feee155d8fd636af5d36c2b03141474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d81ac5028809d18147949db0f6729475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38c0d1914e6dca29cf6fe0dacc003476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7019b28fd540bd4bd5d977762fda87f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6423e1582a2a8e6ebd44dcf679e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4b7e18e0778b2e949e816fc9c4e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda5deabcd50ddcd643e02d83840e47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ca59bbdbf8e5afcc51dcc0193e25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c6f7096112973aaac16aec1f521b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f0b15e46ca8457e7097641ba3a7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4562b9ff320890888f257631961a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694486b29c24746f7033760b597ddff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf11bd64dd21495b463b64aa259ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1c438b38376efea3987e4909d29a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34cd367dd3c46bc6d5cc05810faae9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb74ae154ebe235694cb7bfc0e93a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c311b52ba604761ff021defe7cda5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477aaeaaf82416c3b442230f97727d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b5822bab51509524f33cb62ebec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8a0e2095b03bd70831dfc2a015422493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7656b9ee863cc965ea99ff249d85e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058ed999b07a602413dde52f0add86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5d007da64f0b9229b13af72c30b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d2163377c54f5a1ed3fc7934168e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2672880665b70e43d2fe1a294975ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307cc2c5cfb362f00f45f8f119e78eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2274e5472f77e02a00118814f7c6b6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5dc3e14d79d9d1ce46a6078552c13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730891ffd3ca4e85b40378a098372a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e74d0f374fa4ae24626f4117822d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bcfea9cd6536996c3aed5bf03a137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15411d47151949c9722facd774aad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f7337028c3903e964b83be6f0f55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5e7fac23a4010077b10f7a24b9e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43711e22fb369c64f812aae5da29ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7405e6aeac039760eb84dc8febdc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9818b39e651e30037924b231eaadb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbdef4834f42d1e19bc4538643d56d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268740f030f3aff5af64d9108c8d69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f956b63af86cb5e5531dae639272513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5fa7629adee4e2ca07a51fe0ecc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a7ff0e9de5747feaaa7d09a013b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec59d7d2dbfd0f00e7be67f36e6f61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff258bfb204d7cd8c2436541ec9c5b99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8548eb18e268a0289415495fd2e3ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2cc8c7e0571d8facb6c4baa3e310d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee544b34f4d198aab6101a12bf67b27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d72d3d663c61601025aaf2f09c7af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956cbe001e2c14b0467a91da6ef0a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b6c67ca1bb840b4193bcc32c52f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b133a6619519b56a970d72f8b9553524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24522917788ab7e3914752eba653a536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8295546a04a05886ffe8c07a2875b10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5550bff760e4de96182ffc25dffbec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83fe5779319ed42ce4f6694ecc898528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c672fc7bcf08dde8152cef7026c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df53cceebcca24bcfb01bc1a2b168530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144676a4eb089352a30e6686d563d8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d93b5359b9ac36cdd1ab68769e303532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842a6d02a5980e51c5c4bd6b9a9463533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a983eb00afa603104a8412e35c70c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fee89e5cea063d4f5dbbdb8122bd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73593dba7e6fcf513cccc3c868990536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8ed0d4ca2984261c1149975f48dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f5ad62d96d237cd9577d6ea52827538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255d9b4cdeb945fe04edb6fa8a4383539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261962aeb213939cf5c2d156f8b7e70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1dfe9b6b191396b24739816feb540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c88fccb6c1b2704a56cc4abacac9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ddd099fe1df28e0066a76fc35ca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff2c9f670ae6f0e0b1c375dc393cd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89052e2b47cd6e13ce3b341f0389c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52f6f77653b23ab233be7e6b29d57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21290fdb7a8b5f076a232fa77f6b93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80fc551e639a341d898ee9cc1e233548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a232539e40c21ee7a266deab4cdbe7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758e379f9ffb03305939237d7bd8b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f5d6d782ce29e4f2fa63d73445ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c52a4e8316a436ee1739d9977c69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425f5e74659704006049743acefa3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a7e4bbdd8d6641eb9309831cd31d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3049783ab87b630dbc5a60795b57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ca883d7d12499e0e964df745b2723556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcda49d7c20384642e1cb6759a4c8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05237eb742576d2ff6a1f65bb55417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb48b93b7cab757de307b9697f03f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e259b8feaed8e020b5eed46e5e3ae1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2da41a71fb957ccbb85440e8c295c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fb5668b0cf4d8239714166f1e475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cad50f786359e8a81d6cd2293d57b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2afe1b247e3915caac06cb6a15349a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0755d86be679fa36af6bf19e1d2c248565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c313a6f9eb90c9249f9c9614c3c430d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3c159187a002d782db43a6dd79c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38134b9f69d31b9a39a0fef0f9030568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c1ebb323ea452836b0e353363401569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1700b2a892daa49f2758ab7db6379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12cfa00ca6d07be107234b9a63e89e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69d520f01bc9b1390bdf05e2a4f04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24caa9cf92edc6aaa6b6079ef0f3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa2e9e02dcdf019887041d420e342574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f8fced578e13fc0d31aab54f51da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac46860b64683ce125b1f42734bcc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62445e2088b89244572f39be0b9f9e87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75239371372aedd3b49aea3afb4698578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449296bf78ad3b10efe77211bbd22050579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23c8acfcb43ee3bfb54ac417f49f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53241af0cc9d106727f76de08910fc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa671afd5479384f002171386ba0b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b02eb2e4f7436006c8204a679f23dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52301cfd352ed98b474a8d6b85d1d51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28772b6ae5cb0da7f0d5eaaa331842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908510b0f067c153f0b95ef9634ac57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9d701404ce13e8c8646643f15d8e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2f59e2c7098406d0ec9d432c64fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3d720df3e48ea3799684d19e4da3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97813f3d8b88f8fff1def5140c16a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946105fede2d1472d199d693e57708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8e07314682f52419392fef1704564592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a09f7ac8f7317bb8635f8e0cb76b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc39e06c6157b783064d121c936ab38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51445b988037136de6e2dba294b2b67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71be7e86ae0394b0e3f837e5870c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153187625257f06d08c562aa575716597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b977aec14ec1997f627406ee607688598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fe9c29a7e1cf1b2ef9fbc6d5a0b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b259fe90f00ac747bdab281d54736600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0810dbb97e80b8270695186b414b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e9b55b3784baf73e2568fbf55d19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9020b956db514a931d0bac099323f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db588ab2340cde659c71e580e4faa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10173c74db73ff995b8f5037a490d6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eedd39c4bdca0d271133390a6fe277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518609056d6afdb3bb84c0ebb46113aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6be33a7beb23464aed8116e2f782f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764805d1d117f1660d39054f15e114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee181b9f4784b16e575f4ad6ec570610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454797c27c695b391e3387972f030331611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e67ab9b0600813012642d3e61c96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338ea29524ada7af8b4757a5576994613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21612096374b02b0ff08d05817ffd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e73488119de9eaf75f98b32ae1f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ba0b78624c3bd9b1334b90390988616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4b8f6099ea7441c5aca7a745856a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a60a9938414bdeae7f4eccd67460b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f366ff490e044696809c275ad713619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfa85b3889f6df21e579098be57b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd81a45553d9652a8306641529dac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf53bb1131742b8edc938fba0023d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a95acf3f96f48aa9300299083092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105f8b1da2ac4ef6da575a58b93436624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37a76a8d806069f8b160570fb672f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b0a7a3d26e7c9d4deabfa64017474626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9284025fa9051daa5182deba43c4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28f7d7477ceb893cdfc2bc6c892739628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470228e30289e3c4f2fed5924aa1b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae125275baa955fcff7bd9771a53414630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45fe55bfad3403e44aa6eceb353a41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec22acd7e1e44f4fb7f476d0c93d25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8001da3e6d1d749036cc0aa8611e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bca133b4c23ef6ef0b827312e0807634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29533f6b765703c6b60c2de4371999635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b2311620e15b8049abe0a212685b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114b781a79cd3ebba2b1f839e9c453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c42b5fda4ac742e4fb50e0be0a18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320806b4319254a7351ed4a3283f1409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcfac05e4409b4249a4f7453f23c13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87837670adacfbd2029a5d861d307b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c05806eb321de053dda222c83f88f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341cd083405e08e73e4d45108fd611643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6feced3005e0a218210da63b9126e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bacd430aa19584ce85e833cdf112645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c199751a11f26e30dc219399cc46e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a460a58061c68ae45f9bdda5eab458647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b35ad9aabcc1a6d50f7103df9904648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7958e936a5e210dbe5bf1ae3240789649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f6774c32953bb50541bfe85e34d54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4add57fe5520fd25e697c54803c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd8be1abcf6a6de596371406a8084652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35715dbc34cc96e0ca1fa8ad8209bc80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a500bb60508fb38a6da51aa8bf484b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a12769beead357b5ed32acef6a86d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc459dd3bfed5abe62af54411c9a1fa8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a336609658f31229c85717488c8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9e5a3912c4fc04ffd3c2b9b4b7a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d64db75714f6e5f2c49d02878a75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ceb8438604e8ebc21c3662f54a7bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46cd5c824d6c50e3d7b26522370ccb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c10011fbc1587c05582a43819b191662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1172a51ce1fd206722748eab51e70c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaea90eb73e11133432f913b5b1a06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b67786a9a160620f4011f09974709665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fd695f9cc3e77d5074467e3951ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba7e45532a4b69a2fff03c8133b7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de17393e8de3c280433ddda9210f8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd2f8039d68919a77c9b89f2ebb46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa92283c90b75c2f3b0fbf64395bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782651941b4a3e6eb44502a29cccd3f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377d247dfaea39f8d0640015a41f2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd977ed723338b4b78d75be0c6b12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254eb6a4203712a9c1218a867dae712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a700cecb7928a369ae9f7b40ebfd9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203d921935d317d71aac9579989acd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f8a919980bbcf26b23b424a90891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ef8f21930fe32e1958c7766324bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b58191ad9ca90b0dd9f25b02728d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35c2c2ae11c6f0c2e667f67604f56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b2d42084267700752e18e17e2d37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95a7334fd1b83468b77df3481200d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e86eac86c89776a2fab89d5c7012683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff34c9c0b35f17015dbdaa861a352684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178a314d12e9cdc6d6214afe3dac72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527b9b5b30079c9523549b1f5e010f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600681887a2937f064364417614db76f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb48e03b03d3ed770a7392934ddc7de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbc3baa9a9c74d0acfa12a6144ad1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169bbe5dcf0a43dee851d9776b544d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6debe26248d06243f6a047259d1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b33e03fe6a89c897acb24a00ba79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9531b1e0e96f6fdfa3d7967a4521f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc44571f2271de77cd6b0cb3518e8e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59d1dd9d65d8ae90b69d1906beca2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e623b3a50b433d9cb1eee47b5a4c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a6c5946e5ed655c4dce178dc4c73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d94d6538847d060bdd9259b81a9bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d2f2f599a95445f0b8d16e9c51a9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5748b24fa1ef897479afb937f101e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de97bebcd19e48fd9a17057a6b7bb1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f2909e68573c47431c7af8a3dab6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1804c6e31fbcf0dc002ec93742aae7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b025be609cbf7d1cff6f94a9c7123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e60dbbfde54e6a6fb7716d47aef84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9bef108b8d8137d6c847ef3e73ad6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744865da64987d1005329e4e791698ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588597c1250b6e0aa11b0074fffff0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22548c52cc343df654e3fb83ceace87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce14d68ba485891cbb1cecc2c246b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc56113497ed1041037267f48e5df0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd1614f39a3f72f572656a74105cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119d2103cd5ff2efd32667324352bb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad920dea9f00de0a4edd8198fb85650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e43869f4077025852482631cb276715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866772670074ca93f65af75becc483716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa529321addc7c2558c073d8695dd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfee9c720946160e0e32342dc4f254718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07f2c9d33bc74cc867b573dc19610719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90215bfd60071661529909ad4c10bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e78b8c3e78b6c197a0a13cdc4fee2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd76d66910a8feebc2e75bd8d4a6e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ba92a768784b1e28a723a062721a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eeb21f10ebc80fcb40d26c847f4af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085428e29bef175bc4100f263eb8f62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a153f920ca31304dce19561cf5cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe30e0ff11ab34fb5421224c4c451727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b55f34278db42f6ba27dda45b661f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a681f8e4a879109fa0dfac7facff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4211ffcdac4294c5712e382d2ce471730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583c0e4b5714dff4d922fbce771685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee5dbe9f03eb29a9a5f300b720a1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c284836e9ecbf592df70df8f81f67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499086332083e911890576d4f63ce81c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbf6eaf02b76fd80959d76bb317d5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b17a8e56bc907d22c8f1725425118736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed6762f24611c32e7d3669d18a020737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670178227258d4e5e813992b0efea8de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b27ec2691f4d5eaf6af5db1b764e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972a1378878bca9aefd7d5b049ff57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ab635cf0516bfe81d0e3b5d0f730741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02bab5cefaf640e55d7bf9379ae709742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff916f6aa13b3eed8d9658a824df6bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a54c2ec8e6da15a3608f40738195744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522adeb7088fc9adb2c634c8a92f8dbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed10681cfda397304db9e8852683c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba19d42ef06dcb74e5ba3120be6098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ab646a74cff818d2799f9d7dd938748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605031477ab86647d73c7e388a2ad0cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3f81aca688dfe4b27acef8954235750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfd916637c31d4d09dfca729d95a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308b3700ae5b65b6aa764281dc7b22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a47266b521a689d92a117cd5411d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210d74cc0f5311ffa2d57b216778fd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203540da7f12daca68170a4e8d7b0ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e841c583498228f4ae460f23b4dfe38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ed12e56eeeea84adaed5b6e42394757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467f19eb77adbc12688437665940ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a2fe70a3d593f8887dd30fd7445ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75b47ab979c83572d32eec6bd7c931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc532b4bcbbb3ef17a417134da56ad42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c427b433b832d9b8aef923f46c925d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618084f93f6e949af248a08d0f5c48164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a045676ecfc028678ccf0d21a16155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3ce3c17bf021beda3052935704c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340eb9c0fbbf2a3b5d702f83ce20d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614884e12141052effb9663fbbda492b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a1f0f617d3a378ce1d43c2e73c1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7409c9fa6e3746880ea6d7eef6c6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be845d516642c8f3a633233e192069911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808a8011e0b9396b7d1193f9b97a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9506a6fd912a591441e49f8e129213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2ad34ffd7462d77cb06a0150939014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e85f260d0d450c4934aaa87a2722515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e73c13d52287afd4f4cd38626d40216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f956e0c39cc258f0e597948cfd333417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea7305cef7fdb4f2354dc5531d138518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbd3c4bf1f7fd54fd7ebcecb7982319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ef9bb751350cfd101d729b5505df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd314107a21cbd06dac4034f62940621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095fee9a5c7533810fcf928d80915c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad603d966653e452b2f3d8e0ea7135b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cb8046c87f0ef84eea9b4d2d3278424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed001c91ceb6b20a278b74272829f7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b2cf765b6687296f3dc33a49c09d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f93395168b44b6dad9185c95219927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751e91247c2bb87a285714c71363be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4015276b7079e24a7982b002955d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de67f1f7754f11d3d27602dfaf39130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636779ee9ca525697d8fac57bddfa24531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9cfbfa749711f1feea6f712c666c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db419adf2666ce8f0457dbead48df433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36ffa1bc383a4dda938df65c32cf4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1952aa237421356fa64b6503d03f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda985463c1011ba8d7b08561cf92cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c36ce7e00f5634c6a663a375ed57737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9761d580aadd6acbf2807b9f458b5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f09c7bc6871148aa2938ad74b0ddd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db55ddeae8a07e4dcd640b24e653d8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8a7db33b3b94f37e8c1bbe81ef2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c96d9197cf49591b921d26386285442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89412bbeec27c4bae1f3265ec2fe46f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1cc26483f8e8e166c507340a4cc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671336b51aaf31f18598ef5d187117c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bef0fee572962fe9b3cef2590501146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbbb62255eb35a0cb18277475e1f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ca9d79b52eefc4083e7e979f3f6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0c803a39ee34d80eee94d5666e1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c22dd2b88bfb0c007f8e5f9535370550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9800968de7ae5d88ed142ea4395851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2046b81158231e7d8aa61c6b821f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896856ac8da6f92ce7a83e18f45929a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e362549e59dfc8839b6e8811af4a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c3c5f9f529da271b2c069663d035955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205becae4b0f7307d94d2f41fbbdc0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7b205a0d8eccd3e0485aec39549257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa3076f77c11fb021f47a27d75cc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff9ddf77671e06d05cb58e164ecac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37af3d6bd6ee7196b626c8d29b13560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d576a483bbcf0803ba494c39037eb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b861908508bd28d3afdf268a117862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5391a1cb97faeb87e5cfc65b75a44eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846131ff17b472a41e9e671c257e600f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a73ca1c1f3c564a3f396567e82e34865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef07ace4853c11b268bfe9836ca19d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c35346666632b424b7fb5bcf940467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c791b7c1e5f343b566d853d49a46b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccbb951b6ff49dd500247d06bfcb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2a98ef6659d0ad948135785f813f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f40e376540452bc5c9ab25f9dc34871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc548f08f6dff3b769c3304e800a05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143965f3fff37891b56daf97166da4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f70ba6306e9936ac3b6122b551b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be93bb38b16c001a7c3ab28a0750675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9cbf6e50db3c6cc4fb130e99545e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ff11751dda5eb1f691237ff41e4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250504e52930c3a5bda9757e4079bb2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd798a3ec3ad23cffed15bf9c28ef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a610a3ecb581815e27f8436179bcb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdd9535eb0315b2a3fc91540ee887b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5b4848bee1518c3c7434b32df58b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602084d431038badff819226fdeebca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c924952b4689a6dbe19c8977b491084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c4c61b33ece90eaa2890cf124b46885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f7189ff2d663e877961a211e241a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ee7d9077e254dd00549826035bb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04338869c0b44a3a794b959712763988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe424cc7007eb798ec688114076be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f187c8a7135b11cb5e1ca6a353cd97290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdf3c241f8d13e7323fee024d638b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e4ea8e9af0261cdd1ffab489d03b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be156266ceea5376cf8a95fdfaf55f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179bac98c7f21556387cdb9d80a02b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604dde6f27922d22329a2d2dbd71fc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6a6f33ce07821eee70d79d6fa3d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3200eb43193afe00592ec3a7279ffe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54cc0b3698b0b76936253280556a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21ecc926a9bf5267149b0d77535dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17dfcf4816c828335a0e9ebd62efb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9662fc9d0e5768dd371864583882abe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79bff96ed4665cb99426bb29375134102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22dbf587c6fc7685afcad23869f749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce344b0851267edf9940cff131a0f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453351bfed17bb8e6f460a9e5306459105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad170e23f21a7df1725d3e95336061106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32118ee9d33b4f6191ecec401efd781107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09eacaaa68ffa0f54c8d7b13503029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15536db0555ba64f75a03b1e20798d3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404dc61845aad047f46060c16081c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350696f4ddd180ea58173b23b7f314111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943c608feb50c950628c1e86f4465a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704224e726bae90ce78908fe4d71805113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe27c2e7a7586570633a41b22c0947114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76029a9f7dbeee0a6f57f9354feb4a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65bd143bd41aa9bca54bf279680ca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd0267fb9e5ab6148f193751bdae8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2001ee6ea90e5959457d68d4cac097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f85169a3e298239b7a0921d385ac0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a34b3a9851f6eb61e8e211119a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3115dd46e0b5713ef76f69f21e998121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b0a4685a6bafbd4128a85977147e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20ed9be3054bfde2d40dc04b5f2c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6fe78e649abeaa25213dfca14b16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dfe024b6c3dcc70c61ab5e3784805125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5a5e8d19a598f81f373e363cc64d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b3ca967bdc696abe2caa03818ce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4bdaa18e6fff22f284f32ff2ac895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70105486a0e431e7d8d70ec7226c15d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbb94794f1e2c6a45b776275097666130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945013be5693d749ae9334e0182b1ad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2326fc3f868e440883831b4e375e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f3c840a21939cebd36442f701cdf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966f82c38b61c1ca97093f1e1d72f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e27dbb7d715ee9b3f6b7d56cffb6e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e130ceea2354c2ae5dc92b543606b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8554ec6a432357075579829e56c6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418983c9b212b72d00828138aec3a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec115c192362ff42f0de797595f76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e8488443fa685eb2063cac4eecb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b095b2c4678807f016b276b7b3a86c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c00a5568ea4d973cc51dd0551926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bfcc9f64cea12403e4afa862371ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb58dbfa79fcadf9a9a56e0323341144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7c01b91384d1e3887ab496f4cd035145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a744147b74101c9b881e500a293ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d8c8fe4ab5f957c48a55f0d61256147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce45b9382830ebbeb1f66d4f7fd1f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599650bf77c8dd58fd07b4137ea1a80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234c6c5076c6dc8fe28e968e9ed219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9ebb01aa4d69b1319158f15c10c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662d8c0df3b733b94f90486a0f6de3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94bc90b916b14f66099e04df2ab436153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc84fb81cfeb8918c4b220a2f522d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8a9fc285ff174d11cf2e315f56eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bbf425e634680547de2029446a46c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709c92d17c67fcd8bf83a50d22af37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e711f6e5c298116ae77c34a5431c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e561135ca45f6856b0a526f8bb21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeffead310a85f9de852d775711035160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8df216996d762987effe0009bbdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49e40a777f62e126d6482abd6a3b97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d148b19267bdc91e1ce58a5a8b75f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf081011e3f7b6b1fc2902323e9945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7d84a2d1ab4f6afaa791469f1d87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972008f015474a09b9accb60ccf629a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414041c3536b9df1c931a1d5eff4870167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf61574a77f9b9c6175fbcecb7635ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f5cfe5247607eb41648b39003f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481174991201fad35cf21098cdb2113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daab8620602a7137b76421bc05b505171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86715ee1be772ddffcd45dcb72bf20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916e3371e6d97a173fc928bd45c339173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6a28df74ec4c3f4b43bde355550f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6425b7058f1825db01fa04c2b6abb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91d509023426df5dc5f5778e68b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc819e1bfe85d1b7cdbfd32a323f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547d2f37c33db2b03daaba6e3b23d25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c06d869d0233e40edcf6b5bc983ca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf85fc82580734d71770163d0932493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932269f99e57f4cf4281a1a91c265c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707624bdc23794951032450ad1aab8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257249207803d2d8c72205b1e975e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d41cfcc61a4b583e969c4819e573d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5285e5176b6a272d4eb527484416ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a474730b69a68389022b9c674d085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2da3f7ce89cf8015fe930a6ec90ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15cd161bfc2009fde05bbc85d4aa49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbc27e33f202c320ffd0f75f6e5f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d28c443d7a48711f62e98cc2b950c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac87c70ff96f1bcd5466ce83dfa906191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9cc0a1af9345ae7628f3b36b5997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d95a36213acf8bb6f5d13b676105193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7814343432a41c44f07340bac445dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fdf2ee5855e3ff5824076d949c557195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500387f38a7c7a079c175bb4041bf6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33969bf5733160061e24c8a47e969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3089bf01b939229f7e75add2330941a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1cda658b09b212c1a963882124038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebb0d2bd5943b5db25a0270fa404e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e651aef74f2dd889941ef59263c017201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef24209919783037095abe5390aaf14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044956b51c1f3e9d389294b6124fbfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499943ea113046f1d46173aee569fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac28abafd1c494e664da2f6e7cab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b941ca17db3c9b6ba22497da61cc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a71d1f76cf4eb31289c1f63030eab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d875a29863af95e8c1417222458c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bdc41f9b82bacd6fde87574df7d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cef69a0b898a329d6c9203b490b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498db1c30ae990c437153e4d659650211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af706df12d6640c69b52461c930d906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7b6841afec843e8cee75575350cbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133d29083b574cc216f816d15433f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3781e452cc12ebe63c05c61c3e88ea2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad88f96b0e1d751b61e218746114b06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d7d6e31e59419abc9f9149f253312217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301334d324d74ff5aa922f0aeca673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e303355a63081d64368ea6dcdcfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a3febcce187eb7fe8318a3314e2bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf206228498c2ec0d7ee8d8dcde5a25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f965a39f6bdc43c405c0ef18e3ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49d5ced3164d2920ba52ce0a110c12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54f2917febe13ba18af256bbbbfa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc63968d06b164e9ef6be4d1c479b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ebd2469d099ce0937557e9248ab40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08f031946518a813412e43749e08e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92003ee88eff1e1b36a70c23391896228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84947063423e2d42f725891d070c20f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf3bc3e536052bcb204a38e92b8ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206fc4dcf584c4953e76d1650aba3e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26bea038d76c9d4c882b84b0bb2f2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e275a881e16e87041186354ec5b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288329ed54c7345f47dc2a614a4af114234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab09c81c8a4f91d3a5029479383cddc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db26c3a8c4ce85f6d95baf32e58fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c215c8bffc64507818121d6b26fee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86299406651923474b4109bf16c5584238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b57630f198a69820c904a140ee03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202636b0000250f82fbaad9580e9814c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba00869e1edca09859c031fac25d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fe7efbd29332500d1a4d617742c31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ba46e461730edda8b97f8b79a5ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce9296a26dfd9418b00f217429147244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50519bfe110c2764a261668425327245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4dbe4b8bc4df6e0266a22f2bef421246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4bcd28e7ee6de092f5ff2d643707247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67cc8183d301c4176cda8cd496830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e74554ea724496cbc57ed8b9c432a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7fead1498db6c6579deee6354b89e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ae44319846197aa6eedc9b429d13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003bdd18415fc9859f2a46babd7c197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520395046cb849d051dc46316bf326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b233d24876d2e9ce2ad3d73a0858af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146904d718d6466287527e35f4ef839e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33b0423b2ca52535bdcb9963339bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cd416d98ad81c2d5767dfb51fd1dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32a69c4f7a2b44672b7d66aa46f8de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359a7aa0f1e1d7da7f93939978563d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22bc8227b1595b1ea83787d4b0afda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcff3283e950e5f47dc0938ca5e2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3f11b9eae25781aa7da2bd948fe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b46c3a09633337d2dd4812e265f53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ac991d6edcf8aa4b1d24c68e47d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bb056c817af724382ef2fff7ad7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1174bcdc30ff76aa417cc6cdee1daf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07e2b0402c11ab52a76b5f0d1bc27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329651867f520387e58ee434d5119af4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892ff3fa4de0d7032440feeb9047a5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d09bf622e352ed162b8eada70092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1725e8b57a738a472ac7095c5341a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b711316d582d067c8ecca768f8fba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb42177426a2aafa3b4727d63a0ac8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3515fc11ea511d7746ef6223893907274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715758b59fa6c38857d33c0aa3e2c310275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013835c328173bb4606275241a384a13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e340ffcdce4923999d4aa4b31e82a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a290fca623ccd0548d5886705b3a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827d276fb68696620cbb1190ba1f60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1be05f436d068bb0c727429ecdddd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a15d00df713bb5f2d9c752fad19b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc027df6809aa135fbcb9ce4b77dba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59da5fd2bd87de3bfe2db9bf3b4970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed265ba28151e8424cd5cc4852769284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a5536f3a708d25b8ba92bf3d53bbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2cad537ec51402080b07facb6ece286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c8f919f3709a93f5b09313c49976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba2f56db3ca607880bdc7b97d21ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf00e46de690b92fde12a0d98d7f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b805e4cf01b46fb97ef65368e9f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720fb3711dcb17567815aae8fb50da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1ace7b8f42548195db62556252a6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25483f113e050b8137097eb75969f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0264e9520f218d094a205b06b21d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742de7137c4500fb2c7166a2453db03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0915a2fbe5c7c723456944e1f1227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dbfed0d311b95d03a56eac59d7995297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a71431f96982ddad53b044a5bd04b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7870904dbaf6ea61f09de1dc6e483a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76536eb5741a09252f463d77c038c26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9938a309376b4ccf9d0aa64d00d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41effceebf32136c62b76df252ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a58d7ce43e34232450a6f2693e2ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102a8f48ab03c0ae77386ae4e67132304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525f70adc9f3d555e647ff6608bfb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5901c574a1f71102ea8913a88c0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69859d298e91e327649d8b0b37369307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d54d36d0cf49fad9213d1d43ec7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd78ce8b06292c98f0a8114810be8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48de914850af72a6d00e53c55828e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8dd2a3c867cd5652f15ecf0874bf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992a954dcdf0372266e4582c1b82c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72ed4136493b9294464cd5c31813e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf97108f2cf07c964e730392af34867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec24d4efe96f4ef2a3b721633f8ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b980e910ee0c8859b5dc196f394e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dd5f9a5ff7b68f5fc1aaa6a0d2024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05ff065c856f182f77a2335e96a11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f27d8d1438484ebe438b19cdde16b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7d03df071924d700db89d6fcae1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b6fcb6dcc6744983d5930136f3e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f0f13d344feeb191cd8ce358ceb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81325584313a2786c979a298a24b61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80206e677b5b9594cb8c4ffd570d3b84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a557d65de86aaafb723c73f3d4999325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d56fc4f6abbce4bd82511e9efb90a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529776ced9949b074564eeacc7ad5054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100a070bc9067c6619cfd9bce5767f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99be96930e52fa748de87f774173a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786054c067d0fe675249bce77923ef20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f8467505a8fa6007ae3f71ba3987b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380f4b51fe492b8c5f171a49575884332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6394061aea543fd4bb372c148993e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532405ec436f81a15dbc195c54fb10c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990deda14231560098cab3d7fdec555f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59fc8d7f5a9d824d32e3b4f6fed8f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0897e317282f82a8492b75be51d458337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c7e8e34276598e2c8045dd7257fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d767e6df966a49f8e51ad01a8058339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba3696e4d23fd9ea648835ff7813cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ae749d819099b74d6b451b8fbb18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef71b848506b56ca3c17193dc1518b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d90bfe43962fed4fe0f2f69a8cc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2768fef0402cbcf14436ceb3a55993344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ced930119801b24f9cc75d12f0452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3126482bc78083fc358a6e5f45adcb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6a25c25e663a59592ea17fd47d0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8965d09dbe0401aaf834b61c26754348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9713f8cef653829da65c1d9d5f92f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280b5883d021797461d68c334f68f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bd44d6f3efcae91771b3e9e98144c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ebfbaeb8bfb313e8b47f5ce88a5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979cfa89ad0e96e0d1b6d63036145a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332453076995913cb1c62988eb81439354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e85091bc613ee431142cfa8e5205f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b19c4aad0d643fa03cbe2fd458306356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb68badcaa808bd22594203d464b46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57136663c6dbce908f072387f545660358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760b5c29db9f1c1e3fb603c89a37ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd37e6a2c9a0a8556081f6e568832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a68cf85cf01557f346956c27f82a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4742336ddf1c1896328233b659e4a13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a9e23c820973524bf0e70dc690538363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6853d254568f5aa3737d7bc23c795b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde4abe2bae21ef665fcd454a316c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb8be3815f2f47ceb77c9b7ba88ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a137bdeb934e54b3993ee76ac4bd26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e1f68ac6a6c04f141dbfce0163a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307312f6a0c46d655e6aed30d3c824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579cb299f98e093ca23ee1bcfcf2314370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc1e456da7d03943216f98174c67f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc995ab2e7599b0914405aac7318ef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841340ff450af1ec4c62e9859d14b0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130411200653432f82daf635f8385cb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba77ff13390c9e982cb3d0597e396375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee6fe9d444925579dba1851c6cef5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62546606dd23fda5cf61a976801f51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543d15d53bd57a4a7c78c9cd7ce0c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301325c8e7f823d8bcb4a6edac0089379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1250a0e73dd5a2a559923e10cfc2679380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d96ff0bc88066040a185ca10a1b35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055b49b0b28433c5977d945856ae07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a0af629317da92cd9351f38af489383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504641da6a671d559035f409d84030d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8af06a6810963f68a6c91a24208285385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25496eadf17b243a19b09d98ae4ff5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed079044e42c8eef21a4cb519b940be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996fe36935dff2f002d30e4ed0663f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421193076ae0c8ce29742defe48e3d8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7219b2262be9f4c6d768ac7c489ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c2fce76e0904ac3e84496c740bf9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd057da688715d1e73b9d479a7522a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fb443f987b16099615320f9470256393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c2fbae2525d65d8b0ac47cb91a32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaee17fdce9d4a6a6ff15944963a44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab43a7bd16dc1d0f0a9e9ef9f18df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028959b0665802d0cc41d90d26b84a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ed3a50716c29f87f791b6104033b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a21e1c85ecfca3b1e6f2f5a266e0b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb140b9fcf39cff4f7c9c60624a6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57f4bcded98290ab7b9f5cafd72f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef26fbcc72f44f6806071bdd811fb1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2a4bfbe9861791055f52f9eb16ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856027b8ebe64752b3114533deb52e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1987eb6fff94ccbe329276eb2313c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b0a1629c92cce29c22485f6887bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f7902e221338ec2c78ffbe26f579d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3fe1ce05cb1a1aa30a06efc076a32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871a28d4db379ff404e0714f8ff2d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaa234746b9463e5caba36529e1f79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09cf1bc64a925d746a9d2691f0a69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416864f7901a3d883fbfa7ea31892cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b97866e714446094c4f771ec5fe2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf840d7f57ba70558345790973098414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba886ced230fb031d07fe1a1e6ef00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86694d848e4314c263e3518ade23d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1529e63c034adb9effa40023bc2e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef2d4c6d5c367fb59bd67e290f2a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90f3ccb619cb360e1003eb36cebfd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9d386129d1771a41ca73a2ecc3ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054468010fc67f882f9d2c2b38a05c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991948e1ccc7f7389d6020bc44f74d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e9ce8e87f3ea1ae2e35939ccac679423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa85dec9c60d2568dc98c57707fb68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8440356990490b26751b4ef4ebe44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd8459a680906353cd63066dd8709426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b45000c2f795118e0be447e87c65ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca3cc19a3c8d8f2480dfa49a808f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9283670a05dccea1f019d456f986e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5696be28acae11fba34fc99fc5b65f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6a295939ac483439a6efb1f77089431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b8cd64d7c80258d34ce938799d3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b03958dd897c91f4e55982e0cb6358433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed526299a52dc865096d11a4fd834434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108cc92777b5e7f147d55e5beb45b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbace14a0cbe2eb24f0d6684bc6ff5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042052c12374dbbea9ecabd4ceb3352437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1f447775d0a2387f042b463c0b21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77704e6809e40df60c14bcf38bb6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a355380d598a70d90ea4f5c792ebd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f79e2dfd644b4998dd57c4ec4895441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5982fd95fca4c18795e67b3c33cb7ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b920e827ce38731f803916f4b110443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360537ca202851782299009ef629dc58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf209a5ccd78d5fb7120e7c2fb0eca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ccd728d8dc12c3cf40e025044aed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee283328d8e5fc665f16cb49512c261447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5779f1b10c19d90fba5f76ccc5fb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbf0c6669d02a442935a80ca93360449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6678c11666b47ee6e897ca8c5347da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab1c010a0137a40b64d52646fcf00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a32056d5a38730b10b03cbe90f92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f560678a8fce9294f8b2b4effec22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e29de08a8eb7fec1a8ca1eee8ecf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7ea74107c055b1395d40679ed109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a069d2a1f8a71e2eea6d44d93e67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c7b634c2900ac953f4587f7a6f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f783b855beee7c0a3f0df91eb653458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f181d37c4479c54927e84761130d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155afd9c7bd870c67b96fec38cf88897460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ea31fff4e922ca86f812eb96f5035461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2831c0e9e7954c805a207657bea8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5a5ed840b9e41cd11e5872675e5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4cd5b3508b7d8db362f3cb7b121b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938dcee298cd95bc2dad084ac0c9cc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db1a31a026637996c68f2c1c37bf41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a5de0685c45e95c4902b59eb649b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db432712e2a800aec9b9809b92fc76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca671d51c32fc806484895463b2681469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf86608cc598fd2bf28202385f77e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c8923e9eec7f7e337b3796f6ab7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3a46fd14a7796cbb5a39e8fa210b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67e44bbb217c82f345029b9c31ae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679d32a5c53803210d51248dbae2b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cf9957be0bd867f9965b936e748d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8664543706699a4986e4a2ae9609a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f320911135dc72fefa5dd6cad109e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f21fca454225b0a202abb6e271dc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e5fc0be530af8019bad5b47b8e5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24326f1d12353c4e4e76c19e42eaf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eaffb715fd67afeb8e6d725e624a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8e36e4ab1dca75d3701ddd20c418482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448dce2bd4d1651588886e3b3d65ba4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c949730d41cdbd7b41514aa7d9dcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdfb69bfb756dd4caf9245ab5ae5a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade197ad33168e745959589d662e13d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52d98dddfa53da46a58b600e7fb0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9912523871d24dc34ac8b95a09598488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec453e75ec1d5adc39d2bd985bea94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678c2b76bc428b02de76d7dbc30ddb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086949d34685e616eb1a1cf956bf8a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5318df9324c839f99942acbbf749f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af89fff81bcc73f4837a39fe0b4aab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91655425af045c75db995adaa0824494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651781c1567b7cfb8256548ae51edcaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeefe5b0579ac7394da7c15e9cae8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb1bc93476d503754490978dad9b73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb76b5d6f981ba3a7d7dae10a319ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6795f4233d8aaa56d2f949cd927f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9c532468fef0fb860729e9554366500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4710a15af0dbcf9eb806e34d996de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77419b57f30ea67e1a99ad1baea292e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b111c8c1530f69455d477d497936cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed3f7aeac694366483648cca4f5ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a16808c84ca7a7b645a5e8a938d15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200bbd286607d0d80741527fa58ddc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454a5e6501d58010c2fac746571c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40498cc4cdca098868388b04d02e9aa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b38eb20d1f84f1b483a7f000ba8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a59ea75c2331639615e977657c1ac5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c087eb367bf015733c93e791eb204c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0527e241460940e10f00a92072ee170512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7dfd0734e157912342fe912be1e54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83bd7873432b65cd9e9b93a7737de5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fee7543435a1d3a3bbbc8bd46fb91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834e2330edba284b41f8e85e03e8962516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3e263b8707d9e39af2754b08103f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b5971a064c2080ba4faa598811a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55921d64446738ad1bac81440274c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d944d8cc05fbb8e1d74c28e22d5a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b6ff41c8c7629cceb086f195f12f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d52815a749209843bc61a8ca6454d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996110856dcdc75f2c658be2a5f312c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0895516a51744cc5b7b42aa710cdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d629a3d9f12ec2dc7d75ab4737e43f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0182dcea8796b4f21aa39d4a05e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf886989628afb2b69405b1fbc64e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a59bfda39c912805d55559628a782528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dce1fba6694f45a92b4556951887d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ba5103786e107b6695f99baff53e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df28b3e6120d36dd0a5be7706be10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116619e223c08704cb07c14cd66182532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955224e7b4f7adbca78c63aa3ae9957533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233ab4c3e8253ed6bd2180cbf8e7a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db552ecdd93706741cb7ff16d2e52d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55817bb64f11b993bfb41c73802aeb8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a504802640b8ea0358d87617d9a866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe588b3f28b2343b43cc17ea06ee9a96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869279fc52832f126b9b1e305f5192539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f28f0a1f253a048d5742bafe37ac9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f1f178787ba5198574948e8960e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7930daacfd1f7cd6807777a2d1928542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb5c09b7016921cb367e777391e847543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b95f3eef0f8af13da2252c721a12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633c0b60080322230332b34db11c08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743656880b1377ce9b5ff04623fd4a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcda84270a806820418d19046a7475547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d2a3defaab81207deaf3be96c153f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971a6a4a3397f11feb70a8ca46d0e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe506821970ebc41d47e10313048c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fca10f0ff5b4af46046a1501853bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1513824768d97d89e00638d3ce1ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb03307ba0058abe98e8baacf5ef512553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc16a097a90b1ac5448abc22cd6509554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f5e05f1933df176e50482c821e0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64f5cd0b030336df20a020136d7c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a323bc1d2c1bac60e829a63d75767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec349d9caa10602a6504beaa4d5e9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c94f1b568e8224a06e49f1f5b1b94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779e3e0dcf4c93303d140692076d514560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0def586b7f500f00575120d81a94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47879beab470ddaa32d1cb92560b31a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061ea36e0ffb902ce1f775a7a9f1db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e26a379de24dfdb8059f9e675485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545abf4a9fc5619574d8331ed2d6fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e337c16dda7ea3e4fb64c71bf0c018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb836b0c0811b2de82db74a431c9cf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb2197175b1cc6043eb2733cdfbd77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8cababa881f48466ba0cfe1024e7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ea4e742a4d0f5335f28895ab66e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f57e717d29d97172da233f852367571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2066e90265143aeb447c28682f69f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f551680afdcd52e4e1860cfaefe78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1abf8d1e6d8334110524030fba19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821ad182f3ba3d8726d11bb0a9e658575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cb663c9a13fa1de6adfc881b6736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec980689513ed6362c7ae2213c39adf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11998aa8ded9b2223bfb757d5a54f95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43254b2fbc653afcbcc315f2d359161579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20eee6127ad9469004158e0f227f20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f98355e8e22179368dd13db01c46ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc0595cb67a7945522db571ae2792582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c17dcd1c1ccbd316fb5b87ef7bd75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9650774d79949367e029e6dfcd64b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275a2b0b269b0de24378d84783707d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc664c89a8df7d80af1f1596813447ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16ad3e0da39725cb6ee54a4ce560b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464703b128ab07823d792f5bbbf3d9f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16454e1582961447127da2fd64aef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d488f6f3c5f6137a399c6823e96d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df51b1b05833388cf5a237d569465591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3821bc35f62f24cb99541e7a8b8de1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0da14d3d47259abbb9d9b4ddbc870593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c93c861c41387bc002cd173e8f3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018530c4a2ed6770eadf4db853f0d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758be4f98702d5f54e6ac000c41426e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276a6f1f451f73f14721338da98f9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620355cbd69eed50a9b08720802538d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc470fc2a0bc505cfe3a471cdaa41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ce4796d2d45f27b5420f8262e445600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3cbb16408a2d411fdc06b9c898ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7928523467daa79cfd6649f1d687964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc816d1cccecc49e928d71a4b2eaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fa8aaefc08d5519b674bc886e100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd300207ea33fbf6690f26b87333d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caab4bd0f358cd46da6b2ff9d0ff5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e48dd5e257e976db4427c6352ea4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a22211442f3a0f13995f8a5f81478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac733f0f980523e56fe55e83bea3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d29cd1cc1ab015a75a7bb8ff762c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7bd02273cedc0878b9370b771bdab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d918bdb586cf2184e52bdd5bceee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70481dbb44f497560ea22be512b4d28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be028f1748bb6d340fb14afb1640ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e53ef61c9ca2c4cd9acc121d3e59a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ea35b76c019c5d4af3bb693c5f17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597597d1309c6fd4b95a43655b0d50e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552759e267ad3b7ff952ad01c04a0f1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a1baf2bbb2bc88ed2785f8396915619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a97212a83027eb1e64508a067a9f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b56588e98169ce7f6f615f4b03d08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d9ff7e7ceb04b07c5d61b635f8ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f295c7f7ceb357298812626713ab29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b97b4f1dc70fbca876d3bb327b52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa6c11facaa2ca739efe9a0b1dd91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6d6dc3008ad80d82d94e6d3fef2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd0b9ec217d74f1bc4bb83ebd436f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e6fc44df214f22e44ce6d2870232628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a05f6d65f7dac8b58d2d491327f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf258f2beeda4602d0f8739a2d1bcb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7eaef809cc68779bec44d6b96fd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302769e3dc7d47b5ae45d166c8cd263632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336a2c3ee97419c0e6891b1612bcab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb64958a2e936ace3f7607143dd1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4dc3bf4ba9b8a8ab8e6272a3d99e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa48058b9ff5b669c84f28475ec021d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe116b0352e4f7e277ea2aaa1fe968637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70843fa4df3f504e0921d464ba3223638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544b90f5586d120f68ba583de2ce89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b336ece9d60cb54b8cb1ca9ece8a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe26379fecb235086ee3b32021386641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd9968b9b6b4540f40cd8b2866fd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbc739fa0a420a6f0a2bb00686af9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8726faa0c47ebc45451aa5167b56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10463e4dafa7d607e01cb2d75124f63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061c066ab2ea230d9d206d6b42c5be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662032e574bbbff0a80e7dee5cca5c94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa1c7655ccdec5117456f81493f8d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e810ab64285517784e159dc22d99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb3b52586ef11245cbe541d688073650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6389e1909c700e505caf75bc6b0b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a95dcc70ae9f6d1ec051357ac895652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f160739c6e60ec60d8411d941a1645653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784922b52f88c08121f688cc1443bcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805c4eb724dd64a8237c00b4b03333655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ccc0fa0a0bf416087cddb9c1a6b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e474ecdc2743f47a5bf20b094db6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8714d491e1a5ab47c8dfb34fac095658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf6d889cce9888e9b482a09f22c88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a63e9394669944c662677309a6eb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3619a293234b53f1ef79979a55216661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d899b3e8f8213beed79eac2130ef7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f7ca35266d04eabaf2eefeffb0e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49770507cbd91b3f17e66cd4353331664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce45414ab5add6547f5816f3613ce51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869bb738e3da364a8ce001c9fe885b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2f3c22d72d3381abfedd84ba75c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7df6b8aa7da2bdef88bf780c7f4a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f0ccaeb4186d82ead5540c309c91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e110b4167bb0c494e92e68a0f5e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3f3c7a48a80da21c1d72134b73d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a650f98c88af48fd85093d37b93e48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1932bc80dbef7cb09d6fdb2bedbd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9d7933196a4095c2819385575595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030fd37fa1c042fe9ad6000d1e501d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca026c02d7cb9a70a0269dbef880e7ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880bceb72564e07bd4a0fd208e2153677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae46342fde69889e755441fdd656a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736279418188f64a2aa2aa20b2f1583679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f6be0b13309528a45c7d003601215680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450866295a127378994fb670ada25bc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a980137d861dab896f1956accb7ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef008c0d44dd306e8948af31ff5941683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f320e96b5d01e588d4a4098aecbd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1637412c670274ad96c8c1a87b35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f538b1595012e2f148fda71d42218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed1942931953d508098c747d7a8073687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec382fb0c3fb591f1728a702b7e8f0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1fbc6d7276269de5075d441ec291d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b14995b8e448b9b8a0a07adc0ab18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527d004b5ededd9b85d756d10f7c93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b818c56a8c09449201fba428a58d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542cdce9fbea27199b1eab3d9b56bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c11d8bb7c54173ab99308a2f428d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fab4cc90f7a2f44e30d290392d035695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f32378474def79dcfb845b267d683696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea388806c62d9dccf2a0f746eee619697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f43d16cc879f4858a596b06f4531a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b6050b0a24074b8354031b3c8656699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c877766e77f272892ddbd6f42f97f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfefd5b9cb267a0dbee6944b883b65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa91ae6b36e98068a2c5f802a2c53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f9b88afe36d115929d0a5ea0eeb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e53aed6c6c172acfd7e9326ed8de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c3bc5319c9ffc351431af333ad95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864013b893a0ef2e049768edb34d892706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e9eb88f2511c5d83fcb41fa440fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca024f1abb60c8055d9c32a2acbde8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed90b2bf3de45adfd981ac0170fdba7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3761493f18f2ce1c515a161adc11170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335969005e68d7c15c0d04562241c4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766372076d3037b96778406076571cef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e99ab423464ae2f79cbf1a3693bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb55ccfecb534cff139138a609d82c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc473b2b648da1aa69fae893c9516715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d2b8fb8bd21f72564ffb5d580ba3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ddbf76a50f70d430ca5bb699de13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766cb92310cf2afe50e5a48933b04f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e926a3e047c91539b8f82712ad21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282baee2a790db0df67bbe408a4baa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a3daaf311a12c8104a4865b77ac2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a0f427c9ceaff2d006af204fd6a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fccc101541e51369dde22c75a4b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37949adbe4cc80e384ea63491880f91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3782b2da508b0248a071570600d34c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd99585760e1a94258b399429fee6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c4d1d6ee88f1f34139fef051fb59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe65cf5026bb9183148e56d83d8a41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd439cc52d8a3f7e8d289bf77336a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b058c0d90a784cd2e0fbe83b558d3f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6e727d994512b2dc33a7b42f678d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b13709b21f631347d94051bb4f66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b675d437bbba49afefa619365342f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626d9192a07f7f7c647cbe04e73c69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1292d7691cf0ecf1ab47517b9012d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8eae1ccbd674c01fefe9f3b466fa0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639fb040542511d0b34a783ea81a0b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebddc68ead20fae8b5eaee6a1f8a877738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c73ab59aedce27fb85229bb97c6ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d74a6e619864cba5bf0d37e9e36ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be65bcbc064fe32bf6bd64bf7f5f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39995009fd88da2be45289bf8524b5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ff7834514ed4cc937263e3634847743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70deec905a8a7a3045db99715376e24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc48a0461cc3904b886c22d3072b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609598b6fb735ff9935a33d4b9c1635746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec1c986c1c695fa262e00a68262bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a97939efa26cb1819da9e6a2bcd50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2761e52e8ad78425530efcdd3d073749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d733fc0997f62f1f292ada0c42f41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8baabfd29bd2d174a869cf44bb5e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2a64029a46b7f1e7d5939c055e84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20764d7677a9a56d227da22ebe9ca8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a52a8a37db1c3ddb8770b4b71ca3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56c00892424b37f93c191909668b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef040197971954bbd72ca12bdfa46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5c866aa702996fb942213bebe962757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146f5cb96574bf4d1391d70cb71f5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c336f9d3f908919e76ba2db1a11f13e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>