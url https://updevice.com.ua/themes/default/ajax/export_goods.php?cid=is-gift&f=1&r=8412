--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76158c53a3cf369c1127588cf8f6e021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107e023539ebc23c1dfd8a05dd87cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f51e787797c12b9a9f248ce5528ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf034f80e7c16685664974d044e9914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213a5a41dc8066434824a8452d8d5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216000a8cfcde8b177c5f85c2d36567f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb011274ba7af9dcc283938c507097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68598d82d2746b9c4da287449de51d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08981de6b4671e81109eb3e22279f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf3b0e3e6ebdb8bb6cba89ed478d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f72a2564bb8d376b019c2d493976d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b50292fd52d6298f16e9ec0264cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5195c82b6a88875e59b02906be867813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877fd560fb7e884ab33b8c3fb0d89514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec104895793039016f2ed6444d07812315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ba7854964a806b1006fb19bf0ff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c0152aa0a4a5f4a1763fd9fbb23617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c083ad43011e03f52960a171704d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ecb21b49d61cf5e8b060c8f91972c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eca8395231bca7fcd9feea166160920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2ea5680337b8c670a00621dd2ea621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116864245a96eaf56834cb2fef7d0ac722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3193f3f2517b3981c176711e95c243d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a845cb29261030d4bb08fe50628ac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10121232ec7a712d139b79294e959fac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156c709e5d78e63e51bcfec4ee3f6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa3008cabd1beac68f52cd63fe1c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b22ede31dafafed4bb901abea74928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a8ec37829e4a308cc8414af56cbaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886c418d702c2662e718ed97f284e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d8bf7401d7eb7955cfdc0a69eebb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe4602a4109ba3f67325f5922a14332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f4d99450df2d47bf246df4e03b7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115efd983912a38fad3c8fa2bcb15d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704ac1bbbf9e319ab6549fb8a59dab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81ca30cf9731e2f4614640de7125736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94864972004b6680ab5b50dde29f96037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a4ecb63788acc5591f54587a144a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321258cba60a97fa5b6a3e8ed063f00c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c85ac2748c629bd1958fe01d12a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136d3a08338fcac654bdc9a9e9de4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf207065003137e601849d7aaa7e07a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f40e57ed054fd96dfd0e17a75f095043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a646c4c6a967701b13ac2bb86085e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b41cfb37b378516187279933bdf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc722073c4f73f878880e66ba91ad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb17fd2447534ba25ca1c2358079147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a212645809f08583dbd6083a559fac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02d7b70fdba762e305dfeadaa4bdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb2d719b8055b311367dcb8f99f63650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab001cbf5f121398d7b0b61918c35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273331c1c359fc7bc397cfad8f90c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f30cfd3097fa35cf384d48b605bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7e01fb9d4f51af09114cc8e9b09f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbea8e4f0a5cf807f7674772959a74555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771aca9b7fa975461c58041046ee8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db64313114b03648ec9b3eff5c6bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625599788d41840b93626e820b1399d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bd8944dacb53753e547df17a543659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec59fbb49568c7fad443da00174fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b38c138d9c82d19a0408f1d02e2b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb86be6679b999cd17d46b4b8675c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb44f8099e7bede233d85d58370e9c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc96f352e4bddce0cfe1b262d006a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317894fabac85d57417268f49810e7bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b1a345b660c1f31eac4746c063ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f343525863ca98cadd47c90869ad7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259bfa88ae3bad328c738555b75f32968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30e5b6e0b4214bf9ffeb208ba36a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ca256ebb76689a015c040cafe3d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b9da3481f708a58acba84d0ddf4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce3ec8fdcabf2b714652cca12614b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e270ec2ed933dc8d6f3bb6c0905573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4490ec9320b8cf01eaedf43a8a0875874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d8efa461dabdccb50c9414c3bb07b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c55d5e9449964380418e626555360376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a629003a5220b0afd976dedf44c448f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe28d2f7783f31b45d51b3ba09d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80940bbecef134712d239ffada6b1af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d9689f33d7a50fb28f78e5273fd5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e877d725e0ce51614aa901a62ed2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba654136bd665c932a2838d916338af482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4adbb16d51bf7b2e6a1d894f0db5be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e8d3dd1df0c580bddc4245d4bca884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25095751df76a8b9313b33d9a69b73e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318eb3c08c5b225579bcbb7c679c43186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92f9d756e6ba4260422893457b1f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459e7ef0b37a8b72bcb742dd875b97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5aa60d9adf50344cb3d096730291d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a73fa2e48a71d07d118e3d9ef8ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0a13e8a5edaee9b95025f982b07691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caa29a295dcff1cbf361c896923b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d195b7a90d22d774dcd9e5e3de640293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a7f2c88bd17bee7bb014ee2fe64694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da55c267bfc28673d679676c4bd1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7345972e10aca1cfc8d6094bf3b24496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1d362c4ed3f6f6a8e0fd933ced3cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c5af99e4d4fe30c49b10c3e606d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c845e15902fb6c21d36f1221b7be799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd53de6f66cd8654e3a8802dca50eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8ae33e4dd0d3f8542596a85dca3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba779906ba9afd3a1abeba016e687ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489882ac1ae768dfc050cf8507f55659103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bdb2e93ee74147ce144eebb332351104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc08e06929d1ff0753ad20f7434c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca655f9f048b1f2dd91d879a54bd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479d6ad8fbf9434d5e02c866164bd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5330e1deab888e482ac4c05183292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac0b98cc2091a79a1a8c140e5a4d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7634a796ca229561a9ee6b537c4d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bc4bf3207b6aa62551cbbf739cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48701613d04c8490501476ea91f4f00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607d017dc3ebe3a7c6024ad64a9362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5cdbf8003d9d942e51ce19918b95f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c05afacefae2c4060598124ee928d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e1c50ba15ec0970a85b730aa958f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1d9389eadbc8cc668c8326b36449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d1f05ec57f71ac3353c6d7b5f7144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7030b237cb7cbc9ac4c9aee90d732e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df2871025cd50b224fbdc4d39a7de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d8e21e6b7cc0e798c6fd006f8cf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247e1fac3023eb2196b72b597629a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fd952aadb03f8bbcd5f81f9e14f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeec957b777edf59140da55efeedfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78a13d6805dfed4854f977cca1dc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca111570e994f0469c69567691db76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db733d528fdc52ba0cfa80e134b488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2bf6311fc573ad767c053def473a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdfa82a779367696c4036a2ae3c826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381243277de1767580f4d919e96e24e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654717f401c2486fef2982ebc497363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6158bbe1d40a24db28cdf2d2564f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d19f209e11c7ebb230b3acc0003f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec19f20d26057f4eda097c847fc9ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa128a6fffc10d211339b04a22974f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722188d024f7b83f19c30fce4a9305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86809bd10e1af76def55571fad1e4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850fff763b42afac3544b3273e3b05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24927499de84a4b41c49734cf9505a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7441e1672956c7ff438c57c81412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390fb119f7c593224e84f973236511141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190dfd1553f88c236d2628eacd38bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0276354e2316d19771bda06c9d41d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a69ce829fb047fc5941df11fab93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae354628ce1ce3dbc2bb45fa1da48a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ffbe5b4646ce95621c009c5e8d3af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ddafc3456e40e0f62e866a9238581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879dbaa51cab5d25f3eaa8721e6da5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32210bb88eef45db8b1cb950e3060a13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b31987c8a823c5970d95113ac7c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de601a0aec20a3158e5472bb5deb13d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396d93e5d3c64851a165de52934587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b74c4defe2298fab6b14202d1b24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ece6a3039b1c49445c6618b252e6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504c45fe5b1e6a778b357d2af356bc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fdcc7618d4b72378ef813feeca46b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4acb11c7ef3a2a8a7822e2f41c604e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb492a413f2b86ef3028d35b470dab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415837edfaf9b1df1da995ea72023fd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea5b90e1d9631d2ca29d5167c0746160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042fe0e8ba7f08373ad2237032c24d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b70a5386e264dc98f6d86715704e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ec28abba1b9130ff148718d24c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf551c45d0005d6bfadf704e7d054a89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b5e32c15bd80bdf3b0ca9901e90b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f966f2125f08eb970c5a8613b6a9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c40257b576ba024c459934e44c5dbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38670bae73640a99888bc5ac61fed9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c179404877c2a64c72d80fc2f84802169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bc995a508b3aa29b179de90f2c17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc563abeeacfb3db824f3a9f23b002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1d590e54551a79ee7134e07e75e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f49539cbbb729416d967f5015859e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a393792c7fdeaafe234406c2ab7fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1279756e2305d06165d19c29d228b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0835d12896640010feba4994ad225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746606f593096325fa5045e0cc4de5ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178e9eddbe5479f02834c9369c9dfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a853dbbcde33012ec6e490e3a9d74d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb8b6dc705e3a5a4c550c585881e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206770ffc4dab04ae1a8ac22439e07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780455645319b1770c3682a6960365182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420767b747afbbad63ba8e51da03fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7164c8c59b8ac4a7dac2737203bd4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b022025c1b5df32c410f0324592ae1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d053df56d1f3ba56bdedb80d464f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17e56e2f70d8f435a685aa1c9e1b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89124f5c41f6e588fd61ec2f4560c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0819eeb6f296db0e8a4871f5cd6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba4ae50740568cca38cc036d206ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514f8180dd77506d6c8dc184d5649c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592bb74072f318f7d9e680ce9e1ff4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a070fe006be85545ab01986bf30266e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5515a2d7a6114515221ae80ebc89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7842235d1689910276f414f138c2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282754c3b0152c7b75fb48ddeedb782196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c32de119afec180ff1b573ad2f055197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc80038aec7c52a8be445874b6ef4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac6b7067ad6b66346a357e8d7e4ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9449bb319fc477b8598bc59ec28e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103028bcd4e72f7ea2c713dc2d6fc111201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69179f11a3f345d12ca02cd35bd0a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bb654d546549a82745c6859524966203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7a103759e651f8b34c7ae2e0d8e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927950d64a60476a82bea3eb027b85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7500a87228083af39e399fe1497d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d27b8991185f80953a76f2652a14c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb16a682cd656b426b2a4f46ff0c24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e897f293abbf8c55c2d9eb465e6d39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23959bd1996c2c7d15bfb545ef5f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1401addc4eb2112868dca2635a602211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c72a036a1319777640524956b157212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f4a0ae06fdec1d42e4683d4a51ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4449f380dc22e7d7909b5e0b0034b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a371ed9047cf860d6266816108b47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e26e0b831ace1920f7cc6e778415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46099b1f3ae14d011e9d36f57f7dcfa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b58f10c18a0b42c82be8f8b354a82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511be15607ec48964ed2c6abd5d5ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf584b8bc6ba37a93a997f392b1f2260220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dff1d98df50801b9a92ae98456331221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d872a06246812df59fcc00a0e480222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c71b4506c3e6f66a7e2360164cc691223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4388dc6caed1bdd222b3620708301d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c28a9ecda5b3af9ff1b41220ba6f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc859fe0aad292d113ce1ed5d71ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fc42acc1986e4f6f4f1a185007d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859ff8454187d6aaf9b9b37b0d0ff1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33132a8dc934199f0f2897726051e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea580d0033de9a40748655cf7e2c7f6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a12e004be475fe588f2a2cb7dd838231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a20977da37189d83fda21d60e5c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c1dd52f219878a73ebc102b20c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a028885a9d6376d35f2f9315d0ce2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa727e8c4b5ba8f0e6a1220b4362b84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c93859503249b38e428d99b12ab2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5409bf639a21df41acdc6fd1d99d9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827568e5277e4e6fadd11f7cde10399238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cb3002319a402f15f0ae4c8fa19d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e742d8904d26f6e03dc65905771f2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73183a3f6bef31e48ef2b919b14cbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652860b05cfae1bfca80a48e1ed3ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1621a6daef99c8b9ec149871942d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36e825bfff85e3578f4e37e5809ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c106ec096873ffcf95c2e0bcb8d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20aeb2b522bd2313c75d07a2eaa50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3147e7f20d29b775a3672ceb406659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435166d5b69c4fbcaa6a35bc956db24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218b412b16cc347306a27b6f421eb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8c3d8c1e623a55ca3bb5377b4bb43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291334b41dd3dc3947057f58b0ef9f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4dc85f7fb166c909b4b9c1a92e053252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7042618df36f4b629ffa2ef7feac51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48613de36c2aa249e86df7a2a6486254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e9d16aebb725a9374a297d7b57a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e801e1d8129caffddae5b8c68327a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ae1a11d53d7e6164b105cefc8e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3715c5192195039775106496588f026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab1cfb743274f55aa885cdaa30502259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9e7ab8adcdc471967a6f210890268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0400b370d41798a51bab992c45440dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7291386aa3b56e000f32a2817a2baa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866603cd2ddbe6e8558b136a558e155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f689906a539c112c589d556d3e9b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c53bb08ec2fb9472284e63b71b63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2b9041dc4e39d90ea1b5d1dc88c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f44bf852ac328944e97426742d55d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0d2b3e619ffc0995c42d91e9def3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1729674cb107578b5f5101054466fd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a314bd43a0dc5626a96f0850d115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec302b60b6964707a2e85612a572cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd90f2638d0e6383496236ba78eb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a5fcb45ad8ebf079c05046e1baecd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bbfe5a821720cc20afd8319576859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2c2c868aecc5d9bcd05d1dca07eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486c0d38540fb7b47fe763b62874072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849646bac311d5b780261d900f333294277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eee93483e99390dab1874c059161e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241160b30668413a1c612bf9d274f23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f50f9cb3b5f68269093a3c02d0cf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd985d0c14a8af9dd448db6a31591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bf588426b2ea04cdf33d813f11adc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011a39313f6be9cba78849bfe91853e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7819c1ce3685845a96f42355ef811284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e4cd3126c03319db3b46e5c8f035285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3306fae87e27dc4862df13a2b7cd44a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30458ae475a6a0e0f76ae67195a55b29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be844ca7d4d457136f73d0dda34e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa556984f753aca3e887e08ea571d33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5794a6c72caee5473b918e8ced7192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4358ac3b9536245f0a0e4e5c91d27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917efef51b8f456f9f20503133aec00e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ca2a522f7ec8f2667129db202018293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e00f545ff5a0dc890ec26a77746e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54c2d3816fd2892c0a44178a26184295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204e74e4b4e6336ba06c371630b2c34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9679f169cafadd33dd3b0896a02d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335850e16b18b5212dcad20fb2acfa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f115f670686040db1b3047b637c84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0a2d380e503e972ccec2f489d2e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156555964d3dc265045fb439162b1e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91f5025b3e522be940a1a13cbd63b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381ccc8cb3ef2d71a44e1374cbc1f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c015e69a16bd3038e52241bfe1daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6848a8144eab5e990cc3fe6cfaef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1945ff7d5500e285d16e8da534c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e1dfad3464af2d94c8078abadd375307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80782a7d9c8dbac22745ada508e328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914e62917be1d99a2d08682b06d4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4d12edfcf02c8c95f7fc70f9406e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f194dd61cf8769da590e0f7df4766f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded2d88dfcd9ba3a9edb0c592a54f18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9e3128dbf9c01d6f388d5b8050de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac02a9d88fa7b202c7fe86c1515a68c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7d8dad6bc51dbb392e61a73b46ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee55bf606573a3fea2e456269d9ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde635dcfa0de539edc9dfeee6603f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890833f0d1df5124cb530d84cf5ecaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352abb5b1dc14293bc7c8be9b8d8695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d48f7f71b57d1ef36c0b758b9c01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a800218713a00b11d787b8b8186475d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f288f8a85f8867d0d4b216cf554bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c970b59c8bc86d0f0f86321092d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c48626325198b3d5896917782c1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e820ec33cc1c2e6b33e994bed59946325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa96af3d3f30ab6f467070de8534310326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54273a59bbb9492c1a5e59a906b812bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cce20fa0b62dddbaba2d35dd7341c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65971cc2d41dad15ac31a4cd7a586a6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0254e33393c2d196bf29804a2945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe7c1f57df1cc656558aebe58e94aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f297f136694b42c9010d3051d0c5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860de13a1aea1b4ca0480fc7b49ffb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3030a697ec64168952f67674356304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa47c7a53c3c0f24066c186beda6609335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94a3a6aa33f4fb04ac8a48ef01913336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92c7994bf72d297ca8dee47eecbb6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b5992acddc905aecc644145dedf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b139d0260f673a4dfa6c979ae9c69d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9012aed81d30b92ded64dd8710f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651aab5faaee0217b015d16e64c78bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2ada97c2e95d4734e3610b55a88c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649bf2e67e649f6635e09cb258476c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba338decffb7d00923e43ff719d77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd0aa3fbcf4d897500ad13d800c72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94bbff1b67f9e69b7ee9d4af34b01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755bcd72d376284453915b9e59bc43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f871115b1ffa2c3f563b15abe1ac2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659cd93a6cef42aa7cd1f0729c2752c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528523da0e2c038617fb87507cc5b3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d6f53fce74ac40f9c5732113d102351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03286ecc89e473c3b9fec6448214d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ffbf1a01b1de34061dd40ec7bd9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a100c3516904dda37f88df2c83e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb354986be26463e898810f238598d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b5b80c7b67063026b680cd914520356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4d72639dd23dc6e4f21792ba7a1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43187efa9dbb95c91290b46168451f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f451a8fd708db95ab82d856465e8ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67dd771e69fe08304d55f3ee3f1f7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcb23f09c7ded30061006a44350fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa33a152b984789f499f272058e52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2b3e343cb6af6ab6eeed33bf8518363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3ab1fee1b4572b88de3c2d7ff7ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b10bb2e7f7e2aae0d7a7e78598660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d8eb116dc2fe53fe329110e8fafa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71ff98f7d0be45087f555e7c2ddf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa262825d82c6a5df26a1dbcc706e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428adafeeb71e6b36d5dac77eb1fb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d776166b9a0a13ca09552715456db7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393877bd662ae59703d726fc370c1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd483a509bcec904beb614c76ecfd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac8930ba6d9eef3ac3b58e92f485f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c617e9b8cfc6c85b15b85dbdad93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcdef51656c42dd982229eba446db2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b82791e5e7fdb494fd249cfbd6cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e654897bc428abccbb629ecd6b13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac201634b1b48c50f5494ff79336a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fcb6df8468ce6f431691939a14441379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6078306722b5d9c0037014b6649b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f939fbb42d7aea70862af22d4c0c718381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabde7675eb0ef5a05072e6e1096876382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302aa0184a9db04c64e2d4dae64a045383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94bb4dd503aed55d8cc632fa02d28c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6394280d4c3d145ce2e746e03b4988385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de270b4d02a3dd2872c84aa8580acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae7f80f1f62648de59fa4c9ade264387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa987139afb41db1d85dce376807e38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5435e19b00bf7de9925f0ebf5a695f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85052c38712d0579be06b3b7db95dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259882c23785fbaec4b4b03fd17fcef7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220acfc71a59b63460379f580cd7bfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94c1f2bebf3fbae54f0f024a1d79c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece79c2b97f034c576d9b1ab52cf4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6cf301631262d96cd14eccdbfc6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fadd6f84b2f682d8152ffec4f57c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab52ead0407f0ac8a4cbc5e030252b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3da279883d7bae1fab13b421739ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2293d7f31b35627872c770e95d49c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10dfa805cc8cfce9307e3994ba8b21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ce2e2acd2885600e16e870be0f92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a4aff8810d52d15837262fc4ea78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb53ba7fb204bb166f956f9f0c4c9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4f75ddaee06cd19eef8de4612e9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec400708de4e1f20190df605722c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed60686910af33043565ff8656eb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c322c7eadcd67677d80d2918d556407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188650a7ec28e60c6ae1843112b9d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cd685db4757565177c03d1312765409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937e0c485e001b75ca20633c5d5e38a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975df6cae9a318b3fe95f093a5c0e99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9e56570b131dcd586537a474fdcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb6cc347f58286cd5fe4043bb7d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490889be9f40696f594e2e045bba78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da60f93cc20743e2f56ce304feb16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0928f4e877e8e31f4650568096bf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c36ff26bc25c5be94f43c6bcb55bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a7ebab350e3e799ad1051d156774418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7965853a5f9d9c26a082f5cbac8cb18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728cceee8a26682e06e477fde83a223420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38af1345a3540c6d66c17f682f0c48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a254e1e00e7b0b5a909bbe49559c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0cb0f8aa8b8a8046cf81528aa2a99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880319582d9ef5cef5eb084bf9334fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54c0c3e28b03e9cd8de4752beb365425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956708f7cec8857424cdab0f1cb1ea6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da0a39e240af0fc9b353b504b36a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fe16ee379a226658525d02831c61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc91d41ab95f5e244d07cd93d9887429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df3a1c65bf8468af0a6702281d08f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa571e7fd34a30f4ae4951cada51001431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201aafe61f1d93f2d97df2b0e37e9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1f4be5b6a7fa31dbfef4ea507810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d930f01d257b20507fd95d1cf7c890434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ae2668b587b06ebca742183dbb6a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f275749509462aebc0404948602ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768922c5996fa9fbf5777510f8d54a60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f77239308d7ef630e7522ed37056e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12aecd46d55c01aba5eab5d94ae54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364716b3d45afb462281f6f3e90a94cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bfda5b672ad6efb13af9daffac95a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0cd271e27526dc1f28870572c6f8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a15b90890dcaa60cc4355e18336c37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa23c103581f7d7677118c701841bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cca1012b7b825583fef1a94c8a2c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703129cd0910a308ab83b39ee1aff6d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f112c6a9229489bded66bf43c10dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619509a1a507e33d863160cfb6cf7d46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512c3d50ed770da8f3f3d87c22694e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b13a81eafc404d1b2cd206f0f1e7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7efedf1c14367ca8da7e0e159138cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aadb1e0819da22828292dca8709d55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8d06d6032e5ab20be09dc4fe07ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e9046e5d75f6d74d0131c3e87cac2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc5b3ba6112bc9c6f27c4be1dba8d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e2504591278528e86643d8df2f8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f1308a6540c0ec17b9dfa4edeb66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffca288c89a7f8f60e94ceb25675a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b238fc531010ef8e006557496e360f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c58b8dad868e631d47c4053c44ff78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83d6529effc935728925e7cf4a2e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713114a0231307738d0fd8a5090c210462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987fd7d742b32502a11efe8d92c70f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3786905931c0510da2df95cb8cfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f2a9c1ec1afb0bbbe4629e550bd37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f743fe60febf20b6206e50375a75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb9510244610799ea707fc7aeefa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3384703e08940fe2e9821a2b59300468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca529ff7cf4bf6b7f060d0b870681ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379000ad0b1c035c5a9e50def241e70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7057123e8d35e3385e6c93067ff4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1f9e2db5176f0cadb6ebe616811a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526451c5e5c58e773526178d6c2fb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2030031a2c96324ea32183d14b587d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284d44a83e696ca45639825f51e3a42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f9b56153eb2b617d833d71e515c81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8203218b08848cff1a32a31d9487d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907c10b411888b18b9891b05704abc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff676c21196e8dda9f14740eef0b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132ce56410262520510090c90642e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08731dde7d8fac965cf556dfa9a50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a1ecb7616942dc5fc5ee69adbda6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56014fb66f1b3d4fe22c47c51d5c513483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e31e1bab4d9c9a2acdf8ed58ae198484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b276ac71bbee920076795a67cd46f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ffa88a598f87959b5c06c3343823486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222adbea91f45b3ed6bbf011b444bd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b5ba68ddc7fd254b7418561922ed1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8193f557471251aa7fc2f2962d39ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d6471bf1ff218179cacbeeca0765490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166e92472f5b0a14b9e00f65f820a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb58ae5d72c4498c8f6c34c528bcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5e49330beebd43daa38c17fd5eaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b165905549156408a478f77347a48d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909a858b9a607838cefa823ea71d5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f94bc3ba37f06d4e1b51eec6398be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4b9ca981f1f0937d1dda683a161c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b036021a8503af578b7d0dc7ba61fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa295ca4c8b5d38597d20a176a6ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624b90e52b42edfef04f3f404eb2a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ef7c8e4481cfbf5921cbf3c764d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b402154024a94b4a9f59ad28a010e2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b373e7f784f58e72624508c18a8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f129554d7f237d0b4fdf243bb00f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177f82f759dcb6e58339c43ff9c2e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fe0cd435648ec2231d1708b1d54f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d908880156568de7e5a2aa1670c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65cf7888388384c5f074b7a139c40b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561919bfc74908355ec7b3c26a12b07a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717a48fb450308d3d8685725c719a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a281b5d4bea3651112c23c2cf5424511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987576b50e31ea13f999d324e262896e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8565666ef4a79ab66582543a0859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a8bb5bbb1e679fa5ddff0fe316e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d30cd0b384f7e9f0cd1e432504f49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb65a8bac498c8fe5ee0d4ffdf0218516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5f5404e6846b3c0b127536407b374517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b24a950584fda760a429a202c93885518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e7dccb4a680615877687bea83384519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084900ccc904f09ae5df56c6e600d7eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d9cb8d2f94d57f77c83a6d85f6b7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd7f582bf88e824e23c41b7f05980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58a6472c3cf38442785da2f3e7868523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f1f9e5d345462518a5da83d8cd920524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67461bb9716b18b0afbafe48eda7ee2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77950afe974cdf6755af7ce411bfa60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d4d667f43135155ef265404dc879527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157c6e58d4386bd79691279ab2271c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedbb3ee7e559e0a9b1c61238bc937c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60b1ce2fad26ec70b0df75131dbca8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1aa773f5240bcbca2af1fd146e11b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4535bb3a8860abfb2107de0f45eb9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851dfddbd4ed36a4196e041f555d8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f7a342629fc2999aba3c5bee7451534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3a9c27e6085d8d89f1348129e385535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b841378d09b8bb94380c6112c5ef6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372ccb05c90919939c9911a269979b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569b163e5035763e4d9b44eeabf580538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f9821e5427d31237f399b3ce934ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f464a02e4a479c3c0981914527c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3c2c67fb98ab0330260e6caf7103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227cb949df496dfe0e4e8c84dcd097542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f6049007df02d17c12afb20c7d46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ad1fcda7b1855c1aef03605addfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73df02228d0926f90d5de852a627ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573be6d71dc986a1ca3d2f4cd5f65a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84acb185371150e60d191c9ffcd750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cbebf82048b8e999908f956b9be95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a7296f24e96d672ed3e347c12ce3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee70be9effbadf04ee041598d01083550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f226ebe3abf127ab5453249b1133551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4721f311c64e322eab484e37f7df1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4e90832d0cf67cebecd7b6bc66a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dfef31630ed461f733d78dbb6f36e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43b42626b958dca8e3d09b798efa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc9322de90acea473e3a224610c083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603892dbc3f49177aca068b1fb81a8df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc48f431d3ac4eb6fc517277b2134558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4dff27809b783dddfa5214a7e881d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59904fcf7ce19eacb7500e4ef170550560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878a4f8e28f39b5bc8f7f4c6d096e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1a852ba411a13658cf21f45291bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757ff605e24b49ae4a18aeebf8e401563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda1fbd03fcd2e11bc6053aa020a90a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732abcbab625c796622ed35a315d6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9f5f309a088e2ef0f8dc5a3e9836566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db4fdaaf8c9fb37542fd7e3db46dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6d426e35a2bf5976289fab698c9c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1410de620177f017dc8210f5e382569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f07c7072bbc4421630f71c420a706f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaebb489691c5768b9c37bb67c47eb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de3d75257b4a6af2526ece8ae0ec6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa8baed6d42b6b616fd4ccd6da7b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7de3a2fce2952202f3b6d34861c93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf037f49751d9f1492ff74dda308e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c881b9b9d40bc98f142aa139fa65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd432747c6ab805b5330a4bf1c207c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700362cca5526266049df06f075851d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e9921f840613b59291dd993c08b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b96a2253aa84c637a264f6fdf0e37a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4b830a7d57220d2d40f737233d01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c08a2db171804d09ce071f157db7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5248fbc97d544903a44030cc72e4d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5d999b661b7a639f7f9895caa3e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237121f035cdb9de14c92283eb2e536585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d55fcdff84032b8b1440017e6955a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb54b2ec1d9489336eb83a7b0857c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c42c9adbf9e416ad0172bc1ef0c8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc998650bc2364255ed9aef94aaf4d8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c65218bf687f011072db197f0154c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400b8ee4aa3d82e7e2e24fb9073e7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173d9d32b2e82bbdfb471b2f2a99c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171334f7437cf2b3c5c69dc3ed7839593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e73e4fa5a60f774a442a070c0f3f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f4757b08d5b4509ce16479fa2729595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0635661f32258cdf35fb99fc757b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3914ca8ae9df683138c66b790667597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512815f7f6926054fd39caec9aeca1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071b8f9f7392339cbbbe8c562d2ac6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb41f203f03d5a1930fcd42f3dfc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8f6f139cf71959ba5c86c12dad6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e297a2b76ff2524cf1ddcc2db990a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc09b09c23d3dd425bdcbce951761603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fbfa21aac28886e09cc4d6365ec79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975194786ab1d92361781f06b389bfbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f068889592a47ab416c369c0b2bec20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c5db91ee95ab7f32c624d26dd2e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28a4f801da455d77df5291963ffa5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e638f6ba1cbd9e9b20babafc39a5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7d04dc842d0ff44d7a6a5387daab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3954a2505d8b028b3c9607b3c2eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf286d3ff04f9205095e2b86cdb20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd3c6a0f64a331e9ef1e866b0e700c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bcf9ab6cdbaaaf2cb18be2b5d52b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3ab157f413cd78b246df875b8ae02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2667d1d9b580763f7ce94cec54003616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccbe6d2e516fbb815f851024f083a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed72d22378f64815098ffd7ea3b9d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f9a64986704fe1b509715adb9629619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367ef870a68e2c78428eac1829474e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97cc703f484ff396ef23cb3afaaf89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4976afd8fe1832b5e938095684dfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a93489036bc8827ba77cbea4cf8525623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b8d5fc142122cd8eb65bd1e8ee08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856caf3b02446bca770e82614eaaa45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977a75b280969283771950aa0b84f8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc03ce466a8470007090dbc1f044d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2674a3d7ecbf7221e88da8732d33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ed77af8215fb737c0d247b3fdb895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f308f9c29032bc469ab2ad54fbd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048d77b9f326ef9731f35470b96a97a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b13e05bb0dc31de7dd73c5fefa10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ca16666a00bf2be8130d057a19a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a48a29b3bdb6fc1c76e0e2f3ce17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640df2100f63fcb9c204a5506258c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e7ecb3d481163965947a27a78818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459bf03e67b38faa26381fb55f9dac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81193f1ed23dba137b12c2da9b11138638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bed679182bf2b6183fb07aad23194639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7b9bbe8499b70ea0db2b2c4a5b7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516e59d3eef1c712913def9bd9ce078641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378fddd020eb3848285accd4cbdb828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d427d080da593ec411df0e100e9ff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810487a5ea7c07961ed00fff14b251f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77652a4f37912749e40394e4e9da590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1405f5ec92e91d28c140e4162d615646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550c5c56996e5eac85572f26a67ef5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97024452bd6b36fa6bd1d62d1aff6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758b8c21733f65709f78e09651543f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e33dead136a39f85e9db4ee0722d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dec24c1644b464cb2bbdda63c294c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b28677ce4c2fddd4a362730b91e14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc040b38dde16c5f6d34e5a5a94ec6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9b50f7f9316dde741864390da8b7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f185e944e9ef042e7bf5b72c7c734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df66b5da8a0d519f6ad168e0c2afac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215573c5c1ebfd84ecf6f14c169cf4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599242c3f9d4ac8296ce64651746cfad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae83e802faeb090b14f0efc1a632f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26e083b02c45da98cae7e41404217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e551f06fac509183a6b925ad419eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1f0a74cabac20caf76a70f28abf1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d3c18f3bd1537f2d598834d577236663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0cdead95a844bc66bf0439f9feb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03ca77a33d25cd431bef3d6b58586665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644fe142be5472f956bcbdc8e8ebfb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e03faa9820002151bc37df3cc737b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ffb9010fee880d8e07a71ec5ce64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e466c030c760b2f8e019d2ed7959df8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9605bb444c6101dae3e1ca425337b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3297e70e43dc19d9322b3cbc7704ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154cbd8a7fc9975fbf8152e2cb0c61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2997ebadb230593ef4bdcb43eaf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f7782016222809a9aa199c7b7748d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d18037bba50b0542963fd6f2c52a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0226f4eded076269ae4567d3572fb1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d1c13fcf07f6167fa855fe3c29dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a4d16d7536c808a601a138a9fed91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66ef21797b7dbc17dbef6d6ffdc6ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a3dd86f2666d48f5d8e35447433c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd180bd7d960542cf4294d12175cd62a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df0351eb35722fc884d0d518e65df0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aae875b762ac8846cc9879852980c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2458c597da9d9e837072f6d0453b836684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b434a77c0521efd6f276775701800b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383d476f07a2109faef9ecedbc610c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991309be76524b6371beeadb1a5b1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ef61f1aa00c4cb666b3da0a90c79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f51f4419a79bdda84ca46b84f365a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be8c32f9a91b3521813a0969edc92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b7a5a90876def1bcb44347aaf1a17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c120271191ab9940447e3b82f1ba2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c033e470027022c3a98cf5e512118693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58384d8b94c4d5369133a1470d0bbab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb1cd6567e7f2e89f888f84bc6125695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5d1d74ef19810703dbb3a60c0cc47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebfcd81624802977643e7dd685182697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c80f409d410d8e39d9833af8eab16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df067a68ce006d942cb7473b642574ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17b60e4da10b32c2b35b2fe488d83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e4f0190b06402954d29b4e8e2d03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0a17f0e15ecb14a039e751d47e7c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c94047e4e5f8a8f5fa5102bf19375703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f9cf0ec845ee4c27b058e38214eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95ea914f368373ff4f06a62f0e5c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed950068d6f1dbc606dac9f11b5548706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff7faf899f4f9f2e80cc9ff005f1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39d7833d2edbf573e529d3a0b7ae4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac51b9e1e0da59ec3471a290c9d1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fba20cc27c5a8e6b3ee2df27385b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23ba7e9f1c1edc8828bca0f1884fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095615ec05ffa3748144158add65edfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2b683b294497680225ebe727512d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a3d92552ba672228bbd73727aadc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618807461c8bcc782dfb61cb8b4396d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b99fee203240adfee3f2904116b6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2cf5834b030d5279f4f6f575fbbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9907bea8c96b4629bff921b5df870718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05168da4c1612864e404c8e01119c6ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1de1786aaa1372e39d4758b5beff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef7194b70c0ac0a4aa586aaebfc5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc2b3d19cc253232fecfebbd58f88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221140a5b5e362a4d8daeb1596453b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31683bf5e106f4214128a69a8b928de3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db488c373165fd1103b9bf663cf0b20a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501513f2bf5f445318a1426414893a49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2622ad5c29fd58c0d3a2d23d518a00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66afa84be00ae198d48fb869e59c3cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091074222e2cbe0c5c34672b4d29971729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3913b8084e1473ea157fcc35b55523730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f1422b9a33b8039f579c1dd0f027731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82873b77b38915992cabf448ba49f5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b7c4d2febb62f8a84749710341a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e38b1385e85321b61d88759ffe777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfefcee5262430f6b1202ef7899a521735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a06d2e692f87a3872db37bc617d43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca86dc47f9f5091a5c3637b767d36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc67d24cb38f2041f2af771283fd7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90628e8a7a6cb23960fc320268d5de3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7179f745d1066ff3ef840a5ce9109d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642c811aa405b4658d24c374dc0154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b775ced75c5972fe0129ed6e6928b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d126686e89dece2a92ff207a88437743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f0e04162dc48aa5883ddce6c6986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3e032187063bd1a3a30ce7bf1f40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f611092479e994676e48707cdb306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7a0b8546c0a7d79a8d9d0087075d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746282670c4b505c17720edcb97382a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a1d2c669f7ecd9e9653096593c719749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e6930eb010df89d237c7b5ff1b0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8186bd30adf670b4687286b3d086816751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9160c3c4ab78537caa936e784fb0ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945a57ef9ef767e736ef7520527295753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8ecdb4f65004cd7d5985b3a6eb32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cac22e198c449add58fe21a240b6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a3be2f8f49b1317a0cc934300302756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd82881e16de2c8e90c527b34a9ee84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa882ac1633e7e552b5a91959ae4a44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2e14b8aeef6569064616297a550c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6060923a6eb1cbd963fbe733edee211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37edda4eb13c6645a393048649e553e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4a9e24e7a9282f2b9f41c3037cd603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f2a0b93e2720bd0a50fcb7c64929e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b4def02f0596abb49220302795bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219fb7760ccb3412aafb0895a5bd4ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6a1e7fb729002eba84227c7a1eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96969c8baa6474be261a7efc82e60c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d64f6489941c7cbca0b1a8e560e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019efdea4998b2994eb1b4a19ab20210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedee628680e713888182dde989cb5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d519c3a98c1efb82affa3034fbcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737e45c86bdbf6b73a0cb0554da4bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa800a722b8a5483b21b4eb2f98c9be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1d140d6c10e91300ea01463e789615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9b453fe16783b7baafe10cbb0d2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e8eeb742c37e65172ac1150a004517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1f0c72e3542d6d6e0be79c1fb85c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192245beea6bc680d03c5efbfd208f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f72cb3912800dafd5617fac3afd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4aba7a48ed138bb300e057f74202f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e2f8289b359bc8663d123118fd0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3735d235437a5c74e08a5ecafa033723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119fe37ca523da8173927908f7a72624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06981110a6827ebba9c2984ff86b5abb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb667d7d49180c8811a805ae874bd5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b179d30105ada9916b20b8f24e66b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952faedba427d8213a78130b1161ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d49b5090fcfb7ca5b5b478a57e6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffd5ae2d204278ade3e7df15b3f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afbe633b70a5b853627ffe63bdce531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d03f4bafc4578cc9a342cfcc263c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e8389374327a03776a1da28abb60e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23443b67ba233c3b621d6ca6aa37c97334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629a46d30b02c40e2d7792bd010d5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba059b39685e0cc6d3ef03c99eb6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa66de44563ba21f510fd2806f07837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932283e9f7095789690bbbb1f822a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a63d0fc85a64b968f639d221da86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6d92f3cab97cb7dd9d8e7e1674f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd0c1744666281e57277c9a51b48cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd15cf6cf2ba499a61c6673a5717842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602f6dd24519bea13f258249b828e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395384110770f3fd8b2845a9c40903344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120111f4011585760d3cd5c941a759fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec42ad28796a9ac6687bb3a4b99ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072f2d4cc97bdc93c251b0acd24cb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981333a81ea6d64709ef1b7eed1509748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7e3778f6a2de882704f7f791899949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51e88e2442bfb6d48aa81abac4af4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91f1080acc749c36469b61d2118b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b098a317e319959361b70ab63981ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5a3922ed3a23afb9256be46552b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e485cbf099a7df31c16d857be55ab8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4de8e9ea13fb1fd36d3b7fa6843cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd067c3ae2ffb49f8431f8b73c43940356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc311d8c195709a489521aabd81b5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35d738f5223dde3bfdcc56b6cef5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144924d613a441a9a59d9d66ab68ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58a80acf7c43fef94401b58dcda6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293fcdac97e9fcd1c52880c543363c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ea8f5dcd96141acd1d57b0b71a9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e842aba29b9a813486c763fbcece663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e29fcb59e2308803004bac1e4221f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c7fb337fab1afd7a11c77ae2460765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed811797d414d3a8151534cd1fc538666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89648748e71caa3c8f7d59b36563b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd7600471c61ad94f5c9284af79f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a7e543742c8b926c13b35e5088e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b860fd5027734edf3099a91195bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d6be09e7633bd84968c5ef09b3e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6319f32e936ac559978cc39a3e2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74f5219966f3d7739a50cac10c81873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13d8d7ac786e6949435b474b5a59c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa22913b6052b042d56da2cd21ff275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447281769e7809a77557ee8a11d6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36776794c195b5b392c8468bdcd9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca107fd5bd12ba9f0379ac42aa9ad778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4baae5a6f54c9ba0eddeeb027f79a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dedb74a8a21ff9f2150aa7f10ff8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94489502f939ce8b9e8d7af93957e6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec776e191b011f2bfa450839da2df51d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a845f0c446b450448c3924ea12eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64fb8dbf811d9350e46a28e78a83a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526264f00e95f1b91224e58a0181da2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61307280016db9efbab27d4a390d4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be53025469ebbf6a365109ede87fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1d95edc86a06aa2929965590c9f9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537335f8a33562ef377e1fb16915e89889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17aacfe2b18dd1cd06f0a5a48b24990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166925dab50faa2ad805ac1fb9a5ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3de8bbd31af1733d590e138ac07192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4580b7f71c5c187071ef53179c0e5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ea8619015926bea8c65e01ece880a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cd0a9185946a1c63eb86e97ce3af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107cfc083d762a6d1919117ca8192296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d8f736f3d5b05a9f0d89cee6d35997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7efa1b2f6a69e4e7e867f930e2e8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9930fc02c8d983d03f9ca5ee3cef8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3355a030bd215828fd5b86dd3af44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f05c52c14c21abaf84e100f08d7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca1ac491188ffe2f171c091fd0476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc811ee371bad36f04f8476ff70efc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e65f50a8fb9326fc85acdf42e986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa254127031fd44a9f1f0e6beb6601b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ca32fe7e52acb374551d0c6d61a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455253f0fea2304afb1e4bf4980a9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1e7601dd332a1145044e7b4d3c5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8e6a35964da18bae5b2549d1b7371109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05db3915c8fbb745be84f19edcdc0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352b055902a1a5b51582b37a1cc1d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39fabcb63cc721b8abbc572622491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560030ce2b5c71b66d2818f4323167113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bbea292af4c13675de70a37be627b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c7d91d972a94a74e622c741de5cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a9a70ae89993183c63a1cf5738466116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15875f3146cd0be86d795b61ed936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf0d0e8a56c82bf1570d3aa29995d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241594a02fdb684b9a5a2cba622da7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e801a1b132f88ee81aaa2ee11f926d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf437b8845c531b194e3204df594f86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3976dfefb7048056e3d06b805f300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f970a1df616892c398db3039089c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3429e5e7826a94106f587230d812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6fb4f23ea6ef8353ef23c79bb9a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1510507d17044b116152347419ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77e55ddf99af0096dce8078851b11f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48536ac5368077683deeb77c859863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7808a8ff5e096a0d725035feb71a0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b9fb5af0d8c868684038a9fa909d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722d560fc5ce6a3c8951f8aea8f425131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d586fe163d81a27cb162b8554d4da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7be2dc44c4b09b2f6f5649e3343a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e657a7e66277d9bf067c6e188939134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98bd3dedc34512523186757515b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07972baa5cb95e2524632bcb4185ad5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496295c73df394e1f1e2f70e8e11647137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd7db721c20e47573e958e6c3484a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fc394e80689cca30a79e8b1f5f236139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82cf7f1a7c1a54c809705780970a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfbd329ac9ac46eff9b7c2db42a0f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b630b41cfebfb9a429dd24351a5ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b093db88866ff1f3e8fd47d82ccc3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7196d98fd82be036cd140457a3638144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d678ec7ac6ed2aa4ec27abcd3082dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ea2d3c35db5de21a9a671b7b740c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1cca5c12f2efb84ca2ace69461cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71d4fe1322eb6d926241192f942153148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3ef3cf2d82e9c8dae3fa5b29e9983149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de151d574f4849bf3d8d7bfc704319f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db1c008fbc689234dc814ae1125c8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d83a6ac6cb79eaee5e2c9b04c858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c62a233abfeae87cd83c6ca24b3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4db629853c80bfb6e9f34f17bd05e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcccb4ff9c7f7d1f244a3f0ed0643d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f91abd155e3d49cb50005c2924f5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f445a67173746fdea9a32793ce07f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ee722fca6512c4cc3d2ae58573ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5772c9026e19fc37baad9b2db8810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352d6c87326e7e4919993eb64c5191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ba791a24aee6aa920296c0847551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8944e9fc36b6794512b6eaf8f8518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca31649e8cb82c1e1b6460420a3ef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5789d1b70fe0f699a3ad00d1339bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878230262ded7732ae0d6f169919d69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d16b9bd1e2958759ac3811fbeda1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b5ecccf9e5b606354f71724221a59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf478e33a1cd2f88d79c8aa7b0ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cfa0d0c754cd0acfbc56c942e33aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f64b4ba86b38f956ff43fdff7c689170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de397be622fe9c34e6902e7eb9a722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b44ef31949ecd904da4dba0487eed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8655804662d244e42195791b13b2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b1311de4d8a438c0c130c67a330a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c145bb91ac90fb986d2d4bb30715175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0dcde476fe8a69959be664e8b55a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca0f66b4271265a03a70352dfc6511177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8189536c55f91d9cae9c237dd43af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a828c9280cf4c1369501a957a713ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1c4b8131f03cafdf3365b750257e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a8c6208cbb393e453b62b435586c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5993ebc50a49d4426da7aaac398e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfe5f8991432866331698b4d4afeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387081e65b4bce39d05dc9bd02c27953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa628c98af3a46d8240c40acf19c527185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e33f6e71b29a984b786b87316244186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790003563a600fb7a5ed074ada15ad4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11551b53831ec2eabe0c208068fcc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f4ab8129d632212e0c560b92cf257189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf80b9904a227780a8888a5361618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774370cc10110f89fd98c313cf08f76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a000105416a78787bb9fbc9be976532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951e19926bdf82d8ad6d72111b6b120193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef75df25568673c2a7c0019de9947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb4a0807ed962537cc16e23ec7044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc571847652d9777b32a8f36bb1c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d03fc0da54258df011c57f152e8a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c2bc3d3495089fe7e970497a0be9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009c686db334c73a1b34929f0fca8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a8681685c68df1ac506805003f6bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183774428be1bb78fd8ed786074211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6951bcaddfc5963e8157546372d57e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab46e97dd75915af4bdb01dba6ba0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43596bb8fca7861dda26e7168b5f4882204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd48d549009fca42c69d6efd2e4acf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a1f47ff1c410cf79b814964c5be1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b442b4b2859ebec23135466412212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0ca6c891d201fe44db01af4c30ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498792160a74ba4064d7cf17ae4005f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643afbe341d4c3f1e9953d45d8cfcd24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606bccfde3a8cb011a816136ec38a0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a774bcdf2c355b250985f9a84e50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00b710087419fb058631737ed5621213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a292c48d6bcd56d094ea0bf0d4ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4079abf734cf7c345be5a5a713fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1f54c56a05d9890bfc1af8bfd928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3a390f149a835fe7fa2a08bf468f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400702d6d1421b8b7d154fc36b084433218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf2b55629110cf8aaf721c8e54f7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2623c678ab52f070e34caa05994f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b82612b75f2dbc4f6e15420b753a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2129cee0e4c58c7e2b267792ce4795222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0722571bcd9709de4a13de3552b019223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8232d73498ffa0b5e3e935947c718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda595c9a15c50c3ae867393ef19f10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180094e1230308f7edefa673e7412c61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4c7799104b3c10fe8f2c125b7cff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ef639941ee69b25a26837f7d8e3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b0b5e9b0099a4f370205d2641f799229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd9025221575d2b89c9fd49be8a4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19776fa1128b4a1f4a4a7876df270231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01821b7f1933adc482a0a9931833f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4e6d8033bdd44962679c8f96e613233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020dff3028efd8d3fd94361716b7f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787d206c12686e3ae9dc12a842bbcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ad98846d5b73cad4a94a494a4f12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecddf3998201122ff91385a8ece4e49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f999fa94bdd404cd2b1d05aaea5b086238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e4f2489ce5ab6856bef5e777e3ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540ab24c0ffd7e88caa2fc80257e4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90561e413183094fbbf35814accb7d0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e26eef39adf69e27e2c2e67ba4520242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a049add136d2b8d90583d0b1d641243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6ac840986dcbaf00df1477bfc4ee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0044fd1525a45d09f7bda6def08f6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c691befc4460182a77ef64113af77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468974ef34fc1642be0d57f01c2465a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fdb77937c95060c18ac3ae4c34830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e38d838738608c39d6b94de40158e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cb49824e77ffd10eff7aee6b39a7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49297b82e741dc9abeb18fbb7e035f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed023259c58aae1f32d9ad62eee18f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40e48beb4b6ce90f7ddbd7220efe7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85876463ba402169be43262f9f44e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac017037909c76f0d0fec9dd3755b97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752b4e2be28ba0781291d091a8e784256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68709b3223a663a5ca93aed3b19f0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59504a08f27194160bf944f5bb145258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfce8a8e746c9e8b93ca301474713259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd0813abcac73b5e491aa9a884f0f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8f2851cc83aed9d51c7b8e472e89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ad63c931d2ec04afa5047e63774c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4397bd8741104f54168144d31b7cb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84664949e2b813964281e4a921d5ae3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951b6cfa91860743eb0e33b1f1823f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312f935b63aa88e5851a55ceeff4af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce4ee82efd886a4201577ba50a6a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef163d54bcebe683e8643e07f8f7f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87361c2c35d6ac71c70a1ff8d1369506269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810358519ccbd030ce9479a33f7b4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e4deebc875404780fb81875637b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d8d4590028789363c340c8b84dd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88388a8c31d7659f832867bae2264af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa569c9f001a2c9c12b4487bdb622dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158718803ecf7ce5b8d73f1ad6539f03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780d0bfa44fd3b78324d4d4653c191276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094872c8bb49d93c457a7bf3728034b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ebe2c1c6d64ecca9786d39230676278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f132c5633c970da223486da21ecdd93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ff7a939f033774de8f2089d6e88c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c043140de824286c8a399943669dd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb3adf8be86d51ad54db48c11de8f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf0eb2f20d7354d3c7cb4f1036233283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347684120f3c2070c6a3394eb06a55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a81eed9fb168314c9e3a082542bee5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9456828066e0ed60a094f57e0f2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a25625dacd327e016bc9c8d9247a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e67155777748af40af7cedd1d601288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc91a3379dd29d7c480ac547c5927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79e0c945128a4adcd1e25be4f5f0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ee264d8226ebd89188e9c2bd4ff28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128ef48e679512a0af64620f511c7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347dc37964f4bb1b8741bff35793b1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678b53afbe967180e2936ec62f03b2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4d4244fe14fd912dd34541bddffa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b76af2da56c351c1a9c12f14b792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e228345e6b8d0935bc349a90e5a898297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41864804e5072c6e941071da08b0e2a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99060d12736a2bcc3047659e54de5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e20ef78c573a03e9aeb7102c74937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d0e21c8848af225f1caa89168cf5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c83766e55ce6015c8c1529a226c9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6700e32222782231aaada802796694303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c209909a8cd373493e40280008524304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7988d87fdaab60cd733e2c78dcaf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c5b791c73d9fef49b0080ce58983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b3c3b8f9d5e4f05a74a8667614db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e048361ccb36f2dcbae0f6371a3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee424e19679fc246c3c7f564efcab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31131929f0661aff2b57c987c66f7f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44280fa2dd20b67574852f87166e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7ce06177b29307e3d211b804679ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c89ea89a259309154f4463a5e5d1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3620d3b711e8ecfb2e9630646362e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6121ab9e24f26af706854ea88bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a6ffc95a71771342d8f0ced7707c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd729052fe81ec68baa3dfa43edd745c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf5874fc39c50aba92c0feac386c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86e6ae56d09c8ed9fdd607ab403e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8577876e8c1d8ae6e2b1166619809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc97048280244e71abf7f67ac5a69e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ac7f10aa9170ee5668ecccb2b309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91271a478dcbc9fe96c7903987a79b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36685474b91c9ebadc2e65573f26ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96b0c0db992e7932a1b5a3fc2bee0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a6f0fa4628c792e5cd752b7d4e91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9550a622e1a59eea5b2733bb1382b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d264c46511150e8934a3a9eef2443328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b96cd4574b49fd572b19939554a2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e92d921017db8748cb644510bbe0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe2b8e45ccc11e16e90cd14072c6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633e85ac70c37d24fa30bc5d2d5095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b31c723f947ab30041bc935827fee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12b7b7c1aa3c9e64a51be4d129822b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a08f005466c8527ec174db2982e14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a6dc55ab6d030a27e9ab2fa8af48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ceeb2ce0007025e44f02d61bfe0e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2845bd68f9b4d69590e32b5e4a6cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435b7c93bd33bd6337dec19a1ce1f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ec37a3a87237e3bec789d08f1ac1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152597f4c5ed328fe35848cd30cc52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e420c6205da24a0310e6c3a8ae7c99f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103fd50f6d8d2ced95d9e368ebfc507343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9edb52df8c6a18cd6d0d76e19ae2a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9544815e1ed9da08f64d86beb2195345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a6dcf06a8ff6fd930bf5b6416a95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbe172a1d99eb0e4324f11d0d27ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f7a78857820424733b65e85782069348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7cc77a394878ea3bdfcabcdc771eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f0797990eeba878a19357981022d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baed692f31f16f86b5dd0dd94df4fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0f9905fa7b1f460c517932b8412fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122887c1b9461e2b9510fa1b378a4802353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97dd1dc3acee731f1a04370f37f6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9bcdee65368e09b06bd9303338b92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3ab3fb81325670d928c091e73c5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10a5711a9d538c441eb60ec14f519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c80407debbe867f1cfbd9afdf7c62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95328b5ac1a9f8c323f59e79157c3b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da334516483cc7f7553291528ac80cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835e3ac4057688f6b26d80bfd4ece5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc4f6cf4a004f4e81b1c9ebc893e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10c86d774cdba6519239c58757554363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4392e05cb0b1e60af57b49bff775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc18df2fad09baaebb5860e40a0db7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2daf41d6822d33cafb7943fe80e166366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc51558abcc03cb654a0345f16136d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7e9be570a93f0a8b3591b4af1c36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da6dc2174d746e087847d5a02e7706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6a4bca1f0fe13ebfc708bd37689a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f2d5f548ceaeb142cfda938f217a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f45294ee46c01715362d6645e167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69e832c3e74dff53785ce970f2b46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae01dc6d304bbb488fd0e6a15711a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39fbeee77a7d76a8b9082434fdecf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0855a3d0d3adf58b8d42192d9a4d69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7cfad1e6ea4bd00cd776ad514ac7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3c3d7bbe806943069c55fd1c1d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb0630043da24906c4a3033ffdb3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392d2be135fd62d354300a56eefda0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e035430f3b102e46177e798d6ba41da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ade7bd9a087af75ced2c69bffbf30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f36ed1ee50db041254f9b9ab7358383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9857f09f2ede9783a3b564ec787186e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729dc09c108ab074194bef967d2383385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ee21333f80e752ff5f8b741f0800c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689da149ba8adb45113d55e36c6afc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30b8c87bfc441777aacd59e9047cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943e2339d00a2df0403f8babce4f04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa93a5f86ae17dbdbb56a16c58a9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629531fc28f639bd39ca7969690fdbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e0920c656c488339b439ed3ffaf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dacedc328761aae16cb4def4fb9f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61d76fac5e1d63392862d07d3d7595394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dcffb79c0d0393671eebdc0ff5c08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f82c97c02600582a19d06d22b24bc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91745d9fd19b6cfb47120b4183cb57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab12da9560d051015560e377958eb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cd13286862923658540d681f01a9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae11b4ff2172ffc83d4185276df4f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd5aa05ed5bd5569d8ca79d59c312401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34771b0253cbe6fe04f7b2aceb3cf37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68457b1beed86f20d3f79f76c192a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb56c54dbe2a51eb7a5fea6c2de01c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5092f0091ce45a7f083fd585695f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77012d0cae77c6f9b916aa30bec8ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caad30f0e8efad82e340b0bb1cadba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736df426bdc00717304b40b658de27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f84a941751dfc79cda50270deeac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c02ab278435e01da996f6eb1f825410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b474796371d9cba4e627d7b4f324048411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40f2bf23bc5a8a9afa73eaae8cc1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac03d48d077ebd6972aba8e452c33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c3638e45927918890be9b8bcfb23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b757ebe22187bea3483f8d740fd19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be953994a1718d398f97408b5ce4ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d832e2296c24c6297e07c1d7f3621417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89e13dcc8da1e3a8c7510835d139d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e8e228aed1c66ee785ebbd281b18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a99c1dbe1e523d92240a16106126420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f344610eb75cc618950dea68110c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde98030b02b9f4ce3d43306d84e934422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e543b23c8105172c48a06f600bc843423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c509f7fab970f4ca8925e1a46b70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294a5262255fd6b30d7567caab787f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f218cee9512201d59ce8343c4d6d890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3affbccb2362db5371c3923ee28a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90067b8e063e319a31b73b84d3b2021428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bbda14d99c609c35efcfb202c0b8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03b9455cc258a2b6d3e5965aad79b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18379931e1292fde16f6e63909cd363431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083bcd5d7cb5078bc071628369deb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e05227cecceafa18f41df4a47d6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b539f097b95852183e81cd9215d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63848574ce92aa1278197da79c0c8ee6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b32de98a14366fe3b2f378bd31e34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cac467e71cfbcd5a21c1fbb271f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e36c8be494315a86e8b89930acff6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8f6f56c91042ed7b8f36c36c0531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5970b6fd96d7b409612b1dfa9cd7ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920019c81cb0238f7951bf40d9c37fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d4231139cffadc569764d1b3cca2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49450dd5d3899734b2cbc2564083e35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955ddfe5069c144bd8fd60a3927c60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d5bb413861bd1d892f4aae6d1f34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969bc54775a44946a722ba7d686dfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf0004feac8482c9eac973d3481538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b494d0fc6f6bb9eeae1fc128320d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08662e1d65f457232659ee8613d4be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451448641e330e1356a44e8d5ede0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4485d0a705c0ca956ac1242fababc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2876432e126b09d814b4706cc335d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce15246f3d2c94183ec67e7eb7a676453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219b80f4a8e734c893cc70104e2078a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b065ac4991bfcc455e97db58e5db5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39393a3e1cadf585719bada281b64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de8ce551f580d6941070d389bac46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16177525ce042dc7c8ba2cf4ed94f94a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2079c08f5ba009dd427b6cd5c622bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a2ad08ceecc3b0736d1bcbe842cda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090ee4f7522b4d28f1c6920b96d875461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0b864fa434251b8f71c8511cd452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baa83c6522af6e9fa3cfc130b7dea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094daa54c6e624c1928b3e1d7174f111464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403769d3ad37ff617c1c03c11af0dd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262baef803899b6238b15d61a96e2af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4080e040c573174932334460d1ad24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaf83a9f10e852ccb839783ececefe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b9f7e3bd06035237d530acdc3b755469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f51bd5b401b9099945c46bfb42626470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9861cb23e3d08a3bbb33a06ba05ce8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a670fa716f59a29ad8465f2389ec2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c109fdd181ca462a30ae1491222ffb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471146b6faaae28b78c69b723c6dc08a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe030c35c167868554101d883d75d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0b34ac865dce466294bb922c68c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ac7c51f2c7bb3ba563dcde21462f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b218e3e009d8061d3240a7e7e6aa00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2936e5e02c8b053e82c1cc893f5fc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189de3a7f8ab775ddfd7618147e7da4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beab26ca24f44e80952961e79e3ca6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bc6102bb19b4974ff9b0c5e3ee1af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c367636d53783b19536a57b85dd220483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661e1c345a975caf37f8e4322716eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ab18732a4fa0b09858259956c3d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624cac058d4f48d8fb78bca4d9708cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eecb3abf5a3f865c8909ba5044bec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ed4be9423178fdf6f7d05bc6dfd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ac91fe3f9b7f48bbd3552f09a4b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a21de4e43a40809b0101df256d03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791b808f1f346ceba33577af2e645ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366279cb733692349c53e5f070cc030492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cbbbb07a7e909aa0b9b30673e30ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318d6c25cd5e9721263bf498cbeb40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfdf6c1a794a91b48e1093e18cb51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c711a2ec818f8feaf535a53209f891b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607c51ecc52747f81fb6f282fa9409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141e8967a8aff4c89b51febff40601e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533d64fe8b2d4776ad1f1a59c0405f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0deb62b305e9f3cc0e0413a4caed2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6ed132a3b477a92e2212bae4e2e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c85d5855b44aacc9b36c7aaa5a508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364b62b72adcebde3c3cf6b62bc8218503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8e7ac9838e77a251665b7da9dd247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf825ac3a085e130abf3a21bfe9aba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078492b5140611f4b6bb22ce97755259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a13ed9eb3034285eaf9cd2a0898e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc108380436960df88c903c53ed7348508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c85bf6719cfef21aa6dcb38897be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d9540fe2b7d69dfe7b767f7fab5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948d5495be6b7edddf7bacf14ecfcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41d16f9326af6d6ddd9b6e16190ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51253f51d644e131f0ce153b702f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b8e3f4cdb2f03896f8ecdf563a60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3c158797260d275260cd0fefd1c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9e63017712d5229b9e7abd0234c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04db4cfa10e4c3f7414ba9e9d3c2a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feed9639a23228c751bed89d66146ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac3b0c3e4ca182af0658a3f8ee04d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada056a60482911acb884e2c7179e4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a4a610bf2692900758877995d6b6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd8097cc511a0b888fe277fc4d219522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f376f045e319ceb1087d95277c89a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ec33e3218f240ce6a531040a4a98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94a52611dd31faa1ad51737a202b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a610398cccec22e519042200ac588526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7561bdde2f8d5332e3f0a48f8ea3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec366b9bfb2a0802f2e72c7276011528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995fd75bcd12a0b6b980c2a6507dd04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32740c85b03eeadf836325761f577530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec8792093ad6242b030d1196cc207531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27e615aff554a10018a5efd79db5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86d63af6f688c3ced16d8619e7723533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc6d2052f3199e9bfb0ccc08f6a3e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dcce297a86dc31e21b32ae3e0aef1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9be11409f4f61203fd286ffebaa94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9adbe852135f2961708dd263d3e75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42baacfc0ffe357ac729711e2952c04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fcdc321043dc8b33b32269723f4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2d520041eadf6dc8f5d7f3a9b3df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e441fc71ec899fa5306268a0c5b29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f1cbbc56789cffb46886108fa04e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fad3bd8a784e1f3cb80f63937081b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b128214a19036d7779edf6bd53c5aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a708012c6212ef4eeda3c0c4f396545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb549e39dd81ec21ae49b60242cb65d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced6d3bd0dae6d3ea53200ba01a3ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509410ad2c84676859d07ebc1d58e798548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cae5841e1085048c79b935a77a48e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b35a224be47aabf6b929c515e3253550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ce0728c2d7459e4f3eb29b8e6e9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e01757cb5dc240335f5eefd2cca6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68b43080739c10c61b99ef1cef48b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6133eb9f0348806334f704d6f8bc4db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874479e6d59ac9f244fc0876fa8bb3a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47a0d05a8bd35a6a0f7129a99ddd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee068ee3c729ca572bf8e072ea7699557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2666823fd7ffc8f553c0cd1f0f5f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d6242651ae25edf631a5c66c75a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5db11ce4dab3ca856041a35babba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0232edd5e0158b2e8d8af2b5e4308ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6866ff1e70134b0643732ac821207562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dceed506bba7c97ea4bb129ca23085563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57258bf3bbb0006e2d1be87b128977564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c6ce9097882ce8dc4697c464ef57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540453e434eeb9d0485ff32a2eb4e7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc0c6d9bab0bf33a7cf0b3f68f04ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3430b1357c06093e2444e594a9e01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114e9d41d086af580fec815793ae478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd2400881d9a122f81ca8ffee33ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01b3e78bdde47db9487a2b5b1ce6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7011f7750f5b1d9d6008c0312f83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48dcc8fc4d90c3d81ba2b31080c44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3892b69f7ad28216286e14ae05f3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0286ba66e7352b4756f13e88929e034575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a80dc039fcbd35cd9d9de93235fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9937e75778feeedaa4067bf24f9664577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6cb859a5d40f217d41d3664de1da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1154ee7ebb18f5a5ca44ef83bbc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda882bf19065f986e27b7d11054af6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d4a912e8993b4b59c9bef1af71f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ae2a7b4268dab2b3a8bf146f2a3e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc298ee032f79f4db9a639251341938583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1f39a3b473a1ac649b0213b5569e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f8ade3917bb7995f3217cefc69d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583d1dfc9ae9e7dd49d145a85af555e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af02538c4a37660754dad8dd5992cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ca77119f6059b43e17208b1e87a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa104908baaa24c917fab44259c8563589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de577cba22e03fc72ee5825e27d450d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ef1fcd41503f1e5e71c1968443df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85482d6aeb1fedf1ff51891969b3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f00e5fd7ad0828b6921f885caf759593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676fd34d986f1d5217b48bd5913ba12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9872b584bfa92c8531e2c4919deb4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b913198ae31281549d71b37bec887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990633bfc29a2a74c67e1d29a420fcd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa6a9dfd3a44d3daf13c7f6f15574598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98bbaf7cf2c9ebcf29cf1c7bf123ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8b1aff41650454f53681d8f558a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e955db76a6b9cd6d24ed0cc0eaa89e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4b9d78ad7e10a6b46fb625004399602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db758cde816ff1cd4c7464d8884d864f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fef549d637815399b2cb6b57992d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441c4ee84e83f74ca9c8c2f93b028da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8789c70a0af070aeee016a267a633606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c36ed001360649effdfc655213896607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a06e4ce49006d5c8a0ad004587ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9fffb678ccc73b3a98fd9c94b9134609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562875718f69f57b1f0c5a70656135e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6eb23e80cbddf810e292a5dfa848b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059147adb5071d2b42a7c3631079894e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa08104eb194c7feac62b2c6dcfabd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3e42510ea001ec83daa80e749e9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c10a3546a524c4cee15afaa17e37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f047a4c7de4b3cc6ce35bd85f5b862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880a47f1a67279d4501cf4d4367eec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350266d460ee53a1d54e563986ef48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d3df232efecec9919bc966e87e9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d72f20d04b20f232fc8580830350620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c275afd6488450a29d2989427e788e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8935fab9ad8854e5d62416ebcf1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb158eeab03ba1ee63ca4b5642f1ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bcda029d8dfa961f954ab4561b18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d36b58dc2c1b53237eddfbf0706f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d2fe2520892fe80b709bcf89544ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb2e8d8fb1148167421b56594c98a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca390fcdb865311b80056aa3435916628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fdeb2b6c7f174ada57f75d2b166f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906b9a9d9e4da50c78304dec106863630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d3032c6f8751588e45c262b196d6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f21baa928181536c5c6c5d51e9f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95d36e1ad74cd526e7134b8564d6e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc170097ad2bf3287ca4f1278d63625634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d56e997a1d9361d626ace7572915b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df610a45cff3acd6abc101992ea6fa89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32fb5867f4f3bfe4a8ab3b83baedb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fd71bd205e8809f95fb97d6218d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455322628be5003dcd14e6e01166f679639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ded03571bb95564aa366ebb5ea43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c131a1352003b27beb8ffb0ec5a4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907ba29f28192e7a152d133f46e696642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5cadb0207e1b419fca83288d20145643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2d46179424d44af013598c850308644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b3a564cbcc6264a8f2feb06b7bc42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7775acd228520fac7c0204fb5e3f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afc1fc2516589e6f67695945d0a33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360606a491b3701089e42fd2e15062b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c89bc0ada588ad3a864c9f46ba993649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10573f15295af2671264cda9006c1e42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e532adfeb29fd19d3a51b41b62be0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499118c7c39944aa91b62b7aeb00d174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ec4ed1857e3eed10c5d50f1f799e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8f782cc37cad7caea7aef86ad125654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510dada666fd8d4411b1b4f9669f3b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b62d1f0f6155e3a4f8d7ba3bdd52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b996708556da3558ed32a1390753e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170bf3a5aaa65438722ab81cdb5f57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3875cf32e585dcba4ae971b9138a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0630a0393ba201ac1b825bc0f2209660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5439ca1133cc7d66b5de4269180d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc4e78b5347dbcedd35bb8f852ff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c122b6c871cb1e4f96a537a32069663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92dd9c6b4818b790c2551949aa0e62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8969e538d3efc64255b778563456a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2ce883e04330d3004241bf86f56e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545596b4e79f220f3a2c8f5a0737893667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378517fdff37ce27a0e89567a9128c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e372ace2d152979a6391c0b8fda6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15329eae33bdb793d791950e99ca6df8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279bd5a9be7e5e2115d603b199effd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637699ed9d8291401dba14e4eedb8b8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7496d218c1296a46e567d29af5104673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26f07bf6799011967fc7404740f06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dfa13cc2128ed95b6e68634e2a0a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d5be713540c99c326ae4700c4aef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24fc9c2a2a0eb1ab358bd846983249677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d93bab077543e31e981a0599e300a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ef101fb493c0584aed3b4f0375465679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d90a04672e90abea600b91d299590e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429723d6d8dae7186a43ff70d873f8f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de6fde92a38df4a44071818bbb237682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178938c2b3bd8c1badd259b9cc8a1ac4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34472ea453e71b946ec3c7fcb52f7520684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c7f186129c9a23ac8baa1bb14ab7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a643cc21fefdeb0d4df3130b92d49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc81859e1b1929ea296c977bc634a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d22d8afe68a6fdeb20215b1f5419688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07e51b05b75bf45ac2fb4a32c88b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835f3049cff5815d248ec9884f1ba9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b644b9b0c2baf0dd8d1b4344125fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3f5b9d1d2302bc1cb842f129c3ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979465362831db0895dcc2723dd946a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133477f1110e53dee2f0771174140a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d16755e3f651bc66af2dac58be56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb318483ec2c617653149dec623f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f25a2a47a3a1b2747379d219e6047697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33d30e66ff86effeb3456ea5c67ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31bd0a51067c2f8eaf8bc8abe582a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2b099db740036c8d8c91222a424c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79580df7126b742cd25111a75d490b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbdbf56198809c31597e3885b5f107702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45716f2bce2afb9e8468c2dc050b952f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7f317fbeb0ff045687ec3fdf01a4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae90bd1bff1c690c7a8ff734aa655705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c7898feed112d0e34d0bafec5b55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d3e9ebcce4ed480443c9472c7cdd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf441768e8bbede1f1f6c68289f7c38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f6f31dbe80f7a8656e07cf847021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4456554b361265ff6427cd3832831710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71ffead57895216094e1f54afcaea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cff11e10bbb17cb1c394cada6b46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6113bf2536f314e5a43673568c558713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2009cbcac1679d3c801b79b653205d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d9b52659a136e7ec87ecc7a3b85f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ea358cb09c467592c6b14e1b9138716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c228aeebcd8df1b8acee0afaf638a0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad65ad0e1c9d31fa546a4aae21a15eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdbeb1483dfb0ad28fd93c8c8e4fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b7a66517db03af7ff185bef130d2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623803b003e1835b997c789f9a8bb47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba555c6b703118c650b374a8ab019722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2130361542b4102e54ab9603672cd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f60f00404d2783ea5ee9f8825e08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc49cb874011b59b5528b929ae12d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df45b7b0740b37d568bf73a8d171b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dab1310c8254e26f806bb2acdb543727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db41acd44ff86edfc521ebbdb418738728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f96869d558c4828400111a80d1d37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecc3d1e62e49ae448b095b5a633ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6e27a555011d1f494b00e8aff3d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac562511a00306d5f46c7f9ba96ea078732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596c1f5901948d715cb7b77dadc5bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4493dc11fa1a87927fd7291a0eb01d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696678c470715f6c89b23a693d1b75c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345366d03ffadb7903b01a1633dcaeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee458d91c169829a5ca213003f1d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6ca1592b95d15df3a0d5bd0333fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec773f1ce666da11e9b3cb7966ece7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b25de370c3c237d57971da4fe0c30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750150f38baef53b7a91439eb095bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e6c06006c4bb275f4c9621076c92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e28b83e0cf885d8a36fa4bcd79dac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2223942c61b3ac65c0079b95444c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93061ceb12ff70a38f7908de702481a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52073dd572749fd39851a37d315e339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8d78154c94642c14ba08035d1b2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb66a8d495ddb15f2fa08941fffcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d3e7d11aaef063c006d43aee89f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69323b38cbd059afac9f84ca2d0d27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861efb8b81663662d0d4666740c47e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb7213a5fe4a9b238424cd601aaca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab444ecb75d7a5a0fc8f0c0f0f0ac8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610cb354fee645a6ba53d3dfa8ee035754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972002bc4920aea5dd8072875f082e15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf0074058bf186a02e88b59db78e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230a11e16d56fa3b35a41fc8567c16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6713d3f8d71695933bc8e809f94d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924b1937134c908852b0e518e159df759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>