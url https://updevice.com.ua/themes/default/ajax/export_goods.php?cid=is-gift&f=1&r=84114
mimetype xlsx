--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50334081f97886650aad053f93b481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5ebf2726e97e7f17bba77dae583c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7415628374ff6fffc5e5fbf06de2bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df87e6220ebee4a508b50f4f50a184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c770f7111d13cb2b1afa656b137da0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4abb1df50588b8db3014560cb097846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584647f55503e69d12ac2a0cad31db07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b235dd65063ea6b21338e21d32cec78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304c52dc4512968e9562aeee213fbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd0694f206a93c273ddea6728bfd7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b59442d0d38ec2225f8d81e17be7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad747a0a3789a069c246a9458e50ebd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b630d51f9308ed7f4444cb610892b7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca0899adb14c0e7a0de5ecddebd5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631ea740290d58c01ee805911b01bd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39987543e690bd45a5bb533075203116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede68ac552bc787a744afb567148b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6149416788d55c8658988b016ebc9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f667ac5d4274aa1e2429300deb1e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719530c63596174207b12a6d9ddd9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514120afabc34e339ba3944311ee586121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab45c47ef92475bb305c3164bd2dcee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a05d032f76da6bd6ad551c750e36523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18def73e47d1a760e21f07e44fe79324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdc19c282d915b6ea8cf69c1f613325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022c37788814451b3e16c58cc26672326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341eb38c78f0d6ef9108f4b9112560427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055e6554151436cef60b80a6d710f7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f724587c274b5387325267bfd02729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70ae6071e37616be01cf5ecd1b2bd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217a0e28d3096986179bad3ef56248931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04272606035f8c0b6ccd92473c37732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe07ac2d27d76c5bd35c4aa1727e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8b670fb9ade603e165b4181b28ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714917bd1baae7c4b5073cde23b77d6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147bf3c27ea9e10bc807847a4d6a6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2543d81145e09d8273af246c900b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936bdb15ad1e8cb82a5d2e2210300338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87883b8f4f0ae3e3a6570aca35c04f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ebc2592195fc2e7575b811dc4619e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688a4241c4b2460f1933da27f3ce4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d6a941034c99ff93c0877dd4ece8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e1429c47dc61bcd6566f9bcbcca6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bdb0e9996a1bb627fb1a3bbb18b2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780abe7b2691c7d426b2090e9e61eac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e897fa7e65df3ceee54d581ecbcb6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0623994d61ce837b80308cb45149c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5272dfe8f940ab2cc99ff5389bc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c01950fce01e340b303fe69064fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c5028c6eada49cda4c4fb4a9021650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9374147046645e1e47de4d78d0f3ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d23574e9c4be3f12fb396862f8799852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38b0eb427da02b937a9e1285c3a6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc648e8b4dbab9a99f5467469eac65354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799646881d68cceb7d9523cc6340d32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f323f5c2479adb9f7279c79a7e34d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f947c09dff08b482b375f6b18d9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21034e91cc9dbc72381e85c639f97b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8418ce0ef3c15ad06b7da68b71863bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f5bfafa6edd168e9fb18d696efe3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be949843f096f1c9e8377290c8977d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4f1c850528a436b6c3d5d1c86b2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4022f99adb32e187b229e46d70342763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9e60a6b26d8e107eb4f699e9203364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3c662c2d57a930a0803495b3a73365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7569a644c39c377b857ed63f5822a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6865f79d90c113b72e30c5343767867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a640cbdd10845be0edf1e5c8ed3e8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335019943f9172457a1bc93375e39969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a51aa5dbf98e1ae4ae1b93b46d0ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f73647ac4a95306deed0c0c9448d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5fddf519dc7c0a469540450678cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214b48eba7d65378b16026b5edada673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a809346c3fbad81a508594ae8813bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c72fe225560a4e91642fdc6fb7e2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca6d454d6d701b1e2331fb197ed8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da3d91a223357b6e022110bfba920377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a7041b9d558e7a11b2aee0d2570078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5780206da0352ada18831051b621e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe3c7d37aaa97e04e27fa54e5bd2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596adf8dc3bdb4daff6d2105101c88281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd135f000a4c2421781324f09cdda482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75604b9b81ef0f5c7e6cc51c33efc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a69eabdcf00fe43900373d192260c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e830c968d910bf83d5f2566b52599685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b46e871b7a7a10a754591b565898686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327a8ed663054f9deb7ce61cdec77e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49891e202c7e67ea77e62b600552b9a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9031e89a1d96a7570260def142ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcda11e947e03c702298f7ccbdfa4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec2c29a9ed7c6d6133cdd34dc151391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de47a45e6f82dabe65988463f7bf2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff759cc55f98a93440eb41dc3725593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d136c8b5952f6851110dd6eac3c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a162d8ad2d71bd58582ed1fd7ed8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299293ca7f2ca5fd12e2ac14a1ae51c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea340a9f2973dab0bfa07b8ba1f6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b32b60121357913baed5add19844d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4b2da93a682ca35aec9dacb0a32ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b7a6fe89926d7ab0c1846db9d9bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04cb5e0e07a25baf328bbba942c63d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb354888949458daa3aa64eec2734102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac24a6736f504aadb79cb397eef106103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c5d7b485cfe08bd855448e27112c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73144287b6d25496dc5ee684275d2412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b135dd8b3d33777b8be1ad9e976744e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3eb6a1a66789dccec2e1de2148ec7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721288745a3d950b0a004ee6bef216e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316ac4bebabb09da40cd01bfd8a16e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ccf72a41343a3400bec2c39b0b38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b8d2edb5bff4a6e6aaacaec02991a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35221fdc6489212f87c21bdca481d505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276a2184fec9832580574e727747a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21487fa8ec48338349ad3266dc4f765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a89d2dc92fecc3cb6b27b53307ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314daeb635163f1f89679c2d245d6bfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f39ccf45465958af4eeaa2457d954117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9db87a355d2749fa80e1d1554a0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee83a9c67cf182912b2e6810e5bb4a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc0e0b0c8f8f2cfadaf431cbe1169b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33233e79d1a166fce24c18f10144a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c15cf7d59d78a331990a46fd9da31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc65a8fa7f8919e9a11cdca9c2289123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0cc2a6d77d84e20719efcc91be51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393d3c0e7aa7c66b63387595ee34ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ee0f6ec9341330a51dc249883cf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f0d278476acd911797cb8a54fb33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96530dcad8ad99147a7cbafc75d361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700552e8fc202e34c456d58e873734f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6974937426f1a8f6b1ff94a87fd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b381c27f8d9919d90adc4e3d0ba9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa141cabc186511a82fde1652e75ba2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272badee43313c3ba6ac8767ba1bacf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d2f19a8c1e89847ad041620cf53c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa4a82e676baf6a944b9e0e0ee795135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51314e5e018ce59c75c1c517a5368b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebbb3f9ff03ded97efedd786c3244137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e23681f6ea4df548ea9ca6c395919138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fed5062d3fd3d6efb83c47dd63e81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e94ddeb2a45574248a3d373c35507d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64aead3dd39f75072d8ff0bbcccd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda342715b0db2f5290efa903a78a2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f1a8580a0f09e4a031d81fc96e24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c28409b1def6ca7010e7f4cf6a97b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e727726f2cf0bb900f3f88f294650145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476baaffba396429c860b8c80ca8421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74bb38573e7e45aadbba252aee7ca3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc290c0bf39b311772bcbd8d1dd0cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d3214797a43fdfc653156142bb84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728feef092c53e8c374fc6892168f5cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dd9a6734e584c0191f835593cba00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc93126d50d7b778ce7dc34819bef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e05b742cfe2e12e2d158bb5ecac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f69fa557b393152440cdef56d3a01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0b457a68046259081bd30c974e1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0fc5448be74bc3e347d736e97718156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834008d0009b2cabb305623978563fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428dc405096c72a4181a978f253393158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94fe80892b676f7751708e8756ad38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aa979620b950986ed2ac272c82e65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d2c635435415f0bfb1cc24b52f63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd85458cacbfb11749b1cf579521a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b552ab892a58f0ad291df16a2595e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57058969048f156c8dcb43077fba8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb436187da63e8dfd663c222f02bd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f69ad933477238611f71148c706d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbb68ad0d2898b4c7eaf60e58a555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba62557d5b1bdeee11319bdee758a69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40b4ca9e60ee2a5bacbf1f7552fa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfccb8ce22b37f1682d774a6ab159a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09ef91fc0b65222ac047af46ce726171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5c6c69eb074b3143edd47a9ad032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd257ff69f923dd4b362446c773f99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98373590d542e4d02ebbe66753dfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf8c2259e87f4a1022ebd8cfe3a89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324fb074d4ff4ff72e074e88c40607c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f81bb0a6eef92540abf25d3d1655f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f34df31d0f9b1637c9c2ab136de131178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6076864172e0f799f52b378b04f4109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb2c4f79cc8531dff9f48629cab06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8104b6642c5d22c7d7e1580fbb3d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf47321f7c66dbf2faa4605e235a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828873796826aeedfaca32347f941e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b8429f197d19f1454413fdf63144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4beb2680a19355a55f72a60648cc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fee57a6c7a9fac2362f003a58835a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5d50d3944cc976fea9db56ae8464e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa6268d92a76c8a2696f2db8f9b10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d53ffa739dbe86fdf121afc93feb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa8dc9f307dd8ce643a6b00e432e69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a143ed7cc3fc3dcf617d34b4ca0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a25da14fbe73496038e9d4c2afdee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fecf3c2fde1e08c973c59a7af5bf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1517e37ac7e8bfd41616b50811b2c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0742e3bc69e53fad8f686b986ee51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a668b9fc75e50bcd51a911a3e74a11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fb99be329af88519c05b311df0fbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72f8c66cc51cd6289eb6fe9024e4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ce9485582a7bfa53b0c091f174e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625bbcc71deea472e2c18c9107c42e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d7be70a3e11419db60d23f2a8c8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c056cfbd1d1b0dffdc266ddefd82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929bcb44c0ef59fc7ea4f70ba24c499203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43f0ba7c1a5ad6ea201b5d98d0546204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c989996030971d69555ef0ca611e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009804c99638e9c28d630547f7b951206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb4dbfb0e85e77ddb823327d0fb6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b53311862497fdbb8d789b7d72df0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1cff7d91468bfa1ce024ad4d2ce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa03b368d44aef8d00ffbe00176792210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866328030c7c0aacaba9489dd8641c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a1b4630ded1c83e08a0393ae54125212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4537404064b514610cda4dcf99574213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a8781d2adaf0ef7a01199d04e85a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88aeecbc299c4182ec734dade46c00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0775d3cce534c762f796debe037f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396c56ed4338ab4ea91b43aef2ff5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bddbaf33f966765f9b0be5a4fbefec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eaf464d720205bf5e08a8a323237e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e188e396eb6489232204857ace9e7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446d0c43b6c88289ae1e120b643d27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43639d649801abf2ed0dfecb0b87f5bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc2f3bb2c56f82ff25887dded7d37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc563720e01c1aecb6cd098f22e40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e218aa3d0e30135dcf7849910b297b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58c68ddb9674e2feb01e67445fdc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfceeeac9c5b9f9778f1d3af6d11c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc440f18115652e71e50e690f01ede3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b592684df12d60322ec7f2f34e9fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ed130590084734d5f837f8238551e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac431e43d8172b8d4310616ab85c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af740111c4bb8644045ddc4335dcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68c2584f29e8a4369e063c8d328e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26cd3661d27ca676b7c83561578e52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969369bcb246e4ed989c58261320cf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a279226619ab07efdc0f4c8c9b73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df699190864706274ac1f3f05f400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325326094a0984d930ccf9a91f44fa1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aec777d3b6a4333884956cc6d8a68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478062c1dd2630140ed02469ac8641c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea5bab5db6e750c065bd6dfb9df64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8975f3d19dc4e39391e067b03e3764a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb584b43491244911cf9eee52731be2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a1617b191886454870ebe1b25ba4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322236af1efdbca99d31e541154a6411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02cc5a2dadfdc4e594794334c90fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c853a0a1e38f40e9bf62d939ce98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4be26b60470122beeacb0ca0e3ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4a4a9eb268a51921351697c9e8de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb8a3d58a46d30ea29b5e2166c318250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a0d87f85faddf50a2cdf63484833d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95161d8b833f1c5c11efbf6b03cefd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172b15a78964910fe766249ed19720253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43953088f7d8259522ce5a0d0ea932254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d4873b813cb2d46dcc9ca3fd7199255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c21b641ee5ddfa268f0db9f8df5d35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44297b6411b8d00115582c4286ab3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649cdffc3345e93b5cc9f56804ebb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ce60fb47926c6eaa13f0485dab13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222ce02a5a582d53f9e2e2aeb64537260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c6e8bb8ff604d840f92cbcd474d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4adde893f7b1fc186ab2e0e6b951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f8f92b0ed87632bde33557dbcd9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a713bfbdda4d1554547340e792e65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22883746be19cbe3886832ab7bb4e5ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25163a40ebbd484e5a9a2c6522548266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f99f633aaa10a44a72c3900e360b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c83425c9eb6842642c2f52b7bcd760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34cf97bb10bee2e8ac8a61dc7f76f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49745df68f40e4dcdc36dd8138a904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643bc93c4022e8ff28203e19e01a26b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb25ea12ce103dec29cc231f4a8dd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a10a20296bd7ed18543527cc3295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c465eda1e9dbaed75c5acd38ad16c2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19631a4621fe5a2adfca841e39b53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e02a66d7e744e9b5fd5833041aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aea84e5abcb215458adccce66c85f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eee4c7a5ec693412566c4e960a192278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b71372d718b244302fd86b499c156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35d3c2d8581e71defe3e3a2f9ed289280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746aad34501c93c981bbc2e57ffaf3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e85bc6e154b19f3170ff9800410d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d114adcbd4289aac06da09aa4deb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1da425f97a3ba6f26569d0686ed4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ad3dc9331d2c8547cdb12ecaeadd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef1496212c529db087a824235350e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d694abac9ec801138183f1404bcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ee79eee9a191404ab3df4d0afc97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd1acace14cdf2b95e4ade4ee7207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4be06948e6145d538f75d246c6294290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c6423d2921e5c5f440110efd81e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c796124d7e27407cd104ef5eb4acc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdaca70cd4a302e417fad8d2dd8e97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298cd299c9511a98d27912fafe19451294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4109d42a5710ff44338fd2d59429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d72191d74db3074983de46eac65dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6201202a61f9103b15104324bcf8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f819dd59b4fbace1a777a9c797cd636298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4f2d734344490eecfa369aff15a41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea5e54e62ff8b25c57f79d77eab10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac561a1a856f6a9f85047c07dfc2920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c40edd6d7733d013c767cdcada02b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba41aaa0ffd19d5f5babebc1977a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758efa7e64377298979e1ee5ecd002b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577df0336dfd48af0dcd07e3938a280305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835273379be1b8a2e6e7bcbf167ce27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a18d90ab7b210a651503bfe6be100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38a21efa891715c8015d36a74de5f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4fbcd88ca679ed2af4966ca2c7d06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c7b1fdebaf5bf08044f3acf22dbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf56c36f5c5603d4c76e2ecaac3c74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678150ea86abad59ef806335d1ced60b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d90effa23ca6f144b5409af5bef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24635e0d07ccae903464376ec728ec2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369f03338780762a8081f635d89560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32a8f11fa278a04006e9af9599bf38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c7e7891f9d4b43422d0ac7bc2915317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b56424ef2ff7badb1ea5c26ae794318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334300403f5890e887625b614c4a40ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945261a36b34e7779c7376089dacaf88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c978e1a458f23879bf956aac88c64d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba134811665a20e09fb66b994ebf6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425df69348418483eb5690583825482323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e3d4d8ca122aa0ed6a9ce1754a78d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0d1ddf547a1c5491730c02fc81be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16371c5acff30d1c112d2a0b6a1b8464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0952cf36e9d9a79cb9168e62a65fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b406240a857095817017055700363f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3185c90ff9e6f7984d795e339918fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1950d30ae8a279d16825bb208489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce654c3d90f29e27e1f1d86fe033c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3aaf2e7ade6abc4be2ed74140ef72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da5308a2ece394bad3a20edd3ecd94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521078186fa6dd49b52f7531c00d897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d855997783b054b915d56650c4622335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694d044f886b94ef5d598ac3f54703336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c94178630396b875450957dcd3f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25d099c6cd8a01315260744152b0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a95fcc99ca170f7600a3938ab61fbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf93b56e29c3f1a71e98d99c061ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe7e78579b92a8371e821b517bf09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e860a6688d565cd47eb651e2e315342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1867c0bf6b3bc1d8df22e0d7ade8df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab1215fe8d09fca4a5812ca798617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce585fae0f0bfc995b9b7dd09e673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134421e1c9cf7bd03eb0185987d45ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e731fa677371bce1801057b68599b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d2d91f1e7a966d5e4d843b06b7a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4017f000ce1938b3c71af53a5e84e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9eaa4dbeadcd633ccfb26fbce315350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0641dd5fbe89ccab748d2a9ede7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44cd15855bd1107fb76cc6097dfed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2558e29cf682be2e2d1eb24e9da24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a8c9ecd027706449ef128b4f26e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3c5333bd6ec7f991700f7c9082e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260ba9062496a22e86f467a40b1c83b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43918963dacd6ee0e09abbef841ad4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be04b173843fe0ce7b7e5f3a5e7e29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed72f3eaecd7e8117129ec22d9172c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de277e891ef2d8e05419da54b1877b85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8e32ead355010765b37b67b6f886361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68d64d12b1c1e4a4a68943bba1777362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc38c35bd500440aa00fb529be5eee0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203413fe55445d646875b83da2d51206364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c749d5630bbb24da62f4ed2b02411f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3063d39eda880186d3e6c0de33956a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7137e4255475f1ca640467f1248a36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6c50b6fcdacc4cb4bb4dc974d4ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412b0969b923667c2775b1fd6a5c7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39015412470888c9f0fcde4ec4e8089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da30c44031b95a734e26b655cb26b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137647e5e23304d0791e9625f69bf0b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf7a2b59bcca4727156a8ec9cb1c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed10db417263835417bea033bf65e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58dbf3fcfa9a1ca4400fa83e04949b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e330ba7b433649b324d17514cf1d4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed32b82c43ac0d5b4e7820c7582e75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb45ae41ffa3d069c45e2eea846d40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f211894cf9d3df0f0d037665a3965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fb556dcde22e3e2fd49bd5ac6436380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a9e217be8d3dcbb39d4e2bdc03ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe6cab058bcfa174952a6a1cb5259382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dedc600e3ba3f7eaab9fa4ae8d3e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c712ce659797fed6a9b4e3087d5c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de955730bb2c40fbda376edfbab71e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc45fb610c03ca8bbf791af17ad65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17145be29df00a98f734c45d9cd48fe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1419b0ecd10da6b7013b585a42543d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c4c6d77b0d0da9889854104b9f3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f939212c487b30bc98942e60396a8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa4d194e5f1bd1c896bd3b8fd2b1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b9590bafb50ea0cae408ca57afd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31556ac6d44bd89055b17a9424da08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215912ce1a644afcd4f11b42b6f2083394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b881c7037b15bcb2de5d22740ec3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409839108ab95252c91967a99d6d8a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d6ba750aaaba3ce53b3a779a3e68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6254bef6a803ca139cc450455543398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9401a793b431f5849b59f628598946399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6bbb877d4bef4b612bb17ec269f2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676c55caac550746ba3d0c3dfeedbdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22805587c0d09663ee58ae548674bf74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b047ce0b7ce864a1ef76705bc5a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3df3cb34f591a2c552be73e5d83cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd6986e283f6e94698c3af75cfa48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991a721e5b06ccfaa5201a0dc0a877b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36aeb87e639c52750c3f62442f16d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ea9172e672770d4533f44004012d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977038e6cbb9dc20401ccbebfb89513409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638abdad31d62c3d3aec4d748cf52b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1f680c0662854266945bf12ff8d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b2b21f7196f51ac5bc82cecabbc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aeabad7bf3fd7160aeb5e15bf6010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e806665d2303c45b357ad0ea8d2e8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772090777c1c5a95ff9589fc0b320cdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58ad5f64bc17573771325050c744cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cd7c4e682ab6d3717356753fdef70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8b55f2d5eb31f7f2a428982e862c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0188c800d30ae8c8785aa83aee2cd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e309d16db2191e32ca58c897bd54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be82e6fc891329d02d6db8a0df735421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc10ece6202e45c52f34773ee57994422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4320314cca7abf955d67bede7769423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1f19df555b0153d7f83e24297c1b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b794a08e40e5c66723630b0e5ab5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f26ba33c9edff3b3e1fd9596007d82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10cda1be75e12b2d0f34ce524e90c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9cd1fda290f8c183ca6b4f82e969428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b986e3f67e55a1cd6789634347e792429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73f5904fb50ca72ef15d80d5b02142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d77314d443d0e36e2d3187dd2f199b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9daf921fded5fcca5371a6822aef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cf819242431eb1811bfaf96e597a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0aef3ed45a22ed7245095c9d9685434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0551a082255a561af8a088b3acaab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3495d8c10de7fc3431211478b95759436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c3132afd9dab1bde8315ca10e7959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dac82e98518ad036a6bda794dd9f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da82e200d0de27c168acbff444c78db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712881d4520cc8e8fa3d89c1a395805f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089554af401f34b52d91e7b48bd490441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef685ecbb1a78f7e5ef65866f1f19f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ca0c362c4e83af8ddce4f675fbe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d31e9885ba9ba3913819f66c8330444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380583e92400540e079f684df3990ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060bed8712a7659486b80826aeca062446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e92ec00f64d952bc0267b85ff1c8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a85cc256d71cbf81a649c843cf437448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f6cd22126e6d797aea8c5f78e9ae1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc544a977e9ee8b301d31cce6e11ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8402d3eebe2d2d471ad3080715d95fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de01e62c00eb04cfd3f2d5090c5679f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b21f7aca17e0f44127815f359d25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e1a03ab244449917e63da5e5eaac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f1dcdabad5778541159f732aca42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9bc333ca1c42d2029ad4d614aee5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d2a60001d1dd58b2232160c200c68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de427e902fbd1a5307578658449dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac775ba6d17bec91d0c4e91c7bc4ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d2663a1d4628a45ec7cea1d87641460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450729ac218280b5edfad5e31514c34b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcd14b0e72cb8ba2890ddaa52ae50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f43902c708b21e45e7381f0651d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02fb764f7ac3be2f744d397d75106464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a621d9d3b8fdb7771b64324e732804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163529bea36b7ff0b3f8da620ba370466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfa681778f70a234368914a52114c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461684ab679ef6fc7a45d743d7db1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4846f18ea4821228123319ee7df8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9271472beef1f725fd8c3e203d0e73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d17dee6778b3a5a1641141dbc37d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b279a567e56f9a903afb00dbb07f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d790a88716d1cd4fa86345dee91e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534b7b88f9a6944978c2f981ad1fb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f80aaceeceffdeafb6afc325fac4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1f2a7c7ac48df328db3c116f7f59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150ee708b4356c36c010b1df3776127477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cebef6cd45c2a3819f11bd47bd54c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496f02ea3388e6e9102809a33fa07d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6cc0b953fdaf1584ade22c68f8c32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e51b7407e65dce3dbe547fac2ad9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a7a501de1908c81dfd81fe49f582482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28476cad6fc8942aebd7e422ea2db3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083392cdf3981eac2bc562cdbd929d62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c30324132c754ad4e7efdd23e15df3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a78f3052a54aa197526d69ddc1d62a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd46c28ae700f17b6177df10eaf7ea5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d8c4759e29c85604fdb524c02fbfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdb712565ebec4eda70bf7d927398c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4e5e4377f12e2d8a60e66a8641da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68dcbc1bbbb99992a31de369297230491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de4f849624463926c323f204de87e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19284ec09c43a65ae6e79f7ad6d5f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f993e74e48c58e96b914193357aef99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c8d4bccb222b253a9216431a681d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69018bbf17b4a05730508ea6bf49986496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b58aadbbbfcea78b007c58b298253497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ccded3aeeb6097f8552ad2039bf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f46399977c937359086455929f42d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3724a7539b0cc82e72c5fa8469914d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230dcb5370acc91525944fefa015a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568eea9f4681299e9790100c22bedb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3096c47aefe78101e67ad100ccaae9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c45ff50b9e5c482e4ce2dd152da84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b58b53076aac647d02e0d48fa92ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869c742aedcc8798778430ca61a1d44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe6d042baf0f38236695c9e3a623a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bf3218ca4ed23154291a48080bfc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce6b59126ebd51fd85feeaf71d38a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cef54192a8051dd32abca6775ac06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e5e009bd510fce6da9bb32fb36a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf2004e6cf8bac20a0553d05cdc31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7a2982cec545c15c153b7068c497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f4ac97d7ba6c9b9b09046df17412514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc980c137886eed423f234e8e88513d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44bfa9e9bb39f5c9ea5f291ef0a005516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4114169abf442cf92c04dbd85959b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc451fc8cf0005db7eb827a8ccc395f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df650a09ef3b4f4680a5aa89e4660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47df9866f5bfed56cfbf7f0534851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95ec7d83dca50205d70f72c0b6175521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a8a9ba36d779c5cec4ccefd17d57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753a6562a28457ff76867790254415523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a723e98aa82429341d53d7dc0715524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507e253a8d725030577b57fab467f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fda38a12b0148912e3185f1290ad2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bc2f9c17fee6ed3adc7c0612b308e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce925b5c92d5ead5a46103a4b9ae40d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f2551532f0541be61db0320765dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13954dca16d31f65f4060f3fd431f75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a97302eb166844d29f1c6def1d66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7cfbf5113c6f8ce967f154ada5f1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ed3b7d9150a1d8e9334f3991b48a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1c7192c7ad44c7b364f520ef173b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ac1680c456ae8d8e06da9a9ecf0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a6e6273cd04a41378f7beaaed17a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a945e825462f1068032bc1e8fd28c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4337f3612f983e6b6c7f07f0a214572538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8a692667d54ef00eebbfbc075884539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960025bddff574eee6e295af0ac83d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b67ef894d085a8dbff07bd78b476541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26523c755aa64085a5c57f1c3c5b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8474b0e5ef1b165f7441de8b6966a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862c086cb06b28de13714d063367dd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70841189d6dc76243d0bb955368f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3909d25fc6ff888f7216a6847e9af3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ed905d7efb74d5fdc9b981edc9f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05861a02750c1a5a40554feb6a2dff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fecd0ff1536e8bbab532e41a3ad619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ada72e1ba78fd3f381259f973aae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30588d7338131ae9f234aa9132846f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92b6a09c05e621005426bcf694eca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9411ea9623cfd4e6c953577ba2125a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ccc2b73c44b503de06b701ab4960554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b4ee5fd75aa88af5b93b89f7b9dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d889137837c6191c9c8be30297f1c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee0ba7764f1419330baa81c344bba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd660260a7caeff28a74196a5e90a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c7635e7bb9d5c8ac18778f8680ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c874761606c7b1f60b6d77d0c50bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889f962e2fcf6e3b5c68027ba67d21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f40879ae78480934d920e37b923ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d18d841309c0efc3cdeade2c930f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e6a0f93fa8fea7df9318caf6910fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe70c5241a4338fb3345cd0a9a7c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0938352f686406b36fedfcbe1ab59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48feaa8cd65458cf2cf32218dadca3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19fa26417912da0118322ee7206b00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487f7739e6f6b1ef88597018087fca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d44c66b6b9be07032ef7054984f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1894be7c9025c278da7ba43dbe9cf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55a9b4b1bab208fe6675917dd370a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acdb768b02aa2870cd99143b194144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe737d24425a56367f169102a825a80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77a674508b6dc31b772f42f0cb392575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db929caa637be8f1a719038b370ea2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d6a6bfc17d1297d705e3aa03d551577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4325b2889fc025377c317a7d30ab0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46dae9bce654413980e6a33048908f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709609dbf97aab89198c388529be753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd2ddc5fc0e708d5b0110f4dd5221e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf30c3d22280ddd04a84864f47add70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c0606ba4f5f5a56d8a7de159fe52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a76f8014912c24affd2ee4b4280513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b1c9d5b5816c6e5077fe5cc8fdae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e04bb4b7a164d5862223419ad70c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94eebd4ae2d1f9efb748d1addefd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff7373a0238643d294b9158b7e4767588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4ba5d0fb3a451c8b03a86be3ff94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44ffdb28c442943fa2df49bdd9eed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9c49fc8f8e7cd20c71f381570603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8e035890a0ce51dcc1be739b9421592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540c019e538b912325b24f6e50519c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f6f60ab10d95b5c2dc22e4c2b091594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83510c202a8429a3133b3e9e88e38c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842fd247b5486e385266b703f7edef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c888aa040e1dc77dc07c0e38ef9c3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b99e5236d775298cc72a0c7e61305598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba46fb65837b7214b3fca112829ad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d9f71f373d40fa0f8aba206f5fe4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0ee44a1d9813558a71597ceddba3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ea5471933d0eab0bca8c28b43e2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff00041a4394151cb35a6c7561f89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a05755787c0a11a9fb991dc45235604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45855fa8e5d82b14f792c868758adb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d35388ee0abc0c0f76d64f348780606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a968b488bf4ac290ffeb5db3cf77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dfe7778876056aeb74905ecac6901608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb52c45db9c207aa5edbd2356dd8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb5a4fb1b5e149108de965dc36539b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee700006ddb65b3c37b106f7016dcb82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063183ba7d478d03d8ddf4a1de0b7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547324559415688f52c0b528d12f87b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f356b80c426ce9469e277de91de81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411395d7294f806cc14e9b9f383a269615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87f74fded47c0a0160d58f598dcdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab0ef6c7a0edb0d7d7b4f291117f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b76db625af0565bd3d5160032ab69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fbb1660eef75d3d9edfdeebed7fba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341182b0ff1560aec37bd612af2dfc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1991ec032045282582a4870c25c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa7a106b45087b17e45f902036474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b6bb6b83a4e3c0c6baf9871d09b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e44baf969da1ce562947a286c39c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274c1491551385d3753ddeb5f8b64d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512efa6c0a4b8c7bf361443fc33b50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f20f06865a5ec3722fe078ec21f329627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aaa3e700e8fb07da29723ed1e8217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc9ef6d7d4eb47b20e580e3a8755d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991a5428a3578e41b702dfa086ac79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b75d29b0afa9f4688c9fac5473c30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810152852e05e5379a27407ec6eb9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ea66b645958cc867cc42d3c16369633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41909439b8a2e27772c6890f9c1ca3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c00d37e2e1a3d11fb0066bca47d788635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625efa9117a071a4ba2abc38767f331636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f107adbfe54e5007c45b935343c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46c795340978e82dd602552499577638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f253e1b78f576491ad1bb16b38fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a009a49c4bc0d0939274e5fb73f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc5c2ad7efdee8c4fec1e33195c69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8491c5d07f79f4435308b160e777040642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b37157de89ef36fd1db1054146ecf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf93f46ba3c5f693feffa191beb304644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b725cbc6e09ff30cc4065230a3551645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea140c678409922deee6d1195956949646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcef773a89fe4e6640a0b3807fafc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c2bc0ed0b342455d1117b052e2b41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c41cd7c838f327f8b9bfeeaf890ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe4fdec5402edb6bd022268011041650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac71a6b0f2b6b07109dd69c375665651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b058d319ff52a96bf0307ca45b8d04c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854fd753c9d7fede816fe5451c8eae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f43ed8ce3009742fc22df687235f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99352bc2989273c8993b16521daab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98f5d6d1df7ffde3e96a8333191b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4899468707f4a126b940d6a467e6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b449a9480c6e4cebf9e5bc5658121a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973dfa75139fe7a1692aa299d5120b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec4fce3685a157d765c2b07d1429e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a27fc586022a4db3445c60351e9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f28c71442dad2c47e4644ac47773662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f55bfc597d56387f0d1006b1f1b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6b31af365be981624c47f1a3c719664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111b26979aaf733ed5102730c2af21d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58484de65120ce766bd3ccd00d05bcff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece3cc904fdb94fc45928d82e079e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465084bcd8c930e7b40061efef6b6826668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26e27be47a1398ee9590c32233e551669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97637e0b66df7068724026442b02834670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b345b14d0385daad9ad0ac0c46592671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd385f389469a624a6609a0625232672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9fbe563c98b76c8e4ff86aed22f43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143155371b5b5950be2e2c6e66281d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771bbb6cd868ca954cb2f42226a82e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554b02e3de2b44d8a2d9cfb00083b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf860b117d89946613a73a37251f2b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0091203940453fb4f157fa6e65a34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e4c3fbe986a267479e9bdd6281a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4566d7f0e51503023e6c67dfc206db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9dcf2f332d2dc6e98e945cd7ce581681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464329cb08ee5b929cf9eb85e27ec3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dae817a7c52d91b1617ff3aaf1216683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06876d58fc70cd34fb3fc069b0c12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff23baffc4f54d315d755cbb89fbdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9764dad466fe87e95c2c06b38bb85f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236838bed49f45b6be02e0e62e8488d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422fe3c73dfe646b070ae1f7fd97f01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e05358edf6aee5351d1378a238969689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63feaf2f7e4ff04097ba7969f07b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706edc0967fedfe59d60aa7d702465ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dddc75e884d998654792b2f2952db6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585a16ba5dd1db3d46f8517569b561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4235ac54e6456b15b53eed16ba5ff6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0d971e868236bd5dd51334df136b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134eb8b0db1ac410aa47e682982cd02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9dc056d52db1f6576fab3b3792770697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea556ab52b35d5bbec0b9520795f22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c9fea972c9f330b7ec04fe079326699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1410a2fb0968710e6896ee11afe01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58080ca9ee33a8072f1122897da71f68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0f57ad980c4d398ad5723bdf4f11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941056fec2e375cc647b798b7c7c327d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8718e6245b4d5c32fa8ec7ebfff9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cfbfbefec3751cf43cdfee33cf38e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb77cc380ebd2fe825d72c2ebf1ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe2c93bff559a559e8f830c838e4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0123bc64bca019b72b3144d4422c06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc8a1c436a63470cb4667935cd392709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab0c15510b8393b3ca9ba2ee126e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f066f260507eec970fcf99f92831b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff468aef41b324ddfec568a10f5779712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c242c273f12457f489b647fa01ad9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047a24ea435e1ab6fae4e8e68bbc148714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33f732ea957de7e6c3c09dbda1c8f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c7383ce020767d57939c7646703d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb03b3f04fdb21f4fd6c2ea064aa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8edfe7109be63a72e30705ed8892b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510e7565be9d541131834cbbfbfddd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da18a75cd9838ea7a153fb2c653944e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc008821240cb163279277810f279f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9993ebdaf3e72aee4e6f5ceed2ca47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630869affa91aaab91b1d93ffab6fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b59323cf188e854ec48a7176bd93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbeaec19373c55b07792a5cd5a021725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f672537eab00041b7efd77db282f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0769c00f159945dfe0070de9e74c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c89e574814e500ba92bab4fbc3d9f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c20a847fbd20a12ba80237fcbffe1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc105d48683b7f298fde881f896c8413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff649e7f8bd637907a8fca375e630731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d5118039526c613f003dbf850db4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9fcbb395722ec247edc2012754164733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f844be656a7cdece6f36059eae5cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67333b928a3cd25fd0886cb2b12115b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389572b49da529719081059a5032565736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf63ca523e9e73ec009a7dae05b5a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3870542116a61a368ab6bb82be73d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b096c58555022f8f6b20309004bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa767e12ffb72c3e9615c8a56b487b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e959857ec20aa44809fcea9122f3247741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a76ea79142d416698896c892c184742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80d725b24bbe0e90ddae66b48afbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625553b1ebd74ae50d6209d1aa130b93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71d0dc83f1d75ccbaeb335170e44e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e514e64e6d77d2da10baf48cf362746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb804059c994a19f8a587ea1fd63135747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d15cfa7989b4d569e6a11d69cc750748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b8d93b1f2ec8de72eb2c57a0117d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7aa497a3ca859e2f3c64dd951ef11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef997cdc2bd1d98b4ff6005b2a023f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd14c467968d938be8c3dd63d80eee6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038f2a9a6730babe34c12ff4f667ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e328c700ba41c53129b44c2535c57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6ccd304a2e58a6001ceafb82c057755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dedbf173780d440d8c051ceec98aa6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa636c1bd8fa009d58b213ad2445ba9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a419620c3d368125b385133b7e7f33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4ee955c3ad458a45297bf97b2bb5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72bd027e2db3c9a95aa00c2cded431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed05e61cc29f6e750fe0864d46f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6f94e8b68a1402022b0cbc0bd5963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518078b5b67eb89840a023795abdfac54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac78504dfb43d3202c19d3bfd47f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd1a7114dea845eb769bc10286aa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab624ab1e15a01a914dd2c496c24a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2c51dc625da763bd475340b6b7a0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4b385c4f0ff2df4cb334d40282169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6415455c49839089f8bd79c11c11ccb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d042ec02a581ee62de4da73cd71611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a79872b557d2011fba71af9b5cd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8e4c133f9a17d02ee74deaff9c5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa266ce39b7d8492fde6f49e4c442dbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b8c410bc4466ab96204ef22dca4b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abfd26cc85446b5aff74c8c43b43916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d03a3b7da62ddcc3cbad7523290b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346872cb7acbb19775689447af195d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f437a03886f11fd896f53c6c44191be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc86e6d7b4028409492e604be60ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c1ede69db8ae3592695f19f29aa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1e3308248fcad23b23ecd21053f1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eb08fbddbb8aad353e035f87f4b6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689ff8bad33851e55e60962468d094b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82298530a89f096c0d0193e0650c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d71b24bce6eb222d6e5eacb8c22426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb3e98a23c778137a84f6324d6a86727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a72b47620b9ec2be6278e5518c64b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a3d5c7d55439a911f02ca2f9a30e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0496d6c5e2452013a1bd2dd48749eda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b8b93faf367421957026347aa2c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc258bd1edf41025f579543feee78532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a181257790c92ae1205adfb99bd49733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b14c595cb931580dba567c1e087f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f177c9325058a329737bb08b7775e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb61836444b18f197653cc68ad796836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36476808daf1d46d39a7939c91c49737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9bd2b6bc4a0b411f81cb24a9e57938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7812c4c7290c97b3b8b487c1ba2ca539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3412a77ac8b47926b8b2dfb3ec9fbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678384ffdb93e92530f6283e4b7a14a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88b3c551f82d869c66004b027b68c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dc76e840123c160a37f18d4ee3d0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f15d7bdda8beaf8fc7b7400cd9d2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add5e75d09411541b915ce9d417cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76c6ca59ed91afcfc94cb76d1d12546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f8ee1acc8c00f611e35b419720a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8882d0d3e758fed7a74a40f995b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5837693b11412f883342e7ccb9f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8454c5e15ca953d4c07c600b606c3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d140719a5088e3302f4e99c8eba43e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc43cdf0085774fe667223fe8571152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c8a70418a1c679cbf3576989f28453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ce2f79bbf0c7dbb3715ca73b971654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b6c9b9c95f7b5fb366dc005e5e95355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda4a07a1a7d90d65210a2da9bd7ac956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486aa3a5962ab204791b6b5b2fd4ad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0c6d79322180a8031b7651027553958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d0a0596a858a36cca3dd55e8e7df659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fa52dff9d2513238351e62de160460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703f412de0651145af70db4814ef5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0a0c68b0826866d98765288f082162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7c5aa763e802ec4a9b743660f4c6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae194fbb81038dce9735d7e9140e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8acf76416452cc4c82197fdfaa3d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461077db4a380c4d629f8832cae8a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161fd7bf0f8cdfa4d66784172aa5ab867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1d05237339ee60362049fa7a0a1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44308e4254a657e7b6a752d7e80d234469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899932b02d49c35ae2d171e7d7801970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326302d8b993813f7d780f989beae0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12739d9980035d62a52ef0ba22e101372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81994e65ce9ed8a86dd2b04d05a396073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f02baa51c76c0bf3d078b740983574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a109c5b261be7b138696eb90a7c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45eff642dde4089fc8c717c122503976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864eebb4f8c9a47f623db4abd4aaf7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724bbc47838755249925e86df5d4f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e4ed5d70703459e95f6bc6dd29b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874728939a8edda0586ca920b3225ac180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810bad90937ae8394e32f41ab6df65f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47b7d33eb018848ac867ea66acd48782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b34cfc4050f8a487e42e30c75bdd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497617bd41860ab9bd4a1ab1575349b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5ad47c9dfd35f0eb4ff8864b4ae185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88f820a604c88a6f16415bfb013f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7efbde4e11c9d2be8aeee26caf96887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89c51728bc97487ca680f342533ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d821b8ec500cf945883924eacfeb1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763101affb6bb3675cbbb61b47181490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f7d77b51ff34e674b6430549b05991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e7bc3ad93489dfaa134dc3601363f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477899809e072f67f3d4ec1dc5a006c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3dc0f8b62a063ab5cc229e510ddaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17ed2484e7b3bb492bbf3c508f694c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f442c64055ed52d7471c1ade121496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19ddff3e0c41e095aaee311b4a1ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386794434bd5586c19d8e7bbffd69198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2d9c547eba460a973c226faeb65799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eef0e1f140eeb866a6fe675bcf2bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b121c0d23b92c39ca4403378d6636101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be9c757716226230f6bb9743111ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47aefe50b6bea018f11abcdc24ca7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18b7e03dfaa0a4d7db020449fb111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3e1a09188dc861ea2dbc9bb30f36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2166ef691145059c4288709224d25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc41d4c825b11f3a899edc2a8c47155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2e37daa2b64f6b7b0ec3d1eb0981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72d126570a322e84e671b4fc9e09b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44363a8af9339f2962883e15db34da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55413bea9d06ad576aab85d27a0ea8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d191b6357d6807b0def70e4b3587112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92804dba45820d341feecc26d40b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10d761ec68d32fd58d3b15a6e0924d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f12e77429a982600d0a2d129f8a26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afb103ec2a077e57990211c965226c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab519431e98f763cb4cefcd67974d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54df1b301c9d91323b6c9932cfa5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa843c1fc1627c10f8bb6a16b8d8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e0a82dfdb29752ba565c86c073587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a663f8b0c393ff3ddfa258e4618353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84d5e4e6b67becbe5f92231e37354122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7a191400010d3650d79641ef4ee1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce851bcfc8dc80ebbd673054e86ceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749f566319c374210da875be6920203125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb16badd16f6ef4188042e29c0e721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e445ed8999092eb75e5a1b677b4c2f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933f0b9e1e125283aa034af3b3397e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb8584b8038c711ccd70671436742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e485b870e777edd88ec820f2543c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0738d8aadf2f1e6150dadb762d9eb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c7c8bd4f37f6c1f528abe94d2991132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1697f695db21135a2458cccc55d54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5872db4a9d1b65b154ccaa9df7c33bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e303a86d2813b00ba111f9775b38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c22dc3ee8fd54ddd40320b33cac6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bca29523b7a9e0b8a88876a90c15f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78b43496c9d279799ae22553cc1fab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6a4af848d7a699dce7c5899c3c50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a1d32a0a642d08fc295757463adc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a69188ad80d23c888edf34d3ffc47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7993f7d04da2de935936241c1e8cd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f4e30d26f7e5ab5b7a2be45b684fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f060121faa026d1c7bbae58f93c0b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40581e57c4b396dc6e8446d773950145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a368e671ddaa5d932cd6b00fc579b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa53b8856549117e125a7fe086f04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b058ce4900812097498c6e5260e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196a5ad4202739f9903b9830c6363c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8de121ccf148944848e760a59691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804c7c1d107400b07d8793dc71d6e09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c358f944e9f4970fb7f6315b5bb88c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983c558fb63347b27cc2d81520f32c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3bb2a722fe07d21fa57f6ad22989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e965321b5a52b3c1f008ac326b658155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b978f3ea0c93eb6cfc29f69bb4a4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c9d069c8bae8570464e3a4188f665157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93538b8a3a0b38ea2b11a2d3d85514e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a798435941d37f9d8cdfb428e46b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd561aa679813921af82dc1216bf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9496de70b520e90c0585cf1da8fb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c8d5c2331fefd9748537f608efca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4320883136d4d6a72dc8fc9c9afc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce3103f504f522630d99b771fd59b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f80bf0da5ca0b5d35d62f8a32809c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6174067029c7a9bde921f75fa900166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72925e6377f568a8cd1c2c57e52966fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275a6b097d1133330aaededa0be3d7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061a0eea31738834fe1ad779b069f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc49ef2e2d2b1923c55be24d32e23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139524f90414d4d959a79748c8453aaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1387b1b79acd5200dee05cf079b289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3472dc25ec6ec4bee9ef15ab78487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257af2c314ac907b88a6516a051611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f72cf42f6571d6365fd314bc4711175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cda5353e7144624ecf7ed90a6219a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a2770e69ec34fa353a69d7e75311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec53e717ae8e3d4f51ddedc4011eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb953e17e8ab5e8c1e6ce68e5631863179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550b6dc3c7f591868c0782463c2652180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239b6c722dc0765680cda5dbdf4723181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff658b270bb9c4feaca1a3afc3451182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ed2e6d1a7a1133083e28db4cb210183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be11be3fda8f0731514b5f58d08163184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65e54924b5ef8f6f152d019a1e75e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9107d4f77b4fe854ba84108a631b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a99d9c3ee8270c0befd8be9dae2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2af04aa6720de5937be9b197bc01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac83fcbf3f63376b2914c8117fd8af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e5fb1b9cc41c0a8b090548f65f65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4894227ddeb4331305ab58b42985191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b12f18fc03bddbada2400da9e02f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c0beb447b71e2ab560afd91e1370d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a88c170c12b83302640c24ddff70b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7006062953dc4a56004c849e37aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb3bb9ab3043d33e3578932ff440e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc40f87b172ed9dcb09a9e7c60e20c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf403495b85c3713595b552ff5dd73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046935e5e4db1983f98a412fde81fc55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db223776abbf15c9dc36d8b99b643d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393d2ebf9a041e9a48ef22454a413bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ebf0aff59fffca9376136ca6aab05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec882c9dbd3135574c6f56894bc9dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27b832ac315172ce108559b35e136204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ceed56ea52518fbf6a2e7d0e566a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb8926c1885e5efc891e1efb6e4c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ea4b302867d30a92a52042fa64e0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25671cb0bc3ef90f20f4755b4dbebb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138ba4169b8e195746240fe97d1c0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271dbb06471a6e97225c39d078fbfff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940a788cb7d5ba403b4098ea356a71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5c3d6c50e04380dbd588f9dcf71d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619dd7e09332827b91edddf5cc78ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3f3ccba01802c30085ce2999cd8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6329fc0df03472174422c3532c9b81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a3c0175981a09dc2e17cd0b19e01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62b96f87813d8ae3d7023cc7a271c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb782cac24d82875e1db94843c34d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5df96099252cde24565ed2168f25d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777270d02ad8728c8f33fefc84e2b11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbe544c21ead220a31f56966fae65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607becb0d402b87d8f6817354658e65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720e0bdcefdcb7d9f86b68333c0c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64a17ced924cd0ce88364adca691d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a174a5e0bc6fa12e606b33f7110f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d065d1e4c3b136a4cdfe2ad20c48d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c8a83864c16fd5b9e1378bccf9f8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f6ec3c2c568f8df653b1eae85480228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5045109f614ab841e83e61e5db515f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac9cea70a22f0162e3f56878dce73e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ba422936406214cf7a68d78a2b74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68ff338d036d9e912113d9b72911e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bab2232eb71269b03eee222db6a55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b7f97e771c4585eb0013d8e2b18b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df1406e05fb0c6de2a783f7504aad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6104d109c949701d4744ee41e738a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f9bbfb6c64d9c471cd11777ac5c3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c7c2db2e13037d9242d145bf1e12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818e3d64ae9e5bc30f5aa5d4fc9bf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d2a110c2b7866abd68a7dd95345b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7d3ab69ac389556125ea1f44d922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90577ca03a0771dc8171d5157f260242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1741e52bb670c23e18ca8832332061243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2838660f200b7339184ae12657d4e31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c3da3a264a76b646babce7cf22aeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2295549cbb4fddc436b227507abf70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493766cd668b9b81d0cf42e37bdf0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab565dfa1e1d066a89e5610dec7bf27c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea030ed6d225ef5f0cf1c826c956bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c794605a578c84de6db11e27b00f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacca7467201ca9ce80f96668e5c2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d696f276e1c41e4c31006cc8a49128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a645892a22231c945e022c737d8ca9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d51d186f51696100f9f401be36ae43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee7d5b646ed360a1545a7bafbb2178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58eca0b0dbb27cf6bc6663385263b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1850097495406d359cc978ccf46688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec353a1e6ab1a1f91b0b3dff9b85925258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab69758127b20e9dec2c0fce47609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8c01450f6623b91ab0c8efee46d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95690616ec03bc09950d17498bb2d85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40558923e0083204e54fb5cb2a6e26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ca6748c44d186ced97cef190572f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aee7ccc0e009263582f824eb67157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174c46aab61b671a2a8b0b946f6f96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2b127359fa07f3442f88a302af46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47052f0ad3e751d5f845722cfe654bd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21989ee2963e2005b7d6a19281e9f7a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f4bf305907221edec337df109af20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ffa77e05ca7e668ea913c9cafd0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed6ea294f14ea20f84882aa128541271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66fc81d5f8d8e64e612def2ee052de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e38887f182e7bc3aee1275927658f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2eb9249505cf4d768159b33bfe4a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36022e38dffc40b964278f2c3aa2e2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908063827d6bc345752c2f1bc64d385276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d6a12b6b71b7a03dc377bb1e45f5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2cf7ba94b2819161a193e951abcec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dba040ab9f331568b54fe975b1f9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e53adbfba9f664a11feed3e8d9b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559954c96958011c8dc8f894714a8db7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013c7bed7441e8b1941de7b7d4deb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e6eb179e8cbdf68df7689942bb4dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a320325d5fbbc61156f1ecb8b2c40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df991b922f0fc029e4fe6fee1ac79d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e1702ce86d7ac5abe0075c916f35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b30a5a7ec424e40a020006ddc65a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a312052d0e9f01ffeebbf5bb4a241288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951d85f7d31318dd8b1c130d5b660bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89da61c82b245aff1df4db83dd791290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881dae64b1fcf4d1d468e3c2271c93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da9bb39df83b7d390ea8f347317022292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355925b13b73d0d1765ecc126287a05d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40271a84f4a58aa5586dcf1e0b7570b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c4397216053e0c99d593576c1991295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f2fee66d53971be46e3cc62d4316296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3868d951d7fbb26fe4b6768fad15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b2cbdfaa25c5368dd2ea4ae305e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db28b00cfa84a23fa3906cb9a95ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e890217eb7366ea8816675812228c60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e01f9b2d6be764a888d1800170d29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4114c4efe920d07ac82c603fa1b802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a8238aa72c3876009f523df408e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e966f3ae2ae5f1322bcb8b69d3b01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9dc658758243d3296db6a01d91c0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de54f2a9f6aa92efa0a001ff2f0c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf87ac2401c0cf672be7b81509edc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7aee636fb385c08194ef41ccc961308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a82fe9b7c5e3db126143f36289f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42567afcddb8f5892ca81ef35d7ab51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d15ce9e99c0a3156752c58174a41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467625ac096fa954195a4b186c1c8784312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212f38a689f85f178612c6a08d12ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ee8c9a00ad59df03e53d7423842b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a24e949a0e9f491bc704c3ad79d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc031a41c35022bcc5f4bf4a671ec208316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488c9741cf4e72379741084e81796b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab257b6a3077e0d9a0ea3fba5fd25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56aac4979663d086c1fce8bfc838df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc91d05bf0a37cd91c3532ea40972320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18546d9373277ce5b6836259418210c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f3a45268308c06a8902ba45b73f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf1e3cc183695977e3881f34eea8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d790c8047ebf5df13d0bd331634c84c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e992065d1bbc6fc8950315e69ade4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624f41e904f713616159635bcd38c95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8e72026e5ae7705764fbfd5cb39d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5772d7f2fd229db6e33aa94499bd52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250e407d9370eb874d86d266a080ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1fe2cab99b64cbc21973aaa989c61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03682e305f5951eaba7ece4a19eb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e979423c27ba3cace4410b2dd555332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fc1d069159f036871b6f9812307a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa221ab12f8cc5e437ab167fc5bdba16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d6fad1fb4f3bb541151933899ff92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba3c179384be416d219cf238addb49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553b1d32e77882fc00196c962655171337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958a17a733d9bd426f59469bb6c3a83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c355eb73e2252aaad4861619b265339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd725b0790077f21fe496adb77289340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b9e8aaaf93166b43553619d0988c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c24bd948171a462cf28178bb752a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1152b08699fe961fada6f7afdfc24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f6db0f1f226a6687d39a5499810c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf9b2aac960f77905f467ae9f60c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253e70f324fbcace4cd6b14719fa5af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed461a5f548fe1d65e8bf47a7e009347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2bcb282f01dfa96de31c803e50c43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c37c33bd3950114c7969d30af84ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73fc3c1cc6f2b6f92518463943571350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f008f5cc958d5999d5377b2ce4597b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1af4072d6101651ab15bbe9b80608352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2683efbcf26699442c16eea73637353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08b158c8d6142f89b990e70696400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cb95d809ddf6b2ae384f68d4b143355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fbef2a5d599e9e5943219f00e644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795d92641c7132495a4ba49002d267357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165efbd476db374d9542737be6e2bc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3139e81a17fa7919c9cd7eff10f7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1dbf427d8ae255f4ead25e186a787360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c40a99e9a6fc1d71d5aa1aa46c37d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171db850f196c8b6305f0d229f525f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede0b596c2f92dbd727813962d87810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af4c088e8c96242e462b68e65563a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdf6841de022159c0a2d99861ab776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c70c3d5493eaa6a18e3c86ec3a43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138243fa3d8a5b16174a3d7c7815344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62fe031dc327d7ef3e5235201f2d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51274391f776a1e3dcb03525b2cf82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4d1cc7f9ec1bca84a8d215b28c21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4362fd69bcb362541368fd76a63a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062bc048c1c7e17ad2e597ea08b3c6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200ffbcbd5423790b38afc4ccc04b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f562aaeb12fa2a7abeaa7b40fab7ad0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a53b4251e4177930813af597577453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d6b269616bd6c2e4c83022c5f3849376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a68d235380317707a240c21bb5d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b3dd8c38731acf15f4fae91964483378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b460c2fc774d0876981e25115ca87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4bd14a015ad11bdca9fa56c3a9ce7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972f55838cb5692b9a9ad5435a3f54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e635109fc3f2d2ffe260aebca03dcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e1d8738413b03458b4370d059842383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255c2b43a85583af29a7156dfd7838384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac871a6d5ba76cda01a33f984b392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1d917d591601f00dc32a1de302a2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423042d69990ff765ee6abba0dc7afb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6841e27d77c0a0c9d4a3d7708483e40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931ef213751e04e3ab9d6a2e90e6dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f082cbcf2f8a8e822a62292f63316390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6fc4feca01700659e5fdcc875c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5cd56a7308dedb4b9585c30e2720392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a3df13135dd9b11e6a7e70d8fe784393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9647aa63cd0231f7f1e1ebdbd5372f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1fb1fbf8f9765b9177447b51dd50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9da81cfb996e3d0b19536a6a368c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb8170fc424152c86da153b1749233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d754fd8fa79b20454a3cb8f8c113a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b469d5d70728ae8db2afd51effcf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f274531b57176aac58efc4a4409c8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb5cbfb1f57eee3ec48afb1e63104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bb5d94c8a8c78226ef03022f23051402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beff87b97244cf12a3663dd3411d39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e21846017eba1b4cf47f89902c725404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a3ad31fcc0f75f1c5a8949330b48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a2717f7f957cc30218e51a8d0499406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a6240438fd3bd48b9aa9f67f1a7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f704aa688353e86e2b64474a552a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2514b36ac297b58a8d6c4927ff3dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6aa556d0f4bf0020fe44829ace59c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c44d2d55e79d3b191383fd98522bf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b671b9ed93c7224d5e72ce8e8962412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d1b59adc8b43c19d82e1c31b23c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042227f8a3463996ae568b7ef01f89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef0be659f5743bdf6b6d8a065f79dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9736d4b0819fe4f88e968e1a68f8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43531dd948a2827f229dae603acd22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3fb7ce3a240df28cbee0613aeb30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b2b85c7d86ee275bda66e413cd6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009b9b59fd42baef2e3e35692ab3bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8c4a3ecf3c4715b9d7d0345ae327e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a3a38b902acc3d5d91f1f7d470c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162974ff36cfa92614a85cfc0b73ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3320de548f015a814dd017dec70a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc774a24ed357bce45e134abab3409d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76d975306b9cd56957d0d4b6c8ebc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ad7c01706f94b0e224b8246dac5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eef4f4e919e1245a3a905339b6518428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beff9b3c9004f03ed6a51526d87b6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7702f7af57a87788faae76df69bcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94dc82e3ab987bf0aa4c00d8f8be93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c98e769e0f1381a630eef9e65cf12b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad45ae1ca041c4740e3f3af57b853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31202608ac7340615cf9b0fa37741f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968e9d55d4d5428c40d716eafbe5214435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120696145009506549d2d1ee21ddb75b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5245f9e35a2b8ee9823b3fcf4653aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b52ba9e57eb6c1bfbf7a1e9e1f19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302284e3bad20c82732f4548b5bd64f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc54581a322d224f96bc1fa0cc02d4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd42e4ffdc73b9336c8ca0ffdeaac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5f1bbcb418c6d23c537c65590ef3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c78cae8f79f881b5d648e06a301f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d332f74726152b50b0149650dadc77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4adca01cb342301749535ff61d0ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd118558c2e17b69c4ef103250e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988208598183145c95d47d43e6eb103447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5be373be425418bfc0ac5c57d1d1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4f80db2a7aa5ba0bef17727d93bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b4e0b6fe520bc3eaac75e20c8fa0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bdcf59742e3eb127d6675b5ebbc85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8e7de891fe6a227c06e357191839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e56a7795486131378698695e0ff8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae9012910c275669ca7a255cef086454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d26fc5488b880ba42ec17e938d37f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10938800c7c70cc23d80f2ebbc398456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bc09d601a1a53e7715bfcb99a893b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68851624842082b39e65300812f49c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a80fddf6bbb7e2713ba3695cb6dd75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4addb2d4778cafde5267d5d132c6e61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eefac09c49d58db518c481996f7d99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41604cf8e97922bb78635391a1a53b7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb624b5dba6b6c23fd0274d6df14e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f5cfe7b24c60a6f1ad514441f41c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79912299924684520be29d817ecbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4577aedfc5e169b19f00f775be310466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516acf7e1963cd3d3f1566b7b6a8f56e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7c8517b9355622c25e90b82677fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73011d126f35b8afc945ab8aa11514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a57489454d4c46e6b5150a904d060470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849005fa737fbe973a455dd2a1880d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e1dbe56a9d365fdda2003f59e53e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ac04731d11dd3d9269400a59edae5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4894f3df74874a527197701468c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d823d42da9523fa2e893b3417d4a40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d66453f785b3342745a230fe6589476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ded16b7dac72d5d9b7962062d3905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64043f8f7988d0dc6ba6d5b1e81f8680478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f2e8097bfa1c0e0801ea352807b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a923be210cc46c3d8cf00bd91f481480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd862da7a55ecc6057b3ec697609f06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e6d10e32a26fc1eb2b9d4aeddec66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fec7e46063065e10b7690d98ffa77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5b627ad98d869a4b319cef9f06d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa41b35fcaa9e899233a1dc830147485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ae756fb5b3a98ef620c142a354c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc1f98745434160e7b0e4c5f4fdfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9435195341902925d59c561f13c7169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725418ed4ae317b719f4c12653942f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967253fd3e8fcd402410db44b330181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570d69c08e1ed30944273c4638bfb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2540e0656e939a3a2a3e9f05bdc20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4dc04738b03d5183e595ce2c5445f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd340f382d0fa52dc3e860aa3ef05b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d29ddb0a0bcfb58f6ecfd320f7432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f6ba262282f69c6762acddd37925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f87eb4b88b33c5be146a121a6b69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7a1d7031758857d77faa524221d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715a0d09f86b7fe2cfb45d90baf35b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6cf3971b69a87effcdd5138205a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf489ed8edeb658df9f95676d8a631a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb4e1517e798d86e6f6ac3840a879f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedca5022056ecf680e651084135a60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f85f3b92a94b0f5f291bcfe7c8af0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293e3021716df348a6cbf80ec14715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632ba4ef0ad0c2d186b050226d9135506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d1e091e098f7d86f7f330e67c0d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d95e897c236da8abc3cf861606db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609adbcbedd94cd45fb863b7e8a115f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ff4b1fa2e7f56de2ea946660f18a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefb97ba08517bf11790e94d9141725511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f572612b45eed879d6b1bb63c45b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aafbe83785cfb4c55551524dc08b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b27ff47aa4a3243fe4f7a665c6e9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a17b43a74a59e22707d04182fcaf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c67c63955858097cdc6b3f2e066d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179de984f70d916644f3e452acce38a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6c95445047eb370984d9e60e99a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76450fa608c0da78d8135bbe0168b09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7c95af9c076a95861419103fdfa2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b582042c22ce6c50a0cb5d81d2405b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da9d03210f33d07259bab0d6ea02e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743600f9669ae6c885a2f629b257987b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e5af84f4fd56e8b8834f3807fb9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995505dcc91c89c4b0f6dc9dc7203b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790335b6932a9abd792fff8c6457ab0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0107fb9fcfed172a0b46de094139527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae197ada4ff301ffa1403a7ae1256528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0598bb8922bbf3d724902050d6e4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb865223c87d147aea4c6fd2d2e194530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85138a4fec5cebad2debd982f395f707531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0667b694fb398bb3a310cc2fd426532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfa779fc479af68933d97c56d5ba5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e543e327f74e4fb913accba6c38c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff017de76702f7b28bce90ac0246e673535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e5b65288c9f1742263a92e481884536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe60eae278941028e98e1f0a1f38c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41a6ca8a39b07873d533172376764538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201493d261b88988c10ed8e02b515e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a203db1d8c005a4319f40583c9a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d38e96d6bac0c2efe13a9279d61d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d4dee6b5e5d32c10b33f4265aafa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57196aeb1ea587507a0217d9382ee101543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec87aa11bb84f4cb43fe463246734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1b16444f38101e96b2a9d07987e7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaca0e59c92e480469873350d7eed9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3324260fb71c1e9d7200952eb6ddf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bded8d73730ce513a3bace7de3308c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30799e1384c66839c2e44a3110985f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8ce7aa45240ff05c446accf8deff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611db1ae70eea663dd98b981adb1ed8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15dae60e10f010e41ab99ae49d8236552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed32b817b1d0287af4d5df3668714553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ce16c50b6f83f295084ba756a5be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44129dee838cc56ea8e29bfe861cf511555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5c1d527dc6c68c459151ca15678d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108556253ab0e562c1737e152bcb4c68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c301ee12833754bd6e24653fe8d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a99ea2cc9d645d8f0c5ddefc993d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01cd6fb7fec802bda4c1e9df1443ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974105f594aac3a57854bc012c7674c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb764f01db3e4f0d7f8867764402e15d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f5f0961d586f8dfef86225caa3059563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41d2d998e44c1c5fffc848c5ab9c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5ff9453e8fe8b2e8e869699e7ffb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b4172ae2152edb452646061ccd56b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686bb68ded85d437a0093825bab5bc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a9a06cc9c0b98d54f4f11abc028d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75797e51c22b44132ae512ad2a504e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1291c99230edf85ca81855c52b1a97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba7cf97238888c703aca41c9f05f18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25605646472d87d06c01ddea36424a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c604f9f1ceba663bcf8bdb480eba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a294e221c26a39d80c9774bab53d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b1e6f283d6c02253a133d040cccb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4a45f7d5139597845cd95f6ff640f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb2b5e68215c03ed22194f7ee2e84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878e0a4996fbd3b4eaf7c74e9341794578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3dc9b4ff5a0cc3d4b906f9c65c493579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f401935eeb0701a2ad908b415e0461580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3164cafabc6c3ca14da96102e7036581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad08455cf034aa5089690660bb7717e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8647bd0d8b31c06059909c1fd72a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865910bee87ebe678bfa035c846f43aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce4c017848fad54edf7363d9e07106585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f749fa4b2a98d6bf09216e363488d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645b40ffcaf9b6d1abe28a240f26ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f596667a4889643b7e687f6dd5bf4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029665bad298627cda510fdebbd7ebe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff60ff23a18b4b54ffbbee2cc497ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f266c28703df56794677ad456061b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d891a8228fcc2517ea27b19331edd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84774cb2c22427e4352d5c245fa80fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5942a9c5d2743944f1c54a6fc28e06d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923befc0d99a60b868a54122ec886bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b871330d41657cd07746995974e4e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aaf59951dc99b7f798b471dfae25f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f69171af0e8f92c382c1d99f31234598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078299e93697ce75bcb132c4f203198599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4f10bed49a684041f13cae114f96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98486eb37b74a546c242d0e0cf26803601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc706f7b4f8d48f876af029030ff5e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eff1eaea97b75d4f40bf88d7cbd695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe25c0779437d9b7a68646389ac5a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ae5c0f6b43348360553200a78c55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a52e23fa91cb7a2210cb86a17f126606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970a05ae3db59969ccf74c27e5f50a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c0d6c4b884faeebfe8ad7f2e4b400608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7e31a0195d2a0032b06c1d1ece29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60def3c951b5a206b266f891c1cd2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3f7a1f1ebb6500d2e2f7fe0273225611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eec0de0c4860712361ddc5636a06d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac433dfc8a97bd7319051883d6fc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3f3597ce59cfe7697b6f1b7596ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1f2654877d4d8ae8a8e3111923b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117831c1e2e8cf356e1b8c46c762d64616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb818a9e4717f8c6f8c74c44869cae2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71efdfc824be3c3e26b5e108a5bcf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b70f39c7fdc431af4d6a13048a5eb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd15cb26fab5d6f1c84499a39e9992620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545dfa5f321af330c2545d3dc22640621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d430c1a025ca22d809806ac8dceb8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a53165dedbf665a2ba4d2989b18f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c874cb1fb126fd6b0b7da0bcd91f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb2558e93d4a6bdf414ab3d72a333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f36f04e7eb02bf71b1b3fae2bf3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a232f2016479d0c9fde138f31e9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99e4bf9e4ebab08d43559aed9f159628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73519d3ac04b6211931bf31bfe84f205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b70416ed8356e1cdc4bff937c2f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5363e37ed36975ffcf4b9ec4873c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad847ef8dde1b0ce6b475e3847fb66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ff0e773bc1bbede30126902a665c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85b4eb038090e59023518cf25aab6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7906ca9d0d33ddeb133a4bac5f5689d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177a4f5653cb5e06d86b914063438be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773386268b35ef96e6f92d471d0e7187637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30916064b20749d8a32b53eec13b3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c71b71f6a8664b6252314f53e833639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b6b0d6c98cdad472d66b84eb308b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de49b3dc14938a02689412554ceb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1858275f1121f710eac2747554ae89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590cfff8653cd6996060383ed57147c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba056d9571f1409f62f2ccde6aaa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62393285d49416078e6fcb3fa750b18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7eece382a06276fb1ec9d5918e987646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f47f4b67cc7c208bf3a1809b18bc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbfc135a0008ba9af74fad2b85714648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c3af14393d78b65609e20ada34597649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029db3c50a2c00a0930a76f258c92ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bdd50ec8140972275798f9c990d40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518bb5000fac9f21202bf152d18f29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f102b2d80611fd0897c87cadaddfe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41e2fa93e2278e6e1029eb00149dab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568c72fa790cdb705ffea5b7cfa9f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003be2d8227b73a17630de82e2bb1f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d75dc40a9406867e607c679e495cb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423066bf926190754ec411ffb4cc2c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8457291df3183ae60de9b0cf1a54b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0bedc94d3b6302c64d0e0da7f1eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4626cb1772da49351f7f6e23a005a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c9ec42997cfdda91cfb47fad132d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fef146c25414aac046fd760e105bfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a83b625c848b76997eff088dccd6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057c165d775c90107952db415dfc4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33641b8faf1d33c882a07cf8b939854666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2fbc30423edd66406c75710186f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb151e78f3188a72f2262c2353ba77d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af83285af81501a4e84c45bd34e52c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3322aee9b781f44b354b1d1030cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd915335b7a8d463fc1ecc00b6655d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a314a00dd708f75b3dd0104d5a622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951ae25a6455cd3d89c28db611748f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487d7943f851bddcd2c7b8e926e7b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887ad73b290bf2362a6e221534dd66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f597e5666a0c0f90f25d65cdd9a0a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149daac76685c864db0faf411cbdaecf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19622e718664c5974ce3bbb4296ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05cf74d62ad8a961bbbb09f9f8239679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f9906d28493b084263b38802cb4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455526ae6de562dcce4bac4377059b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d2b96ad27e5de1d61837ae7fdd503682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d1874eac0ebab50db3113b5a8ab7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1069fa57f8712a255a6d32cc4ef46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb497b7137c2c0cf507249954625190685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb2fbc55662f44345ee81d36a3268686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3dc77296c18c569e3e517959a71f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6741e765ceea1207f0e487a9dbaf0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc19da50b87b86650604898b28f97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b445a4c2fc9502e1a986f231f7fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744865e607057483891d1f044d93f99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c21f333722930e98e557dc41bf0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7822ddb0353599d793d639d55c62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ebfc4f7a9ef6bf50878083c9e4d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679c40f095295907513c3b8e8c6b5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3a73786241efc21e0950ba66ef9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ac9a590bf1fb1e846510ac2ac4d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352a3a99bd77acc261f3de3a8c9bd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321147c64b31dbb99ddea6c98e70c28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf1ac90848899086325429eebcb0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba8c8ecca9805f3b50fb50254f0e36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0c27f85e1b9e181c732a9ee4eea4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c0d24adc2b6df3ffb68e8e0860d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36457be11678d84b8411f9306d0e62e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075bfc9469237c5969335bd34677ac5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91814891d97fa0bc17ec7a7879389c6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364d1b7b48a4ec67a8d569e185d646707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f34b98ee7032348bcd80bf5b06ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934037395ddb040b915a2e74ef8b5ec4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9bd682037ad97cbfd3170703b3f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd81e4348e22f638f083120ecffc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df00516fdc43e1ac9a367381c11e62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a7ac136ac9073d5210328c2df088713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5f3c617292580278401329a3de8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c1b6209d4852ddbb8e8a5fbbbad9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9074d1e4aa97cc815607d9198a11f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7b2051e3cca8534310065dd59fac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2b89c2ec0a5645b6d529fd07c502718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36858200f8c9544a3f866b772f5e5ca9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f55a6287aeed9cd0853b07883fb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526fab42af1f236bb122c16e3bcdb76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291c8bbe74a6df38bdd1b31221a5fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3ac0a14f3c4b761be3455a4c1b400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e87fc7aebfdff03b5fbc629db3a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c418b3875ec76be66d0757e03e2e9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c126bd6d87790d3d2c2d0dded72caf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b902cbed585643ea17300001f069fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f3a5e1dee284182b0658194afaee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70ea580131b80d518d12aeabfb628729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd47e7a320f253e8e402f787e0a4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287074e932b81dafb12fe5ba0677c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d30ae2e473ff4db23cb3ba71569952732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887d4a6e05d27af92e84b2cac2c09c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e9318a59275e4f420417f161662f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bddedac47fae1ade70103760d18d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36d1cb96e8161289c068695283df7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa388981a4b435dcc05f263883684737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d08d0235314b1cec25b4efc69dde1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998f66f2111fbc37d08db76434871f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de51a48f459d1ad072772a72bbec55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ddb8c7dffa953ad5cb3f41d92119741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5fc90e92f07dfff3d8590d9b6cf6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6aae6daa43784beea3b3790c0def743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603daa495b13eb1bb7323f6eb0be77aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ae412d85fb882b6c4941ce727aa9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bbeeb47fc320d147ba7cae32f7e58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698445a0bf943cb5edffac3b2d70d87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1ead8f47de6e4e78d89325a7227af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf8b574d66f0d41731a3b7ab8014aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41082749167f27aad7603115f77a55e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7d477becde05c45d8af3a64e64e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccdd39cda78d572a7db9cba563c57a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72275cfc1eb3fb5cfb3f5c4299759e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003662257d60c9b326be74e783b978754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaca57cff6496587465c95d158d78e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e74629e0db75aa303cafaca4faf5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2112b87c9c7649fba8375bdabe69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb1b67b85b07192c182acb586adf6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6a0c665fc2c40caf72b6cc037b1c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>