--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48089d310b177b5e4fa3f53188be271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed4faa1290473b3b86feaf8ffd81212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e082107aa7a6f1ee5761a454d98601f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0829c789f17f75d967c9e68e9d5ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af9e112b6b25ee72c7cdf82e1c7f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9feeef6a035df53250ae3a2ac674be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9032fa0e7f7e5eb9a37d41211776e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ed1f922fd7bb986a96fbc3313ebf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40840cf88356a42d80168e57636a8609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e65f705e3d82c8945fbc3c260a0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336c39db6c2c687196a8f93d554c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878faa71d3d281291c5f1468f0f94712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e358a16856cc6abec77f29a937c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74db43196e14cff5587b1d7b4a12514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90aa2b1e1a628e282cd83fcf7d52915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18881ffe5660bec915049749db6f7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01a5298c627a14432ff52197fb77717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94351910fc0b3013c825cd52329c066018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebfad8d8b9e8eb741e2d8649f4a55619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a61b01268802298603f5e4e5c17e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d80c285de89a64bfae3c45005426e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa9c974e150421617bb26638df77122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98311041b33957cf0bef1a5e10abe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90247318be23c7ba34a87f5addbf40f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a5faa8b517b035515de2fbffab06125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41c76fdc3be760279e5f0793e0db5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861b06e0312bc30477329187a44aa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb93affdd3286373a58f307737c37128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc8af37d91465a0a88a6de3d3e9bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59d6b11a785cc7c522ba750e4d244630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58871ab880e2dba025b39c1a0827831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0412640728de4cbf6f2eec5059e55d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdd00af3c0ba9b4bdd0f668240ae3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173fd39913eeafd8e012ad8e411a28f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9319dd588b814602af46a1293e8a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce0d3d3ada287eda6f08dd13b3a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cdbf0ccc6bf55d4654b0aadfc700037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab984d232d1ad91db80421ac0872a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13161f0f6ca846c34b39ce8c86c0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a99018bd53d19bc2f561b8624f86b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855cbd4627c4a51ab46a9ec04b3450541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d4044b1d701e4b17bd2d6801f80542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fddf1f1a97a4daae5507c2a6409243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a8ca7f8016301c02bdd11186322144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745435c28abfd9c6c3144834e46b60bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0dce5cc1f4a2fb8e5ede35b29be1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba6825ab51b892636ff57e11c2fe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3d5f3593191805d0f569e4536b4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6fe9c83e6c1b7e4de4fd9a5db66149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec617e11e6129af6cddd7760ca95a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fddd02afee6744802301975f5b136d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb1c1f03d7cee1d501798e71bbfc1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d02894b102e4fb55db10c152280b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37a620c40e053f5c93d3610633ae3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81701a9193d4e2ec0b8f1426061b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93cc67cbfe3b5d6b82060bf32cc17f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac75e11985263a8d6cd2512b8634c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85eb13a292df58cdc01a68cc4983a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed904f581cce483f0fb58ed1d36399f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc71dc4e38f376b8c5d25818fc5a6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a58394f781934ee5758ed8b43314d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d8dad0a4712390fb1666cd389c4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99eeb2e005a516ccf679c4c9e854f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d1bc3d8150579b4f1639657c91b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ea464e7cf9e26adeda227601320a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b812484ae820ce2caa78db5cb7704d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fcbd6195f9c2b7fce7d9be51fa12f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723ebc698e368acd821da3f36918fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8cf07d0ad0249924c67547aa0d72969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d9497f53e1cc9727f817a6b8579f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2375f0b013a93131a9369f0014c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42241f8bb907552e6d6609a93468f03572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cefcb805c804f7f5e3a92550ff4f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8bfa7afa32fb4fb30e31cecf7c1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cc8d0ef363c36a87a925bfa35b0db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0cebb0797354cf87d700d1c5c4a5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d821b24de294cea189c2adc6ecf05477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3632ece21c3cc843ab628d96d841a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2eb28d942e5940b087e4aadbaff3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb696b9014d68b9c20d148de52d5fee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8efdf88688b92822bd72fa0b89d06681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef759c831b6b092bb4c05a9205ef33882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131fccc5f22f8b0f15618d6a5b98f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94bad80496445878ecffa257028f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486717d14c33403caf15dd060815e17d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95752b066728de9d3fee5b827780b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6808ef764f33195251581fc60c5230c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc6dbfebe5948eeb618504541b18a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f25267c222e442c5cfc19b176f5d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c1f1ba14ec333bda2907148bc878090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5618ba63ab57155124bd1a73d649d8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec12164cfc5c4d5f16baf24294fc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937aeca79b4a91e0ba11f0d67e0114893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c7b8a6b3cb261a56ff3f4c0e67d6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660af060976bd8148bdb364cd5c45f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63c681d01c51e3499caca64500abc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f2d5a81273f479038075404acdf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb50ac364d37eeb02b08479ecad15398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c9a0283ebd6037d95b149aac26ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f1a3b7add78174447b7b1579e0f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a90a2489e5dcf168e31f4f74e4f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321d34cb015fe3d52855e3e3139516102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613208df1115bb0e32adeef715b27c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a1f00078883e6a80b0af7e5957c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e603b52cf63f6e689761d2bcef7a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30be643f3637356fe6f515d25ecf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb2b5671ee3e316dd76e15fab60d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d41c21094bfd8794b95d4e8f031e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950c33b0c118f0e38188302813a563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9413cd36517a1594057404b88dc05e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ceb23f297dad6bff784136233aa62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf9ea4ba8632518feb4262ddb9f59b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a0a5187daeed988f742d9e1469543113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfeccf19117045511965ce80aed0a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb553a23a2336e43698b3f82a950c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674840c0da2448b75c16260c76649e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ac222420a13a653c0fe329372559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc04c58619c6ac91e1080e8c8d5ff5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b69f787bffc5c4faab522f34a00127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b3a5a43eadf7a97055d09aa59146120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232c9fd5aa5432ec6dc9fc906894439121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592dc12abe415cab054b2ff2b89e6cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd852e088c64bb92cacc0635e97a34b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b1031580aafdc14c030e171f9311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb0cafb797fd398eed223a634bc90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e79b265461e6ea734423c8d6384c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257644932a0c507dfd42f601f3b0454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fe7d425fc2a01dbe6d645ac8e760128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c30cbaf79afc49f6cb272cb4044b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906739bd0a78771e3fe9771f89eeb76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bec93b2e5fd2f39b29e712c4f758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb8fd27fcb212a21a67bf19212131132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fef560d3e6caa0b94ea375be5841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d95045c4cc1e7aad799bbd0df19e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e76e77547fda088eeb9248b2615a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d6a8df335fa77bd9b0600e67caf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb610795fc9d33dab179dd4addfb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcffcdc00fd8fffd33d2ceefc755d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99e1e9aa3257224daacd70c1c5bba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de506974b1169bb7b7631be58c55a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29f9c61b842674cbfda138ebf49b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140d80bd65d115f50f809de4b60aff6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea324e671afb1c3fa3638fef2052b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ecc43408a1eb44eee4e6faccb99c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12407b9a7e27933905c8a8b4abf3d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41403f8a46688cd2aefc5098c54430e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df316cf4ec4c9f3ff7204f71cd3f4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e806cd1ff2450f7e2e76f9bf3889c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2cfcdfccfb584c89e68673941b79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e5226a563e3f48bba2e657690ef9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ff1219e830ad66b399aec7457ca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d779fcb78fab6512cf089edaba5ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e5e1baa2530e12eb165ebdae8071a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b7e1f657a4db015e7fedf483eb84a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612818ae37230f155ba3faca987c25b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b010bf07073a883cd7df3fefaff295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20220e473502bed503d3ecba1d2b848157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d6063b6dba8311f9e07d34bc35f0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2daa11bc3a3acb4909fb661ba0df9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b23ebba774ac049d9a943719052ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68d079601511f54b8ea2a5063bdd1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3e7c74ffa033d5e42ab2886d0439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed95f6bfd7ab27516b59ab3e9be70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d20d46ec2c28bcb2a296b441cc7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579460433ad25e0b53a178fbc2331823165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca8a9f16e02fca02b8417c045dd4b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8a52b96650b93e6d69382eedc61a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6035a8b12c67b9b6d59cca56934ab37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7a9ed89d10554f3dd50bc0f0a329169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64463ef517cd8087872b0a6b49c49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179515c22a91fe5f43c78307a8dedcd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e490ff6396f11b5ee2e5adc3e67f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb2b8479677a45bfbd55331dd281dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b73e248ab69cf9400d2c029f6304d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75adbd1d6644f47cc486b26b0f668d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921270ad03e1781b41af18b8caf732ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d267a1be4440788e94b2a540777332177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38591e757aa2bbfbe297181365c3d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1843c22bdc3d9e47bc6b3ecacc53d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002497fb2cd6ff8506c5439d795a2175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54227d01e982796d845df3116b6e57e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb7e4552c68104121a9db300dea459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a405fddf9dca56f311a4cba8daeae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67088c275aa82de92bd930ae728390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a14cb0e46bfc6fe3aa9f23e58a1492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47077733a09ac29c59f5e6b05b31bf85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a0cc2471ad8451b146314a199f1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd81bff41a98d26f98b1f471196799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1606b0e34c337ac1351c9f30cb278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715db0f0a3c4993714d067935647d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca51da89fedf962d04c463774a2542191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a19835b6e1098a089a026159337b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c863e57fdcd64aac5075eca946c62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a4e64f6315f55b5fa430cf2d0c70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8494a6344d4dd3fe893a6afdc08f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54599677c7558f5e54b4db25cd6b61dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43121d2cc6735aa846c86ae1503a8ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98699a818744a0aabd294e71ce66b17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268326bfaabda16752e3eadcf68516e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f5806e975a0dcb92fc7bd59e098b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12aa9136d2dbc33b501bb1a0b62ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be542d2e5787a5e51907cd118ff5e217202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7ae43727450212e3e87fe4888b67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fd08667a00377c1edd10ee752281204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77779bd16940dd4154a0017037620bb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad2aeab97863c7c34a13754ba61ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc819af70045f99ce45d5506f3d12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f5d9f5bfcc692097282c30e84baad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1556f2f52b1a539815dbfb252215209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a890533080e58ca56df020fabd71d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8253cc9cb378a6c019cf65e83459211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e00b3b3ccd019cd4d7a60d039ebf36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b954e5c413c6071b0d9d573705d84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110effb2e8cfae46528cd6ac68a94c87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03e590ba6fb943692089bc3b76223215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518edab26baeeb7daaf29bab12eb5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b04e998e895b074b4f37c7244b11c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417df4a66a28bc58180978123ce6b6e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d6eefbc8509142d8956004e461800219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600f513a19ba82f48a6e8ce221a209220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ae6612597c10d3e04684229fbcd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8cbc177d4b4f8208e857ba3cddbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a3f3b397e227b7ffc4e7dee0551f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df4d662978dec9d9791478de3d00b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ebc85b0dbad597cdf88ed7d64cb1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e37d6ba90e87a454a5db2c2d5c5b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2188c653c12b6b6c4b22a2097873227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee8edc39b9ece38a568eff8a7d36b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c213cf6c9b0d28a4eccc3f40fa0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df25b6c4e4058f8b78b29ac4d995ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29704005e64ceef33a096721004e8ce1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550c3f8450646028b9d7919728e11e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb3d00902fc2e275392b6d7345098233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759f1208aa25e31d6c3a94ca303c04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa933dbe068312642444cddcdce6ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ccde28acaf7c1393b3a41e2673dc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea73b87bba317a07b360b988cc8c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc16373b477b8466c42811d9ac8c85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795cef53ba034b0315d5ba845166d1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdee5e23da4d8fc771b2f89427ea1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bda4ee2b02f022b14ff34275a6f00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fe5721799d4ebaa8c60926386806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b0b8c4e83fc00b3e28352eb0f44d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c02baa4714f2d3c48150886d10db69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55049fb90f70344209731ea75cfeacb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26a270c48234d10d622103d8545f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded509872794fed01c0fbc109672951247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f9fd91312a9242bfc0059e7a0ec9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b0ba74f9eb70d01194a3a5c35976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5609916dedc5de07f20331cdf174250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e8e55f734f38806ab1316a2fa5ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841dfc27556404b76dde8d3a72a8d65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0a9af709c13f941eacc7b4b6b1552253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c90413c073cdb934ad252fbd5e490254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412c5f51579e11b9e411c66dab6e7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614fd5cf8add6b55717dceed70c6014256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8513ce508fd50e7f7d55e58fcdeb65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419febd9cc69d8d157de5829550be042258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4312b8da57f397a913b009122bf08b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc763b403c8db77e826e0e783efe1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbabc44f924bb763c732923c2c2c0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4acdcab5f5e1ed8cb97a99c949406262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492614dbabef8b8662f528712b0ba6ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e82a7c6c66aad4084f66a811f9681b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312bedc65d6360bd776588edcb6cf5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf1f27952b2ec509e28ffca585937266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1083548538174fdd259430d122f93c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c72def4722d5c525814162b233fa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159d67aa598042e7c5bc8969080d53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e524e7c27ae4bbf8a186368d7f651270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e7ee96b539d111894826f3886c3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cf9bcf5448d4e9f4bfe9c0b7e7d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ae5e524bebc333d4c64631481685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d1718b02bcfabed9048977bc47cf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a66de7ba004f6477967a4d405fd98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd4245c0115025749cc9f7cd3bfff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b51e74ccbfb29fa222eba1a188c70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033b4646a91054761dabf80f5ab8ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f099104f97008a158bcb05c06298c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a40f66d9d724da9b82127142996a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09863dca330ca87434d327b75d5c66e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c58e8c829b08ff991ab7e0eff1e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea350c6bacb9932368609b0644105eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ca9af86c8f6577bb50b8878df1600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc18a69bb1cd4cbc7fef46d7e5ce5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2972a738dbf3fa8b9acd8f67c91508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d3010c2242faa25eeeb7cb0cf884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c01af11ab6010bd537ce4656cf82b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784bab83419567f2f241c800ed9a0b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6dd7d601e559e2a316b8390b1b195290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc94ea98a8393e77cad6504db89be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7511ff1ae3edeafd225cf167dc09c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886989eb0bda1edf521eda9153819bac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac733f876dde43d7a8d8662ad133943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50281ac92dfc900bb581897b5b84eb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d05353b27b354b8018cc07a26e116296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc994737effd3d393cea25833def3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb1d9df2d8f4eae14ef1e8ba40f81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0319d50fa14e5d40b796c9aaf33e95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9182e4c9f5e3959b8925585fcb00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ebeb8718e3d591f18cb7c2355205301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836e73b0fb7d1efaf447c220b8c325302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60453307fc5874f445a2f1aa1351f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade77ad36ed732c3d77cba2f6bcb55f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90357570fd1bab7fa38aec4fbac59f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fafb239d2c3c46b39362b223a2a8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32747b55bd0e12e21822da4fbd6737307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6a88871ed7b7ab81105a4d1bd03c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b33018aa272f5eb1bf8654ac11b34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb8d9d283abc78dbaedc66559d52b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e89a070eeeb006c117f18daeb705a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32aeda7176f3dc49f05d6aa77d613f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54caf7ec2f6860546a3bde3e2415da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fc605e0c81dbfc40e5c2beab5088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb87041550f9ce871f41e236b3f4e38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae27f19cfbb52d00f8cc8cde690017316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360587dd523bc487d6096e84d3fdd5bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755dd4f477b6266f1c1700a792193f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a1dab3bc1acf2713bbc228fb069d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1a8e848568e51e99137b38be66d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debcbbec2b249be8820c4980c77b111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ff8d91d473a8f65e1208f2a3cae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9378b3789c801b01b5735ef9c4bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dc9ef8b48180ec86036c03dce45ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062fc019bbeea7e5dc70ab49d275316325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3966a50bd61b52b03aad615a437a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e3285676fbf61f1158013c90edc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fc785e48d20847b856fb3629b5c39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecaeba2c360a9b12762c591417f0be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b97b26361d67925333f74540d6a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137305b1592bd69f5195875b407fdb29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6003f79bfc70f2f2f5e95c5dba31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d49983e3c1d21445975b5dcacb0ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fafb759575914fc3e939e4b464aa7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f93b623749c5df8d595f7355bd1f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd726cd1ca7cd8db918e9d0e82834b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1cdf9daff98b204bfab4480ed44b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3026dee620d7f3e3d7ee23ebd9fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640f4d6b52077e74a8904dbb71c4bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37e486f4e81e56f1480c237a8625a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0bdd7661082c43eaf1a6433ce64c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487534e3368223b593c2c7bcf96c4827342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce202af3db841395c2e49497cd6d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd817f9a29ea60f01356381ef39f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35731237d915a3d377c677e7cf04d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b47fc7e8c4085340c2eea582585a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d2ca4dd99e2134f5e6bda5f2e8a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23562e638701f66ab9e5e8960f060472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea668820140abb53a3ffb3354eca0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e5cedd1dee03814a54f013fdb3fa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3960113f3c6338eb3c457016f815351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aea2214f10d39520ac39a881c024c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d4d39a30e8d34dc9f41baefe2dc1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27783180e79b7ecd2cb23321efac4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0561b3e712ff3a617e9a908b696b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7d50ec1c666fb5b9be99754b5268356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01758b30bbebd35b86b57cfbf10a4301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c523c8e4163e2556baa7ffe3a19f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931d0292f329285ece2e9a2e44c8266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a623894a161842f3ec5ba917039c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995955c9e5b7f328acc1fde979f27e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c75d2b0735d30a6a7aae9cbab867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72926ce7ea72fa134541e6f3a62cb061363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281a5ac15341752ca68272a595fbc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12606874aac4bf5f30a67e7b3ce02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a5e80c429f395f21abbebe8d2feb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8161a1f1fa4d2ace2d95082a300145a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ed9eeda4b2abe4e97ad3c3578441368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cafcf7c1fa985b1deab6ef1e23f60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de3f09a065ebe617c97a7f6ef9e04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59ef4a8ac0b45810fd8a5b3230431371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab10374c6d364bffcc2b4bf58917c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb7cf4fca84f838082c653085d1ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559a92d0723ff08e6cee22bdacab514374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b504151a5905d2855290da9b53e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44d4e5126d27a6b101d0b91404c4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc7b09654206a1146d535da7d1dae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c66b3c09fcbf0fb4bbdab28f5f16c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ab40575a9463e6c7ecd1971509163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7797cef795c0fed29ee4ccde8ea4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33ba5e1e046e6f19b884f1e23d961381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa10ea60421b0abcfc0d18f72d3944382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489511d989740b09920e59e85cfe96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83a4c4e287e77b3f173a9f4ecb413384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7564f993d0cbce218b249da8d33b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5e8e0983cadbcf2d3ae65a574cdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae5231aad2c314b32eb042b43840e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c744bb5ecce551bc6bd146328e9b80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1115505e140126342fb149794d4db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196384dfac4082c405ad94c751d9a7be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058906b54e27d0f14b6cacf527e5867a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8109fb9cd5e194105f8a0ad01c6bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b3aa0c672c868652a7a2e3d82d7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3bb45a9488c3324e417493326c5e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81d4f83744bec0a9f821b1c0d219e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac0bc236fba86a9d3521a1644e0538396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a881b16fcadd390562d0effb30dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a712b69645adfa635cfae6cbed1df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ef5646117a72d1d7f5d3bf8ff49e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448465aaebd936784664318000e3689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d9f0b764b9edad2ad107154f83a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b94585adc57de28a5e8478a20a143402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a714da3e00af6b7586fc1f24cb3c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2bb067828f97131e5a45d4c74924404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8360ef4c9bd9633a3724d637b686405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0f317c782284c3c161bbe373f25a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befba6879b97c4f61f144ba02aabfa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671405698907cda0a725aebd52d5bff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fd7e89e082874c6bace8926c7459409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e19d9895d45d3d3393e45ecfdda48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6f8b65d0ea2e1c4f385b4dbae593411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e39eb5fd1fe8fbd9de806c12c2f5a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ff5593da056ba753014b1fe6215d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17e58ac618ed17bb88e8eb68b9d27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb9b7c27bac22963749371ef60ffb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b622e10f91600e015665ac19038f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4f52e0ac6a262568eeab211b93ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfe10fb78e1149dc5b7dbb35561b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedfd37ac570c91fc1c2583ac7d186d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6971c7347887f3ea842a581263624420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50ba0450f17f669c1958381e011b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c448d4837a96de9a224eb195a0b8fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19fd3eea631a3d4aa43d11b696692d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b948f13336a869ca8039b3216884e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6e639f145c9a2bdd1f8591af82370425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ae3e329facbd7f6f42b483748bc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36143e78a72c7ce606e9be03c6fb6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df969450987c4f077162c896738c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf6428f0dab551e8d936d6807aada5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c12c28936053a06534077ed42b20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525fc3f4a214fa21770e78cee531237431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a16585f46d052ac77d2f5a56d48c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909e600458164e53bde46132923601433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae246a51dc67e4f44c261a3e06f92b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20ca80cd290ca50bef57ac3701f87c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd113388c0fa109873c757c2a92f93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edf605a9d428730f499f5637c123d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87f1a218a53ee35f53f568500790e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8566dd7717939132ccf3a515d403439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fd83be4859f5a466c7b11845a05b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c49d656f9e7174da5862e987220f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812531afcb75094d98acc9b24d30c24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438cde8bf0f717ef71bdd4626c27e7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72818382c0d1f6c14019a1f23c362444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af7ab1c877c540bdcc18d6e042628445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e127e62f9917454b6ba9596457bed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a01bc73deb37f9f145d32911e1a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0ab407e9d9bb860e9e1dd7e4a617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c235d072962f7d567215da5bfa2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4015b36ea57fca48f0944e766e503450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641eb08ca0da2a5cb27aa900479ad1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dba2492d53e8eb31278f1d70e06d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086ef902ac16fc6eef9025f58ea2fe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0eea2d0695d1cc8236c4a74b0a24c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ecc1b7be61f390b02b119b0a68fe6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3172121707608b06bb730095999f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aa022ee9b14458a97c60af7603d30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73761cca88a3ff2b0436aaa32ce15a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b51937a8510f79a8e7e90ca3b5d53d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05757c98a08e9bbe7e70cefff3a700460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df86dd350589582885dc64e9369f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff59501a45aea2260fb0de135af8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b3523ec0183b6175085657286d802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa377140820fd8f7fdb0e8a27607de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556ec6c61c0d8e00ff48d81c49fba8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514fe3cc1408352e046c5196a4d6e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996980c27ea6f16043bcfb2f44b75a5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd3a8234762f29760f8fe686b369f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaded66ec0829359f251f96a4833cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020c06e2c5888719b163fabc7cabf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae22776fcc5320b9042fa4cbe2c78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cbe3b37c7ee5aba74111097e35ab2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcfed6139262f31c7dc7f88b450663473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d06f21a94a89727a205a5ac05542a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285713b6ed0db172e1b1d3a83a0f695475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ba60a13210616ab240f0a17d91299476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c163c241fe236a068ed29ad5956e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c20c270cb1fc4291610701130fff4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132261a0d3c152f65dd28df1413cf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ba5403e2219cf5f683a7d06155fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c258ea9da71535a51154a5b2176a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030af884193a17df2fb6a251c869464482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0de2b09aeb01ce5d9fd0bbe1e943483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd5bb7409bf26c90d141888f0d533484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666825a948133da04e123e61b51f8288485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476a862480361fab498e2d2451c6b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd214ebd2d705ae41c6d780716cefe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5dca69a91dbf503e385be06f10374488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720245af768665e16d82e1ee3688f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d3481ba5b0f387f826d7e6f54284490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982cce7a2553a0c72adc3e8d7edb9dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889e5df1a33ae33959fe3ab1c76b7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e8040b94b00869a04b4a08edff40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343db25dd4324e04294752c376d9493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d321a8fce26b9887c842a3ee9d225495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a1fbe9a1dc2b5e05653b8da7e3244496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f463d1ba46b5b6bb53b248275b5f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9bac0b926a10cc31536e8a3b17acd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4730a58daccdcc479b681a947d89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f8de6fc91a9d23c9eba851c76338500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f452f52ee22c6bb8c671751d3d87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c91e6176dc72507517e9c6cc82763502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35872b786c53c092684aa9d33c86c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b33a4a777b5c02dc1bb545a3df23eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384c732ab2f05de3378b59c6fc041e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffe7b7337298017d2ad72a82d3dc03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb208cac846d84c41a24b1f46b2dcf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66930a9492412375f342e8a34bd2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e626d38e9de035bd49075401f4e91c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba9e5ab816d8462ae815feabea3b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c6a76dd3a5fd4542d4ca9743cf8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed80bdac91343d420ead17b97f0a88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e09e1f2392dbb4a8b79fd41d62378513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2aae8c7067adf417652d920963ae0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4abdca755ddb16929371b4589f2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa647d0c33c84c1ddad8daf882d50e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39252c0182e0526e69a9e4a3d24bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0ca2a3fd3d7ab59672347606e50b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565e22c2fb54a8ceeabdf651be6905519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbf6560a9fa6366af10f441d35ff6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282fbe82d426555b089919662f8057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012984ef8428291a74f00e08aad66ee7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2ae00dcd9915d28a8045f82eda02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c66cbaf04f5be231f8809c749d30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12a346eabc7eed3808e76e37d1f04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c3c0d20022a16ebb7da6fe8b0e979526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca081af9ef80083f4b5d300359f3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91071402dd758624a5337cedf40d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0c00a7372334bf3e06d619e411022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db3f831acf9cbd77a9d80836d9fa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d5597275edd7e6a0647fdcbd85e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36346f65c121282d1866d5f4909522532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e42b61180d587595090ec9d0f5a4f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dfb81337273011a7872e11f6f5aa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c90824a0a1b60038803c973eb17f17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893061833062fcffc9a4c34e09423f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9baa22bc7802a08b5bf8d9017416e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9219d30a8b68d88c652bdd4c0f85af4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42799db3853112a94c850003cf09af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d74b63b75a616617cf38a9e85360b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2582b136c4b35c7f6c05f7033e27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ad202f3853f94a0d2058edf37d56f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884920b3647cc0d949569701ebebe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878fd4969806a680a83557c24dd88fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfed22bfcbad25eee060f4d7313b9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a2e3d24dd054666b420eeca644f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56974e022db34b08821f976fe6f5c7c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bee836697b72c3b73bf6f38557d2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559040c365bfb510d7402a344279ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ae8224838015882d8575b2221a96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f512385a5476d91dd4d348bd3b0041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8172eb925a77b36b1d235f4a9bc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a49d758d1671810f5e86ae1efd720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95655794a0a813c3027e491e2d29e93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ec0616ddc375ef2df814ad04c4d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930effe3c57061b0f27c3dfa050fd43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e26b820fc6052424184dbed48f2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead5c80db04dd31632286228588080558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96184f45312d60cb8c686166bfddc3b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a2a13b5bc052ac2991bc9b90d5580560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c50360f761a8eaab07992fabc7755561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9bba8f084d530ca1f816646f25d65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba6c89e64a2797efce3b1d7edb555563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd97ce7e84e7e0d777e84d12347009564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6099a06380c29d928e8d17c4f4b03d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b64a51aeb01c90325c0a4fdb9bc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229af2496726e9b18a9c479a52ef3b6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a38b7f3fd784dca0ccf9e8c326dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7109a398e732c620771ae417d9abdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc4d864c70109c841eabdfb74b30d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83b50bee4ac6e9ca2b8293bd931207571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968bcb509f9877d24577b870a046e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666837529423476cd2969c43a5f583573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e355475ac923b014c05f9b244e725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386849b9f9ac1023da9fc0c97be4afa2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776c727be4fcb2b11b59aa165abe71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da6bc4efb16d2a374b51616f81b05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d24840ee640964869091c1530faac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3903bb0651291a649b13fa2660fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e2df0dac7a12f3b095d5e17360c34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b78038c581faf4c63894e48187af2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff37d7971640329b9f31602da43b2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15cedea32709c77b336ba52c68b58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddefd66efe3a17eaa3887c2c7a733584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51f073cf76b0282cd59647f3437295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188de1cbc5ecc41f804886c60e3cf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af0a22128124dcb418e3b7fddf2e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2221b17c6efcaecf6a7a0b6f75949588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a82a8f9d98b25ad9b84d8bce3c72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d86fcf63834de815d796ee17714a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43574952dcf5acc974384dd4cd5716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea17b67d05f9c4fd4fd768f7c9c30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe0c21b74692bde8c4329a2ed12bd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948feb959930f200abbfafb7ffeff80a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df76b87736c1c791c0797c14118f2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baaa4fd6aaa5b31eb4d24ea8bf8150596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d09369faf982ec3ca6ed9389d514597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc12c92bc780d5bc4db84ca7631cb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9de1729fa667bef934aaeae8b47f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc8ffc52e5fec05d24d6d463e03dfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d5a591de0b2fb2dbc21fca159da2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129af0e22d5858d274eee29ab7be63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1823c4870086355a41d0924addf7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60113b0f460c432efcdb1f3965f8cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902647fcc46d9680d4c50116850a5d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc880e35a606ad7ba47550e34656c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1597297fab6ff754ae983f7daec89e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a1ef12d8a94c27e28e4c702730bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cc693c416458a1f9ba3563662dcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2323a5a0f6bc7283b13af2d3651da6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec16c98868873eeaaf4db3732f8788611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592aa027c8c6c057f3e29b25ca4c3bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5e5f6078a4eb301fe1417dc29bff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45b88ffa615db7dbb28f06ae7aded3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbcb1e68717caff62052d5bc89d23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06eb7edaa34e6600b855e324b7b0a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759202de0af76f10a7d492b8975129e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3c3bf08da480ab84d40496496d7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec7cd67a472a70ac6c423fbd0edf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483126b046b4c5c64df749deb31374620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae255b7f2f63c677663a96c9539a2038621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e78274df8675f0594c709235a6301622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf42cbf3bf6f7f95bf00d0b025f4e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d5318e61d80879c292c1abe88bf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e78fcf3cddb2188257f56a7c6a72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7477d562dff4029ae70321030fd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e560424221e7c7fe37ea1d80abf2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc79f3b2c6cabc30441dd501d2084628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e047e9ab6795d603267cf16739c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246626b3d29de4c9f8ea6018ce7b05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104bdcffe41a9b4967660134b4122b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844afe5e1d6586397399fbad61aac5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5b6e85ff4f5298944e43af0eabe8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105f526c723c16ee3b77d1fc73f550d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad0ab5347ffb1546df8da7174a683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77646f9a8cabf8d0085041eed28f4e21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b6eee4c317d3ede0193f7251bd431637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2eb81dde3577fbcde16850cb9590638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e2b0c78d1ce390fb6120103a486b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab0721cadab1f90de15490b19c2a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c361b9f1327521bca8f57cde1eab76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02eec7b8083a601f9361e0058c429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813cb51ff4548b46fbdeffaa8f62a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715dc04cf9975de7254ea4f302ec059644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd950864d594ba52db192c23bc16c64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4da70ec8e476dfda98d38b7156b9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f1dc7b3d7b328517ebbee18c4ff4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81727cc704a55123ca1089f1dc1cda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a971712c1fef137103e5e694ddf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e753326836d0e24ffa498f4f4563ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853de4cbb75caeffba86f8c26f809cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af67ad2317cf21a041263c75de1a567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0125b9666546353193b367115f2c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02782d74f4dc7d9af2ddf323574e6131654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492c053534e3bd3596b9c29b191d6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd17d0dc217db19fb59ac689812b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989818db98db1aeb183c60af569923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e52454fd967b04897e7c5f10e0ddd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c193f04cc6f10316adbf61117e91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e37e519f87ff262cb9cccbaca72e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b90b26058083ad96bbb0085b2ae0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0284343b71d5ed469e42ff41edddb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d809d754481c90efdc312cea6b985e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a29ec48d441c9d3241380321e116c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e38f7acb770071ce2928fc785ca2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed6c60f2cce45a647ff956f054780a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2159e840d90889065a01a9fd12295d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f065dea88d748186a96f5fb0ac56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c66ad735a6a2eef3a36f24a0eacc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ecf3deedd68e25828334fb3c7ed8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341503dd4a563649e4988b501770c380671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c7ed20fe029db11abdedca01ad33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb9f3f1554d2127b101f5dde68c41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eea0feff788818f36b1a536fbb069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c5753ce2a53d916080b89c120778675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090a2973606536c116d9b4a7283643676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53590351eb8749a381c9afd321cedcec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be37c6354fc210ea9b00205719957e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918d7c3d9cc8b5432168ef6862e3cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df86b5928981006864fec3b1854ada680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8c62295fb3d5f398be88a45465814681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181d378caef253853877f4725ead59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31b67893b9d7532095a650b1b8c6ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f7b610e12ceb770706ef1c2f8f23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55853e4daaaf464972920b38043bce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ef8434ecadeaee449b8aa07944d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a33064fb94e0633cb5fda391c2785687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad2865421c8cb61c831f2c41e8e96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b9aa7cffc4987e0233e01fcd51d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24b56c9bda536ae00d9c24fb6b15a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a194a8939edbd11ce2a80bb12f3f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff1ec72d4da62522a09df645186765692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5206f0f9a8151da914bab5a564369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5b7df25ee61d4f8a3c03733ff768694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64aec1b1f6191e90f273b3a1b67cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd765c01550edc2dd8c4a3748ca754696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128394079595f2750455b473b49f5709697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644f702beffe87e81831b1feabfe71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd05e61c20b6b7907191d1cb2a03d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2bcb0a34397682e07818274e784a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef8168499d51a88a847d10d7689a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0894768376f8207c8e1c4416bfa94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e4c3ca4fef28bc90ba0ea2540b94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecaaa79880981c760d8e9116a4560b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1c0d48778b24b07b6ec06be14936705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459587136f92b911d50164a624fa80b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b35f209b54baca5156bedfb9cf3f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c289ba70ef76fdb4bacdffa507d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493b0971db25fb9be0c2acfae8edaa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de94b7c647da51640ffd5867c908f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc4be134b0cc373ba6b26be476201711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf62aac3d442317bc753f59db768b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4f4566188a71020a415d333baba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0457a3ed98461116dfca63aa2232e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543646b5a919fd2bbca10dd5068267d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fcf337a7947ddab78aa5fa589f8fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4b7158d77b23f7f24de225359c3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e81d24ca59d2ddc07dec09863cc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a509fad4645776a2d089fdf1d7b038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03f3dc3bb8b8bf304ef37d7ac7a10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a03ef9b2a6426dfa3ffd3f43c38f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba542586ca914edecbcb8061c1692722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098af1bf07128b3cd2eff623b9aced2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2da67879f8cecd97d9977be169bdba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d328681483b4b2cd3f2e3830d69929e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed873eb5879c328aaf285d0d82fdba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb74a62ee2c224eed39836ee199013727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e83dcc62754cf9ae24285d14570a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67fb13add75847c5913eb7ad3ab18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539fdadfddd9ce3bd1553b50c173e56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603b8242913c245667ff0fb5c098e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449990eb991049730a954d991c5f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca8e85094a0c909a71fd9d2bb1f4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef788a1197354236d7f290e80ea98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da3dc1ee7390e842bbf531246790d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e17e55e4044bd1d954ba33cec5655a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cebdf3e87541164b74970ea5370c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff67955742f921ff3f8f5553297481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a170df73a6d59d7224f27d595c882739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f11be882a2619c19eabd4b78da73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f901d8ceef523f7442280800702b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1355c172d2f3914699036db6fde0bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b6c3c3db614d1917a7495ebb1300743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5806090b4144af7febede16b9ac220744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72d31b1b869eb5f6c77471085cc6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606cd71194b2eb3366f86299db803f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b7b395b249f8304cb20885795934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452714ffd9a50090656072bec3daa048748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3ca93640fb632139a6ffee720cb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802061d2297cb3b8efac3aebce960590750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a76e7223eb0d837fbefbc294e40236751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572c21c945e3fc2b84c88e853380bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0d376562898f9b6d95e0cf3e332a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393f87327aeecbb10bf6046993aad1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229fd99cb740b50a1b2db94f62c2e81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52571e4918f893fa28c7d941dd24f52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c633ecb0d0a95368cd7cb0527bd276d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611159943b0afea864f5102f832965758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c03fe4f0fea6080a406758a6aaf154759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932278239a79a18d22bad58bc82113f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb47fade51de7357d9d833be665ba4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075e2181294b4f6f0eb79b34d48a8583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec25e70d9e1fd9f549fe0e4021b4144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b01435790e02c327879df8e8b3b4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75809d182dfb33d2b0ba8ddc5bee47c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9de4dc8a2c0f226f726270bfa27297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2876f61fbdfb715ee57d408119b35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0c6f918911056a67ba27a91c4ee59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eeb059049bc6e3080d87f8cbd7ed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc0bdf5a3c1688e51304bdf15e5e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6926996a21ece1cba47949a2dca912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0f94bf16684bb13a852fdfa0a90d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a5a4984232f6da0d90d2ac9cdb1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb08f1f4783bc9502fc2f5c80f108615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f6ac156f7f2f9115b439b31efc04316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d41f0b1f31926371282923b19bf68617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399430a5842f1a62622214d732b1a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f912a479c91d693cde341067f297f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688c56d671d84d19427162f4d0297d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc76c32a4566b329fa171e9e3da8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709638f8f625d1eb187aa9b662e3ffde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cff6093f6133ddfde4e54acb0020c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63c90a1f3e4f781cf85b70a52edc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0003682a61721e90f9dcf4670a23df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553902ee5b9b14af564985316d70d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a859f23b24df0163c81dca5f056f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c88a4d27c669268e784fe5895c7e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01325846fe5d7908fdab4d0884d038829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e094d47e7705798148ddd4b15d40330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911224d4a0db0ec92ff0a08434d71ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b335bf63ef7367ffeb6fe462f486a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561c8dc561008344e963bb8e568eaf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e01fc6b4504cc664510fd535111634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96604b30ac83cfd7d7c611069d17c01d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d632c8b799598d03e44469952125e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d862eb9a4822ebbd9d0228bb7f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8239375e2bb8cfde2a47a151001b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6776fd5788266407ccb77a707a15839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969f174c4557c72bd07536e139cce740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91d67a2cd4350c9bd9759d9ffdfc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c2b96467255e2146f8106ab6d7a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba6b044acebb36a34fcbb6e886aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922e41afc1d5cfec00de75259baeac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b26659c5261aef6b17a2f55b59c9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28b902933350ce068ab24cb55d23a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6fbda76f727548e9ee5d783252e4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f12a2ff3c430c8497c2c25148b6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867960f0b02f7b030b18e46a91954db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c7c96ac0a122938e239d01e49c7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b97d1d3f99d5587afdf52b259dc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86825c86c343c83119637b6f7a058db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab48f4b6b147c7bf2f043156470278153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a892a8ca28580a9fb16bed0f27f2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466047ce5f15f53867bfd3cc26a1c5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c0f584f9911c0ad04ba0ab458b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c8963b29cbbf5578d224faa875d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840049ed44026dfecacff5039b6304c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341361ffedbd2fe549a20ce245fc9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99df511ae1e6606349b09bc051b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c8dc4e165a7ec5ff320ad910f63d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7b4e61b763394db9193f133a9d31562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2861c64fcd6991dcb19e5c6308500f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8764a0f80808a1b54a9d38e81ba864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6fe545b837beb7be9406a7fec1a6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a01bed80d878863a628b1159f1a56f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbe956e1073d306d5a1b33466116e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd93e1dc2696d5cbd159453fc5ba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce291bdccb3fdb0b9a1bc60d5f96369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254886108c8ce33b15cadd5ab37a96170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ffe30b41a8c023f5a373d10e854ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b36b07347b77465fa458fe8fa4bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d369523c373ebff31403b496a793e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5d7338a30a0d1659d332f05da63174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba26332f20486adc21f7dee8ff9db275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf433d8e7ca79e0640da87f856013fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e13cff18c017532c3c30f8b9ca1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787102039288bdd31bbdbf678751b7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab54e219f1c6c684a45df1f83f17a2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70958d0af020afb0a99ff5e2bad611d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c120394628a8916c253e2a6467aff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89136edf783cfa9763bf072d68983b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f762cf7350ba49dcbd8870d5af019383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de380523b1024f3ec7b5fe5f0035984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66364a0a4ea7f0e5c515c6ed30b9df3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548ab87978488669ca58c86a38f33286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa51ccc77c50056433cb16f81ddcd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ff09f5212402e8528d6013c7f18188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa32bdcf4f3f8a11515c1dbc8349c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0f445a17c70bf255984442a2b26890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c45ab8634b8a874b3f71044815c3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dc23a7c29c6b4935fdebe9bfc243092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5768f2fc221a64c0082a2fe71efd96d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce25d9c2d494f698b549d43a9631494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87065ccc0ac9595b5ec4a240e898c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aadae90b55246e8ecc10acf08a317496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2aa44708b4690d230bc607ba001bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab70fd02a0b81acd3f8398c58f8d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72a0fc64e759ea3ee80a3b22e86b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac123bb0239b13123ce24271f9231100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e93d0139c0ece218cd039eab559c8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7867e55eff99690988be6dadd52739102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e16c5ed2fce3e5c895132d560ee51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe877f7a55b48bfc0c682dd51faa4f43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e6c719eafad42daf5219a0140347105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f9c0dc63858d6fd9478a1fd3feff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de54dd846fae9f7e693f7608ebc29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f26f684e6c2e40c26b60a0776f0f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b778dff8a00e3f0bfbe0dda4f44c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829c836075c45988854de4cbb8e5a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f62f0a05df156e8a99d1bd57e852a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a4d14d55ba631e25fa1aaaba8154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326925166eacb136af8f8b5380cb8c2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725dde22f855828405a10bb9aff3033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef663a313c156e1784be9422c9b15a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1066342f2bdbec3ad80edc218feff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ad164d0d2bb71d964450fcaf5d28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ce8762a56a3993deb367175e8ffb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e750bcf1351c0fc9d35d13854b18f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec8a1948c25fb9e9b03dd8b93fb4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efa46ab1eae3d63034208a86d5d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad4e4dfd6429190b09727acdd12102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653728e7a34b6785220b5cfce7b13194123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba84229d48aac648facd75cc54f7af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62de2a3e4a547546d6915856920f42f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad379e07f67f0a74c721fca0f58111126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4099b4bcbf9f1abaecc04c9ea0dce1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abdbcf06aebd4b3de7fe83af3d307d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8b204f7e61f700b14bb76216a54b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dca096f02f5e4bd986d6989af9f3eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d7722d97db6df0334fabde538cb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed95104d19acd5aeeabce0fc0040b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e9f887b30bcd3a88e826bf4a1ce48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742661b42a4ce3c72de04af935cb872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e3c383a0a4b4d5cd4b96d4d0e6d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25c6ec17ceff578994853fa82c136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e90f2becb904c53eee8ab5f805a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b793dacdc50b3351d2fee873370cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e0cc8270e5a514fa142e9b4f617b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96c94f18b5caa007d4d9de2d19d81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cea843cccbcfc72e84e5d9a68a615c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c254067dc801c05d548bae9f03b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f60ea6de2f74565d8950c1de721c8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3791bf9bc37ef423a6baeaa320e41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba6d4cb4eda1bcabc2e86aff25763145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59f6756030463b4fbee4f154baed0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530cbe4d2045d820ba90371666c7c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f9f506e5f9e7cabc310e84a0bd448148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc020236dbb952202f3e68e4c6ef80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1fe3bbb8784077fe425662a317ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf170e46b4b5ee03d5842ce33960b56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eb5cf473c941c0231e5986c0dae1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840857ef799218ce85b5d43c5ea6153153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb5b20d34acd2d17d4f97c5414170154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8edfdf5453e771e5bbbb19a1860f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1b123edcb43c245f3689bac69b4f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f5fb67ad9bbeae95f2b45d1d99de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a73038f783851f3536fde7cf84f913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e80e93cf76a3bcddd99563484196f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a4bbfb5a7ed498f79b7b34ff4751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bd79bfb49134fcc572c8d28b3681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272e39ac6176e53526f51ccd69b6c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7cf277a76a29eff5671fc7d77f40e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e2b701c54d2bc923d0749430a3a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5c539b4814b46a7992575679bd81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5edfa7ad1df298be834df564c4d34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd345e16e2f9c2645b11320d8479713167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506fb11ab98bffd50f535d6f120b2d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f631b8c039963e743e3ab7eac693ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcafc2afc3bbfb1b90c6d14588c2bb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef464ae50033abc547484cb93c90f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776447a3135700a8292574a45d164653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914da51c17f7a4f1722ff8dd022449173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc16ab3a6487973090a233ee58a17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec35f64fcf2efa7bdb75c409cf96d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da69d84b7001b5486cdb0fb7bc4096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8c2619a0aa3e47f0a22407e948e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762263af7b9858675b80e9c3833df5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dd02b5a7f9f12407323946a859a9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5e54b3ce92263dac07a9c10d3861e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5023933370d31a6113bf0db599fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f47044543387a7ff05c52459ee7099182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3f3ee8df1fdbf57b3eb353fc14f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba69380cae98fd80f56ef85bf2e7d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc3277b6d708aade5a27dba49ac8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e445cf66689eeb9dea691fe9e01e24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1d02972d19f7e6af5911ebf34a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b87a0b0c6871ca0e27c6a462daea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e6c4e662c75e8cadb4310d98307d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef028ce23816bd21dca30a330b169190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecf80d516932797f13424c82333518191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57357406a888636f4ef5f92cf1c07d40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b326ab9639bab7c15ca19a3de8191193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd98e9c35c3440fb2a26fcd8555add194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399947107f0e23d8c361d3f7b4127c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e5300d8a34d92a8ce8d7cb785551c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb47a4c40b010a0ae6f96bec6befc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372eaecfd4228b880a1588b242241d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e96b0ccfad1c585f632109b8678f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23fc599e25270eba29f9221e8bc40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8582c2fb692ba07509795ff2d74b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade33f2c9d2ac7a4747b85a1854795202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac35382d1a05e8c93694dc54fcdb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578fc040de0ff25a9e33ec6340a3fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2360afe8f9a6d62254be02acb9987205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4934d005ab13f687a6062dfe530645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f2fa87f527204b2ac4ee64555d093207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7b2dcd960dc52c2962746827ab0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573abf60e34e699874ce32f9aa5153e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d9c15829700779b2cf63f62765c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa431016e433fca88443fd56f4abb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e305bbfa1ca677d41738b7258d1547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433e884a05ce10a0f90cad7942460a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1509eb4bb16087d25bc2a8680750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa74016d77e000ca457fb3274db64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c69c4456d1a438851243876d3338d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5634841d5992bd36713b5405fc7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a51f6472738e1403eb9fa35bb14d4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea4041595195f45aba62df711562d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8752d031ee78b0ebf2276fd0866281220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f4fbdecf280c81cd35cc82c2a01b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b05621b7ec5871dc01503e4f6137222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91076a101e972e46a63130d568b48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed8152929fb68731d3e0d0a86309b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73144ccadd8945979ac1c02fdfe5f98c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a156ac225a4f350159a9d59772f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee911a2b75d0b99a924df5bcdb02b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d64a0e0f8f742e6dd4199cbff9d59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924521cd0e302c5fe4aa79762c38ebb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a095a5d0d5eccacdf7e7d12e51efcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107596665f01934fdabf4b8b237480f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ae56c10b3eae0569266cab42f16f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898aacf2b99e764d3b3aeae71369251233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba4a5b86ec1217ae9bd72dac09dd39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81a6cb901d7805b857db08dff5aae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab0a59bde182dc7e2549170242e01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b48069521675c5c4b3dcae3112d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dbe57b999901850a3a38be359c0fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f68401d3541b79d262c5d5b9c549239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58364a797998f6915686daf886867f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe6c3c95bc9949600101d3c720e7db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b677770d39477da39c875ec5eeb61e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434099ba0611935d246ac76521a82e76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b88b8d521f8170c656e71bd2fee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65b6793dd4dff60b28854ecf451a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41be33731b92594fb33c1eb8a2da19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0fae7db1b5a7d08aa9f4ea3d9df5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2455954b21c282f6472369a258b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d275b1eba128addd6677d6bc113821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6474e0c9f3ea9df36a4d69f7abbe67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915cf422d988d1664b63e8da6d52aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87f7dbf2fa4e5351785d4563d084e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48adb34cc72441653fabe0689d660fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925c0975ef94b3d9f5330f0b56e417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56a63553aabee9d91f0ec061eff91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b437add6ca7661506c1619bddc3b82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8751124cec059d3959fb9c62708c36a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030740f1a40e263180a41395df7da9ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfebb5e101758d93c50c9c9742c0a7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7883a6c0509ad61eb7955e1efcebada260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced29ba8b311b400e3c752adb792d3e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce939fec878302b27828efae813322a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df520ac25e40fbc5f01d163d6aee1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932756787b143330015dc408baa494264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a154e838b033be1a2982a16969a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55699594c5b048c2792d960dabcc6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40087089264f170fc3e472aa37094aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb30b45edee80f5d0ddc42daa2cabc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b178ab2654821a21419ac4bf5cf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060f44d5844c55b827b43fa0dcfe3a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63d86e022beb79727469aada7679f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881d2effa03081ee90f50c3910d84e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86012ab5bc0da9afdfeed5c6a96c811f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3abffeb0fa9e70b290598d976e27a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e415faab2b09a00c9102d8fd41618f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c57820a4711d1d79dfd45e6fcef897276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6491682a5a2d825ae349b2d8aa797277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c145a2b00a88b3e3d220134a69a20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f5bd656643aa884743f15f035040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452132b25199c8258b0cd32d59ece907280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc215c24327ca7f06c9f9daf2825e0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9a5000cccf04c5455a9134c95f5dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212cb15749d67bd4d630c2b2a33ae5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da90e07caffbdfe154d56af75a4963a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1b2ed5c27f5629f26c305982e98ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78bbed929a488bebf3602d91bf8cbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c7292f7e7213b5cc330ee4539419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951fb7cd932bed40f98804ae7d68fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aec51c2683e32585c58f8a3010299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e265356af739e07fd658e3859233290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40b2d14e21b09746b7d2cf7c88b66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f01eff3a498648eecaafaed7696c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122e1d48870947f2d3b66fdaf68686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0884a4658ffe5e6e6fe7776ca11ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45cc83298dfbc22c84ee69375e413295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681c9a204561041ce6b58d1df81b0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9082ff13ef608279df088df67b186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e645beda652dc9df1a65683f2ded74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ddc23fd71429be716947c2443996299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e957e78b77a14feaeb199d9a8594ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc14c181504a2a464f39cf2528fa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982ad970a9505002e0e1f3c04d7559302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e90b550b0808f22fac9f36e5e20bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870190fe8f692fadb3e337f18a89173304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40c1192d294529830e63b7dab487f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c894f9696f6c6333f4a4e59e31db0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df2b628dbbc5294f54268dbf9b3a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e734cddd796cd718bb4c91bd2839d5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fb64a6656dd7580f7e2d10f43a472309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928003da4e6f3db8c950ef155965b84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e6fdddbd44159334c54b3d3fd6fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663f48f745180aff8a530a73b86bfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eebc03f5fdb07a67608ac10ac3ba4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac018c9e40211cd876848258edaaed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049f18677778b7a098de992962502c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fbcfd6dd60da73cd7ca57cccf76de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f32af338fec96ff7d9b96937a7e60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d44d6544ed1e2554f54c14769b5998318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33d95565ad8d17358a25220fdeec4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b5878c03b3db9710cffbc8f2fc9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069d88be194cd63e6c2ca77ba918aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7e985a334d03c28fb294aef3d5ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf538e38b67c0529774d850565526323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb279b1b26bb1cffd4d65ab39743df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e8fb21019ffa923a01dc0df0250d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381ea4ddaafc5d48717f123de8ae22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fefc79e0907495230254b82614bf8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68c3f9ff03c5ef10ab5f6cda746f6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cab8163633f02e92545398bea0b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc384afddcc10acb798149a1473bdeb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0ba81f6efbc66311f869f1c1623f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25186debf45c18817b89259358dfcab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56694e07ffa3a8d138f6d2b8ffd4456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c574271eb99ff0581f8ff638c36bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55131a7bc5e18bab8bdcd6b08c0ad9b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e6fceca84e98b4bbd164eb3c8c69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc9d4f23b63cb804091f58b00e2fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79f9923e7ef36ba814d672fc858ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215f3708b182d2cfe20d8a8e48d0cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1b6586ece9f5c1826ca8a44b2ad60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7a9dcad579be93802a70b83dc7c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f22f8f47bb229cd9d3eb6f8d47015342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf2e91ce54b1b788a48929eea093a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e0902f31c12658811c6ca3211d46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacf29f8a0338abfebecfc367e2809f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024250b8a18945969d7e610ceb21bbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bbdbb830dced5885a4e12839b3a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2267d7dab1afe325008ca4fb4900be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b708eac5f8f6acc4d25389badcfcd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d5579762518185d47a65be94b6d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f5b73bfae54f563418c89a68e231351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03df31ff1b4c4c0074959c8330139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46dc9d2ef0fa0e31e0088b15bf12bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb057c445b98f6f36a6e100e792a8ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea28e083f2793c197f7c9c878d0b48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595e9f5a93115d51a28bd589b8b3ee8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f58f15e4a4245c810d3f8d678f105357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba3254fc335023a8c1e5dc5dd4647358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde96ccda020e1c20f86020ea51002e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd26ff7f5a56143d3022998b93fe1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843190d2156ada6347e3696363f5c7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e1ed6aa4246e44a5aed8ec7dc826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa189738d78a66dd32f80c2d078c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786720d73959791fefcf775430690da5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c2e24cef0ee9d5337763647e76f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b042420225651b6c66a3b3464e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2e793c2df1c9f5a79316044d9abb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ba9c357298a3ea103ea4d505f3de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa85487d3a9b3127a498307d4d79c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af482c97d494806d356e595aa3003b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbeb07abe457ac4a4b189f1fb1886f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa6e79025ef10b59c17aa35038e03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b1e7a4b4bc0beadbcc4554870ce9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446264270887734466b1f67e3bf974c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717114ef8decf3a861b472ec49e2f288375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fceda6944053cce57dc2fb5bf489b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4717ba1d00b8ae9ddad23567c0efdd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b333c4e2ff4e11b78277003ff92ac9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b7c25cc8dff701fbc902f3de7d775379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc8f863e68b61652fb276aa65877c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd4ba027673efbea440b5635c29d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429598a403e4753b382933712b126f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f9c7c49639457c8d9705cb260ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aab76329ee32b6eadea175b6ba271384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795aeff638f3dc014ee9f97db6b947c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25749f081a6ed7e983e039a6a73944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8b346b0189e0205bd4adbea7f2e9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e05247aefe545a06a7fa7c3a60b5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb99d8497eeb8a5122281d49dc298389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447f1630a68a8119c7ea4e9157b96f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a0b2b61809b562975f4f0d5926bb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb31d7af2962104cf1cfd19a0dce3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864bf90cd6bdc31de0ccf4fdb86c7dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d59aeb20796a86cbd8070fda543c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16400017ff3e0b0cc8143a0be7f31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1639f3428266afd9cbde5d064a96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f564599ce9a3be9b997d6d27abacb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5ba21f53aab6773cadfe99cd67b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a08237b1fe198ffe4e16c048ebd362399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad5d10148c8b3a9070176c4229bdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf805b39fd9d5461003c4d7c43984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa4f58e16f4277a7a569e1b5382b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51031167ebcff155b5781b0a185824a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68e92f06d2c282d967611a0c0191b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd7d84ee5c74db53da145e27697a12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0fdefb01ed943fa3bbde87753f83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b42eba0645b135e1478ed6b372600407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004993f04dbfe6b1c552f97593d7f6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002ff4bffc04c98327663af015e987409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193cd38faa7a8ab2894dc656cfa031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e28d33a733a467148407f45e28055411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91f00c172f1f2aad2cb15a89dfaa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904f6541e20f15af97709e4866bf9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1df6fd2d8ba926164bb9ef508660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a9164365349ecc2304a17c37b28a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e7f17d1d9b6267e355a6c745b80c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9933eca35399ef069e8fb40f8f64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2f71488a7e1224b67d4b3ce7cf57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506074cc90736bd659e6c7a128ac0e2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b42bba8af8a661f6281e9a6be865a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48721449935ad2234e3a81c9e08c6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310971124fcc7133534c2fbfff37ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d23523c9a0e8ecf9d78f3f7946f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c5937a2a5705a383cbc59ab8e8bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c89aebee4f817df5b5317851ae6fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5c65f8eb97b8f6607a89b8fbb273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645079f00def976d068b2a4b310fdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab715cb9ba07e1928626d5197f74c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59db5dede59b5843e9e0b0becafeda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25e90debfbd65aea63cfefe8f1dab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff044f00e1180ba810ee53ddad4d993431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f56fe7a46e3e77cb5a969d8793641432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f20ec2b56094464fdd80a91e25a64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77922c35b67da7c03b39dc69de52ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee6573707911890a821b600ee000f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e40648bdfb15e1365780825db4fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cdaab965ad99b8c7613a060c46453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad560b59757ee891b8f40df0ab0ccd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d793ea8e02bc02743f0ca4b15cf071439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419673fbbc6f91043da1e2b6eac9343c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685bf618d56b9e6748fce4d6e4f936b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd66c9d39a5177a9dcd5f741f0abd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497928ec0cc14f13a980871aeb1be4df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5a5139be31b16739022d473560fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef0f68c35f71fdb6b5b4b5b79c4d65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80d8c9d0d746ff78f55f8f9568b89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee432e162e2cef7a4066b11e8e00e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3203c2d08da30bab88b54084342c97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc950ddde8a254cd3acf7b31037429d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d1be4fbb951d3336a387aabe82eb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93161265ede74fbfdd9859532dd5f2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0692c5bae564bbc8d1dbc1aa28ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227aa49963b355dc9b1bc4528e036a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7babdbcb139b2a3f9c0488378e07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef93bb487c8d9b9da7409c6246c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1ed1044786484038a028a03f5e04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943592f55f345f787168ad45a3381d14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38fa5faf7e6acc4db311d5f096e54f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb96a6f4dcaaa3352ed25cf1782632459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476697efbebd5e76d0af5bd02d820d7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2090708d682df4484aa244b7bdf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52e38319a2c776df2538e1f9c59f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e0c56bd0ad877212a0c04d7f221b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55692b9164519fff76a964dd6c22eb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c38164e397d93ac514eecb145ed3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d4275df41a47c4bd50a7bb25b772466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f54726ad935127e31647eb8dac3bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7265ac2442446a8584caee87ba252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5296c0939ebaf5e38ddb7c169b24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abcb356916f48f5cc124e108098140470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876ad440d67b03dd405987587b4c53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477e67dcd924c59d26df0996d2d3b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee524b4466e32c89a3d2eaa87854525473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb259bb613604455333cf9ee9e120d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704283a6463d311c1bdb0fcb3d2e238475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e182a9fd52ae2a267dc86ab4ea0197476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594f0fb74960eb4b6d98b89e0727e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598259398cc8d19abe1d9cbe63818d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40586a59850dd4e34ccbd75fa780597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48fd2be14ec2f92951b23babfc49c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268daf4e329adbe036dffaf08b54c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814890c5aaf5f5245c7e6df85dc20a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d29b30074a6286f1e58cd1404c00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eef7aaaeefb67ca455c267640385d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e242080dd69eb463c714b24e2b1f5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c1f0d43ea4ecfe9fafbb302ab200f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95ea69bdb461a2b8fee1caf11d755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965603cd0d973319d78991e04de3d8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c2af7e6328dd3490cfacc1c7c987489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b80830bf27b725afbd32244ed0bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7fd26d5b1f6bd5c8afcc17360ecd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec17219133ac3d100406654b3119a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03da328d0b055b0fa4ad70ab9571c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b892fa721575d18e6b61bade5be4139494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfed8ce3a2679f17ad0a51e0942c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467de998483b1aa92af0d2bc958dec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb4b92c0948dce96012abfd9149b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd80843e34525980d14cf7ae67e7ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80df834e7fc5addb4e7d5364d0a6712499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f9b6794a95e6161f7a5eaf871bae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c58bac344da801012672febc1596d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f1a24a7645efcb016665ad12251f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f9ac0e8c296d9525db5847588968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c864fa74979120e33436c4e3019ccc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9936d0500024d1b92927eaff005af37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44586dc17bfab4182ced82f5ce486d73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c215f471bf942df37e615ec5ee47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1d78a19e9ac60728051fb73edae0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ff56e3f0cdc50a2df8d4f172c13d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97e05e2186ede2a73fb070151e0c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a837edbd5f5957dc0c4df9dc351b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19a608461592169f520a5f57d908b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce7610a97a0884b76f8927758ed3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a667f009eea6173c25ac1ec8edf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626d60ea371eb07f82bd0fbcfbb2f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d3b009d39a3561a87511c5aff875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523806b8737b28b09ec7e09cf0b72d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d8cbe5ee8fa1025d10e2de32ee207518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a4d7662a6707626eaeb61f7b187d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbbf12a1190a6e7a1a7c1a50131e01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c308197b92ce8ec38b76b0640c75e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6d38256e06d02366c28cc9cad941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9864364bd55a849b589c71818f24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeb26dacb9060da285646066954d6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba5995820b7478ca4659c408f1ee9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69a7ed377f6ef942080328cc7e92c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde3dd86ff213627618a9a3fc9133f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297904c8708b75ee86f82d85836e015528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f736a9002eed9aac273af0d03c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5b4398a461565da8ac135636064c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b29c31ec492a88a11cc4b2c456ba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075255ae691d176736709ccc17f8d9a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f464f4195ba75a9fd6e3cecdf09c30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3fb30f8f5d9082d22f9e8138ffe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a66b528f19d847dfbc16b653f1c1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671510442c19e91e6a9bdadaaee719c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c44024aaaa91c6560c1ba175cde51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34084955ba4323cdedd23165fe1427538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ba911d5f381c6987ea0bdabcf8493539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d430efa9376ed0614861f1412af8130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc756d5aa21265629ccfa775af3f24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52605ba3c08c8a7635654b51c3cddda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567ceb0cc9070b4760f29c40d9e7bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06aea827285451049947d5a7eeb64c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3512da78e9a777542eb35512ccd4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244534217c5450286677e1cdb0f72db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64cbbd71d48317fdaa0856de3d286a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31edab68cead4b9cf53d17de2062be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f4639f6994f180b55d2e92ddcba4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc32d067692a91528fafcc5795de3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141313450ed1c8cb41e1a0626fa3590551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5b8f6d9fa035def00278424dc0ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df141bf07ab294db10620fb0c42c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6614648aa7f9585434ffef4d4e49fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292f1cc3a8a47bac0d725e535b954c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9eacb1d880d6575fed579f2b9040556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77751d7b0a759017ee49525fa64f2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a153ca397692b3696e9f017550c5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876e717b7fc6041c02985fda3db222559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198761d2ce0914ac69395391b7cbfbe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c91843e846b6fb8e74c43fb946db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6224c65fcc66b9d2a1c09006a5723562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08762229c5b1ac295f5ed67dbab82b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0471c84f3642955fe5014e0e4047564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372b54e169191beb920dade3c048b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741744efa30da7b268d9b3db47a9afa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3be262cba060d70c9c803a2d562d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232dab83e3ec7b58f26b96ca048cbce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f9a93b2ac3015da53f3fcc7b4ff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b5603152d30f93899afc723626dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c645fbadf2648490e93518834bd4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033722720371293fa9751e25c08097c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb809b4a1fc82f6b7b74957b5abe9fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dfacb1c3737164df941a21b14143b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882fa8bedc17f479f4fd1b2e21648b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744d6478f687205f053a6e3bd0f14d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf77255f23992cb7f178d2b12f3137577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0942aa5e77c0697fe60c96bbf0eb22e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ae0de3b4548f3d922dd0873ff88a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a44407bf9921b1a65597c9ac83c41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c478617ff7715f4c25d2d050d52d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760f91f541c896f8e51a2490b84446582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9bdb72f76805880f966e7f6ed0b56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd495705bbfa762fee09355e878709584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a74ecbacb7090cc5b30a89f15a4fa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06df68ebbcc88323b3d66108fd5961586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6eabba7a9b2feb40873e2bc755ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de3ce25c10298f80fa1ecaed5f991588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43954c54d6073646a4ca0feb59b5c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098826ef419f726c510ba1f2f16e0989590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73ac4109dcc72f2062b1b62a99090591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db941a8c0d530e1b810ce31628254d1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e855ebae0cff8b1ba55783a5d0f59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a161add9435b33c5883bf06dfe6aea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17fef2885f239781da3e796ae5344595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d0a00bf21d91ebd1ef6a5a30188c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c07d2c18284887dfdb388d6f9c2e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf41038470b700c50e303d212acad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0150a8ae3d1cdc4942657fc141512f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5c2fdfb0efb4378ce697af12fc09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff20da438b44411518caa00926b2c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da74629455f9c150cad142ef00662602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f4766e93721d1dbd00369e5522588603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebcefde0b06ae550c74dca190c9acb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55dc4e3435e4cbeb790119cafcbc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c7ea4a6416d6533c48196c7bf1cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07f850fa6a9ad28ac5b048c0c04f27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e133437412de3cb7502ce35e50de4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807f3213e28332d9ec5a27aa71410e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a965516d0b47c85defb004b305675610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359750c1e811d1a977ac554164fac44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2372d4cd76f887f27f7519e8c8bcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd3b38d2be8aca50770fba07863dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d669843d658733c20fc36b85e91b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29d36b150080db8d8eb7c1601571d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ab5361e70830b053efb09e1baab7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99e5cd419d1790179c5fdd0fd028d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6da38a1334d3b12f6dfe680b552e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8801dad1748eed55f35069c08ba48a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222996d68ecd517eb8230fe6908e4d58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda1ce534cf3cc650ad2c6e602b830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541d9c14e2e0b1b142ca409e3d557a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a7fe84bcf23aa14ba4c58ae42285623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ee07df01884ad9c57f8fb52fec74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556710f89e868e188439ec55e90452f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e060d3b347b20cdf56ea773a26d82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361754199aeec2469c60182ada1c28ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587c61252fa3d14ad89b4c48a0505fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e29a7eaa29857ec07bc3d568e1953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43150552800f9e4a814ebbc89b0c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71e4ea309662c619618baa64474bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98bddc0aa02dd25276b5c04f70c260632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8980c868299e240d48e454832100a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5416527b45c151a720cd14abfb86af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ec49955198e34ee153821abb6eed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c87eab9f4c98617e179f6e91ffd23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1683f138f6876d41535aa63c6a70e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b869d04bb2e94cd6495b1304a064638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12636fcab038ec4b9ffbf47386544e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283131c0ac4f0940c3c88f9e7026336640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f157f7dff283d7d0c4884ad971e6af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1cb3d56f7b95bbe61fa4f16047d0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163dee17aa8e4251636d722d1707dd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf96a4f0e5c6acdf7e8d22e1b5ffd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780618a9b57b857c5bd293d11ca838e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2901d99ae8680d1aaccc7c1631f096a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15402c6d03d38c41d2af85d7355c2b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2535d57d604b8bff014cb7785d4a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ead5121d83b931414059a949cd76d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3f3ef709bb2da95de4ed61807f41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac76b0d56b8df1871791f105750aa5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3afd233e4e0bf43ed559f9a45a51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235012556f1140e6eb62bf73656b840653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb9fee8583ced1a3373b6b3d933d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6bbe0f2c47ad68f54af587c577fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b3d48ab35a1ef6c42f806b452a63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86872df001e0e8f5552f12c678c2ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb024ac56d91d24eec1f07f6f482ddc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b6fdf85ec11b30641d12bfd4f31b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25bf9c9ecd711ee67eb2bc0d91e38c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486893f80c566dc0d5d29176efe16f77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c22772adce86583da533caf9c56ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc795425b2cfbc572305649efc8fe6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5105bf0ffd6fe84227ba4a8f85eeae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17dfd1604239044514c18a79386d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bab499109bafec6b0693f8d14cd1c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a41a2e2d2d60fc20910160f59350ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f51fc1fa68fd4a2c95f17dd567c4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29fb0f81bb41b7402c41c192378946669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4adc97480a5bab1b18c06c6951b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5718fcb697577f9172d97b4a9a3ec8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d2ae7dd32215976430a319e37664672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b404d99cd2a590206efa8514894a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b73b3db5ced281e2dc964ceaf090f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34cc7134f8b544acfece032be8597675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f68f379dffb6368120f3b176a64a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3eff1c729a3c4147f5cc77a3c3843677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5169e38f6703951101745fb96609d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ab9d6b9c591abd94311357696f82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a4ee53c23ee5641259765b52964a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c4b00d0c5a36a59fe477e0a1b9842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a8d0fba26c8b97db9d0372e21b97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d22070609e3afd84e47fae7bbcaa69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4b106ababc0a0e3170591c1cd86cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaa821a33fba819eccb6ea33a8288d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526491a30da04e2b76b508da068c01dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e31e100762efcb32bff177424800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e644362eb40e31c28c7636ba8bd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aab1bc920bd1d3e14b18006f65b10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb3c7e6841e69628c3d7ed07e4a6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc7bffba27ec7976f9ea21a3ca205e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d7866888731991ffca46cb815fec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b30667a63a2fb49667698b09037ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f0c00b93753f4746835a8e924e1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ade4006e84a734ce0abb1dffa08dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85049cd2ff10a9490cee316add77198696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421c0e9c065665f9a71bd5bce28955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a735e4ad26dfa8fa9ccb473b9e8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ff1d7b46ceb1856dd1708358935f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e67427b7815ec5a79b05bdb42cec8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5005109d91edfdab0d52154372b40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137baf126c218ad2e7289fa0383dd04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28faa6f95344248e8811ce40be7f3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a305286e7facd1ddf9917048f8b22b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f00b8c2476873c9e0e43d913cbd09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceb72bdeba84ddab98438871994384706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733a529dc6b482f09ec7e2a17d460a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfe5545f0d127f59e14be1a21510e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8077be56df403971ce3582556da092709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19ce2b4099aee6805709b757127eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3c5c8bfc34bcc51e614f0898d64e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb0efeb649953c8a0f5de9df2752dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96d8c7684620fa6cc478b303821fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f298470d23228976b9b3df77a3002714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea7450e27503d1e3e6f639298517f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87baeffc06991f6a8a5dec0b7c7bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabc0d758380d1603ce061067488239717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5eb1d58ea8b5555c8f6483a1c9aab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e30d48b08398acca8ddcaba49b2b4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356f61b48c672afe9a86d6150741f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bf625c455ec801c7c941cc4052f3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5356102aeeea513a59d28bd2b38ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f75b794ef50be851d3092cf473973723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3275a4c039b6388886eff3e92ca5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312ddfe1daa5b39ee8e73f7fc94745725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effc73156e1ea90f7d3e7a5a94b550726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e20239d99b772e74779712b957f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0c6b4d967596fdad1e4d43219504728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d53a56c3005e36a74f6fa7ef5995f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf50ee4f3cfb9ec937d10c0748c0be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb9a2c14f33796fe96397d8bf6e02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94973c1c76732f1ca35140529c8f92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8333b0eff468327f4c13d7439c832d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96227bfc58c12648c819217cd242e637734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903bf059867bbe58eaf924822c9069735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ccb31d33346bbf13af6dfb6fcd3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77121e3f07c6632d0fcc1fd469683af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff185ef1e1949c38311465b035fe8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c340e14a4183e9a7c5775532cf6b7c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ab2773582681cb7154e3a0c5131e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb1625414aa6fbb69a416a859138a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595aad571bdb04e8fb4b32a5823a40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b06c5aab075bc764496587071ceb40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbc88b96f2239a74a1de8e2737819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb12dd29d1132a9c2dded98f6ab40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4aecb67a9843c24420b97facf764746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc0d554d6e8cba39bd52e5428a703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2f3404688fbffb297d5802c48879748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc580f1a595ba1c18a3226e97c3ca71a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf5c92c767218b22248004e260dea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07cc9e7d90d69ffac18355b8c76f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c27e2c8ff8d98a7c937f1a0d6adcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b40f5a1201d3ad8bcf1c19b734681753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd0aca88f0f651f7d3f0c981c61d37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfe61fb227f8435211df1aecba871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c43feaf41152083735711c98fe2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf431696c40aa2efd2759bdd3eac8f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c1f2595cf728022fa98ab79540d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646cd868eea66fe57bb682d43aa94b4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>