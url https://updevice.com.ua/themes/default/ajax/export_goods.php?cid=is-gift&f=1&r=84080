--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3deffd3779c4c11860f3543fa80511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c50be978114bf785bc02414a931f882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7a758c98b93e619f6253206eca823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a689d5f28791e6f74a0d5775d9473c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6a2159edaf263898cda06a8faa9e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ffaa445ea7afb98cdb8792b8657a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bdfddca18a42f6775ad90e03683c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60114a07fa84d2694057baa62e4988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9f174afd0d1f1f7048479dccd5fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305a6c2069a112eb52d4a412309b1ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd31111ea048618f75fc02188b067711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ec93ff725460f4173827736104e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c9d5399b169234cba76e19a616e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439b8a87d4ccc4e27305fed8374d3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd892d583f9e2edfa8701a1fc414015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b37f178773245cfa8db3928c948b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d485f8532c3e98393d96fc2bacbe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f36f9458d0d31eebe1f667b68f7b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d313fd3068c870ce762c7aab9e71519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c0a68c2c61f640812f8197085c46c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b47f0239cbd8afe0caedd5b0faa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d497abe9e82d43666ddaefcff621322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350ce4805bf06d6646c686bb19863923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5bf2f550a139612ddefc49de4e6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091245331e56b8332c48283a9616e8e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05723dabeb3c1f6274e81f301cc086c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b386d9689543eb5ec4bc4bf6dd57a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067893bddf5b9a46bbb8a9b2bc0b90d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e14c908399ba4f55c689f2c8e3e4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b9872c3f42911e3b6ebc79ed552130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e12020ceba4c0b6ad9dca8a15b21431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9490e9e53e5a332fe7c92a03cc82532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2fdbc37a7548cda5ff326d6ad560f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a43393455d536649d5e69888742af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c46c42ef4178ecd6c41a802f74bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ccb39685d9657feeaaf53f106a5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894b053ccfdf6473ea7a4fe37051f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35304f1b974d4684a766d25e0c94ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96922a537174f2950a4397bb35b6e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7105721360240ca05f45fc61c5cde040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a51f2040f05e4f67b41c400e9fc2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e55c6d9d24e8b340c7df1636d49b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13562f2b94c93477fdd6ffc5662b2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00bdd8b5852aebaf1033c0e75fe61e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08294f1643bf86e94c506cff62b424145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0886a0a23bbfd46bbac8857c429146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48edcaf0aeeb1a6790eceb95c0281747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ae9e99d08fc0a393e8b6b4091a1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ba8cab5cbe8ff0f4b13604b0aa0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa70dd01c2c17f4b47e54623a49701050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bec65523c45f319d5a7bf1a3f867451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdef11ac43e830f4f8e97bb9aa8ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cb725692c573117573efcb7cb0ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c556d771f6af8a63cbd778586c84a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e2889a223ece6d6b662b0c44368655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e683eea1e6a591da105c107a202456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea450f61cee5e732efa621c9ef87657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fcc00551daf530a5af2af884b229058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38c6585aa212a387edd6d7ee3f34c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67197335285031add72e8b1c0103e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4c01bf383fcfa2e381530e331ae0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eaad57ae1e6534f880e79c61c428e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75795da416e6814a5bff00dbfb38e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977648ee055ea7c0f5aafc50648d8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a630a48ba04013166cec6e9779dad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c7a4605785ec9cfb54a764783aa3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0597d2490a3e3af84f60365c7bd3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f837a7b233c38f9c362a90fa966a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b3191eea491491905f6cce3462d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba31f0b81bae0fa7ea5d7bd161849370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3928699675b89c7c8d6c7c0c7ea69d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2444fdbded37fe06f2a7ef8d01c767472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27615a0610ed29ecc02f1dd8b262673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec30c30eadcf67a993d0465246178e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede5d1ce24f2a4fd8aaa51017ab58975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edece2d765ff203ae67ea73eb1d25276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef829c3204e5b3c2716abaa7af00277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0c228fbb95279af4fb9792f801ee978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed725f1b7f6dd27e4f09a15fda5697f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb4d9186d8265731a576926013aaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13888d1eb484d6d6954e401aef2de381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2728c87b3a61f01ca13bf4ea87785c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94b9ea50a939f2f7b8cf7890e2c53883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbef02a5eb58d8beeede9cfd2524184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28621989b3ee5c79001fa89ffbe35c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b256cbcfb6477b5fe8fc14a72468a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc84e2d35c70c52ea3280aede8c871587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041a1550492cf9c9c8c571210ab368388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37df9fd17da1d29af2d1d39b37e79089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404737e6cef2a3dc9df31e556620a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584234c2a4e89c0bf89c0fc39eed7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d318cd3e85a99e43670e814579d8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e75e1dfe844949a2116dda266c8af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab473767ba9f52fe2b68ea5600e5b6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345dfd0b241913cfddcf5ec2144791695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00dab6eb1caa3e4b27ff0ea00791f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae171b33eb19d255a920d815315aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78238d4d21fb3d7a8c7749900dbcdbc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313bb1f2cf3e2f9bf8ae5de95625dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4031b9644db9eeab8c8f79ceacc0bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc36dbbb4a3004a2b769d6cc142693101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b0bf9a86667e2abb8e95caccbe28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbecd5bb76c6a06337bba2af965d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5916da6b024267116168457a13d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b20c1c415e860beebb671d0ad3ca1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558011b4d31f2144bc324405f8926e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc24b4b15df937b53daa33278b0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b091309b76109df4c8d8b5f8d81388d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8493cecb9a4ccfc64ea5ecdc531a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c1e27e2b9aca039b2859fca0fa00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8878b8af0c63b3933ec3d35ea1f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ccd2abe92ab6d84e8fdcbd4d1311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d81e09e9e2cf04a6ecfd003f175a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9da66b3166926493ff509f00cc3635114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec24a210dd0863935c6d6f15a5bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55138a80c04a34696753e71d7d9238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f477cbe3044776706e6100617fad7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198b3656b76f987145785186ba6bfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2114974f1dc87fbe44c4bcd323e0648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de7085185fd9d402b6ebf1b2cb6b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f71295891a9669867a4e6729de9491121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd628ae89306a2685169cd7f80330f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c98a159ebb87a613a6ebb08189ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073208dcae6ad734f7372f8098f213ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc5745d341760b76590152a3b21a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b2c4b17189319f130fdb2c5b13b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7638d6e7f50a37cbe6eb777bcf694e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0cb1f135e13368ebe3b329455d6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3e1b7c237add2e162547317c02a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac234fdd56ec427c18dc141a07d679e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc980b3a6795bbb849379b00fa0c32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bda5f950987bc1a17e5c86bfe8d91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6303866e99246a1d1d578bb25e2ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a4495029057257b1e8b44380581fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969d0f75b39ccddad17b0b4d998072135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d7f52e63caca505902bfeccea01e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59776d052b72b49df7d612453b7b770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2b0d6a1c4898d6174588ef654cfff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a60c5453b50a9ec977aa94559882139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621277c74e06569fdb351f7e2ab959a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dffeea1896f11aec549efa87975fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a5d53dc0ed69cf8c378780de356b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a09e308ee137be63156e459f9d82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b7b135d2e006dcad1a1f5801f643d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e944225590462225a6ad60581f6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847df0cdc6ed5c41ca85056368f89a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9c66a449cdca2b1260d5aa74d8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14e9608cf1711377b15fbfbb192799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a4384c9d97789d83e35112b1d19b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81745d20260244b13c7d4aa56adf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497555c259dac60708ac7298ae11d02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4477b2dcd16c935987f500594783e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e6c53509155ccfe2228e88a0345b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c521b30161e4bb0d8c7217019d1b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9c71868b5cbaf5641a16529f89d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd8cb3b9f49403ea7c71a6abdd9c8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda108bd8da5f6739d0c4692260c14d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eb08949d580393c12e4a336c82e71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490bea831f9b456f6f18e6856eca2f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e4d2ec3b55e3e534899ca5816d219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190f005fb02eace09cf97d4e35c8aa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4fc886c89cc07b27cca81d3a1d5be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8acc0c58441616dcbd5d5d6bd538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7311c4c91590e16480636afd9229c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ddbfb11dbcc8aa8b87d7cf6f44628165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e802ddf36b743210f81df3845d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7f59006490d278d374804f0ef0d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcba95fa9c88ee843310b30ab44515168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609db36e8a78568394961ac5a0c6c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc3e873bb89ee0c7ddb45aa3c813d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa838c033a405027422c94a208982fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860fbfacc79c031af2fd7e982c3ada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad9da61390c4738a156267cfec0d56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fbb5ad6ba993dade1eae1e1346d82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd680a6c51367668704bb2d0401517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a1042b72cccffd15731d90b5c7e30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0e7cf8e516f0a539be8b17c223f54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fbab88030caf7a87b0fed54c045b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3636056c59c2e4c0146edb386168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81148088c6c1f4ec3bb452cc14aa72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3f308e60882a301f210f4ac0210d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777ba5fc5f473262ff7beea6f0aa9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234797d398ceab3247b837cd5782ae26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d2f34470e149b205abdc4b43c0f1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ce747879be6060cd8ea76805ae73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5626420bcf33fbe7a0ca815e7f8da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146a82ef49b0e53d2d32e9c7106269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4292f24ab77aad1997b01d8c818a37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4603fa4f9361dc79acd3a8c5f6ccaa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711889dc3f46a23b58d7b5c1a6a01a1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09524b89b5202a43c3861913b857d94f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d3590597aadccdbb23b281c697c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550572d1f0e11f2867706c13ec2a66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fbcb2a4ee762fbde329e383c70a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe8df6de19c3c34457ed7e0b80e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599d658eda5f35b0f2c2acdb5538cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39dc3ab00e24947e60355fd4e4d4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782e5449c0b86a3902aaf068f86494198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a854cf894d294ee384152d9a9c42488199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf873a823652b0d4fbd0bf1cc80809200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e405017baf8ac932e3271c61e95397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e2227b77f6d6e12ae7ea6cf4192b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b745f9d22b7a714829d6733ac0b704203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c36cfffd18988b58166e7dd7a11df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4d4a4de69c0e53fbc9b45ed3bfd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e892128d663e03965f0bf66968f690206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d208f94b7619d9dbb790d6ef46e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409fa979178bf02655d580f79b34d8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690e893048a54635a11ef5ca5f950d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b04a37533c95cbd02a0d2ca1c06c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e61e5e205cc4b5cfd5724255d03d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38fd6ce3ee153856ac6a0bc3f1a2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9c2e3363afe223f53c79d10f2c49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f91aa032d85109b287baae29038bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa300443d4f00a00f23173694d094215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae0f62ecee32093f12a0ff12b9b3f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea541f9a67473f1bc1860b81e37de60d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b607ede922ae6ec3c1aea24e0bf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ecb7879152bfa0d64cf3d23c9f31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2629fb0eb72c74e807d14498bc5e4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c62c964c0d2e743a3213f5187942221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023e97c1e301173e8492e1a3c986f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33fa10ee4513784ce2a9bdfc0d5dc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d6e35acb5ef506dde48dfcb1cbbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b25d7af3e59524fa95624261ef59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda29126651dbbb66e61cc2ad2557c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301358814b28d818072442f29978aae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff69cec4e8b07976692cfeb5fee925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f67f5ab05a54a56bcef8dc97eaee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a44d071c5dd546e7da40f6a33b0a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622282b266623704b3887ddbceb71a06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f5c58295af1b3e65c8414b8501b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c3af275c753c134df94a12bd3da1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4487870e16f8ddd7e56757ebf166544234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512833b19cdd1c90b5e9969f9795f8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd79b5c8cf5517c8e788d3dd4a1b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837f8bfc93b70a8059400cb1e00847f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6bc7fc54b2c1b3bd67225ee72156f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa0693ad3a628c68c67ac33ef4104a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97de2736391ca934da7fe10fb824a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726bd4fdfca56be37467c96d9a2e835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8292d600baab63306b22e57cbd0e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2166381ba40bd17ac224e43b4251243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fcd9af58a4226007c6d4106d6fcc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ffca9aacf1d5e4f0bca2e1cd1230d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591937995033cbe5f66dbe3f8461462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081c4741167c84880d91120e4229a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c040d43f0c7c6202795eed3397f7397248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e27d5a831bcbd3897de2a67d6812f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759bd0410ea6bf08dea90f344f854d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94922009ef8451fb3f2411e8fa17693c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02716659c9f197dba1c4fa46c41148252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a66f4f5f661085be7e9be3eeca3e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d07af21ea0d7edcece17626f276308254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0867d56832788bf3bc7abeca656fae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a719852ef7f43727e9a6198a0ef17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83925588c07220da96276e9c76adbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8a6119bb8745cdc66d83443bb8ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8dd60ed683b474cc479db87d1bf0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75607bf706f31814abe4d9a37bddfa79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67785a12757ec86f639064979d250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77b3d07b544448b98f5d88152aada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961363a22f040e57bee2c4909f5c3c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb0fbf14bd61a8db0f9b5722ecb325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1cf42c9ebdbd4132369a0cd1c29e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7e41b5d136be0b90809816cf2e73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82d4932e7dacaaaf5331c59f63794267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613081be9769f95403600781ae142e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ab5509660b66674c9476443dc954269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8888321aad8cbfa3266976e24ccd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfd9cc52db197ea611e7057dea1d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ac78d457b9adba7eae18e81d09af7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52468dd2cbe392b61ea7cc84c3bf8ec4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b613843cb3e65311deefaae00c492e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e748581d1693fb25f6a7bb16bc90e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7493d530ecf74b4e975709658a7ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55198c2bf3bfa61a2447fe207a459c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c347f3508393d0973c7741ed3b0f13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6eb5ef6eb301ebbaed319bf7da4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f231fdae127d7abbac3545388c189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456794b905238d1756a506d83d2f31a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272dc2daaf7bf25857baec056ec04d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc21a1b4113691241c4899b629c7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f0bacde4790cd1a11c6328e9cdde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b39c83fad5b88a60683e18fc259b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4a7bab52073d00d23568d24af2b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0595a76753d88fc9a553071c78b56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482dba68c99d184ed0f1fd07d5203ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb37c5bda4bd2ae181545569d8bbf0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff728930e11ad4c564721f542ab1967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf67c76c9ab0c6c79684b6d717faf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626725d77186b17314189df0457022d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133d0ff178412ff44fffd6e7b6ad374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546eb618e28be71db18d6a5b62151e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6bbf0bd69eabd66c0c666a53b1342295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d95e80a213c9e6f0fe12b8b34b48c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400db83d49741c6cd53308531baf941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229b6f86db8569dafc36cfbb29ed98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b71ec29f53d4e161ecfb2d7ba858299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2655d3d1494ab3a45ae96bcd5d689a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659aff73a8b812c39906ffb9365ffb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfdc9fcedf2482e13ec2fefa2ecd82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d63abc40cc4747a1910e0f70e34b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00ff813450ef3af1953207831922e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ad2ca0566e916046332a4528a591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171801d234a54ed107870569d014fd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a3e74343e0dba7dd5401425d50e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2708da437ae7028d6e499cf65859815308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455549084dc70e8809c5ec7396e6d3fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff4b334b845e4fe810bf090fab25a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64b291859576d054dac10e33f0a4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beea6a307105ebfccec1f07c9b809ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57407b29483129df5b444a64783ab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc25b65cbbb12040e3e9c6c3babfd0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825fc0016a1394e484fafd381d6bd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ccb91fc57c435325fa8f151536699316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2dc8653447cd4f0156e4c86d222be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d6a2e3d9d79c0ee54139f6a7fa99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bc9d8617e5c26d730e78d71e75cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b545a8673607ec07c7652796853d6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814531d85c810c530f098c15253fcd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d796b677b647de440e5a2338615e55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12675c2e31a4e3788e4a509fe8f962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d41bef1132df9e063757e2ab7e19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef671f9342258c7a6f54541d039c902325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4192f0742453a69f4efb22b715bac4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc3f0d67f188776d0a970793a4843a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0644cd46dac17cd3413c12407ca439328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d3388b324b0e22db6742db864248b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4113c11432e229fe064888f18fb9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72871fb5d6da52d1652cd4054832ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd781d1b81a8061544c8a7c4d9846332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216398cd67c76d222c5f04e88fe6d55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a13a1794907b7431f19a55359e019334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5911dd86e587b9043338a41510bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed90585c5d121968fa67b756ec4c220336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b31ebfcea3ba8c4c43d5ee46027e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d02c6bc944b02d4ff9841857ebb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a534e47435f31dfa9f8df38ec602b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1911b0c591abb95882357031babfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52c67c22d9f8e054a8ad4fc6e38dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee15eb1d3991bd3622f3225847ae09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e89ceb1dc3e63ae884637248a5e4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6aedd36fae78da3353fb5327d409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880636ebfb039065094d36a16caf64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480c54b9479c48960de9092f8ac0fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb8152b5f11824bd0e0f5b95dd6a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c329db0f32e346ae94a7bcbf06479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58dfaee5faf3432db03b98b5c60582349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ca137b92cbb1e723704107c9e019350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5279b7f376c326848e97989047546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353e1a3b75e01861ea4c3e8528572f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27550a34b20dff608dbb4324e0cd5125353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bbf0289088a70cea3db00198b60c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d5150f4e49ddac699d1cf0ff1867355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21be65abf2eb30ae396950a1e34a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910dfc91f1b67a3c4b69db19bdf7532357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593c36f767e50f29681c85d1c9fb7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee348a7d09fd1066e42a1cf65794af1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707d875882d819691868f980dd3ae0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f66b5d0114e9f41790c9e34940e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dbf877153b3599fda501d0a66b332362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82582fc257970e969c0b5d20e335aac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b0b47a3466d9215e9cf1c99d01420364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4609100bb7fab94f5c36eb9e38c5f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c137bd50acc9fc62da821f7d1ea41a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661e213bfc2cc15b6742cdd1bc40ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eca7ff7b25d0e016e9a8db285dc94f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad7776e4966ac6f80df42350823d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592336ba2af2fba93938d06ca1d9b57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860bbbb688fb91be106b6451dbdf390371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021395850cbdbccc32a65d97e5f20d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcb15ce0a8ca3e8c6f806bf2c5f471373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a4e72f832dd2df01499c57599d88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd986f2819e263a217e1c83c818961375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e08c38c3ce2baf591b9de472b6e53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721489ccd774d73837641ef450ae14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeedbd856758a109c639d60472867e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182fa23288bc9d0d8aec26172c160f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e1e53fcad013faef66c2a0ea8465c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3fc1f14578059749fd18c13ee4efb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124cba9e819a67598c36c209a003cc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3130419f6ed3630ee25daac2cc04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164920e9e5619dbe82e4634a64a2d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7925037336a41b1f4c825e77bc859385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4938a43108ad1ba0eea6d2e71a870b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c987193f63029f8ab33b62dfb8e0aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522bec201c1dede8e311a8052d44736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773021a59bc5b62977bd53507a810a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8cfc53d1cd84b3864b49eed61755b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37af48a0a1b50402dfe967d61b81b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c79826a6fe5271dd1337e6aaa399392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9ae01445eb76362694450457a096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e811be5c33af08acca66a5445be19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1b3f6f51ebd2dc1ceca1d75e4764395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0bbdcdf6f743e4211bef5770787eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fafcb330f897817fab8068a93ba1f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1554446f7d8d9c07e7962050d0c7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b301e52c4625e723b38d1347d2f69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6df14779d0ad34ac58f25ceda22d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46645e77bce7f57f36e67ca730fdcdc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f748408684daa13cad66c32fedca73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4fe2f09e322f11f4e426a1111ecbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfd2c7527b06b16653449587d7d2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c08c401cb53463073546db585db94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3472c6e3f15ceb2ba78edd537fd441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988218c3eb88b7279b08ed07196391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eee168b8f5666d3707571b3ce4be6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777465e7f2466c30a912191eba693d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ebf0281d216de00801e6eec9afc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082516cc72277eb0a51bbea8a5ba400411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3f1cabef0cb46024058d4d5acdc5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecd6a70ac9e36233586e4c3211a2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf27bcf7901f24e6610cdd52168b96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881a860004f1c977038129336d857e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567665f631d4ab3142a94183f136884d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce47f73521e2e67178c9083f444a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4a6187cdf8d2dacc34245666a628418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aacdd5d9fbbc615850a4118c63ccd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee105fbfad2e275317517c36c8bcf66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449b02721767f57f229ad6b6cac5bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364ab2c693fc7b1de954300a4cf69e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156645e835e3f28f07fc79b25abb1ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b6d4ac1bd92cd282ac76d5d7c6e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8607be91ae8184111868fdec37007425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59bbabaad9d8031b63695f39e5b308426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645e8f1e37ff4016baeb20690cd831427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40495651dd80264434ef3bce3e946e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e5e5b7445ca2e53195959841664ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fda3b38120e2f88e7d7c854bd5474430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3835eb9de94e13db3b91b0a09640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2506eeba8e21efa22770aba1b85f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806504451d063a71d44dcfaedd59c4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3e916f199f61c0f7eb0412683c20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5624bcf23d88d550d47627e938d97b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc5116e2f006a69f65bda30a73f71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721aee48cb0ec03f2a3650dbf0d432d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037601a54f2d3451dbd485453b3e42f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3ad6b353380dbf3530d442552736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096065cdf3f84da75879fec8e2c40f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e6b2766e6ec1dd69bfa3f819084b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a1a63ba038290de05c53c0688669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80730e89c5a1c1bd3473bc8c4ca00743443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23307678cefa3caebff8e208dcdd3bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1d161fe26716591d11d7d25690573445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604bb95cca8b0e48dabb19b6105a97f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8e8361a7b2af53b0a620267c473a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06096a33e5dbcd3436b8a2c679e967448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e0a9c0df5fd18738b023c59080d1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d0e06279a3d94575cd88ccf4a1dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cda39c378080a450f6a9c37925e3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe83720416237540d3dc7df5521f94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4b7ea8a03bbd1e2ba7988cedd2f10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae398cfbf06f65441cf3174e051af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e54e94cefe2f547f9c099f13440bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d21f911e54df816ab1ade2036dca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173edf3ec95a4b1d881ddaf758077f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38231b823dfc923d6393e1d6bfeb7931458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf78f05d3a81b913347d6df11ebbcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02798d0787e810372c1eb4fdcdd4fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256fdb835057f4061532fd2af89c9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3d74da02a203112c520fe23f1d46d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480420f20d301065f0375f057c59eba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7f22d301c0e50bbcde0df59d47db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b885af5b6a65baa5a8334a22a09455465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46780bedf768e9ccda3f57def53c46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a9ea8b7cd8abcc5fce792f9eacaa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773013569717230f6269fe1af783cf1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e67053267b82562ff3c564f7c8a34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783200a6be97b4efa0df44b6a7e998470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d57ad01b1c2c28ed0c5bec4dde6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed7b0d0027cdfebfed754576afad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25585ca561a86f9655ec8a42936d04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df58f85f4a562e3888cad99ff3feac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b0939d983a068f7fed359ff21021b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdfbad192e7de443fc2f122aa9926e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42c86cc5879df33175d8259e01590477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc526baff3460ec43b61f0a447d9c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845951bfd87f00d5f65e63aa8e4512479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1bc058ba3f43b5d1d2d2e6327b61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031c77ed9a0b52260651b631b00526b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fae1f32b80e080e5545a30eaae5b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f9c0dd6463a23b748bb73e060fc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a69f9e3e91ee8c74e0fcb1c8e63a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2c53e354e50b78c610afaee255c6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358e9b7fae52fbe286472a9cfd168c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba53261d2fb95d75c69870816b9775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374fa1091ffeeb4fd25f71135f9a872488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfbf3e693d2e1e57f596da940cd6ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15e55cbb1851cec5e38c01a3db969490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac35ec048a74a175245954dd132d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c125fea1c50fa65be08b39e6c9d144492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516556923c0a6befb8377cf5ae704778493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6843a189e8e1192cd56ec1dba4e98c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d364485cb667123e9f23a6e40617e41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39c26c0039f1b0673791959b82a5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645062339402ecdcc64e08cd0a018e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4269a3fd7a326b2a3ec8559baded49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4119c07e5bcefda7c525e90a9afe3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ede48e93299484436bf8af7f284e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69bceecb716619f891d53500bcb64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815994c9e52103a79eadaed29ae4607502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a300d82130d465a570f747da5c9e35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a92bddaa63c63ae0f4e653655516504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164a0963d1aded70deb6c1a146ee01e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27d2fab46f507f50616f4f24a53fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ab0503ce313aa386a6c72592f03e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568d236f12429c7edc20330a00d0f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc6a19cc6591b03a578adab529bce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4fc19d89d7272271eda9ca788ba47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc050cfbe6dd1536a3c06ad2f68f4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8713c30ac4a91a3c0fbc267ee47100512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe9b54233b35620f128780a64a069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e544d63b5ef2242f807ba22366265e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33146ced7de7ccddfc45599b1800a262515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c8ca417a1764a569bec476e9cc9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be767fa8e0e5e61e587dcd10e9a7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0f936dd8ba2140f8f2e7d1070564518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a84999de607b75c4bda567bc679cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca79a71c38b1a95dbd4a511732483cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1909ae9cb7de1c1bbe1018d71c181b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c881d0c4f7d864611517ec6c4388c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3bee5ff876586b555d2c88d6d758523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2644eec8f0dc03260c9829da64a5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863cb322c516a42ff4ddf564d1c301525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058acac75dd49bcaecbd9710ff5bee93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034e259b0bf9bb7be935bb8784d41f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb1493e957357b2645cdc61aeebc3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5de51631c342528bc118e513b7929e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c2cc49eaa3f98d2c4b0320651ae18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ece4489b19acbcab1306c68c756d8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e468aedf11b6a286a1dcbfc628e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8a4b57537c869edb6f6a543939dc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2508ca91c2c3f76e13614a65ea8024534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1e0e287d3d93291a113e44cf456a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaec33ee83bb00698a7f2395ae92d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9332f4c718c18830a47d0e4bdbe99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacbecf38d1d8ab2d3538041b15edff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a1ae34b99bef7b1ab2e489d2b6ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e578413fbd323b8c0126541527ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83452f0cd9b225f827f7b9b7363636541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241e05024a2d488c663be98406ffc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ddfd0c19924875573af3caa8cf624543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ddd25ff72a08b782b5c5721780025544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f3d9dca9e36588024b3bd24f1e46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085283a1750ad6657972ca4e86d12bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd443637e83853a9bd2c9da4ea3c9c70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac96c31aa4a87889652743b9d06e249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ba279858d345d68e68e9798d9475549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc56851f826767ae0ede190ebf70457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c98409ab9bba24227f6ff9f0b06ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00bbb54181c43f1ec463ac64342dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c994e02ba62fc33a93949365939f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f6c38733409b2c754a9a5b5fb537c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19526f74ebc27b81680e92c03bf9656555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e827811001dcfa8d0a5c8026f44d16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8430525abc1bf288b10ef94b782f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c69fb754e11c055ba331840b09d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b21e5fe305518f09ec0b0ff65a83a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0439cc9a9734a6da21e03ab919a47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560bab8c40766ee7c2fc50a2b4226a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34c8d53a55fe0a235ba1893b10119562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4e5f9489d43d4346f1b0241e6a8f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f277c14c528d423954ff4683b7f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb2e10e81c9cd1f68587b2fe0c952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa789ca1ce708b693de143beb777f31a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c077718b2a7991362352829812397567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9ffcd4ddcae8460c9de0451c5bc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d92409c71699db28d9931cb751289569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173514fa66e17ef89435f9b68f9800570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933411fca1ddba66c702951534f6cd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d2724e00eafb018e3d56e38cfc03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725109a643c808a6c76c03bdc186e19d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc47201f9b66de36be44e4267de4f4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f80b8d7a1d124291ef108b268106575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7572b6463d00f406ccb808a189bc96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991ab6c46f73150c228297bbf01e9ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f4199c23a0f7eaf16efd97b4b29a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1849a5df081291a2bec6696d280ea1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6499e2686a49e4e291bc6deb026f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea525465977d40118965725d38aef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf3cb3de7149d7e61168cb433c531582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505351079b6f352735b4042d903bd9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb488621ad27ba90c2e3daf6ee5335584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd332d385ed3b1d357d943e9285444585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ebeed4c06ade95ff426211ba5917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ebac294dcd50a16a26bbe00b3f0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dddda53f2d5979556611280b506a7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a60222024a1325d06998d19fcfbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d423226968501d25c2a86b2ce8c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a633df9221c60fe0440da8502d6bb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d250d137c48d94559b84c5e09a688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3096a1228feaf8b7996c5445e47f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f198c95812c9b1822b4a425d061e0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c911d5ac8a5c006689196a57bd919d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15198c07729fb51d5aaa5005c921e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ed540086777ccd8588bccd74a73c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d483e2e14ee9fc20e1018bc7274df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c0d210ba29af025982a25c5d03c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e844773a5b35eaffff8bd13d64888600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027191fc4fe16846025671ce3070727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a13171bff457dff98e5d0a7ed352e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432db19eae38d0b2e42400c17a8d2a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ca791eca27beaca95023db28c755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df3451427132879e816b2a8eafa60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e527a709d1a3635e9d26774539ff88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb7bc8bfcf2ddeb2614cf3fcb12fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43eb77e70d2348cd3cf5433850eb87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620401e06e7595ae8200aaa5d5e9bf07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79da695dd44281f935768d7b3b4f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1f3fce282e719f5b6df274d5e76e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a5cb408fd64aa99a438ac4e42d131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa5b10aa188846ce577e183c27d1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531486a9793a803b714627a208dc8798614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad8914b1c75b782404224d744f7c89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d965a47dd39854f162e93830f43c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd392351d9f50f04c4198645dfba41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249482603176a6d0fccd453cbbe9f322618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c3c0ee807987f2ac4e33e64eee08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb62f90dfb080d455e81088e48811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29100f87b48853167f31478f945f79a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e88ca33c086498d854f64b58be18b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e9138a1f58b581948a3ca6b7b27d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdb889a0f41f8c4dd0753742162cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307436c6bddaad136221e0caa674d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab434916592855df8ccea24e697c185626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039d2904c3e1e1c47135582df53443627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bb14fa23dfe8f4d2619d45016749628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265748a494538c3a12f26fd6d8b45f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24abd220d0b8f8d119287f51a1dd3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34490d2f11ec4df785828cf22f51a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882e53429f6612f3934b615a7959d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09413080d3e6ba26027fd6ba954091e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae0d6edf0786ad26cc591f18572546634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f249c9ef6e63d70d0236d9a414c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a818af970f3d1a11f0a8f1718549e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7e0e2e6fb670e49b88795294ceee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe14f9b5e270bf2faecb1f7f6cf753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c250d683837fd5e64f6970097b77e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ef5f16c136b8b15f52c93bb8de9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fefe5bc095fdffccc0d77a03495bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b996761e6d0846bf65bce298fcf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f53d22e0646bba82fafa716a5f3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb18b07fc3d71aadfb9fabb34cc017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e41a282eaa9d0fb4498deea35b12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f58b560132e49e2346d709ca64d3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce71331123d91055d853c1afa7e01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0510ef46f043b7ad0e57dbd213e13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e9f36aca003dca93adedbc2c148df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887574ca20c87cbfa79257006b5c2851650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa9007f777ba55ca344900bb3931c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c641f2840fa38dba5577f21c0e3cd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da2fbb111b830e0e538ac274884d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe1488808dff4676286d6682b4cd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee646db7f57832fd39b72d3842ebe5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51dab1b0ccc09c02a2e0c1b9e596d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0aa78773e3e0a711f7d7923d89e9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c61ed4cacabdf0e6427c386c990f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd078d4490fdb7779e65a6973feb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd689360e836a3bd7755ef6e9bc82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ec7fb1a20f05eb1d9747bc131159661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa95671ad673727c9a0e172504707b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1006f4df0f784885926c6b9e6eba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a3d91bb4898a06bd7a1b7e7fc36ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524461e0685b57c6579d90e277f6211e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5db6a1f0fc8fa858da7b8b7444a4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523ee041303f04c762da2fbb864928667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa4f1f297e5e51bc7e73c65341d5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a5633e95a602b6ee73b19e4d99aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f48c5a8731919065fff00911dea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34f2eb109e9b6860841fa1575950b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927e82e788a921c5fe2d8a5c6b361e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af73863cc4743ec28215a777f7038a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c18ea0569bb7cb9c293156cb986e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cde46666f1ade4e2e3d63255d0c06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1234b6b4f3ad303fb9fd5858259d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eaebab74eb0522cfc70b96af90701677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127940ebae2f10fc5d16bea5bf8b5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8dd94e244feb8b6a2f6a70a53a270679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ba127d4d05184fd316c4dd8ca791680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93aa4b6aa6c674ef24084192627f96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8327a4b428648109cf1ad2b383bc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f0f2564bff3897968eba6435b21f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a469967c789f97bbc275c2afdc6b94a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5830dc6d04dbb1126773064f0f995e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3764716a44b297d6f0d374840997f10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7ce087c3c92276562c55644a8593687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc8073a25957ebafdaf44a0c3af283688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee701f869db5baaee9f5c8c44d115689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97888e6b783c22e17645b98b73bb0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8ae27c4da692e9668074b0640253691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf272d0d9f46d3cb5218c3b318b84e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5644d5d9c1a04160f80ec499b694f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5fd379703c3416020e10e442c875a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede0b110fc7489f9603c0054b925d63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4ab02bcf7662a1b59c0e39eb33da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c624d1f5bd59d2877ee57803401f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfb98cc4a2f31ff9282e7412b689b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab733de3874908b764811c4d665a68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1411a4c4a8bc3ad2a063bb72dda5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75166b9aa645811076603f92e9b897a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5bbd67c8afba8b3d564340196bdde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23863fc6289e605bf8926ee7ea6ea21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df530dbcc33a77fb64da0f9f3094a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd183973a1f1fd9d7a8d6e41448403705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558159924769837e1e0d9747c60d8b77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17cb63a3105f1b39a3fd27f1e6dc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a233d623bbe5f7168f1b9c0e7ac6c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe365c4095fdcbda4b87c73a6668fa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1633192f1cd93a481ad5b2b980e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b3036e9962ee347701462c92f278711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf385904d96977bd2c39541385168712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af873a1a24031c4aee4da865921bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1bc223b50da38f44033dd6f037127714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003a283243b09d38dc1166ea8e1d01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3efefa2d926ff7120114603219a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226829fe2b5765974bb7ebcf8cf785e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b884221f3899c45b2d59297e0416ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26196c15aeca1fba9547666ed1fee6e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15260bcc8432cc412a70b4a8bb2695720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd1d52d98e7823709fa70def248ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63417669f03ca35d1f657d4947c753722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbfc185e2f05f597c3b021fadb327723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a010a2daa6403319c80abe7784b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8da97c2129189e599c9a7ff4ed09e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ffd7e55e5dbf81dba5a34ef49d9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f05765d8a6bb832cc6382c3e988440727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d86012ab2bcfcbb728126670ac7028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a2d3fe65761c1753d95c5c165a8b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8712a5cab547a53d89b67d2e84bca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5677bb20daae53b0546a0772d970a10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326dd2a7917a764c782f00fb74c1492732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b77180a17da2694de43a6f80d9921733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596b90650195661d67ec80d31409d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790939d055457d1cf31891662799c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c61d367dc678cd6ae032e104f37b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258fd145145c54b3ad79d43b16ffce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fabb704dad90a63dd657d7e8ee8cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325fe42942e414e750c3e8086f4e476739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608fcd602b29f744370511a3c2ac23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435499b455b802b3d26f8651c6b3033e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbcaecdf1111187ac766326262ac27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f380fc3075f4b55634d04e95b78c9c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242cca474624375d2698f54619566d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d796c765cf151292e072a520385b92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c390eb96bfd78723100f57a34487b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4bcd8249eb61350d62a4fba20e6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eec2446296553b28848f22f6d58f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda46c103ce9458a96cd137cd74a927749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd92a439385264b8700b84bcf05ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6098d486c23ebe3507565f7fe0f48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285f5946125b6d484d4b89cfb628fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb647941b95451b22e27e1931b4cf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bacb685ddd69d1b6916681f8df72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d54ecd75d6c498de42b655d359dcbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954f3f24edc9f92c04895303f44fb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282589362a042363b5f301c7e8d633757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5649c2d9bf651b65cd2aec384b77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f8d696d0d02478c2bd0803f69f4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6feae8483a634ce6b5fcaa2066e221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e131a29182dbd941c90e4a92ee5b7852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505fdccc946b1f86220cabf58acb4b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938c43fdd5112c405da404148a2651d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3d577f0a901145980660efda84585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c927f2f37480b2c9615af29b835e396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229be244f3cdbd01bdd5e17a1e681787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cdc60f7122d7499d38ddd959324958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0e1096165d9bbff26a2d3617cf0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164476c9f83649b596ee3877bb80a8a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa50639b4ef2f3b267319264fd422ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e556f469e4aa34a031c79d95c06412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03072fce1c33cfdd0c7ef8cde46fd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ea5a58e7e6e07f38a59e71bc5dd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275951e43f9581cef477890a58a7274515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b8a9334d11d6aff35de1bab1412016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7b141e03c82413a22462c2e74add17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063234f583c369c88e50c58a115c1e4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe207f5caad396fd5a660ffe49b2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd71ae787d29e2f07e4a739bf1c54220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7923d9fd22c9d14215f8192c33c6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc3ae83d855f9cf9c99784ff54045022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13739537a784741cd06b887b78dba0d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d97db4f8436ce92355a748509ad5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c31d446bc4c2f36d1c99652e5ca4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b64e01476266b5c1d8316b1306e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3265c4ef75e219b6428c031718db0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23036f952fcb095eab944808d8ad231928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913468a4341e41173a77f183acada1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21c481951d747dcdcc1387a11bbdf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e5f1e31ccf83c4e286e5e13a613d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dfdf946cabced1f7ef7060bd85ee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7911f32692bc4904566df9d5a492333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942677cecc47d445191ad616555368f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ae1c4269b4d827d3ba67ce6f352535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd66b6327d4c28a6b16bc436b798936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f708a26409dab38650cbd811f79f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda1a31d97ea1f107850b4dd1e9719c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad125583570fdf448bdf22881b2f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3bb036ad09a7ab8982a1a6850df7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b425ce32959e2889739a54566f1116441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05bad79259cbcd93c0161117a862f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccc7d3f664912265e18e03895f3d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66c36abb33a7845295533d116d23e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b1a1025aff1c766cdfda2f897abe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf9a3921c9b82b0502e91fae9e6a7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c50cb27c0a608f2a0c5c42a03e753947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbaecf5f067bd62c9fa3040d32c0da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46657ceda3aaf8c9552245eb09ad27e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb232541ff03481274738c49062ff9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf75d918b167cb48f83d727e55002f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c419f60572400c91e440f4edeca0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8c0a32648a481ebb3123ecb8b8ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62827b1a6b51f6bd36982e2df1f876054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adb2e1a7013f56f4b9c7b982de9d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8def6ecd96c8c4ab19257515298cbef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9245e1879d97c0ae9faf22ded0f41057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b42dc5f7c2d1cd9dd762c3d79a0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc087ee6483420746bc14d399f90de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21b1877f89a0f6774e4dfe4394aa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772d7acaac079475f7de674212a85461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a539c179b8845cd97d1077a711ba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc041a6c83fa6d103b2889c4bceab3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803bde5724b69a583c404b4e811563164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e5d72344229acd78aad08601f533865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f962cbbc711ad476900db99ff37c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfb58448a0a453802338b3951970967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764aa8fd716744d7bc2b8717a28db9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3dfe76a748f64e35b31e7222e932f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362445c1afe10cc938445898c6e72fe970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb452e75f49f24d3e44b3de9a39c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885aa6cd11e5fb57b941be34447ca0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130925e54b5d79f32e010a76bb3c807d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362f3f4fa71d599d05df8a062f63cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83e587669374b41205c8c830c86ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12013c43bc568d37ce95addbce3aba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698d3c9faa4538e8210e3337cd912377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0154838361bd1ff8d78cb1525f0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8e9680f34ec7de02fb103bb2e1cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df5d1e98e03f1a068db6eb2ad08c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86a45239bfa544ccd3e8c3a29cac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f2c6179384fcd694e54b62fdff9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18abfa1303b908857ce6555fa51bf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19cd2cbd1875ce6527dcf64282cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b35588462addf756265c2c35419085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50500ca6a97ce06e3836880eb7e110586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a028b69828468d8b8bc87666097687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8abb965dce6f3e3099adb8a3e8d0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6277dff788dda4fc7b2abe2b21315489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133fa0af823ae7460fe22d04d8ed5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9e78b20cf671e98e5a2de647f8b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e136625ca3569bdec8296846f9584592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840710695525e3ea1a2fd2d7a4089f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af6f6af4af66330607e0863f41f7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2ce493498f678f3eea1fa6dd7f4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511e70d7f411507ccbdd471e97a872496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8c71760d942a01ab39b54f0b88a0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4cb1a8c361a0896aca87390db945b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149640a8daa5074370ce9d88bb6ef97799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98bff378f474e73dcfa83d6bfbdc73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deabd924576b3572ab9f9bf0ded5ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121919727601f3cb2d7c82c659165ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf573c806fa02b864b57e6d611d495103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8e08dd14d5157e55b5a65bd2274b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c5276ee37fddcd6523a427ee75aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a80d5b3808b5f81f39ab26bcf44d52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2720ab92cf8646270219000738bbb51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c9835646f3fbcd31691f17cf7dd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2c8ddcee5f9d32773fa4c5f7c319c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9f264f9337c7dfd74c3bb8819ccf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ac77327bac2471980009410a42d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ed2fe87ea67ab45cf3b29da20205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e475d4980156186d435b04f479628113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa34e80b341d3db5f62b89ae1fc6db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e2bb149092afb7d3081bb8e8e0de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdca09134268449799d10474e8257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2d18274e3f31fe80fcc623444005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4816cc60a736221dc5bac45d1e34b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad539eab77c6edca4f19bbbf47c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07148d0010d96127d2205cbb38564f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f513561b03bda297adb65c10dd981121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16558b3611858808d3bb5f7faf763122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce199ae1a4ee83dbaee2c26492464123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc1567bd0997ba5fe5e431c7964be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc0ef5256d9db4657fb481ee2731b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae31191edc0a03cb27e773e411ba21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2eb45b9a6e44bcf1a843db5e8634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafea7e17dfa6cf99a0d27d4692e4ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff2f3d7fbe678b476ee02f545c974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac45a75c8e3fa96bb5207612ea8a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98cb1885037f0a5f6a71c572135754131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad02f363157765a0683011f1e4d8e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac98c5438f6307a281f290d5b6623133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c7115b5b01e88af72893fc32d50b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965e232c87a369b36cfa9adddd0de6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146510e0fa2e780a9f2b85135a21ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8205a39a25c41925336eed63b4d9d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec057614e07a92e286b2c54177b06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de82a68bdf3b7637bc2dd2391f4361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c35b607a9d05b95306ac9da7f160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7330f0ae8b6d4e5feb7a8c4e856c55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da15f5fd7e7ecf1840114e60ca271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac749ef17fc1db6ffcb8615000bf6e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbff82c9e8e37b7c452f1de15a0eb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4621d92022a9ba3634314d4368a4e59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d121e50c27c6153e37db27b4554a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2cd601705fe5ecc433a8713aa1585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4f471c21ee27ac063281b9c3816b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a2b7a4ce34d2bff2c0c3d71892c8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6f36c213e591dc4d1b788ac002f89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e68143a56982ec14970375a468fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537fc8d9db25f6842360c3f9d9e83a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204f575a45e1827cde16bd25818616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb203d640e6e187bb465c1a1b45163eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89580ad8a7e336306e88eb1f83897b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454eb3079f44b51f71a65e15b4f0009156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b1b08b7fe387d11244719c0294a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d505beb5964dede91f573bae215aa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ddc1c765ba959f693fa9236819db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1fbaffb6f49afcc93cdedc9ea2a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75160ea8281c16974665fcb233e0137161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd657fe42c6883f0ac7459ba2b189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ef847f1f7c8a05611ea03704fe60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc081d4cbcc6be70a148fd31c50fb52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6e0189ab1175a8e2987d5b4a3c93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026808ca94699e89b444634ff812dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abc7b04b6b8110f9b33b6d14a2d66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe0f9a6177ca02c36b34a0a2cca15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f09f74a03069f08c24f8bda955e166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18ae58c684aef61cc5c36d277a8c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae575c6285c9b39eb79a83eafa25650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de78b0532752948fe841b5ef4c6a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae103a0ccaa2b6799dac525f2c1bed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513c755d0345e79d42a8967178d750174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fe72fecab8bb1f34bc921dac4134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e136c9da5902bef3c2d12d3a5c04fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d50a14f557f1d6dfa3bd61f9b497177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b59cb0636d08de443135e3e83e504178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449310f2f283756fa24eb527c291b9a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b055809ce9a1247f9c6aa104a20f64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca710231b5293391ea829aeb3a87e8ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09374932f1fba12a6eb5113728eb1b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea166f1e8dcb2217e93ba722e32cedfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa807f63f888ebb60ce7931d68d4e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a0fb6bf532e86c2c3626f577ef5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f6aa6a6398b750bd3336f9c0b4cad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1098f0a14bc17c455763fb178f288c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b74ffaf809ca00b7fcda04bff3ebb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672828be4dcf3453f638b625519ee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854645baa61a32f6f57e3fa8e03fc080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd3d2427ecce4e3bda65119301a24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30796a2319da5c61f3cc2c4ff032a982192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4f0199911b350d2d41eaf19180c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1622938c9660b5b93094c0d3e39820194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bedb5ca98ee2ce3255da82333304c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3c856003e0c9c81461ece9077ef7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da778e72d7c22e284436e7568df5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f4463b893c3eb0be6951799b4b099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9156c35b9abba1871a8ee356ecf1b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488cd8f355db54cb0d1c61270261d81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52960db932c53f8ad996b8b49fe162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ebf89f135a6928b6f18b6db34c38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0938cecb9548f2967e0455bafaf86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89d8bc596e0b3989623633b709134204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdfa5afcc8fceb2672edeca5f5bbf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a534655cafe68e1202ebc6ec683c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8014a41372a201ef47963724edce40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4cc13c0a3a6fe229cb9302abae3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9560f0186e1927c0df7e32bf14e4a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f79eeda8638c30c4230eaf9374f1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f87e2540acdbfe98c51cf920c6c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2aaf13d9f8ef178cc2507d70e24e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7134e858b7772438eb8ff701f4b206213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f62b7f4096acf8032f12042988098214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc17ed8e86ecbfbb47dc510f1ac96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4c33a6bfaebea1f80500a4882294216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86dbb2d33e2036fa4b97f4008df5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed116258ce20d520dcb704faf5c046d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33d371ece8270e78aa1277258d70b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9838cc58bbc60bce62bb55f9cfabe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24005ca6a607788862d92b0dc6669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e950317e19adfa5539fdffbfe40c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b3504e4e47309227561dd972c5ad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1501c056666888863ed2d433fa84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f9596a71945adc760a4d79d0b653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b3d791e08bc88a1dd18807246f680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2585a8256b103b752c48158359706c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6627c0bf4b19c0d722ad9700341865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a470b45f86d255845e15d739fbe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb45e333b8db6028d745dbe70a6f015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461dd048682e2144f580b58141bc5af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3075ea75150bcf0bb7bc43c6d48bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206252533632a5d93d3fcaacd272465233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c71e7f5c9d2ab45df709084b3988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7d7d6d53f5c3cdee781762344040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8303314f2d46f40fd11aaa1e9afc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897410966e27d721884eaaf2befdcca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4101e29e02756cd6d5a3bbb53d6c40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01077f3a43f566eb2f605b92ad3c1948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b7ad1855239954bc0221968a2a83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742a81d763bf90b76c1753ff453e2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a18a3ad3211910a1a012a2fc7c825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffb19179f2cb71e13c5308acc920d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c03208aa02056f3893de29bb1e5a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0390330e4987bd79bc425693c6a0b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c58266ac651384cc76c9dfc9ddf8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adfb657bff77995943b240d729eebb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ec2acac913fd5f80c6de7996f5ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621fe7a8372d4a0e063e4c28fded3ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9eb4437f89f6160bf3e7cc6d1bdf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ec515eea04ef5c199d215d1d8f02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475fe493c672d742b4e89285a5fa2b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b993cf9196743333156d948d1f4f3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693358a0435cbeea5ab80899230697d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb7efd700d357432a1857cd1d8870255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657efbb3f30bee6a2bb03eaf275a1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811b7850978202cec311b764259e270257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dab8e5f92bbc8e13c113446d9acfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92adf877af4c065c39fc388323fb67a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72810b0e297bf26640626815e32697260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4082d2cd24c9121ce6012c8081615a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea0af09e9b6bc7670265277a57e59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b997ef5e1a2c5ae1c054381955b571263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d864ce533b0a756f8819694df447e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be54d207e7652464093dee2a5f3d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233ac5fd2a1ece768d716f44b0fcfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d2a19486e6c0f5c1f4f69ddcac14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aeb7e7f23d5bf8c647f222f06e2c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc7533f77c72163286b24b46a52971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e70c2e9f2cf5e25a7df0e64e51497270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520fbaa1c787d7794237f34bc9434c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee54ac2e440b3432e0fd98336f2fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567156bc78a50193fc7d8194af3c9a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3163972b4cabf392b28460a74acbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c289d63437e564bb92e0c4557f32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd64090baa36c954401c6b5a0e1bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0987bef955e65551ec5b260a794f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9702c5676a76f2e57e1b19b233bd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc54212c4868e6ee61e54dd988e37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954889168bd7b549e001099bd889bf91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714fd7e2accb0ca9a669ae45bd839f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07bf5fac93ba34799e0749aada1942282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c6689bd5d5f33ac1c33b17f804a8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa2b66e50097b071477779bf06db0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388461f541efc641ef74bcf616a134f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040e19762f7c208759425236d2deaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20d6f4012ddc46eb94413a7666b9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda11c7236cd3d703e12de9008df06ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cb879b99fd3b90c517a866156d73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b099596fd3ded4abc6dc53c35d1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fbeb69b94123da0739fe7d974cf9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684001baf40d153aa9e2264114d1b00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc4db1455feacf4efa2805ffa99d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3907ae8147254a1a98e74c3019f98e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df01fe79f6d35cc6e13cf117effc7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a744a55817c8ce584919ed0ff733e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18d69130cc4ff8e12596688b40cfe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5560961bbc5215cb6a8b261b8841dcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62662cce8b3c37613605730197121fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2436f854a47cc7c767f021ef4fe3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c1b783973640fbd44aeb05d1dc5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd2233abbf92daaaf1104e2688592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d046f2052078ea5aa7e28ee5cc10b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89444ce39f1cb1c3d9b4e343bd3cd5c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f556ccc2807927cd3bd66e304dcd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac79a2573a4fa0f2a53bd2a0edcb08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b90b62d1cb80d10c69ec43605fdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a1adc999a85c09dd04f61a557729308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b87ae26091a7d35e934a4e535cdb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441aab5f4ab9851935081bd0e9db7bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1bed44db912c5c84b07502671354311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752029924793d95d88ea16aa2e0116e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38bd115f36df3931fcda581e897bd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34124a55846754d8a7edf6eb695bd71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c2aab8fa5ce6194c63efab067f01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc1c11a8d52d2cb6acb57fd0c577d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ae831f83018f6fbf23e438edbdfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe962c9adaaadd8ddafe1c6ec1124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf2d014d520c39b89c8558e081ed4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6110b9a71bdf06f995ca792bdbeb3d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d7a0a9ae9e38e5c32ebdd59aaee2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e028d66132c6719a7702f0b82337a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893ba275781404dd400722d7cfb8ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39933f268dc6f8c627938c1582d043324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992388b64e0a969239cdad1013d6d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d6cf594d7a9a94490834d2505e5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b46eb286ab2f8fa8593082f1592c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce4d48e8ece6855d38aaef824e905328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6d34a3ec08928754e0e7ab9622e9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382662243c828e6410346d84dab3a877330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b9daac6bd8ddb217c6da5ff482628331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da32cff7039a3447a41fc9843f7fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161937de4403abc86a68eec0b9fb3b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27dec1955031df4148f13c5f4bcf35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d17ce12a0c6faac15e5279c968f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030ad5206473cca3cd340d0146cc20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549d629834ce2e0b73c7412420a628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6fe48e88bafe9ad8a28b55b0848d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c441a698ea110c7d55bec67437e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96751ae1253da64662f634d72b3b57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1cf2f2cdcaff81cbe5b78935cb698341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262b2b9bf2eaf95283d01b8d73bfe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8269007d34ebcc46847a224e6b242c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49dfcd96988e94a86366bb94c7435344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f46ef571c57f4e3700e38f19eb16b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9bfcd29a88230535b577a3d43bd22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca08e9975c25300073e4784a59a6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154bd18230da319dd14ea9abd069ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0affa0397ccc65d815aac3a52001f69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4bf7105f596ac90911ac87843afb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718adece01d696953dfeca6e9f9c3337351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712c077199050ec450271932d109c36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07072cd11e05df5df89726c133ae72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204847f419e45f7da8f87ecfb37bb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6972b0fe35d1d4408570c364b9336f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a58f7658a282b2893d62a680c20b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108031dfb874e59ab269d527c13c7a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725282554ff918f042882663e08c2dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fce30e125dd72049bfed2fec05140359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cac2d274e1ae454ff8b84d5bf6738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c9a948f5d1afdaebcfd0a7b07a930361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5950fd03677902d96b9dfc3c57e42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ffdc4e381b1cc213ab96bc47dbf98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052abb1b52509efcf7aed0ef52da26e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133633272e9395f83e947d7e8d18e109365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d281972427017b85bad0fabbfda5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f676640195e479af0012eba0ab1de2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a3a86bc11e818c29945057a7bd5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc342ac9808d51854611b2bbb176f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80831abc3de95af4d2597e7fb5cd9213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef9212dfa9da9230715dc3e900ca7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761659398ed07b66d1705d3a7491fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608532c5f2c5bed195a44f73c80454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad8d96e477f2206485bb9c04eb713374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbafe12ff83dd0141ea3fab13017e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a23dccb7d1e77d2c0d89c5606c50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9492e9c9318253097d5d4492b460b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a73e3224c08117831926a3076448d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df458e64abe0dc8933a6ed0e232ecbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835eb8015e0abce5ec5cddc0eadb9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b9b73a71845832447d94861b3274a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea11a08a437ac792dff080b5049ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2c8eeba16936502881f35a5842d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497a7f419bc5e42b08c0d5ee9d2d0a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a751d36d0d486ff4d076912754c3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ab3bfa498bbab81d1b77823cea35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171617c192f52dcc7b3daac5b2fe4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94db173ec3fd71c83f60c9234c73d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e20486a68a0b051ab44ad2e21ed67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454584049736a43c80415d69c96956390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6c92db29b599c7da3f689c1e9725391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36e1c953deb3d158bf09e2f8032ae4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce7e48b7937b66aa21c0a089142e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e12780bd7e54d47f45fe1aa07201394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df948455fc02e5115c7657d54cffc52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065341d622081af53370a0c4777c0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a43337d3403be5487a7deac6b12b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e34a839c15df914a0ce2f64dffffaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ebe4c2f1d6fd9747be669d2cddd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824984864b0ec9de59296db07c7e8e4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63dcd4d12304677c798efa29e60ba2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280af4e2476a35fbe7051bcfde818c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f7ee635b6669d7a930727d7f7a75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e26d3e4af2081470ce14a1a6a79c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517dd1908cb4ae7fa1d8bd1e433cd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7967d0979df4003afa90304a6b4c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ac4f1875f96aa60b1b868355c325f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a844932cec99bb979a869b42571b10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899b7f1244bf3bebe4516a59b1592a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e397f642d347e8d7f9c182c6bf9495410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb67a31d616eea44964ee6b9add129411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54da72526d415275c55d057196c315d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e8e994700b898c32b39369797a23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13a64f55c62cd51e1f72e60229bb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9daa1a085e219e8cfcfc6aa62372415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72bd5a6b6a9f88120aa44b0eeee08b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e1015a4b4fa9cec87e0cdeb29db4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a060b72fbded3f8b6126bba757525ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423fb806e3bd8edf6bab94ceda1e5b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735cfbbd10a9af43118c98df29bbee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b75836da79adbb20f989256672bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5cd529fbedc15d9da888c098d196422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8943e6cd0a11c03dc1840d05fae3eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e85e841bdde3badb37d527f2c585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa255bb315e2b87fed2a45d39f57457425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebbe07e3109116f63d93c0fa9fb28b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71600ba9e56f841ef9881ac5f7dc874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1a9c9b4eeaebaef35228c2af7267428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd052e5cd0051bf257e240e547613903429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad8341ed17aefeb18534f74bd18f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8c63584fefe16cd21da0c8de64eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21deada30b5ca7c5e66bc3e45baee61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89fcc2a76ed5d0a211c089c8a34f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577518d8d18089afaee81d7734b5e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17454126998947c25333396188ab7a4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a3a24e1f3253ff9d983450d7e2a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ab4c1db4db4bbc89a0fe6d129c90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f540ef2d606d3784a85b32d9503d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f4024a252b1f515bddd6f7962c81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe274ada91ad8c8f74d171a1118c64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f760aad0cce44da20388d5d68e2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd497d9eca6017ebd1c59b46c4e87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff061699785a1330815a76f41f80bd61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c73b65742253242c585f9fb266a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbe3ece3f8a518391b2e3bd74980b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab0a950024a8bb719b8060afc83b00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fec8e455229b1f8e50987a2fdc27c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0bee45514072a72e2c50675e3e96c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f5c6d9148786b2d05489519e75b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d7f42c0708f60fc2e77443becdd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7b598d582e5064bcb7e731b4bd93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536e36c8fdc7dcba6a4ffd60a77d03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561789982f7da047a09122ff2690ab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4b455a4d004cab781048d41069ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf73100de6bcdef90334f9f43c7616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec00f5f61450e0ac3dc95646f2980456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2682703e60ed47e7307a7881f332f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2a97ba71fa401ca6d2cd371150dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb53793e220eddcc73a8d8455d416459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad17ad14635f381e39ffce6253ddc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce5636cedd358fcbfbd1901d8ebcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9ece25fc3724ef520a3aac9f9146462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee024765569594af12e4c8e61fccc9e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c569f574974d8768b42c553696fb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524d59be611c51f29a1c9f8149bf9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a8f9a7ecb378193af250822a55d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3077c8a0cd848dff3b58f8ac024a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381c8d037c5eeefc3ed52a635b54f5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286aa1688817703350c519283681db1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58dbe940c7fe721a349f34d3a1ed4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c250c7dbdbb722343b071b1f6860471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f76eb4b5307eb784446136793c981472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0a17559939e0a4a00fca0bfbd013f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbad3c95a92e86a4851f3f0dfedc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c261280834a6d02103f1cd865d18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364a99f75113c135aa63f8ca8585c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251480f4af2faa13c3e792d9bf73f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecfe037ba08a6d8b179693328f6036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6ba5cfcb291e3f0b0bbb29475e3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb48b76e24213b3d677daab512398e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed196060d778bbbc2159aa5b633fbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a95b426641b00d6eabce08a36fa9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a5fc95abac6f75926adde3121487483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f2e8ad4d0912627f25a8802bcec3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2da0c3e2fbe8cf4023bc06df507a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656b9bbfc9a0d5ec4f249e604e86c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b1b6943d35028eb9696b0fe5508a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f95f2019992a36085145bad9ed355488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c8bb1d9fd3809cd2bd4e22d7b88d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f2187b898b96bea4393e1267d497490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00931b10429955c9909582d86293e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae316d182a20880cb6148785a4bd8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e98bce86d71561f19ec66bedde21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b414fc68d6ed7db7034a9a7a4f1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a33749da6518ecd9ccf51884d6e2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d4cf6521da4f83a085112b2695f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d6187d4560d7df90523fbf1b6f56e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc01985e0e2cfe901e3f6bf7eae79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f1ce5d22d0cf571cab566dfc658f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea7de676e4ce39da9c57972c705bd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3243507570843a3a86802025ffe7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550336b08b11bf0dd57fb1586b5019d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc3be3eab3a4a54b5db522186714a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47bafcea8c0d33a3e50fe77ca5d1fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67851050d4b83b22294caeca2d8bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d5c2532aa12e1bfdba0a05cfb20a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52d172e6e4cf5ea1d99c377701656507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ad6e6e5e81182366b1a2ecc257f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e6ce882b18430c372067717b523c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d41c1ae6c9de3ce1ca5c86535326e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0415b95f37432e1cf05aea53be4d89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e8bde6f0e78a07259603fd769408512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c25aab83ff1770129d154514c06ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdd4357f19a0b308349fa36e2c64a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5540905d074250201e345ae4437a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fa0511b96a0256e114b8b97e6a61b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c2dd9b6602d72c44f8317677e403517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58573af1c74822ad0be67b5d508d67b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c8eb6ad68309659d8a438f884490519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674f18e3a77e795a92aa7f5e33fd29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31894993cf840a81539896757c950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db950072f2de9cb367257677c0d816522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991aa53ba0920b19428416faea0660523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a99e5fbed003d3d5ffe3f1831698524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff633e093e9be9f4483f6c4b3c93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3484cd560618dc0c8ce61755a8fd63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e3d94d6130ea466a982eb961d3b6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b49858c6b6c3e2f61de290b544bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69acfcd7023c8b81480d41677891ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6492cc0bf3b14a635a3c53006ece9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613380f91dc08715fc51a7225b5b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986609e826962b17cd652b84ca10670a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c46dc91485df66aa8f8fe86550eb76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe93c4c2103ba1ec5f9ac1ac940a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910f6ceb23d28ff388bcd4e1afeda2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d929c7b715c661f5a2bfc3f639238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a32efe2c3735dccef58d351494eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0133ae1930de2b4f87bfae01ec431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c804db62fb69f8ff27064e4757a49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3bf82e635e7f18513f67e4a5f2c08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31ba11c231f523e7f83e4a9469d68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf099cfa1a1cdf2195e40b1e4f928b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafb9cda2bc707bd2be1e7127a22c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173fe17d27f34ec5075a7f155a4ad7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a788e8c0cf21d5b7edaf9dca0456545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73122b24a5d29ac1bba7aebdef3e09f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912454bcccd4ed71c27575de715659b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3fea213e29ce6eaa46aeedabf5a72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6324dce3e0af32dac877a355abc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e9f8ae3bb5e242990d31f2dcf0e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f40100f51bbb714bdb976c71c0301551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9787a31b3153edce28d644d16544f49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b822002f557008dc145f907a25c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b616cd2af23120cedbb4dd260ba5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e7f68e803b19c04b4af23f4d3f5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcb2f586c4753a09dcdc99fd191c87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211880eef8d3431caa2e0719423fcfd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03d23e307256a8f30d917668319af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4fa246838109d62d778cf04878b29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dab1c67fff6bcd78743b5dc0c0025560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade2839dc3e7ec018589238759f792561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484d2137c3e0d04f1a4c5e163df7df3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f86dfe8d7dbbb5042ea3e78bb741563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9aabe1c6abc273f31950e007c29d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad20dc777ed9d7f00e8a06e459e6481565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33574bb8523d83d8d503593b5f3dc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e846834f36f304f97b238de17eb944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48498a5502757d25c81e82f4e5fe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11ae7e642936270340d300a090a7e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ea723e13f194ba413521025e10d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8fb67445d04992cf39f7298309d8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b5e1dfdcea105b263bee94f203d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8ee924a6542f1ea75b435c810c30d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09179c8fcfad7208278a2ef1f90b187c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e11c29f702fb6ccc52a27a0c02b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a101fda81ce7b0ddb0c665fbc0cf3c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e900003d59af5cacd52f77c5e506577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0ba4915ac88bc1994a40e5d1d5a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102b2d9f465e50f3aff3b57829af42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9e665a4d2d5f1ac9d20d70e4deba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac814ba4bb26cea2b56436979a884581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6953c64f3818faa5ab407a31e91538d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421edf2031bbdd3f7df8ff4e38ec2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd173ef172e89cc29c14f205903e377584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f8fa5cae7bd5aa5c1962626fab88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102a594a0f18fcf0e9768cdfa588f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d78913f008ece9f4adb469da1f52b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5143d9a10a205c44df4ef955173b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8502e2ab57cb64de79c21e6e1ddff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6abe0c52b9186b38bec21703a40d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa4ac9d05ea6d17cd0919e30fa66b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc914673579b6abb4d98d938ccb8c8e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6b90462c3ab1f83d991626ef3e9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1eee980f801fe817399ebf7c4488d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5687850722b7864903955cb3cd62b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd406d6890e06d192c4966acc724f77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa229a372dd4b2dd5a4a44a405063a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854c148409be2a0bc8ad2b02bd42b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c8f2a50c9ac68da0a50589f002264599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d746cd8d7b2cf47ecfdf5f31186d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eca7c99fe297e10f1564c116bcda9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad4c62ec9f457b7adb9d3bef9933c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc2e0870ec4a7ac7857186bf79164603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5277fd72f537cff497dc7a65064db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e415756804e41c873abc2c2c510a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19172aa95470744397f0720a668bc4be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81fef14ad4f08f8e1cf61e4e73dd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b1bb9cdd4eb5a18bf5cca077d68f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd449288d7ea6ed71b40cd9cb35c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555012974f77fc9a939b9275e79a1f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5a183d890afe6c0b1258185bc362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9806b54ae9bfd2bf404cbec8df6fb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273cb4df9bd08f8ef9924148a15becd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16747292175b81de4df25f9a117ccdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7ec5a5d29e75aca04814e73ef835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ffa754a44fbf300a789a679ddbf17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e77ed2b84f7b92e12f1c183c0e5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fe22c5a008f4baf27cc8aac041a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bacd7be0f6dbe3475c17fdbae101c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1b0fe197b7d6391fbca44c22a8ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c59b4126167d18be9618f9e41aab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15717674e1e746bced71ae9529f1f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1125e3a2397083ce91b4fae84e70d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff372f113b75cb03401d6e45bc6f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5280a83955a65951be367cdd86b55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3f6fb31c36a926c7028181e22d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b60b4650f3793b15f22adc9d1cfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d64ceaccc0054136b91ab84991f50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e29fd1bc89e84c812f6e9bfca26a54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a8cbdfb4d5508ead14ac9fc178393630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa83dc4c2406a4b0fe1b1727fcbfd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e972a9e48f25be097fe2904ec742c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8242d0f1c5b78deb57e45a8e1779ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26b16796c5c0b90fec7f6d323428e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464ccb604202f9df242a4a98324d45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac042731c8d884a2857754d4cdd520c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5ffba703b02f14b3e85755def3f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e54a7b36d78a379405cef7d7d17f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f02aa8e38423d22797e54159ed6e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc078aada88168c123cd4fce4156490640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d81a50a3ac829552cb0ec59e5924641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb5fa66f86941ddaa40f6085d1903642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2957a6ee10ebaf64359ac8a93b61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c38f802a152c6ab728be3aefd70e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb861df59cfb370ead3099f0d30e66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb686f145650e67e51c8335cd0174279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c59af6b22fa2cf41362335905c3ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b35482c3c1eec7f4b1f490818a852648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907142c58638775e30a208ecd7ad119649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e922e634df6f23da606c323174a5d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108958a4daf11b0387949632aa2bd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e88350b73be6b291d4bb8813dcfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532eb784afff9ca0be852d5dbe8fec4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ffeb8ebd8d6417f1a01b5f84492de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab888cd4579ba916799823bf8cd755655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7e999c36bcf8b7d085decd868487656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee15d300cfed7f821e99b34ff38567c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a56e3e7e28b7d4d9b321106d43f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028bc84585d393bf6d76510f76cd9c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b711d7037a2957a0b08c33000c6cc3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d977fc85492a7272f5392d0fea12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b4782f5af1f78c1e26a2add306bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e0f252683f30ac700e8f3c662c0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829a58ea99d4edbb44aecaba5fcb28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf2afd08f8a3f005456422a336616c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cbd95e53651a8a856fc1da0233cfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788dc50053cda07fb2b1c660590b043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0439f60908a8c7675e9cfebfddb50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e73ce90aa9c1ce2edcf489f023e2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa892bf6e51a4c26e327ee63bb2d1eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd4e25a3f1155c5a2408afbed73d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f52fe00e3f45db67c2d822532481672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575c9c317a116d3c5487344767f7b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573f43ea5a3cecc322b90374be35c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486571976d25cc25870ae3a269f6957b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94497322f13c7a33563bc72eb9f6b7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ca15f1cc9010034cf23bc54ee8838677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505cd55a0b971a03572d7acc41981a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6ac93b7a03c792547d0add05b2ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cfe6c501bfeda075e5d63387ef58c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240737a13a27ee05efcc8c26066d4861681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b16e1463f19c64d5c4c514ee32f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4261a91e9b34140c461cc95152d1de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb96e956dda6d048edabb9e82111ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead824d4b8edcba09d56672bd202b17a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33dad7c7d790f8c8d4af5f8920f028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad79981461c33b31cb6bee8c4efc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b2af222fdc2f2523c4d483246ba0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e30640e15980ba313bd41d73bf9235689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ea65e61ce4c83e6b6ca2bc64ade0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff6977a6400e936fcf15e05d5bac6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f6c258fa3e51b2ce135d70706e81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f8d0927bb52ad382eaf81aefc796693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019f07b67bf50b33ff9ad43f233716694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee37984b39358aa40474b81ea87e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e74e257277f3a3ae42c1f0176cda19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d61ef018a5a479e86013deac22e4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864865b50604a5fd2bcea310ceae83ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc5bac9718632f1103fc43b9bac41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61333f6fe178a9028e512ddc1adf3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6c1f871944444db2cbc116e983d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a1d6066d4cfb2dd8db1452360b941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4962c23981f52b7a1d49e90cd71218703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179336da75d19829d1d5f1fbc3cb9b08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29815a41d0417c1d50cb2ee74c4b50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765e8300f9f557bfeb50ba0cd4b946706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da705ef194fe19ddffd5dc69f395328707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cb14c6e0b65fbcaec177ba654387708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff6f3393678e5c0e945b872702c32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6dd59cb03ed83fec1c7e73dac0ea4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1b08b259faba9dcf0bd27701ef3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ecc4bad2b206bbb1ba79b3b51dbdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c231c0c36966e46983a921bc15226d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d90817413d1c7567c9b2cec19c6b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c5b86309f863711dc89cc2e08850715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e6e9a72cf2181aa697c1a87bf576716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0eb8e8a4d42c261dae3b69862611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6843fa5fcddbe0d2888231ff852d62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2f75b78a710e3a108957c49885aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891173d4516b1214245ee9b28a37693720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4a8d39cd7530acd10a807fa92da4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf251f9765938fea7d929e82f4654722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d5fd04886125d74da0e05f7982d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61183901ad00c6eaf77e3faddb7855724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcaa2b7ba3889ae1549784557fa91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b5f0022b18ce85830c288003cd47e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d265a69cd34fa0e569ff2f822bdc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99eb2bbb61b2752b39e82c277b5f84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86a7d5fcbbc15fb20dde817d29f7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec1238a541161b51423e9985ed091730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e3d70a28825144a0fa2d93d83c41c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfcacd6d7e0d2b0bb2ee4689c782d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb55aa82bc794cf6f818d7b6af1eda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3bd1f3c47a0eae52c9f097b2eed95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d219f7ff0cb8cc09408833060cc58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7a5157d2deb911c5998fcaa23191736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e963879b82ae769919f28f630a8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c178b5cf44d3d91032a9e7637b59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c5a9c4aee3ea368306ce23ed813dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb530c4dd7ddf8d1eaf0ebfca33511740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4cf6911e55aad4ee8f5f771186c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694242d10b67814aef0b6da5c75fa4d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52877d63065a3198269a74fe4be8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650b921f80598a2f3b4053fcb64b21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936b39ecf83cd7a83143458cc8a9b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c0209b4768e5f0e19aaa0169b237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a738fec261414291ecd9ed30b294f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ecf08cc3beca53d36eb17351d8a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a5a3846f748253648771a4833f0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a5a8b796905a95c6950392d01ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8342e2b5ac876385873dc31fce9cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10b5c4bcf7228a93f5f94597e7ef0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c944cab672eb611d3008348925e566753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55b878d0a8441083a82fcdc80be0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea325ae1aea8a960b7b20cd9a6971c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e6334f49dce375d5266ec6160bd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cac2121e8866e635bbd2244b3efb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9e3ef14792044636fcd8bc410578758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361b11bebdfe15027d484a7d81cab03759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>