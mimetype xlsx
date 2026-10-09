--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e34ef1618f9d976d7805d26259bec91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccaec6e842b6502b9655c5bb9d42762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412005c0d4059bdc8a13ff92ea136973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e67c20a763e065b4db0e03a5047664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3df85a7ed857b0b4d08f4eb5b29a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31aaaafd34595f0030d3be3c3fceb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b42575e9cbbe9d84d1437dab0a5f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b6cd70ad5d409d8f12a18fd092708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afcb5a79f5c846ebae8bf3a2bb46669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf9708014e351dfe8d24cf368fb7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494c75c6c9e7838939dc90f5197a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49245892bf2a54573ea1b052e67a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a300fef702fd32b40c03ab1c4a9a6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f11845d89b9739f5702e85f1f1d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377431f26426888b312f31f8e0c7e3f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e441c9a189c0bac2e0071e767e25ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67e87dc4be7fb0b75fc87cd16c14d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e71b56abc884e23324c97a78eb83518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a333cd30e8f2cedb43dc17890c43e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd1fd8afe9067550a691951cc2326520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030c0ef154f0589dc5bd3ad348f7c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df1cd7e87172d0525d68a603ac19a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f2255d0792b1c288d3f8ecd36e8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179f563f90198c6d4c01fea5b4e4e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8f7dd7e461494c951b87ef0b3f84225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9dc02936735ebc62a1cd932610b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1a6f217603bf0df736b7209c8234227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2888f8cdcee1cc9e7537d17c251a4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30eaedaa631a6089034997d561bcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde20c41c4a96b633f68bf0ff13042330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc977c0394728d99dadf105d11f3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4015c28ff0c5e24c5474d11b9bee6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d686fd0c2f1fe54ee07c5c96b2682a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c96b697a8b06d1ec0e89c5d0d16a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02a4f2c65fc2a1595d94d529d19db835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401cb125a174f87a7d0d29b04bd9e2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafeb44ab7b6abf7784036105bbcab637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805bb67f6fc3064771b486aadf5a4f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36910ad503268475e3ec612a3b8b0ccb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad1b1c575d01217503a55e186f65a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7d8020c9d964d9c6dd0adb948a29741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ff2ce40794f9e70b57298b5843fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d913306a9d1d81df9591490739ab543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e37d8e95c4700b64a9f5f416585044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15310ec8d492bd8509b7e8557da24445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c4c75da2849250481f4ca427031246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534b405fefb1f884f7ffbf59e1983f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba74ea545ec348019572c5c7233eab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757bcf592dc6c67cc218eeedcdf91a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9338cf225563e42634394613d2e02350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf4de7a547e3ab188fbfba0d4e2ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b89734d1f132daa07fcb10d59640d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1e96c45dd927cfd7badbad6ca67b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15bffea5c27cb41be6847dfe66d00a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8cb16ecee8de190aec5b8c17f63c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca2f303c53abd4160bc7cef03e5d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b6e22ed636c782b72b9ced390404d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026928a6e71b3ac1693b7037078f21f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96fa289183b2f827fbeaeb2c0009aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff6c28b4c7037dbecd3fdf138f2f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1e647135f391ca56a2c918f99d0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0384b33b14540314ae1cac4943a51a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea72d7a8ddfb06c3315932296ccb8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae16354e3a824b4baad304dcf1d23664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ebcd8f91109eebb9edb6955563f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf095974917ab4120e330c93f7b17c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e496084acea2ca1c896025a45282a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bf65c8fa27bf0589f72ae514a8c1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370407b02d0f4406b9a81a16dca32269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181f3220360b597411c5207dc30e6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d7899627ebda8298ded96f8658ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600179c0fc76676c989f51a95353ec8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef2dccbaeff7bf12f3c9611ddde55873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c4e8f7dad453fbc7de2a4671c75d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209603e28262ef8377b43c83390a5bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e44741558c3bece6a9b37819a742bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602fdcd851e6641342709237ec0de877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843949a96d4a7fe37bd3045659f3e8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ca0ee571cc8613d543de622dd08379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf4251cbb8576fd7aed1ea7e6bf6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ba24cb61cb86c9e888c89a1cd20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ccfbf574793eb842e9018089735682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e872d8ba993a03ddfba81d27d90cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8c9c22bb7a3275ef633230d1adc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a13ad728d30e5bc5fec4488fbac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55c79fa318b7b96753ef2eb4bc9c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54854abf4c1a9dc562144bb7b4695f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180054d2594444741914d1af9ccebbf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c756618bd4d73d3079bbc493525889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e897f3e25c4b8bbbcbe8c2efba5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61d4a8ab35290340bb4e5b6c066d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc81c11d4532fb2920b02cefbc181e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e532453bf54207bb606ad090bdc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e430aa318b8107c9bb0197b1784c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227169d0b750b9a44998ec96c9b22a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7707094cc6047419125bda0d6727d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ef00abf0db53b71044d61a438f8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd3dc5c928348a52c3941fe8ba774198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2601a4c4f907c8a204acbe3ea3437b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db9e8e8ffba9403426c03b5bc5072100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9e59f8d1425d22a46f65c06295f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0274ad98b2b447d27d9b074cd40775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763048b53a149e04d7b247afa7ef8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc84ac6ab307e45bc5837906c44a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7774b5e3dce9e178d79653143345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f11d6f033e0c7c2d4e94dea3ad02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35dff76af68ef0982b8f828e417f71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840f73b907dcfb18fe2584b002b1b1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30dee0dbae2244be7c2d0556d5779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef52074e6b5e0d82901ea4900e710110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40859bd171c7ab50797656e1ced1be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de800e60d1c9f01dabd530cd33e176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aefdeb8cfe0674a26bb5a619c5ec6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213007d5a349a90ff620fc061b329992114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2af5f25aaaa9c561034f7d2d43fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100a895bfc25696d2db172256aa2c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a6e24320a4456c97cbf767520b14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c916ab8e21e3029c9edfa2a876c72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5554e6571f90fad9a74f9d353198e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19c9653c3c447002ecdc89d0c87b62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a499daf14ce58adf4b75c1017a9b73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec693e1d01d73a62313bcbc605ce6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee889f6d697d0ae749463f05f7d864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24a0a1bf2a98699102179df306a1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd65f4022336fa5ddc48dfe8ae3e3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05cc2e4ae875451569045b1049e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc23da6f1287c55f08b955625074be5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669e9e4a7c4f95780a4427257598e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370652fb6b71dad22e68eacb4882559129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa057bd59da758a691f8ad40f7eaa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d85043993cf2bcd39a5b3673573f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd4b0d352f408d82cf59f23380a6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9878326b49a50d5cd882b9d41edc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5832ce6b53f914384e1d80841b6d9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c9062f6382ae7b1e702937a1412a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8559b0e8a2ee55024c24951e3b9ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba1ca349e19eb2f19f85d0e9d2267c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f53e6089658f634fce762630c230138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ab13f3798cd626609132a4e23ef3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce60c46170d7f7cfd27a346d7231e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2c99d7187573bf8309f91ca33afd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a9cb23a3aba2a9023b7580fcbbc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de49e0e47a4ff01c7a6fbb9d7c8270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f300cdf3cb1580652d1932d29b0256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a3a6eaad8178f542b3c370ae882f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cd7197467ff4dfa1cf95c934cbb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84e8bfc0571f9f4dcf2428b8639b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e94402357cb4109033ae19d077c018148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7decb8a33de13b1261e5428a7ad84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b0e83402cbf3314466596364de41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953d1f87f01e59426967a23f418969151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5d26dfa2be5b4b4fb8c70dce0a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4033551a2273da510360b4ad133f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933203b7f288b7be08517962e77bb16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b74cf0fa7dc19cc6402b5828e840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66ab942d2f57de6defce9e985701a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a5b72ceb0f5c85e523f21b5ec778157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8284f58acf1913c19592f9a957ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744799bcd2aba413785dc7495c9cecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7432f386b3e4dcca49e772831b4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4efbca47f14dba36d30e8d572883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035643bc9a34cadb8f5aa7d7a46922d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e2c90c1b3d867376b921b4db2191e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370c733618a968522ab6cca1e49383164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a10e1627bb35a30e4c393ebf940cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a931da9a3b2744fc1ce789a1a800166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c13d27dd85ec054569359c618b3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70933afd57b9a76c1837ba93421921f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971faa7ac3282002d4b3aa0fea0b6df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8073cfb7e0a548ca46ac81619d3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fef1f9b903c34a227ad1b439bcf86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f9c48d23c1190466a20a76c5bbf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9feeac89815f446a4ecdd2898112173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56f807ce518dce0ad58e15121ff082174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912764bc0c29bda0c4dd44c6d8c0c8b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d82ec8f8de8fc95c45ae9990065829176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdaa4442ef67303f8f29fa1df4dae8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355962466b9743b9eb456c2426cb4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e830cd319d764ed451bad3616d9f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c23ac9d5e059f306f8c4598c6ad45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb892f661266cfe5c373036cc9e2379181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d24ef98f7501633bbd3b63e12687f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091d3d5dc07ccdf430cd585da2ec7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdad192c384e2f7691aec1603722d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77a21b0966e0bce693d2d1d5de607185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20fba7c079e075c36a850a8b4407d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b10847db9fcdc743e4e206c408950187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157332f07720be2eac380fe1266b9ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52883c429fd2931bc179ab7889060cd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb38410ff98abba09a876cce577dcd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823931ed064bf39cc0abb3c85578712191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea82e68dcecffe1203ac18480165d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a330e00975282c11682db292e15e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db574e1181b5a40df665ee88e25fb38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e1ce9d104d2136e86a579408f2cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c16f68b9877c6145bde81cdd5cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d5c15a8723e64ebddb3bf4839e445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021a40392853e27102ec982446bf82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c7fa4f0163cab1852979464a508b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0bd7545d838c9b0bea3df19bfd1cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57def4b86e1233085a3c2b84f22a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c39bb9f8f40dc943c606db9b7ed9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6f95fbc1bc0a1de9af0a42368b63a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f51090efbb9c422f8531cca525ddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352342fab7e372c8897f6b342e1717205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f802d847fd1a325522d08c302e90d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622c196de58cb00f24cc8c9e9ebb61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2577f5106a86330d2c6d67ea1af63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c249054673957361d0ad4dd8ae80a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0822a171039753a7846f95c673b32b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b0a785c7aa747dfd0c4542e92e0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67af8db8931980e19cbe6c44bae23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7982ddde372b61198ff77721490f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb7bfcd55b76515e86e7a4d6487417214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac24f6776a5a45a1a1d990cbea5ee9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07d02d1e09651c7630285f3378a6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ff54341cf126656002bda256be319217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8394f0a2b429fe0afc4617a26d6fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8ad9511808d4e3cd68eabddb93a51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f528e57c25384c4b3b3f4563bcc3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea611a1f96fdc75f6517f7ded77d7e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e8b21056a542448296e021528ac5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a573eebefbcb1896bc4c07460042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0945120668e7febbc3afb0c0e94a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498108ffba93dc795b2620a8ea1a2760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e854517449438c6796916c73038b2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d206374796f3ef656c7d30a7db97ec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef637a2290cf2deff1305e5964c98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0cec0845b958bc4355f0436c54d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117ea1d91d8908f0556bf2f75ee7a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79cebe98c8009dd353c3031ab594cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d61aee3f373039306e01d82c47de9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7a756af718254852daf1405a6d2d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81a527aa602cc1934c3fb2aa760ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32ded9677da67546468f6a9721a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3302ce6ebc46ff2dd40fc04b1d9ab2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615103eb92bce841d5c076cd8a4ce730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30742ee3f531ac9488cc5b94adc3e4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d049aba1e47b5cb9e948b971a69698239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb9c55611de96268cab535ce47dc6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30e15d29d54a53edcd7253d97e5f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861ade926846a0e01bef9b65a3ef6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2217e8f542c142d2b1130c2df4b2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ab0585e56d0ec6ed43a9d29a4793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666b7ac94f2395f3faadb739f4dc84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93301f23d82fc4ec89d0e901edd8193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dedda315c64dafe511c41115afb40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef429fa3edbd2f4d16d1d6ac8c3525248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f14a876c60fce4c0e4ef1cd5efab2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b34426a0fc3cee62ba2e5fd7a3bd08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a5307a41a96a59db0e6d8d7145d8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d846f9ca5a3ab242747d3ad33ff610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85fe3f25ba06bf802276772ebcb573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18353b35c28901abbcdb7411217aa18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed7e54bb902a3882e7b75a6dfeb53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b3e72a8f3d6da180b2c73a0bd3f31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574d22bc2d16141df77901ecc70e59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e863478ad5c60e7368d36d1a52466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eba04cfc2c5dbe2b9b91d2f758e85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464387992688a4a56d3587da76bbccdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd5bd9d06a55dc6c6c7270cfbd494b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eacf105ea988e7cc90bb47da86500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c223d2f47866bd884d242405d29c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac10ff5fbf9707727178e04438fc69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460e7e1f7d63dda7237adc0362d3ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38b579c4acd65cfba8426ac33ec77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c766484da9c13846d4de4bf25a852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b2c436eba40aa64afaa846f3a5e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192afd2533b5093eb0341ea61d55b1de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041229eacc697c2f85dd1740f2a8f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159ea80c640ea53f71808974bad206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7d88f0e5800b5be687af1bc3b780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aaffc261f9abf41df3728c6e74c33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e75ef61c3d01aa2d213d9ff6ebc27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945f01337436eca4a804a2f3aeee44e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d11b8a960b637935a2778475e48de2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac578af2d4a166bf9747b60b6ac243e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7504c4ff625a1223d9d73792d1a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792248cb7bd67de9de7a09213cd87e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b492a45464237eecf92f59065852280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994a5204aa7ac37bd0cff4431ba6f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ba869a922ef4cffd78e2c865b8ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a256d992770fbd8b6d372eab653731283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d451b0c280e5b49c2b08d01eeeab7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab01e06ce1f7dd594f521611305288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64143e284cf66530d92bd889ea93cc2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c13a33f2726ab020adbec46907a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e3d5ee6a7fc549656fd9a8c58f9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f5ced711970a38d93c697b592544289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff753a1fb8eb09a5a6183cb298b66a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52273ad609ad62c0e9c989750018b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44375eebaf7b7910cd0b60673b753292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4002e5a468a31da8858ce3a746b3834293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070c36de43e8e9730670977cd64ef39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da289b5fa41a8155db03561f2df160295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ab36a505b7d775cd9cc6d5209314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e63987ccd4e704061750fce93632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ed06946d59ef4151239a35c1b0f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e0e2b188eff1a98eae644a311cae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc249d32d8f09a4f6ba47c3b2172a9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60821fa8aab3d23e21d4dedba4ee14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232c1cc993217eb262922ebaba7c9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1e82250d87e83480ecca75389e60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d741b2338672b90f8677b044be461f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb95ba1552b1d78237171aca1f8e7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b14c836f706109676082c01134e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada82cce28dc8c2c6d0d7c93878e0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba38b364771f01a261f97a7d5bf18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3b72dc5a9442d17a8697751e55b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3893058ab6d36085e623e85da4d00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bcb1110ae156e0680b981bb0eaf5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4ab06dbad64fba532d8a07ebcbe0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f6ef033acaee4baa50a82617b1a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee3b9d8f2d9d5f644ff6729a24135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cca5deeebb90c99afaecc03a1432e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12a999a6d9e7749cbc13c13b64daf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8cd16ca3227cc504419af954ae8f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1debb530af03d122d49920280cb7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fba2d4f93fe9aeebd9f8a263e95d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec0636418677980c5abb97df16a59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449bf25c637b7d1f4001ebbba11dc29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c0257c4ed0ac489a1cd3264adabbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f5d74499882c30e73ebdda201a56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300430468911c7b56993d0c0d526883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f408387494fdb6444b4ef0b88ff96bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f3409c501a8c5ec6a9359f16ccb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5e1cfac87e7c35372e5ad87da422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c48af013de2ee4f8ae1c175e66d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041290bc22817025b59f8fd050f02ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22540b1cb7c6aa73c8708e36ec8fa68e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e7a4a0e728d3f77f7f584a41a696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae325d5bb6e4261c4ee045dcb83eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2f7ddefe4fa043a64cd0744b5571333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17be666f38698d4092dc93ea251ca6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3279b1d91ad1952e4d9d5769374b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50b4eee13c71589175e68dd53c997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663448c5a58e7722e9ce75272421b3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a35285e7728af84b0385bb1fbdae7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2857be61e13cb7cccf3c802ea0316e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d2dadafa9025886c82d56fa8c5ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03bbbaa211ec2aedf3171ffd09ab9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a4ce7a22ad6bdb55c8c89edb303f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e6a2cebec99b5627581fa94e14a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec316405e943937d875c93723c5a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c7cc38899517cab9b6a7a82363da0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597bb200e3bda3226c2843747b370e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188631feb96449decc7460265e2114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6194336bf057e3999affd570005a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251cae833e69c64591db7911d689ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427e88f29b3fd2ce53e5578ab4cb83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f913bda255fc1123bf1093879bf39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779074dda6a798c5ecfa2546feedf3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6f5aa8dc1c39dd5f1d2fb0064588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fee3f04844710134a57857e076f11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ab8e346969958e7e1f1259967967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d759c16069edbd2b691da91e576bbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038b35aeaa01fb9c21046dc21f2428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113caa56de7f6f1778b379468c6723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549da7f68c49e777eeae5605f0f05649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e0082ff4f7ee9c9868aea8d2148c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cc81790d649c373fed1cdca55d3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d6658de037dc59658a4b6faafc70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a710c06999df69f4ef85e4abbb5360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98790957205f888e1db86181f9eadb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d25c602234fbf2515c2e065ef6bff5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2660986294f930c1c6d51fcb8a91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf94efb350f55b1c4d7366004ddaba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d032bcec9bf477273dfed458c526b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788cd0e4b3b39b27653375ad24eeae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfab1772ddc1fea9d24ed8f4664e1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ebc5d634947f61cd040add294efd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce0e72a3351ed6aef97a2eb7f8d08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81256168dc4f7e2f019550033b07eca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8709b8883dca03044b403982d9b89b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1d0119cf3e123fafd6024b680aea8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127bd83e1c8cc702775d49b66e5f05e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f95b8a66f5e25eefb61db423df5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc3b07abe89d93c53c7a39287b328378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de0d8f1bd5b65a0daf89093f0cb4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8e3f956eaf4cc5d73f45a096622c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925418c1e82175c20dffde7821b3b25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447f15d81765e132e9f4dbe7ec46df5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565761cb8be8c30fa3e860dbf2dafcb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d27416828a4c300c56d9b50b50c0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd81fdd9dda2b96444c93f9889204c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47b4bc6ca0d33cc6c07688dd99092386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3573e6d60acc886148e71f477369d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec66081c2757fef914f762b8cd5728388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d99fc787151470b96dc48c0066e95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a597e9a8cdfde4bd96c8e7a72c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de686edf0cf9316b128823394e93e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0553f363cb89363809c2f9a0098655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46abe1da43f4cb9264be40b10747ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b3b289c6a2a3ce43120189399738394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734080244ab6636fc84af424c28bb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5990bfecb73cac69a9076de667de0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da62da041bbaba9450d3abe65496b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2b67bc4a1b154e31448a4f1a06c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e694adc21c101940a3c07b4952bfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a23f83fd616db2e96c481fb2f28b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee351c3eea3f03a543f870a42942d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f21d857e48a1f9c4523b0b249e89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ec7a68dc31728ec2d56b3135d13c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d478dde58c6888f1308ffa3e83b98a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2011ad8bb2d665b793e1ee3640b441405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec7c4c22e205308292327f4db251a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45da79ac611476e1ee84659fcd22e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647cd174ac0d5b5b851956197da714408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c470bf0ec9132fb1b4a7b1500611cbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f02b3728b1f198d806f0431b0b945e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca85a04d7dc590cc2e3bc931006d9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fd47d2e1d927760d657d7d2104bba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a396c00afd471a21df40f1d7a8ca0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf920e93b4437dce70a3df046ef053414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d3d4a8534ddf6ddf9575613fd1ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0e97db721f25a268802837c63257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30355f2479293a7014bccf1ff449c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c438b9cbec88a749685f8199d3d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb1c3c7cf0eb13efc6b99812e213f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547552a03daac9391fff27b61fa932420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14cb2c469d6d74c915cdc3074dccc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ddbe91e5f7280e7dec1b1212df94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e254af0dc20dc1ffa82abde06eda08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f264d2a8b41edb769d14deffc89cd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d84a3151e59aa98e8378b8bd6a9d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940e44c5e78e84edb3af9605f2f48dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc3e2b752fee018bdfe414e3dc593427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490a1878d5e6b73bbc8df8c3a4c0cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0ac1b338bfab92bf4c75ba09dd4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886356fa4f8f0bc17940309cbbe260fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a7e562364018330796d8c425af55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3031cf59a839fa5e54705d328095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd42d04ca81e97f0e21c31a0f48d32c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a166e5208cc90091d6ad85a3eaff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0300f110460923708618438aad61ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c1ebe6093c6380059b1025a35dd86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563aeae87c50cc8f34292ed6c88b8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894512794b484074bced8e9857b7e05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd4535c57a00a0d9f0695574d16cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25386ae6805f56b1c374281f7a5c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d407cf38f669bde6730f1129cdfe6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90ec967518b7c0949ba535977982c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847edaa00e116a795d5b84ed371ce7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63001d5bbd3237d822bfd32f81a54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21a62ea8ecd2d16776a35e11e59b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b269d31924dd1b7dedae21f57b448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863960adda5761ac931f027e8ff4b97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf83a73b0e481425a1d71f58a9b678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f3732ce50f58c9b54534ba475d45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc36e469ed8822c6e39387d62b606450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4a2fca191c91c7d64d463477f6fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c1ed07940bb761fb2a4116abc1f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb6471edbd6f392c86bafbbd6f17f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de5c7a583af35a726f7a1d2ca765f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00524260cde62e5ce3e7f8f0e2d5292d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf25bd5579e11880a73f8803080bb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e24a5eb983abe2a218a587ac79aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527770af5c7d5b756bec582d70a337e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3a912b7f6e2aff4ed05c9974f5e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d82cb6ccd23eed9f7336fb8cecc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9166f2c7b2f7999bfefcee4d4aa82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e754bc0a32d4f81ce95709407975cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38d70a38c6d65f5ae89c03adf67a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb0c249038c7aa47ed94ee7ac2adc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a1095facc45d8b52502df7160ecd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0e5be8185e96a8538a27dcd10bda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09123c1356ead90d0d799c65de0064467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68f5cbb6c2600ce60ab46ef122ffe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eda272b114feefe2fc6221cde73fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0922f0012f7ba89f7a1bac046c481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df988712286087db9d539e4b0dbe1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8252e9f84ffbe68cde3d0994a09be4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437955afe24f4ba47f223d20f8b1f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b355106dc9755434b5a6ca39d901fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042886b5fb0f3537413e9ab1d13aa44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774a014df6939f402f0698cf089df2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39d71b9e5621e84079f165f804275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f7d61fcec4d714650f6a0c0c32bfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a4d50f9be0b447aee646d20b1fcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbd64a3d3b98a2d7f84ec12e12319e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3613f0fe4aeb192060d9e1940063d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aaa9bb19ffe828cd0f86c10315380482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461803f88e7c4aaaf97f84bc2fe747a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6300982b2175b74ec20f12e8b2fd23f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b36baea51ff437173b879b0fa865a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716bd1333abb9615438d8ff46a00e70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb51e4faebf24ca967b090cbe4f375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04c70402ade625bc6b4826911b2b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7812149805b052ac75473b0c2a33a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89ea0aae5b1fc38f218c73a291d8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7892c4579a4f19eb3a2784a6b32278f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf79a02554a924e35b924b84e106f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1aadec0d8ec6b7315ad66c0e425c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343252af4b4832973bb109be8ec70161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4a84cb8672ea396aa32996418761495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad991acaed04260b0974911bd335f1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ae59b979a1ebaf1460a6f13027b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ba11fd6cc69505004dbcf7ca2547498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820bd10a34423d80b2dafa08f9a39f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02793b7983c954ae6b30db8f035c8b6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497bac5ad457abd466b93604e81f8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126350df81207d9ad5955abcf282745b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31065df799fa86f5c0305c497f0d8b28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3acf425f92eb0723a76c1318e797c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28a54df9fa5c11b642a32b11fff44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7556623dafdcbda3e37f7f86e654506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961050cf2ff025f96d6e4d31caa32a0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182976d32aa855a650c176c4b5bd489d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7002f0a4661cb5cf3451e6ca3f78c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd2b10a8fe0087f751aac74148dee7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470642623f69b7534bd78049b1f4149511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02919c85a3fab5b4ae5cef1b2469d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b92f404ffcc108e1335ee7c1549a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48477547951fc957efc789ca7ffd774a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74526056cd51e5c61af3f01a5eb0491515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e320c3501c22a6cac4cb31ed3ed718516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e321297b723c12a2c9f200a6bc6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df9866583379b3b0648f9c8ce6d04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400da41a833316df01d0258b91368c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa154a0c16cbd61ad231045246201f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fedf0b0ff0f22a505ab75e732bb916521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf050f91f9246892d7e0e6d07cda1603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a406df4aef9e2a29cac936f30b3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da352a0424f4fe36e98bff0280d82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965abcb7758cc13da55e2d4525bafe1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1baef3428b6793b9e6ca93138edeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0aecdd85b9e39d0fed1166bd91453527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9a6ce3a5af3cb5facce16e1d0c75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d9363310c74a5a9694f22365bff1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884053e319f32f89e8436e3ef26ea5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f98941a21623aa4cbb40b3b73626531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f11a4ce832c4b6e12546b693a9150532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71637762c486d07789effa39dc57a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cbd1cd79c36328045d5b2044d436d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373618314257c0bd3d06ff1cca417f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4fbdaea31b1576137b6ee85a8fc18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d52de099e97afec62c425f3bfc3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975ba6fc3ce6ea32e25125123f1669538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b746c087355d7de3affe2b3a28f9e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed52ace9751186e8b171e98759bc9f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e876dd21f3b1205c4173f1b3c71de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64061b4abb3aeef6059fd18fa4171c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0c52fe527f39e0e9ec7a59da9f98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3078affb252dc9584d45bfca1675ca6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa7303192931b76f77eddcaba07d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf37ef8c045a9b53f60ecb4816579e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322f78fa5e5f5770ed3a4fe78e69e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb8130d9a3b8d80273427f187e764548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae0225eebed0eb48d7d6cdfc4bc8ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec889de0837d84ff0d1f26afa238e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530ea08daa1024238f691112e3a37d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544455a6d58692268615bed1845a224552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf25b1d00a7beef6080f9c52281e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823a184dee3bc9caabd3b03352dbf7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97cec3c80be20e0c045ff29cf4c613555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a60dddd23e0a5713372a82710a04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8dea5903aa0b536fd8e35ec7a6ec0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fe15107fe860a1f7b3d36fc202c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518e05cd035a5354d7956f139c2af3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787edae11fddae9c5d8573579975e6e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e2c609324c7e7924ec35c1bdc9851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb88255268128afad66a41fd7dd9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7919ad62d0a97b77a245870ffb3f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e892619b3e98195510ff3ae610a308564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0fbf49f930dd4e98821114d9dc39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b08b48a0f4f655f8ffd9dd1ceff77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d3ce21d74bbed63edf8e0dcbd5db8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8e89d26aeac86d8ba243c6592c03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa7b82010c0f26a3fee2aaacc22e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f463a62bb7a060187eebf97bd428570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c3aac1b9b0a0fcc0b80cc21f5e1db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbfbe0b4e74e26f98c694a559f9260572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d419b94e17c5ae7f7f13a598a2125573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985212922fe80484c16552b54e00d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ec2aa02bbea30b169b2ce6123bd5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395146ae5e9f9ee27bc423d117bc3d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32311d9c75fbd348451ca535470afc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a60450c90b10483138705dc3f819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebe3f0852397f2f89145991c99f37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c938b605f2b8f542873079d0557e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7428118bff9e57be62747e28cbf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b5e5058762e6b8a729d77fb7aa57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f90a8867c73eb559f691e23aa088583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cbb2027249fca82124b4d5a26fc9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b3aaea7d598ab60c0a2b81b6746f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da21b2259c9896f1d5a53ed222e27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9339c02ad438521f1eed56b941e2a8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff933937969a117c272e030bade98a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe39414cb374d6537486618e27a8c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045cfbc2800ed507495aa69e9d2712590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a8ff24bbe4def586fed314fc734c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3d49e26cd5b9453df144645abbc3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a49aaf58a4838627317f44ee9bea9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64301ec7ef3c193fe76bd7bddd6455594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c45ab0c740502e04a8c7d5ae2241595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f09e5bd95fe581af94118728545e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1c564d473a57ceac21902e321a7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942d9c3cc5cc8bcd64c9172518bcf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126e14572197ffd5c397d7a7fae1082599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ee86c635af11e35f778ec6a74e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f400f720bce2d19a94f74f1cef03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526abae188d005d6b3d2282492556834602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b62af6d06af1e534588469155c5be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f439fae005304d9441a09278254095604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06247e6dac6f9ea735579e5c87820488605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304a60735519ead83610c670c58a41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ae73235c1b016fd0eddd59df54b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c91f6e571f801c983d11b95bad3658608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53c6a3322c374d5c6c8897ad5c5350609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b63274109d9c16fee0c9971fca89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825f1907c0e5cd00a3a7bdd93d8278611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801f06eb3b0c050671c0f4f524ab164612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e9106a19f925c282ce42c1d9f556613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aab18eaa80544fb00291c11f65040614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917696caf6fcb7d2412347d44ed1b73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a4eb65d43f0860af9c8a28f95254616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051bcc6ff85b0c5fd3f0382dd37f7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db299493b952a59bc0a1fa99357dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c49418437cf7d73d5c66fe82b4fa07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096767510122800f5acb2343c921cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622cbaa766b15081d4d82c2b352008f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73f6981e3657b781081d0d6ef1c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac58b484c95499ab80b5f2082a9f21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fcc4e57648a54bbaa21c9e620f38c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3da94af5abd2d0eaefcfbef8c03ced625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db705ff99c2b334ea5dff51bed98b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e095ad8e992bc0ab2a70f096d36e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba461d8c3925059366ec52e16ad2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c6f5254d9b116f02a03ea5471f5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f91013ae96bddcd8467168b00395630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0be19b6846cfca05b92d3d9913862631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d337a5cf2f3a7248158966e3390ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676bbd02d2dc5ecce54216546477d00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace8b9c1be0b12625dd24ce6111f5a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ccd39d84da11a311826170c08505635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8757bdc1b5f41072e83011cb0e2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56da56eca1280a7ce6c6f124d55579637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9336855cec2877a04192f65707df1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819c47abdb1b8e3f569e9cd172001c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f3f91f1aa24b42d4aa597ed70404640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae2adaf8f2bdaad87fea61fe32d1ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d4cb2f847bdcd1a8ceb76bb0312f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053993e3d6216af776165d0f6dd1af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c178f204183a1ad3eca1255b8fa28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b80298d094f098c3dad957cb291a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6139f62dc6a85781ca77acc7f0e7120646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a19d02e5e3474d9a740af84cdaf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b4b11063ca89313a37f3d0bf4ff0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3793a304e78800c4343018b03e7e44a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188465b3c16db0ac314f53f234d01996650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779371df2a57ff910badfc6a59f48f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5664365fa423a8dfb0021c7cb3b90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ded942eb153ee08fb761ce13c65b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254681358ca93aa0ba7b73e5ecc918dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f460cf9207a1e7e90937b17166fafd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068715e934b775b87968143fc2cfcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ecedc7625e613476edfbc55ada5df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea26f975971c2d18aa1367382f99ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc42e6f04a45c5c6d6e635afe64efa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655bf4d37145e9cf7efefb54098c4da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2dd440b82d38473e13db87a46144e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f4517a0c83cd2da0c0d5672bde90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb66b7b0a033af41c078765ce28a56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168797a975ec61f4f9fd1988639873f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122653998a9b062b5e356e0897eef4f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f75de2535cf3f255897ec4a7207f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ad9672e92ff8ce7def6275791a145667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda870f303366c8fea22083ba03507e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc01cb55c446b5202c06a68852ffd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606003c2fc686a00bd391c10eb9cd5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1cfa5325713c8458721ab74160b9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bccefb8da6bbe7083b0e531a283f1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07000a1408d1e642e35e8a5e8f75a1cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aebb26f0d9e248b974ba500fabfb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac40736bcf54a0d0ea9f47170207e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed8f2e263ecfe5f3bb81a9b9ced1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d57b77d79586eeed1643ccc6be30f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496206a65e26a2505ff5772af980a46e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b83eacbd1ce7b95cd83497c990533c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc92109f8aa4a0a3a0acad97596777f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe182e20229583855c3a156845e9d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a193fa1764141a8cd29623d468df93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c50bb09a2205dbf6d87100661cd0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62369a1a938f485cf1b39d2edc8a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc95b6dd4b0135d2240765da0059397685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62522b69409ccfdee5849781badd5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89141b6e31dccb806fd3926aa0adb3e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c658195849e7b9c7de7324f00f2f33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf8103a86a3feece0700004dff755689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0e14c0c7e28898e479f76db39833690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5d9726f37310cb41a6d7eb64e8cab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6222396db415f128a737dbd136e53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee865190b82f1dacc6a90e1c3c51bee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab83009df0e7c036a3c83c3fafea024694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197845c323113cec627051111440516695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ecaa0499c6fc2d8c4e09be959fdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615b5de627c02c0d8f6bb39faceccc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a1064f6b4f31a120fb69d24e414e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69457b07a4aa9c5c3f4db4f43bb54fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2de3f9dc201e4d33b5cb62b7a0d3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6de7b4568db7a36dd9a32894cb7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94503b03918217637dac7d47b6ae82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46814fdf32be64a06b0c6591d6b23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2b8cd434539dc804801068a4a7a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35df039ee121a310515af45ce34e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c05cf66ac561edced6ba06a24600706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbc2260fd7ac3dbfcd1b3449f58ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc7947590fb62670ec14f13df7750708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ade26b04fad56a0e04afeecc86df3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84ff3053a4e564c8d8a4f98d74ba1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be556fec311e3f3f340e5710275b130711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6883f6c0a436c818ccd33cc31901f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb767d6a8d071d871c3d91d7b113e313713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9480c97eb480cba61d7be8dccf4cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f752bf4cb7d03e61be6b5030271b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e672a661f5f15baea459963647818716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004964abf5d0c07914386a3f4e929f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0192923b926f3ac0d61f07aaf1935718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba000456c5c320159eae63b1c2f25ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f05b72f89134bc94e598b5ced3ce44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d583b998fe61d597e3798faa3c0166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a9e6cd9d21e23cf0fd993b329e979722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f02ac6c7fe24680c2975f7f33f95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d309b8498016f0a6e54bed13ec377724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33d2ae29e89df5a451bb110e43ff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368a0b013239e5d66a18db3dc48682726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95329fec9b17bbbb928ed13d4d9765b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b6bfc3dc0b2bd6da1a795acb3c03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189741c1d0cbc29a60f8b7153dadcd08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4635422d83e58b0fdf02fcad175f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974b37f0934cad66cbb465fd04a7909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332a54cc603debba7cffa6390033ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49340d52a584f8989be26d12974863733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8dcfc9549935f9327e7a2f443d48c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e5d4eb31be78f89ed14cc0b0f386735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f7a9cb084deddb7f16af2e401e56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033890156edf80c45adbb257bcc4bb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bad9ae87f69565fc24ef44065dba6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af1b0f2dfd69c8ea15495066f05c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9054f0884624626de2f464276b9a9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51105e16c4d3b6c3fbac885802669ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4137617022aa4452cee6f28e43b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043f14cd6edd8f2b5d26ac7bfda386743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac24967f906aa1cce088c4bef7e91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d77234c1be6f4ba452f32abc7867c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d28753d85734d6863870d2b78760d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0a9c49c2e0c48be5071e249033a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa6e9ff53c5b0e9745feb522973a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780800d5636cef664116130fda23ae6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d004e3ebfb12f1e55a3f29411e34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc8bbcdf5c510b46df6c547dd4a57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b87e1e8b082f75fbc4dd3075924e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca8569271eea2e095e323dcb4af47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e75eafd33ab544900600937756e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab1d708bfe0212acd395fbfd1ae7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9cb4d33c8a89a6a2e963e9d4db31c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56f3a868b50f6fc9cf2306ac5431f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f377f322e41caf5de82f31dd3389306758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0a934866344246ef4cea5b15ba41759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d9a6975b4192e3f800f45fd8cf81c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa13e96a1683183224400a44af503212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c84cbf675f9c0f461252ee5fecca73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b68350011ee7b5bc9835ec3d7db2884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb10b87cd228af294ea43ddff26d10c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef569051efc714ac20b77d9103d046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5953a0a9ea5ee62e0eb45e32283a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0a982cab112f3329295856b648238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc29bffc9e1eb808d6624efc767249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd6f764b098899ae9593c75ab7eb3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f02a335fb1ccb435e136e8a20628f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c8534a9e6eb9a0f29c316a41bda712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da334aa550174079f80c9309e91a5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10306582392ab337217e776f5aac7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f1d6ddc721356f71225ddfb92c6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ca374cee542a9ece9d6435476de716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e5cf50ecebb81dd8af6c302f6c5b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb517411102384f2be84f32e6bb3d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540821b882ef401a90870ae0fa7f87ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd932a31165724af50d9f6d23ba5bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93c0d71f5bc43d25c8524989a649f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24568e6d076877306bbe794c740d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182d8105e8e17e3a25d6479419b9c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a724174746b6666fcab62573256124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83c1f5d99ccf30929a39cc9c84cd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa3a7ef00207db53516e01fea071d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196cc365824a70f3b45ad8eac1c93ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31795a3aefcf245d9c8d37cd6e121b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c7893dc0fc7bed802ff417e5046329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438b58a7417d9f268e92756eedfc20930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4238e83c708283e79becc48ef33ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e8b87fcda0848126d05681965cc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c25bfa551a4509b2b446b1c42313333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0782375417f1517b12c5c22f8739b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454505088f3518a1ca95380a74111d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f7563a2694bc6daeb762884fb67b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920219c80ba145201e13436a82e5f2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e97f4547c200d883657e43a7294138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f307656dae21952c3dd1a29065902939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623ed970da8d325e29902df4defa9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181c1cb901c8e8a5b37f5dc1f2437741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79bdee476d2a1246317fcc2b01cfc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969404937d74d0625bafd1a251836843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de17c563d4fda7e229496876d8ae2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ecb5d65e7ae06a5c4dd0039b11b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65c8af2619191b2b8ccb3bc0cb832746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a59fc3c464b7c8db98a2ee8e1592e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ab5c0650904666d62abcf18e4ef648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133feb5f79e81b201803660587b59649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42f57d888c96af41451f45cb238d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f8c448fce00f54f97fd1bddda20bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a0b8770b23c91c191cded51a2a9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb60dd86088f09af209d6c2fe69726153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ff656a5216ee8e7fd014002536bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6e6cd755d5a68b358ae751402fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a893735e6f3d3730110052c8fac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57436f1603cc869356f6db2e9fe3a8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffcc9518ecd7121e47240d67e513158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e0461c9c9460d291e3cd0109eec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcdec89ee3883526c9ebc478b0847e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f42fd460e0348d1d313903e0db9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600e78ef45c381debb9f82f5b01c98e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977fad8f531d0aad77102c498d2f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8daa79791f50442856aad8767e60964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1146c8ce9759438dcccc2e7e3475665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfbbfaddb169b30d8fe22f798068b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17375c2cd42967b4844e516ac9fe2fa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ae6371022ccbb6959f9cdaa15e5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8581768842a219c7c14589b0bd220a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0813397abe2f23e5f3d130b3445f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d588930e6f2082772e009106653e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02d35a66fd306b4d0d2646fb2673172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79edfce9e945e3ecc4a1bcf0f8b78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b789c135cf1788b975f244ace06d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a683f7818a0655645c66fbe2b3d28075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a60fd777724f04257a47afb062c76c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fe4c663672943e3257b8ffbd860a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ef1a1d4ba92d5e69d8da36743c0f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebdc6251a56c249cb3218386d937a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870870b55547a0ffd0a94438d2bbe9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1609d67ccee3f113ad4ad96653113f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03f8e93d8b08ee3de5eeff46cce86382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57b856434b03a9b55b680b0940b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77568e8a700c04399194ef842066a96584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e011c850792dfaa281c3bef321a71e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79941ea53d887cd9d4e480e60bdb92f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61bb1da831d671341732cecc0d612f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a524de7c3c78c1161951590e432a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429bd99563058c5c7aeac9686f288c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71d6950d2bce34b71619599ef728190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb6fc881b9b721412c1ede06b4b8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5941cdf68bf530b3d4d7f109ef6de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf213fc8a6c03d0c9ff45889ab23993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921afc00bbf3c57eb5e574b0968784d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93faa39af0a0aa4094f65c9cd24c99f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec1125b37c318dc82c3512e9998ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c504df76c38df4718f0bd44875012d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34eda925a39cdbabe15b00a8fcb3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a525a430f4dc2c58eb11f7912b8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9001f03032a7214fd4842079e96ca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e8c0abde9cc331edff9064777a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad79aabdaabb6021e6c67847bd996102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279567819c306a08690dd4b22b613f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6826667f70639350b81ccc9eac9f28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c496f4708e81b8968f99858a879a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabe4bee3ce10ad94610b7b354e21f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864432d76ad65cf7e7d933dff292b8fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5c708560f69b3b10eb21168a7c61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932f36755a3d1a84c989ef4ebbfe2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f15481523bffbfdeb139f335f037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068912d21d6baa0a784ca481525964de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4f43ea643530b89a2d990e0006c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d068e7bb5f7eaf4b0b4099f361f51dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954bd0f9311c156f5c0283b69079ed9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90a69d2be6d265097ea82733c7100115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538f2d6bf8fc10ca0bcc54fdfa3d6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9365b8b950e1396c59b026fc05f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eef954ae0a10af4d3a7f9c9e73179118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49698eae0ffa49e4410f9e45d5f608d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f42d4fbb8a07af4c780c57b63149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663e038a860eb36f31168c26ae0d18b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe22a1a683899ede10d8121b6fecc30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d88ce527f16d984a34131dde63623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bc35fd1fd230297ac0f4abba4492f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e657cc152ac99971dafe49b70ea994125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4f754141bc0e998ae36fc5078fba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005799ec6a348e5fe2954509400be26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a0ef32da9b07dcd403135baaafd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b6c9d13d04e37f94658c2b15b4c16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f58b1786fce77d6cc3636fab4640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3855d64f1c119c2c7029430e0d79c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250ef3d2c12a2e6b0ff467a2083b22a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968abd24666f52c482f9153acccc5889133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919557969304f4ce8c4b0827a64f5ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438552ad90edc3492433f9819e5639135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9338ee87899fa81b1bc3d7e9a9a34e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd0813117f0bc959039797a649b79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8a434a6b884a3538ec71c0bfae10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da3fb13bc062fb540cdc76326174a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4863aa3d8520869c44b43fd4f7e575140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38345216e5a778d687d88478510469b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10ff5a028f160e01939806256c447e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc038f1c9790da7387cf0ee0110a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f984ead2c74e7830665fbee7340e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2994f6a9cbcaebbe9a0b0ef43d289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bbaae8e33b1572706dab18d58c3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226cf837fd5ddda3d2e60080081360c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde585d102d20225c03de9557502269148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cacb677e98fbb68fbc5dbb61f7f0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314235c19ffa47d83d34bb2ef257d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c6e9ca96b3da8fdf32541ffe6ad9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d9ef5dbc0bc31b6e3f9714e5095b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d25d4787b48d070a3aca6b601d14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76209598a31ce72a8acf48a9e7fc2a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800236f6da47623f3f3a340515234dd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1eeab1b94420e88c60f060a25b1cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a7c3c6085d877fd7a7dedf7f1ad8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cc499e34c9fb0ab75bfdcb6cfae53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad30d4e8b2ad60b54a05706974f28eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace74b0707033fdfc421c260cd0ec14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b7742b4818f8620cff9a427cd269161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd93e0f9669c0038657573e509490162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9e6df965d31ac508b11448f08d0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4f7f11e42dde5441caf071b8a869164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1192f22dd9ea9a465687422e8dd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f2af7b4a48cf2a4cfb7f959d65d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be93b4cc9b938520bb9b7af34259bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196e6aca1c6cdf06de7e0125e92f50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f75c5680d14d0973fe2b6ee0850b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c3818b0f7a951fc89b205278f3d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1936b86340845adfc8e1b8aa0f452b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad5597faef63f15457d98b0678978172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d34aac54e58a978eae6d253e03e45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59b5a37d93ad2907d387fd736e0e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7286165c3e6c0c7472c84e506cc0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab418bdd444d073d73d1e98d7b6b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8df2641720057f3fa4a17e5a6a49c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef1ada53caef61f56aa5409e61a5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f0f4fc0270713c6c2ece75577f83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dac077b7eb5349c42bb9c96cb5b2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8a2434c7deb426338ba07f16f291181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436aa23e6f5c6ccad4a6b604d2a4c77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c1f0195274f729ced26872354d6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d10660598eb63f9a22d1b7f19b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450bc9d1888e1aea3b41a6fa022fa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f719f6ac832ff2af31164862d35114186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf59a9424918621385f176f42aeec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d950c3318f1d25f7f6140a17587d32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c2bea526f349ccef18731f187a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d425afdc0006d870a0f47653efc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68390879d87f2cce33e4ecd74b04b25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2f8093f34c61d46986258bb50b8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bce0a0d75e0c2e5b53cd71207fcc42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a54a5e4ed61be907318eb430cde0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7de26c94bd912c4ebb6af04c2bc7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392fb08fb1fde93bf5432ea5eff022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e775bca985fa975b754d8b4370ff5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608d61bdde744e52ff0fa00caea843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e914111a84d4bb1287a07c73b92db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9abf1a7b6088dc4daeb2c3b734bd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a69352ad876b46b5d983a321ba18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0bd5a23bb6c06fd1eb25c3b664aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba0aa8d7492c7ba2b2dc65ecf0a04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330c43638eb1bb6f67d206474402c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b1d6bc5a9f14035bbd3f2f07d7d44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4b19da4b921947fd799211c44297206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a8215f6bae7700bc6aba5d4d13d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308af9648f79da7e62d505bf90a9df1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67164a9f4efca0f93eaa9a3c314cced2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead674200c1ee4744d62968cc040002210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b18e88e146c3d34c3e10b9bc2227211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656ba9fbc5e9a8b71bd7c3289b4b23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1d9231e0c4e92317c0fc33d2c1fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58701337ce432544e48707009f8a9003214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7f99e950bb01e3e83fd17719a998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8ed0a95d26d801ab0d44a6f24e5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8ea1a760313b3ed77281d9f08d85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff013f312fb3a7c6845cfabfa2c2122218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79d529ba2d41796a0583604a6fb44e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee6398904c9a588468ae0acb193bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f3f9a9f9df798a214029988d148f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa33d47e8b8b72ca5b06705726c151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd637e329090b7d652cda8dc3248e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be2827e09174b4a18847b53355184224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134696755d38285d1457522a8afddfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aefbd091c48626e9b22c10521867b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05bf6c90626687501350f77747d3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1aab2257353e6ebee98e21467f5d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca27d384c2c76ec6c4e5916672ef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e28b18e5850394e88b4b95e65883a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632edecc52ea9e1f2bc9356b832680231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c28acbb4bbcb0a7be5f33361834fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb11dfbc62c1b5f8b097810eec63de6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857269f15528ba0e30c19d7ef9da910e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a822442043d3e9715b8bf8f34e67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb798977c6e1a8b72c8971bc728f3c30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b49e7ccdf924a759c9017e559722a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413335b272f4287ecfc696e2b2e3f1aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc886fadba9f93803b7de1d1f58d01e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd729614ca35c80325cac05d4878ef0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec954ef942d48eadbc444aee512ff42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae6d9a34a73069424bc424c79cd71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ffd575bade61a90ad4d4d8352c24c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefccf5a0e349b00297e3ce20038e983244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9713445bf85f2a025f226602f3d9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e3cd696c26b15765a2d80526b79a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fb133e7a050e2b6df2c16cf9d8b57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6cbd04c3ef7806b0a93369dc6af8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67199f27076639175cccd250ac5a8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb39bac1fde905d7ee28c2b5bc7dfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868715dc43e694a869f61a94cacb51f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb9eaf80eb0967d4b70f3f3612cf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d90df8ff1fd08a3e1481643e3fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ef8fe28531b6d8dbfd837e00472d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8b9f8cb19677760303cc08088b4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fceb9591bbf4296005d35d89a0cd36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7723a1167585014d18c53f73531b14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823230d05891a64c9d4a7ffc84fc23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693c60b84f93180ec5092f1b71a5b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2e6ab8a9da428b4726b60122cdb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb2225927402e0feed0ddbc2e52b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c6a45261fb7d7a127b78aff5c6597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01cf5770165d888541a566a4deab4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2f212edeb17984fa61129e4240249264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91209a5831700814cfb7b085584aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb214fec5ba1ef9cf46791ba97f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9cd49ee2e9f3213f411749fe13240267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa045ac8cdaa4ba17c8cd7fd6d653e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd35663f7d2b060966acba5ea26aca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572f4cfa7661404e64cd2c1674b2ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dcc87b14dc9961563107223d3087c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae54f7f54936da47c9af85086af921272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968958dffb956df52162fc2bf027f35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6a9422c0a645ef6a2e6167b34742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd7fdfc3c2f99a1e1ea9f8a1973e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fff3d970199d37402569f331f3d75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1db8e00ebb72c2a3219246a5438ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959df9dfe2a7b183edaf56e60c37f7e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5044e10a1080f42fa7eb0f14391f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b595abe935fba13ef6b04651a9c929280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d68c159cf4b6fbd43895f392884f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7806b66df3760aecc08764e4f397282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923830d6c4f2a754087b944571cab7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6513bfb2ea5418bca26c2c051ef62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612cdeafff2685af9d51c36824476ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a16c893afc533ec641c972c485113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b450b83a3855908ab5e1083f5e3e45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3277262374c06c00bdff40236be80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3738c786dde49154e853bbae796c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb478276004ca06fd1ec3d9393685e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba846ee2f13e1260d6a1c1162c65ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefad0b9ddb3eb49613d7d3f6066fd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912c8084cfb7a369652c94f9642587293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333166f6dbfecc389d3054d252c798294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29280c8d80e9b87e1a23a85754c2d1c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3306feb7b23da93f3c278e4e728e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65f37d2e7d9b7dfc94c37612da5d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bdcc1f3128a146d380d89feb835cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201855fb63dc1f127c05062eaeaea53e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ed0511c3695e849403cb3b0f3151300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae120b58458f75f94b487e9fd60f3843301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a0e75ea40b7d4404c0cde6aa14f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a98f6fd45696c0507c490727faaa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f18d4d66676b250899f6a4804112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d210c2be629d8dcc65c0831ee26e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1725d7e71f0126f8fc61eabd2089d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d865ff8ab6224e132578284c686453307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314d04daaa95151309fa6e081a2fcd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e545a822ae741df49802ca41a7bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb525e4907b3d7a14bab9053f0ba72d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd837a7302935c1bcf9cebd962f6ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf571ecc9a81d866a70223b5f42d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8603061cc55def79b84b71bd910f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f238c589c8a1d9daf39de85cd219537314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17592d016978333d4566444cdb5e587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba4d9026094fcd1b9a10c9a9f5563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f002e35933724306363e37387a02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e09535dfce534980176afc5fbac0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e5d9478cb0b9ee49190e7c7bfabd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf1620d7550a5cf1297f41b5b3b1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5523292ea858f4d43160f65ee8c572321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f0503d7966c5f43518849f9c645f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff570940b3ae5715df469818c1a00db2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3085e5e539f4c72dad57a74adaf172324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba312d093e79efe6da2c4ada1a77122325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55411a977f476409c2a8e56287577326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7d75b6bf922fd935b64c8ee6db12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b532ba5192f779c3a52351d668ac8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60753fb87ff4372b3488bb6c1eb875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361a7985ac6f9663cb729e732c046e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d610403ffd576ce61c330bc11b4d7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ece522bd52b747fcf9c4761df1b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db767ed9afb28b0bc441e46245b798b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476175b9114ed17027b57df5515203334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae88d3c0ab129fa9756e0845615c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fa635b63dfea1103d123b2151617336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917180471d77b4d5f1a0c014483f431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad87c48190b6fb97819012ba90c04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787973d026458ebeb747e98871d7c4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d396d92328f1025839c1cdfac291340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f2e34b9db69161aee05b6419218ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9e9cafdc61da4c7a319394a81795342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d205399d838194fdb03390d1eb3316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecedafbf450aabfa5df1768bdb307bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6b571121c3b6d47ac2e6cfbbed45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192e74333283630c1ef3a64d2272ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79aa4f7fd5559b37669c7b5df860c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c40ace7b68f52701a7442e9cda1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3fd39f3550295aac8da9d8a88b30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4e46d00afce365c49bac2cacd402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74bcdaa7cf22396f0b560dbea6595f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd147f5ef4a5f685c0f3732e68e17f99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2c5916a932539b57c7cad9fd0e81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a35bbe002b7689192aad1ed4d345d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36741633baccdaae1f12347d130f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4532cecf91bf83f20afb1539e9f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e00804482f8ae4109dfaeb862aeff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687cb9648ac39de4e39cf4a721a1b9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea731bb5e9a62c9582d0b431f19560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0408ded77e6c1cfb065e1e34a52cb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5da8165721a6893a66a0891310b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869e36cb09ca7d74c5f77cfedf1f3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45581c39faceb516fc35fd8ec4971bb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4019575ca0bce21e427ae805f1aa0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f5861f51d8fc7f7ee0f346e05264365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063c260485d09c1529ab8997f774e80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77375e7ff4158155058ca05f96f611367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca634fa673768363f324a7ebd1c046368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb155f83c4585908723662543612e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c95ebb0f9315b3632301584c2fc11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b6b1239cbe2ae7ee6e050a050acb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691da20a58ddb0eb752fc7ee9a7d91d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee54eb2f0b757f77427ddc32f20a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa602d5e914c7e7f5d4f4b858a8a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0902f4f81fbcd76681f3712f46778375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e74295ba0a51e5117ab2c9d83b49b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8bfeb1d818868e468b4d8dfdf57b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a280d9e03632586cb1697a5e35fbb84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d19ff627d0719084d1766e0256a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafac900a0973e8e20a1c6327fd538f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12bf2af54ab449abe056a6f972a0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb7c7a5540f7fcd9852c9b3919921382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088df48ea5154eb281f86f783fd81f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f978acbf9404feb3c35f5aa33c6fd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3579be7c1ab236c223c84e6e94f09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e51f0954cab5d3b1b0aef29e49a74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039cb491803d56758998719fb981407387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b594e6dcbd09cea7a2ce9db687c07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f587045cf786d44e47ee990ab193389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb647b88a06ab4f0b5293e576cb83c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ec64773e2f26daf08d99d2b78ad6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2049db48d22a4ffa1a84150aff81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738853e585a72cee278359b546dcec04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233187b32905098e6b1905a82a114cd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa0b824f046fa67ce79980955aacd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261c623227354fb7095cc45a57c9d10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ba971dcea7314d1104e16a436d1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a72a1fecf60614c0c35e2e60ef53c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c628f855dca1d242f165e76c5431399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cfb82d1c35170e2a2708e097fb76d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c6f9fc69d4c452941ff3097a1178401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694556abdda3b1781531640d1adf12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ebe470362428b475e1cf40e86776403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ee362edc0925008f8b65216b51a4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910e8e4b25794907a069d2930a08fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebeb9c5150c5624febb684d57df72b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad685a180de21ec32154f862adfb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f91c22103348d3327f5fad68cdca3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da951100d6d37c0aa42402d6fc4066e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda15d1e815235492e08fe9e25a3e08f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d327933780a9943f2a08f227c47e114411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c80bdaeab11647bf8dd2ece7ff5442412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a68e51aecb21f26627f66500d2407413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c29ac5e31203ce03c15cca5b09e83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ed3e2fbb7da2bf6817d00774b927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80563c38f218856d3b626a11f3740019416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16de7c3c7e87b449d3575acc7e79f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b8d4a26ed7cb8c63711470d0a80d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2683e877c382aba96603db0ddd93d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe269502503832567201a3002d52c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774bb22493d962f6795975f73b68e23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fb727c3ff23428507c831b23b5a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a9230e4c78dc744b1f6c936deacf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9d6bbcc53292ee452a1af878b20c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef12da4c3547747ad5a7638affeec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f738f32d6564c868b766c9f405fed3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418723ee5646bc87886695dc1c3fed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e0836a168c6b039c04a557f5cf210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c41c44b554968f51f20c5169f621429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea74f4124119ed03280651239a7292430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7453e50f79a52db1db8cb4fd42c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c505ba4c3401943a273b2628e41d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054b2669057ef3680bedb8b4812418433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1073a68f48f25cb7eebbe29f4e0790434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ab9d1b701c164b7075cdf268715f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f7fc305486e72bb7e0f48de05977436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa1abae6eaea217758b8051b90a0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c316f09ab3b9e81e380c770e90d4b41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0398eed549e8c8010974783e858452f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a420a7fc936f43a48771968ac69065440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be8e0e0aec3774b6af2c43701cb35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7235f6c3115920895ba6fac4610478442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec308b9203d48a28a8653f82e6808a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c314006c9a879c73368fd13b8ccab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27306ce409364d695139a911b1271a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477435cf1f8bbfef8b433cb98745a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7a12d245434ed3d12ae3b4035a96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d367941df64d007d6d0391641224c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0837a25b2af6bb83c1ea64d0896b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4dab351ea3a14878312765825ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a07b507df381343fc954cb6793f6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f05922d3e84f62ab657f868435f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd9068a4d39085aa6d09778d00b5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d80e001df49348043323c24a3d6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a59cee1722466680162d66d9b816d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c19d8d4bb4436f9939b01f1ca24dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c063752965270e65cee53cf084092457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e50a76f4a37b041145ff25efe19f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098a65c61469e6d400d0eb005ceb077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df5765e7a64467ec43df116313e4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2d0bc65a808e35a0cb7a8ab474c93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df75f5983cabab874e6843a9ddf16a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7804bfb3ba8c0873e5adf1cf0920463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95500bd5bc9a35d049b167df0552aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586eead26e82046a584efa33e0eb9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a4d128266c7aa8b0c02a313471d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de28a4cdaa8b16fcf5b206ecb4c816467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cbb075143def2afc7a3fed096409a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c3d6e815e620fc499d8ebf356bd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397506507ca7c2b6c21f072a539d2ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d88336615ed576f6557fd72e4b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea9482ad8cee1dd8fca2fc7785f6cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a169534f6bafa0ff1f08859e0bd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50cd267266fa2674683141a1e288a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46886ae74559749cf13856d749074475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9c1fd4c6e8ddfdf1af306532426f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d31922ba746e9f7a2dd1d04d62fe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1bcb5a016b09d5d3181463cf68a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595db8e8582828419098217057ba78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113f55f44634958d33eda78d9d337b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4a951d256173279ebdf3feb51f3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8c291011d308eea90bd860cb96188482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817ee6b91c97f0d082aa44e991b8b41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2967be3b86fc1e79e2d0cd07840d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb6b514805e2aa2bc6d8cb7d5ffdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6bdeb6281f243414aab19b1aba969486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fafd4c358d8e9c29901d65e186aeca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862b319c60219c5ff60abf7f70e37b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec16080e23a44cc35ce58bb9152201489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1bbe76e769aa3cd91f961cdff0e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19de182eca0a107f5aa61d6b7521b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ac67950f2296f243a535756516f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381db578f3ca440ca909340d2283bce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add106995d6981b42d7bef8638322564494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19127827903c929e538c2d9d4978adc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d3c9fff11b0f66835de780f3e4133496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d97963e14910dbd2e4fefacae600d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f064dee94e509584f06d0afabaee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe469e1ce0554905c39c57ca6da2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e75beb15ecd3f6ed7a419a91f7af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd0941a1166864f06cb7b1b2fd431501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90992750adc7e940c4846200d19c8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214608598a06ba0753f806177a23766d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776c29ded5f6d7c529973c6566edcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8af2f5733785abcf36c3ee99fcb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f62a8fc739df362f22e97235384272506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d75356f04f5ab9603148069628994507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550477b6cd025e4ab25b231e50080e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd11ec6d0c9cbdc3c2c042ae6bc35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98042d5afd74e361d3ee4dc25eb190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738a8345e4bcfa2c382ad9d0db8f19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f8bf80a9d399388780211bb426148512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345d43506776201bc31ed4b5003ed9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd80c908daf20759642e6cd3f729ff5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf186da1583306252e3fb2f8291ea91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c966d0199442b181d3e27c7314b469516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891e790dd306969fc3424c0edf6552517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19818f9c495d112448b3c910c6493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3aeed4b665106ea33a94b86c365b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4e35e6955e2b88881f6454378339520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ffd82a3f06ed7b5ed5bf30e503e92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77f9c4c3b2f09f89cde6e299aba63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d77b529b47add6b9a7b81f2f6234523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1997f4c400e9b6aa63a1f2d984402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6227f0cc5995cea03da4ead1777c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198163be5e69dddfa0ccd0587774ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474ae410fc0163ebafdec064c091c1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169105efe399839b04a06ec65a9ddaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c493b2581d6032105e8e83eb094be13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4386b27d24c4162646e311823ae49e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26ad17e1a6f53dda36f3fbb11a5466531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8018331f617cb34e0590d9c6c39c48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb5aafce1aa1acfc001886f705bbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847afa1e24ac6af35a0d1415cff3d3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8968fb2af525796c840264a8e1ba10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3adbfbca8e1433d8e6927f8ec711f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b76f76b869026b4233cd6cd07d2c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2a04b5e2990a69979ee07623566f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734556ca2b49f3db415871590378de16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a96e4ed75ab8c34aee83f8926e36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce71d7a4689446fc81fe42a2434e79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31214daeb79ec3bb10743d326737a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935b81afee36dd2c1a7e8432388256543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66dcd9be22a500e8ea8be2525376b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a5d50564110b533a2b7c160907c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e5524dc2fc538c04d05122270512546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e436cef8815f1139b36d1e364399547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b858fea1eb03ae4a8d1facd9c1c05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eeb60a6762b04f1a06d25632fce2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840bfdecb76dd6332b93a96cdb91cea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab111f9b02322eb7d7e4dd7ac07b80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbba0aa8a49b58282efbf68c27d22c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04190a373d602a89b0006082e1f58b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edceed51cf87b630c79c0ce572a27d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2586a7fd67c9c45cc315355bf0523a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacabc52a8e5fe6a64150a6370acf93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f59ec51dc5b604b29373ec06d1b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0eae510c134c72f0098aeba3d2325558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071366d05da6eeb1411ca9e71c63e68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f947a838c2c290314adce16f25fdb11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f025941d7917d66fbb75229672fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161535875211287f35e2d38c48c380b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d412759f265583c6d9d4850b6150563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de44c3fd14534f4df798251722c10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45fe43664e50c699c53f4a873aa17d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957e93cb914265dee5066a22a07cf52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed59b4ec22e96b8afa24f2c0e9eca0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8939eb55b8e7e83178b8316589d09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd66059d29f5bcfd73326b7f4e801569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de4ea0aa5018f60c9ae4a2f5aaddc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ca109513371397a97c09f631abe9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8a97ce721f7a5edad08c3ba7606b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28273cee8945b7cb8b991512e1001e51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f7eb63403022ed66a3cd2662296b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756795073a48ce8043abae76c6c1006f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad076a927bd56683f35682625a613112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fcea870d892f0db5c1237346785d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d768880bf0b1970744c5d0cb5dd89d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf89a49838ae9c870a1a7831b8ef5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909428440aac9a871934611b5e5c80f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0d3d355bb23aa146189768bb2af8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74c8f7f50a73d50ccc34d04640c33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab44772bcecca1aa98a745bb3be5f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d515ce8636ee6d7c02d6bfb1959a43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5357d13f0b3046c94bf4735aaae74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efe2812d1f9aaf991243d661f7cf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570a140c9eca98d751c8efa1d1edfa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2995e6834849e15de0a8031d33e38af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9ebe00bb8aafbeb2b7b7fbd0a1bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b01181cf7bbd3e9e528d6cd79724b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407d5aa8162b1cd6239d0abb0dd49a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c68f331f5a23ea44969e44ab581f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8764cf8e4f7495148c74272e777ae6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d6eb16e39dac77b09635a2aee0117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7397b68b9aacd6a8922d2af24538a63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2298ef245559fc8d096ee82a4a182596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ee9b3c36741ab6f2109249396247597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33436826e2850a092657ea0f1a1d266598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1392d1e266a8f9121aab765dc4540a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc73efbd5ba7c8b97fdd16f136284600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b44e99b4608cd4951943845a7f7c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600709b9e7bb5b865b5cb9722d8fae3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325db7ffd844a2d272ad54cf4a00d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d64f4edcde72701d104485fc0f525604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67550fb30acf9742f6edcda0626e4b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2b3d70e50eea13f3f0a7fd32e591606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e35b10130f1eec935731a9bcafd664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2de430af3aeb99f581f534e387a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822200a21d79136ecb92adc570cd069609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff75d2a111a606395a1f372ee96c72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6df3b0dd7be4ba13ba5fca6351e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd2a3878431ebbb6eab35aff96ccd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae54d852543e9e8ff27136883e8fd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6b19638ab6e61d60d2f93828c273614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d378c5d213b9701305c41c67e219de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26ad714402c18b21c1fffa64157e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790905375f76cd5604f4b1ef8603eb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab14786d1fb80583a3cd2a112ffc476618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9453adf4bfa57b623a973d23325935619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7bf2ad08fbe6517c792589278a98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df80e2c2172b409312b2a9e7413d71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c0766f2ef39151cc5cb8c243a598622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba6890ac3f117f5adb99df29e8c6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32e79cbec78abd756d70ce722bf36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915dca79bf3f6fd65d3534dfc12a50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358ed6d82604aac85013f6d86b0632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cb9115186b930b2ba3edcae7a3954627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9a9f3c09ebc1bb252d58470b4b75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678348459cf70d1d1cd892e76c2475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da336dcbafc921f115afb42d86f02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd73c239033a9f29c0272036cba882631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654f6f606603ff7277575571304277632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bcafc8fa1d1ce59fe25a4cb6ec4b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc4453aa34b3ff87ce41bb3ad32ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91fa4be99822af47be7e536f43f10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf498d9d4f671514d91cb9c28387e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650133c88691a381eb9b31f738e0ec5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034fda8e8a3f39be197142803e620c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f071dc754a88316879993e6e39993d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47eed93b88649056ac74f56d50596640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629e3ba28a77174dad74d677d352e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca8ad3e4372e7f308c366e7b8eeb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198557596fd9c00a693aaa46e171a0b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39aefd4db285d6659ce900fd9b9678644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259e034ab3b351b637516f475f5b90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f418bd1be54d8a14a5f2abe8fb97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960521c464e7a5dd6c0c3d5bbd0bdb92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81031a180748e2d4deac8102a363784e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb6fd48d30abadb2850bde53ac831649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a346576f8f9b37852f57c55fc5e7a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22c25e1300f5f284a659b8566a2c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f825c47c8178a210fb4776b6da96e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a6c6e56c1b218111a8a29dd1c454653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2896f189a84cd55ac186efcdaaf35d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f445ba7aa5c0979b496b9318f8f26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a6d092e6713dbe35eae78a8ed87a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6708f9a6a93c1603f16e5f7f57ba5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb12cf2c75f7f6d8a267bd488798b28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd41671410d77d4fff14f4cf6e450659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e578d90ca7fce13c81e4f09367a767660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee055e251bd76a9f566ff7518176f46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8cb1db6027496617bfaf0cb43bcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9cff699f0c46711219e766a759668663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7213385ec94c559c689ffbd4d9483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63d9e7be9390489ab461362492975665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afc502062e8833112da2a805ccad2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb746688eb08500bc9c97d6d4a5f5f30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de703c8a4734978a34eb047fa759528668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdbc00ef692e73610a937b4855052669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536861b599e3ee6f43faee51e010b91b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc9f53c01e7b6f5d2ec63fb8f74df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc18596452d27fb5acc5ad5128f5c83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab82ae3bfb53969a95685d6b747c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabfedf7a6b23a60e14c754d19cc6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541230a44ca26c2b599674f8faa2041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a16cd68ee640611ad7ef24b76779676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14abff692893d77a1e2db62b28fa8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54e84f1b687dfeb596b96590f5a58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b8f43bb3ebe99deb63ee172d174f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd953f2c37457a1c9d5adff0b479a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc09628eeda099f247f58f07755093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad420c7fee311a919fbcb682d92c9ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cd0e7cdbc4df6c2fa80921754f64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f8322cc537d26c39e30f68f283b31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90958b4b29c25a7251baa1c30906c2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ce7f5fe6e5e146c0929ccfdef90d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c62e00731638b7a20072c14419b4f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c8bac079b0c422a56944bbe4d897688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4cb17c47d0a0932302b1845fe428689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a3f505399b80d6479ce78d42c88b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928eeaa9471f605c4606b3b9ab6f1fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6941736ed45e2277b0c2f329ae96e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199b2fcb00b75e39c716f3eae0318e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611dfbef6c786ff100e4b2009e9ff2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8291fb1615746025e8c5c4962e2f60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746096488c35d9cef38f9500ea5440fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45199602f31febbba03ee1583403ec3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37a5d14a36971fe4a3d8fb1ce5753698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6df71f96b6d9ee06c9760eddda6ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702eb67c006b0fcd4595f6ffbb98a67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703780bdb22f3265278d3ff9b4d2ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f03d68d591d7269cfba38cc2a4a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ecb57c6f381112907194131758ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e8c60ae0c36a3f08c60380def760704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd874fd18acc08a9716680a67298a17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99bab45ed41626879d7b5bd9db4099706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940eebf157fb18aceb8df62bc449b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49fc89a9bd0fa10a15a69f2794651a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3fb683fa610f890941dd525aefa6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ac01400afd5c29c511c15cde6fa5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29678f16f90e19075c4b52b00f079a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bab8c90bcf42f15c8e54cca3c7c68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03bc1e90a7da03774957305027f5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434166648ac748489c714936437a21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320829ab9a8f9e16e1363b08b30dcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887676fd927b6345becc6cedfe1921e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9d8f1ac63e8c8c0cab03717600640717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe6ae59ebf99ea5f39a063d21c07d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453779ef873576330a6306d82c78962719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed8e3646b7376ad900805a5a96e2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b13f5e0885b59d4d00d7470f121a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825756fb78162b921b2a701d94f2979d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2df544165952b1594a4b27e43161723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9490fe9635bf511869fc4ead37827724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78119f6c677e3567de3b6689e902c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987338b629f7b885cdb9a9de62f7cb7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326aa84643c85148cc47c2675ee08e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151f1c61ad090fc85859cef5c6cecc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ec04fe1a98e3d8fa4f4113c14dcce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de509d890e85251d33ec45075e0fd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7777139e9d7bcce6ab5774184b60f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b311a0fc8b126c22492becf2013a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe01507f0adc31da94c1f87913d09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fdad293531e7531fa2a3306583180734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326953730989476f9213750aca2f14c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc87c970c9543fba5331fcdbdc0db75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e604ec454cdcafcd7de9f16fc3e19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2766017a40d94e6eb4f3f2137c6dea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7512a48897ff1253b5f8fa43858a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be745c317d23e51c3907b0b1dd8436740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b32a2cd6c07b75393cfc2dd23538741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16afe7de7259c6651b85790206273742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5386b304943d00051d4d7b7605a399743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a476869da4cb5b7c0d6fc70f68f56a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d05dfb7f6d8d487144d3d6f09a91d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697367001da28ff5fbff0ba9154ccbce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b41cba8497e3fff386a28d12fdf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa760414ced524412379b30192017748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910369b48c39342ab2857713f1f0ee3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068537f97182d468497584d1ba11649750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9683b8d980ebcebff754ba8a7ea8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d941af681a69210e2c40699bb36ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886249c94876e6095ae01a32c796be3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba50c93be47d8d57c9bb1f575c5f03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cda776232070f5d82115ec4cc0103755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27bee846794676ede639497153bd87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffb7714742b215abf37a642152624757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29024648f82fd04165841601f047ffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d635c4a5cf816d68757d2163bbf4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>