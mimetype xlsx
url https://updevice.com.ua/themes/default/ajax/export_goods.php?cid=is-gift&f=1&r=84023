--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3cb95f9e1af73ddfa631c38f935061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708182dd22f9b9e5932bbf03927c25b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fce077cef9c345a2f9a0053e666883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5b20d87b26b37e2ac5f11bb6da8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b908d8567bc2edd0e5f60a32a35df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ee95fbbadaab805ac44c4a00126d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad490fe7a6602f821897f692d70bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b3a811980268fb39700c4f7227408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580965610d922c88845a852e5f66eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4801981862353e7222e98b16a0e36e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1832d1ae4aab040f7bec5b2b829a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4032b873347081f695a9657c67bd7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035581bab30a136f9e74a37d2800c8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa53480095980dfde00c39f3bab6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71955da1de0486cc658f90697b9b18a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fce1140bdea075b2c6f8938b4970d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a6aa148e1451061b1d5a5505648a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a320df8f942681bed69fd3181fd9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431dac2d79e2e0311480865f443905619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d204261ce3f7339476ae489902c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb52f8840dbf71e5b5c033ac9ec06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdee4b1b7f5e2d24cde0cc9acc38222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837067d7b1c134e31c8c6c2dc349e2e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6f28855fb9c682a56f48674775bc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6b53f877358947faf17fb8279e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c379caeb204caa4502551a7726f75826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a558fa14720244b6f69db8f6a1354127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4bee2320191ce49e19432dafea56c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6f410474bb34b80bf03c3bbe1824329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe7ae1d95071086a0a7a631a2c89c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca542956cf5e7447a8b0484a378f3e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c68a5be716d6fbd9286b3b06ffe9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fcc780c913578d4f53e0317dfdc7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da50ae9d1f2e5dfad7a697f317930f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5663d32b414ff4b26b1dd3922a3a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba9a6e9a03cdf1e7d939561dd753836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b878be6e1c5c78f337c9d8386a3f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa95dadedc430e52589ef092a3b5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583829774584deaaedb2a1530ad23c1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6341e642d1c426ec637cb3f03250f7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757546d95e14e1ec5ed6fc17f96a26e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bcb53d0f4c94b1fb95ecc1c390d7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3aa3e9becad1de833d1d34f28c36943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25a28aee720265dd0076c612a12d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec69e443917eb7bb71501ab5963d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645741f442f87ad17ac5f5e64143ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58c9ef3b42a7512d8c36c8cf5400ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be51b200542d9da2331a7df29da62af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee46a9e350dd510feda2825f4291c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff452a49a8570ee3a1b8a0a30ad6943650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd1f25a24b2b6f6026f3206ab3d0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beccb74a26362bddfd9f823a210a4bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4029f0823d552402689e8d524843753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f6f5d8cd53e047434262e564424f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d560dd0e4903bceb4c34127e22bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90175094533df03171e32d33fd072556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f7b3b74a04e746aec1e18673568c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8ebdb0dce0caec33050c77a0486d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96598386d21940655c9ae8887f10859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a23e697a84ad014d24d4c788a4d3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d66304460d890488441c30e73ae15461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837413f43614abdd48853930994c5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eee25452f7504726532ee7d86173263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504161dafb2fde0ad94679ce09e79d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810316d6e65abefb70b5c7fda678b6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f7e606a101ebe66a6bf64d16cbb5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314e35b3bafa5433dd9e4f95ce6a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afb43a98006733c13de46c850b39368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cfc4ebe87e2de2f00ad1892c138f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a1653b5fb3a57cb27e977aec8be570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093cbfe38514c982add4440a7dbc1ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024130308de18a1a5b8a07e799f84072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26624aad642f4487e12058f073fd1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f001437708d54d6b81bee2d26964afd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cf7132401e5818ca8c841e62bb65a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f308cc66fe4b40fa86b5684e0ea68676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf3e64a23fbca966562d6819953e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa48e62625578d4b4c6e73dfab95be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4bb0f8ad81a669524ef4f32431a2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a564e726ea5eff0884854542086622180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35242c96ad4017f9b9e1d05ce59f8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4cb5707134bf8e870f68e3cbd57782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188ae18653751db732ce7d7a778f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5e268c684710c5cdc2738a820d8e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd16cdc96dccc846b5d53d14d2a9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa96ce93e89e657c300ececcc60267986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de49b7efab725b442c30a6c3e795bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3779fce1081fcdc1727e7792523588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5b3fcafe35cfcc99afdd1e9a60b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610997a75daaaaebc9907e883f92d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f8a7a9115d36a820177530584be2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3bd8221feca4ca376b858384b5c6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f6fd51d2c1d5c9597f1c26e34ec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b35b7286b72c3982e6a699d6491194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34627cc0de5455f8752eb3bdbc806b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d7b09f3887789ce299c57752a154b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77129643cb3197ca4a8710110faf6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae75fc638929efd13cb0d92bdd79098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3569b3933b4c8eb562f9ec77d52b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a77a9e32c500fb23c506a58827f37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d99091cff45c29379eb66fa4e0ca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912bd7c6dbd4e1a3a35178eb4adff31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cb9b944f2eeb6d9c689449f3ab311103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f734a767222ff6d89f4d537b3c48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d835cc1457d6f11698665dd228cba8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee143086a078fd118daba8d7675008106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f023341c8b5df1119b685975cc9f0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f8cdd0a9d8fd019cdaf9763fc6ce4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78951f5ae16d056fa2db4e928cd987e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5a4b85be67fec86e16f99681c0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20e214286f5f6d4e8bcc87508c3cf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1656f7248184d0564316984de9b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd1c734f237b7ac38594344daee07d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8126615e723c99c94c50998cf04fdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c1c445956c3cd40e1f67c8caa721115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057ea1f01feeee4fba16fa1c2f77ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388f9aec107457a0395132375d68ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024bb06d225f8070391399af72c897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6723bf0f83514a4e36d320cd8dec9bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d28ae0c45eba49fe0fb47ed9d1bd81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca27c21fa9ccef25c9a74cd6fbbe9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a73ec6d000b5982ca9d5c7c6f8d03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bda1fd31f2a7ffca6a5099774efa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b126ed1350a7ebd81bbf1aff409c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108857a33efd6d442e41346d1b149b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602efbd38bb42a8f32ecf1f539ebc21c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd028ee2ef076baf766e4357f139a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df04640766a69d50df68bfd47a273128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28ce3a3c01c255c7b9506809eef8f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba96e74220b39a02f85a9e80d06a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411491949b42597c4ca6a426443200f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52edada9a33e1dba6f512c6fbe64558132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678000fd1fbce5a1af19328fa4c297133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230493b211051bc03d27934a51fe42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f18b253b0c4429ea945f26f75a331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a76889bb8613e6522139f8114c51b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962553784b0d86f7e8a6d4123f0db55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4961357432be909e3376738a969b08b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63ab48e5b6ef3a99984fc5d9ca8d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bda4ba69bdf87edfcf1d2e6fa0171140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda9585003215907d87bbfeeff82513141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eab91d5d7bf635a8bc95145813510142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b229cd97a06b7cafa8ed3543a36821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c4244e7c1a6f9ae836a2ba2bc573c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179d94f1426f3a6b00f6c5c27a013e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb673a065617a4f51e230cb7e25e527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae920ee941cf17a7c625189c0e118147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8cff0f782db277b7f78da2fff0449148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293158ea957f29449485c53dbfb66f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb19581a1bb753ae58dc1173b8a1f72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7743a15639148ac29cb1133740b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a11528d119bfa4a1f801292d91f52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611073dd48a6d0ff7c59a4aa3557edc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59d1cf0d3f16c3c1d6b07eaaa4c0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c277cfc2e8d8d6ba7a470e30b26302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd499255c1724f82b498fb03d57bae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa8f4dbb883d089c840d7bbd59105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c90a71c468131d3e8e80887565a18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025965c408d481ad996c5f0e5b29c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33534d6e53d626f538925e71e749de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72fdd2a1706df4a32e536f812c9f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704d7b8cdf6f355c0bc634cbbbc155162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bbd5d7edd4a69bc81f1dd76287fec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02512fbe027ac9fd01a714f9f82d106d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e10644ac2ec317dc4a99ace5da05f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d8517bf3780a4d0d827e6b0df02e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e6e604fc4803009b66f1c5c717de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af503300c250233f93da6d310bb5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd337978bb47149f4bc359b78bed48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d1749b66d6156dd00bf84e3e06ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ec50a6466e9623ac29b5a7c14912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aec554ce7c84d73088ad74b86bebe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7ff3367ddf5338333a408ab777b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4bf2a3d35f6b6db9eb887f27a485174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5be9f6e7d7a180f9ff17176e97517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6748071e55f5c303b1fa8cddcfab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857725878cf069d32c213a375283883177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf0d872fa6d305845da1a8a8dcc3a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41637595caff066589931f8a8a7290b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01108a2ee28433de2435b674ac67dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30740c1ab06a83ce06abafee510878a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75269b4615eb13fce9c8a2815426c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539ebcc77f561b0b6afaaae6377643183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc0edaa4f1018e1aba27118374756f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6748c4815c77af6c1d7c658d14936185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e18fffa60cf0377641d9d0d5398b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2dbb38c03626c9cd44f24112efce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b47ad079bcd3f0cb86760d618f2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2d146539baadc06382a094636fc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81be2c1107a6b8cd9f299953bddf31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fdd1532133f9dc96092e906089d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c344341f72d62849a3aedbd223e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a5e90babea2bf3571314259a97db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251238a5efddf0b14229aaa1b4ac2dbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77fecd8bdf1c3c9f5a9ceb560384b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed093e91b95a502fff837295e70f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9803be6ece999a443cc6364f174ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8619425db46335efa4a05c31a8e88c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2233e994bc1c2f45302f6fbd8cf36e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086214c40d88380a0d5f58ca735ce39f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d9631b931b10010ed2bc01b2d765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe879fa6322ccf936390b3f2fcfac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f15ecfe4b7e57bb7d630418a29fe2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e046b17e878d712a4c4abcbea6a2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b61f2e98ed2bb3ddf9de2405d86c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f6941bb3fddb4731be93b7a170db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca999c75cb4fab5bf6bede12504d584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab586415651f222bfe7f65ba826663208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b096f487df6a3c082fc53df24a2c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95bcaf3d597a31a893afcb60feb04e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a46782e2241dcc39e61fb341bbc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e52854b735e5b9ee351e1acf98e5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837ce49983e3499d1d57ecfc3568fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f356e641b8b0270fa083358259abaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35709fb01e279398e4f07851b9b3c8d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79914278c04b47347759605de5d91a3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33262d51e53c87a77a1c7c2e7b2e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41438c9b56b98ca871818eeef2a96f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6d0ffb6e0bafb51c913b02a525ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6812545ead399ec01bcbda72b9cb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d04d76c0eb3cb25b065a09649e0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04766e1812d6028dfdff525ead8681222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7568ecd75a0ba9f9ba6060e20f24a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632e1aa9608210436ccd5333fe86aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd5151df85fa81354a0c3c8d9902a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5fafb24fb7ccd26927cd3454d1b3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbeab4d0c4717528f773656447b083227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8200f9e98429474c48a9874958297228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac19b6bf3a842f01ea49ccc8f3e4ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b29643f65dde627fb89b0755b84dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3d76097d1a63ca1040814fe0e8f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5801e9d7cd1c4d82993efa387e61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f675d4a030de7d1b4f6091ce9b206e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe710563cd4e23af3b495cf96a3921b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723da2fd9156c652c8acb5a6f015ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae5ce5343e0c7c3667b9d8987f987236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458e4eb8446acc7a1819ed2986b8e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff36d51b621165671b88b30b5b734238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a867ce895d4dfc2c40a9c947fc02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846746b320c51bb19273df6672e9e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0ae394bf39c22ff83ef635b1e712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17a0a22d4fe88361d415e997a16e7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242425d314f60ba896e69833d6dd04a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2636c567c8d6d34bce0b4ff913df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ac25194545c3f7a4fee52b28e9bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dbbf6a960de6b5f13a2b3d8869f85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babded2ab0f743d477b69fa18f8a89a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4b4ecc778dc6546f60a1e3335839248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3700fa23cbd33392b3a98cce24e899249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92057bb0b25626a26c452e3db1d23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b55f13ed3da5f4a9f2e3d2b6e5bd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e87d967d09f27e397357d349dbca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e63678255b150c335d9a315f44b23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4db1976e2df22f58df7a9ae41d6d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0924286550db9c2bc4d307124358d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228174def5ceb89771dab50ba319a191256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc0a57f2ad363d0ced465cb437280257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b85293c1a17c69fddb49fe1cf893258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7235240026c9e98184ef58ea3985259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414dd1f2bce8a9b88c26b460774aa97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b3967bd0679515291f3ebd5eac81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83c5e9fe1a7d6eacf04249ad9f811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ae7a9d7a611dd1cd3047eb219c256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d222b6a6ebbb6e7bcd470b4a25b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28104766b75eaa0bee7cb9a0a99d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d9529a982d4d33fa1262b51639c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e419877d7aa7b64eaeb24d50f1b06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ce37270e1b5d251398b2f4ecf746268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6b128d2351c2b07e11fc186d8569269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49984e85f47de8b4065193734c05cce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d148d926227cff61a11f1e0a496d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264632863e137bbecce915f8bdf012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb91fe1e8f9e0e496bd340cb620c929273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4bde8e8c53566b48f0172b1931b4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af8f4daed451a64fa9128797c7972275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4969c6cc7329ff53348b8c1d53738e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173c4c4a5edbe485ff575a8c4af5516277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f5b1df58204e4fed8714a6fba3e75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b5eb74bf448cb7f363095f05915b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac1f94e8cf58f6b962610441d69c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f313f3bf87fafbc824a92f0618562c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd1ce8e5814f097491fbdd577842c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d8dd924941dd596604d603866076283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051301e92eaf5b5d37b5efb04734c1fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240d9521773c2a0266cdceb5eef499285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492eec659bf5c77368277b40b37d6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2716cd95a8994bc518d3ac8bd5993287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3375a8f465e9992b4f94073d1e7e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282fc04c4a6da17963ee4fb8440ea01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd34c50045ce9cd4d210114f3db190290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77b7e6a4ea3f7cf8174ccb4d875d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8485c78684b8f881a59f61aba899c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afb233b9a5c85759ebc34cfe12acc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad65070b19207ecdf09a04c293a60f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597a4cd870e6609ddc857a34697a7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c483a0f41bdfc01897991d96ead096296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c98ed8e9d267145fc15e705fe9cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d717fc03655f60ea177cb3249f59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e278fc44840db376d47e6070f5d8e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00853a6c011b83245ab242bf3b8ec98c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639784462f4f3d8ecd7ece4baa8274cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159dc1cc0edb7d2aa028242fe8c81c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c310143d97b2208aa0b5b827e383303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a1a337d1c1e7cd2380d99455e9c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6700eef912c031ea63599a9154c48f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975f8caf9b05eca0e271ac3a87800d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53714c511fdce0843076c56cb1661e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a29d3a8332db5591a7a89158becc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a99bb91411fb4800c5dca5a78a7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20deb0929d1fc4d8df2b43384652bd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6a7374a808c45e4f8dc368cdae3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c42d680e7cdbfa7ba72ec3df8a55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eaf0fbcbc7d369a4b6262c27bca95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be90d86ff52c10c80c24d115e987c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c573c9eb88a92fb440ba395ad069315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d55b742e5b8dfee4586667320d070316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fecadc3f878ff4bec080f4c269da7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf429d73da20f5da4b7dd205466b54b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b13d8747178e99247b4ae253aac17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd4d17e8ac80f3faa3c3cb48d16d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2323f2c7267423c46d8ccb6df3d1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085360f41f97e9f4b646154e406b42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05006493cda1104d06acb4d69ee6c0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe732c6bb5c409e5165133a79e5e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403afbc235328c18cacf88341f492f8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da831fa8dd74d5e65da1f9d038ff3dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc465b4d04f5beb690764df55f1af5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a9087d9be64ac0b25e21e48ffa64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad16597994b328f423061558fb7c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c71a9cb8610ba697e28158c2dc6d44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd801fb6f48ff8952f01852db0a4ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39f695dbbe7248b986807dcbaa2d0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab702d15b088ec3f28aae6cf93d87b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca04202a04b6ee05ffec40cff36fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653a4cec9d646a38350dc9b0cb1177335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af15b6b7f81bb529098d6beffff0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72bab33fb747da3e736dc8dfc6e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb438d91996170ba9d6730c9e208c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350fb800f1809ed9934701d12c4a5fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b51b13a435e71f0eb65de0bced1e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057634e74e4409875616a9bd4db74c02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c1a0b04fa2fcd61e87ec36746164342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d7398be36b0b66a245dba3b15fa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ad0a00548d9bedfc3ee57ed4d388344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4ac9d86eed2c3ee7e427cadcf08d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8752b05a3ac12f763afab2b080e34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbaa59ef6bc715f07cb434918e5f51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eba59531853897e28b0760c2520a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7cc3755d8f29b9ef1a2b460a85c51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0801241250b90973fbb2a9c98c21a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c134498193a6843b92cd104d5126dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d8a643443932fa4723b5a48603824352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a430d1fd135c5934d88339e36332353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb02575ac9fb881142cc6f8fc403084354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abd7538db09cfae80873cc91437b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19922ae68d3da739c8535952247d330b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a3c29e6158ddf329d9dfad5ad78e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf02eb6afad15be256b8a66fa2b419a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874e76d1336c90182c8f8592a27403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566e00a4f10ff4a402a118a9c81352360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb60bab0c4fd6c186a2c65e3fbfd858361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c0b181ab8bf8ed2365acb4eb50ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c7a1d3478d802339d81063b25be9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834a8c832ceb408e9f2c4fc39d8916f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946480c7e467962ec9e3c726901c5ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c203342128a488c0624113466ba9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629af821550bdcd8d883757b77e4bf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1516b6b0a937388ea1d0ca6584608368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2ec1a8ed65115fc58ef388207c1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085486f655945d53170c7de716a8ccc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7fb71edfc8a464c2853d87f1656f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec0541f38150a1894f894d9718d967372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2904cad202b35a29b42647d24897373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b2db7a433975c7001e302933cd99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab52ac4b15ef4135e998c92f49ed71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dac101ff596319f9065871f0db607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f36604769016c16532f1f6926a05e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986d2423b7010dfb402192b355d720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a58af717779fc585b2c27b98cc35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd1cbac399428afa88e761154511fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ba148d2ac057203fbfa3a2849b5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb449f536b3176e8f113ca88cfd5c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef5c4b2a1aea39e24cc5f02cf1c38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dbf631c1a405d399fbceb0870f696384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e459ae868b967202fb58874f56e3ae8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2857e8c20bdb4b9ecd0462f4c8f272386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981cc74db08fdc27f7f4f4eda66c8de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2243430a3be250038ef53a06a6c5e1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e898fbe25e8664ea5cddec0753d7ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c7e016c6bc88edeee3c4424ac982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8760b80550e186f023b4385f3540d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7440c00ece01eab03f1d2986d331a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bab028dcac2d59409054c13bf7d985393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0a9b65d0fd60160c10b7f101ee6ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda472b2ba4938cc5c5b33b0f04beb1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5a586909f6be9a6a8e02629e4a11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27551926d199630b7c93478cbc23e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35488a37412175aced1c9b209785934a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f679b4e73c80d3cdf6c98b9edca8c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c8d97092780c881dc12989ef3180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90fcc8d238249e27c8e4781be0142401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf17d0b0f5da71e2c17d6fcfc0ec9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d95dae4ee3c98249b5fc82908bc83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab4a9384459215cc5eed6960f6287404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc433d3d31783f88ed137247e18a79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b05eaa2a0a0779dc70001a67b728406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e92e6c57ee5b6cbebc55f286943cb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefbe3e40abc49ebf9090a21b69e144408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4dfba64da17374097aa961365abd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edcacfe787e59550da31d2301a936f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd666b7a63bd0df48cae9bfc2a3334411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a33d1f29ad2b43ccbe4b4aea8cfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e0037f59790642f616080de83d32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27592fa369ec1e2fd22f5be7075b3df1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546beb0d50ece5a8743a5962bcaefec3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38dd06a390b4d5a7b617a0826cf068416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceea29ec22788c28438dfab9783fa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709b123b1f0606e5de3ea03b209f88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd529b60612e15040502809dfb3a10c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4eab5004e1e5fc86b21895186662a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79772dd344ba5b91cf98916d7b3f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2320237746c7b519c61611b96792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b9b1301a60e32dff7811075b8acb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b44754e77c433dc77ca1613ea1056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68d25218fc765286e9c185ec78c00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d7b93a699d7a932f49b1f0dd20cee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe9ad336622e0ddd666e5fc034f32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a5b9fd8aa989f0900334deb502ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df2f67efeb0821be3f87c70375eac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc563d7a7eb7ef9c1da9a5451d5edd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcab646c9ae012c740ed3a10f079f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447570a6f8044ef7de7fc47b9ee6d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25784808fa517692951c180c2b6612a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfcd65a00b0b61ef35d7a3b3c5ce7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704440987a825b29cbcb7562f500657435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4cbb574fbd373334ae82dd41b96f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739bb4a12b871efe5791baac930209437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbba835678139e83d4a0d2827595d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbcf5c89c49393e64ff768c389335439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b20dd401e83e3753a336c9c17f212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b0bac7fb0df0e7b06d0b66d52b8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8386195cbe68fc476fe2eeb8bd701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5df4ef031d9f710e366c23766692e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be0d175fc2d1cdf9adb2d0d07e5ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d02764c40db530e8ab16dc4b15d37d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c32d5ed85343894667d40b83aa379446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd01e121319ccc0c038daafb93021447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed70678786c72490bc789198df44ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0552b0a7727c94e5e55e02764b83d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5141c61ba94cb27990fd6d4c783b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b00e24ab908c9ff6f56b4af8edf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965eabf95d92272b2730db0e71757f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf3e5d9570beecf2e5424b87abeca7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df010ac2867b4c7662196c4922f371af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9279cbd3f7525015fe2253a43aa85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a7cdb0ed1ff761b94351a981aae9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984e8ea4e8343d003b7a86487ec697457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ac5de6ebd13b4c9c797419302551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a235654f4dc71d8261e67cfeb59562459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b70cbfcfa74556fc4bbd1c0d6548e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403ffbc962149346655899b32bd662461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7082f94f25b5cb54ee4e4f9f1a9d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd610682d8a09cf78b10893aafbd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d9c53615e44ee3db695a7fc827a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb18db3512804721d113ed427de1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0ca61d910a2c13c308d81ad3b3ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014205918a596b7718c118c1f4ca25a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39d4cadb19f061e06de13c32daa5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47660fc509cd1fdad591aa6c1d04e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cd8a533bc58c995d6ff21cc05b37b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c3bd88b790e9405411dacfe57718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430ebd5497d1a8857e3f34538d4cf83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982103c83c6a0eaf5b87692c032d9a5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4395e9f393a7e1743e554ba600806474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b525cd89fce43887f1885e91d3c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5fb525c9db355974d098393175c49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701059fb9aa3841d3dc628833a7e291e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fbb8a0d3111d5bd6f56ac342c1d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00be5639a669de179a6c3b719125cc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c5c7860751d4860d447442d19c48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1222c7eec621c1d7d89a73bd148a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2b26f6c053a986e63697ec40826b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b83f63b424def858f596174ca7e78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac78b8352e8fc647dbab62211e8793484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cdfa4dd4634e8c4d384c951b0878d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e05e76241130164a313ee18f14c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94790727bb6fa5025095e91c53dfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880f2c3f60939763e99c51edfd9b4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14ed136d51377340fbc6a3b05c11a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996b5b39d42c953adf21dc10f7bc31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b62146abf172f7380e87a2747c5fc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b3336454e06c45874e376059f351492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bab8025b8c66049b883ec7587f0a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5054362e74b8de29fa9dee3901bb55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a867774494d45f250a8e634505958495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b9382fd0cbd45aa6560014bf9579496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a632f75d76acb7fc190b80c05ab20f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f04d71e01c012177ff30908b0794a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c44256592e1de78c472e0ed8b35a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d3ade9878ad77305d3e56456cb1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49567758ce143789c1d3f93d4ecd375501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48b50d508bf5798e77bfcf4b5f393502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089cd43a630efedf00e9c2205a1b18a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed127a0a8772d6cf24f56dc8669cc56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a220faedc1ef89d4513e2b63f817d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e155d2d21b868069706f9358c5ca61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62163cff4a685ef8dc066dd7cf26841d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb587eabee27354aacc4e3696b3eb759508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ad19a077b1d20b4e2bd7b85f1a89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f55ac9d78887834cd3c94fe59281b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d390eba9850b24fc0afbd1a85faa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060bd8bb2ede7565a6000e725a37784512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b9d07519ab744ad4b3ff41ef06ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523807d2519fceffe3f75108305cd663514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2391e571b15ea3c6cd4c07fae11fea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ecbb4201e77ba8da2ccc82091516516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4cce8da3416f4daf8fa633f7bdd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2fb07b7a0fa297c8fdd4ec3b3ddc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce9c9850073d0881e8ea699d97942e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048770dd0f575054759baa161507884520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2f5eece3e174a047848ea46469ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ac0b1245821edaadf2feb58a172b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd567e199ef176fc4d35ec7b2394a6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffad79a35bc63ec3f3f45f7fcbfb2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb07a828a9e08cac29a54b662e92c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af69b71d057135ef724e489766ecf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5d02231f39aba3820e8ed14ffa0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0481df2f957eae205b94ec00758e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125abb8514964bf7b98714885938a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cf1de19f811ee5b2833597b384d4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf84ab72b3972ac112d011fa474758e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59ac40105fa6a8deeb48c919e21f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331c0c3c18740a8cc14a503b6135116533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c6f37d85ff81271ac9895eb224bc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16159d62975160927f050ee0b6f2089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab21f7e13182c4ca41a51894168a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737f8ce69b68009eb1c137adcb0af1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04710d17c105994da87bc7639fb3ed12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a597e4dcd7e1ab6556d559635a611539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173767814fb908a93357de6dfbf43c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6934ef4470e4330d1c6785e29cfbde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c55c2cabb7b18f19d7701ca3bfb7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc995bb50b9404ed038e843cdf4372543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf299f5701d6b7f8e0b993b61b11ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805570970b03c32dfacf3f2b083c4c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f3a2f310f529d861a55d5b87063d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0a83b449bb4063a23a73d75a1f11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189c6ed800c9cc0acece464ebeec7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10b9c791d10a9dace0d22d5d773cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a483080b149ab5044cb9b2776f853550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027685255c97f2acb82c7e423fc43720551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f7fd2c3410b321f36c068f5677ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b91aab8a75cf6bff894de37de3e7ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5559b75925366a1b2454afe41721dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef366bf5616fee28665b1856853bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad3fe70b53061d810534657c0caefa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc59d0ea624efd13fc88e6323f673f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec96b8323b89e47dbd382c6c1160595558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4329230e43957fa77f2f5d23ed7a51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875993d42c88da60a13bfb68604dcdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9077498ca45fe4f46a1035f24669561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3c4793782eb2492ca877d2659302562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a6347bdf8c106862ee776d7c2eea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eec418b1e29986366ef29bb9d9daf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e6af1b6b59fe58da96188fb62513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9425c95e8a4def5cbec7da4944cb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc8498457d75663ae6f7dad261da09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367106e0437c41153c484b1f8943cad0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a28f151d56f9244dcd70240f04e96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c8c5bd87b6245937913f6186ac939570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d8e77c8f9071896f390020d7efc3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d3b65a4113d6516328b190700c98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aacb1b9a9ebe99787c41e7195103ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4eb266a24abe5c0d11b5b948b78e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0c2df2265f6d21d9df14b1f5b6f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351f9ea00b559bf22ec737aac3e32b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753288a267e123b5e687a8d5480482f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e0c002e0523ee22048872537385a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5dbb551eaa34fe123c496c8ce187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12215558efa36f5e2f713623b8fca958580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27fd6bc66595ae4c6bb0d684013e36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d95edbb9c32217c2cc624d53a6fdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e016653182645db6313d44edb3efa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7d1e75a61c97df87ea151b16cc00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbffca89fb2727b4628e5efc1a0472585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f992c68657f78489532455b95322ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b15177ba7d7b9f456e1636cca6bfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73028bae651b7dad57c9d684443c31d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713550ca6f125e51c63492258ff7f595589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf81b7b8639a3f89c8e59ef734c25e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c0b1bf9e6ebfa9789a504492823c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b0fb88fc8de5a5bfa7497ef7a95e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258053f5c6561004a1ddf0c64a3063c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902a681935b426412215f378148ee4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1d84b3a0bb2d34255bb2b83aa7963595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc020e22503ccd91041775cf2dd9ebe3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3585244446523b7a186ee88ba2e7d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc25ce2a536154a102d7fa295ace3b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c002b494f602864f272616ae2b185a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ed873d51d50f545a69915dded2d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044830bfb8b6e6fe2d9649c7cacaf04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913399af6aca32186509caf3c271a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306cee2176bffa178cea6d697e07251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9053149c733f3cc6b6d8cfff030d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f93b85bf1a4519777c7a4df4d082605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7097cfacceac7fba2b6733dc5c58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca6448f6d8c70d127cde318891b39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eaf8853100f50163756f8e3feb039608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd81f3426bc87e6e7681b0f5c036be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259f8e507259f68d334a7d6457abea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd74dce1f179f38f687180692c211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae026f3fb90c3957f03b58e89c9379612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5573650093896e37a21eabbaa121b01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977573fccd91a2186ba510303abfa7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1b56a1c12163f6b87d3c48f9dbc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef02788f48ab4cdd4d64cb8c26a52e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70677446b53a646e02ecf4661e7bb3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567084ed7094e74898e594c3da19c6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467078b2eb724db812c40457d95e19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e59f35c9c64f070c95aab3d9bf1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3515ea4164cff3ef32a6bd617544ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875649578ffc72f7aecd5f4a4b5b32d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ab55a9e37461d737a80cbbc88925623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3b92993fb8497fc90c51b9cc4fd1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e990856341cdedd23d871e94085b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e91ee3412f06e750e1351586861496626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e54fef5ab6e71fb99ec91f0fd00d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9136c998e16909c038b9f391ce95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a0ada14869ddcab3c6de353a3f63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c7bb0d3e60ca7a752adf9497cca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f73cecd4cb288fcf65d38a3c811b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9bf6d36203e2b490bb35c493cfdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097cfae7a9272fcdbac68de1c0d497633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613a5ff6010730b7912ef9b33aa4f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2db674b0376063998ca941b8a9727635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbcc87d2c61628ac101f02ed0d1388636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8708399f894c601ab5c799ff1f957d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c8e05fd78801f738c44b7475dc4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1313b5fc98ebba4ab0e3c06c98377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9416d7ddf636911da08a695538c6da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec60b83ef1078ce9f8d193ee614c39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5654014f05be537f047180e2d0b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40218f5e72c1fd7bc90318487b27ad1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c442e12dc9696afe381790e82fb1920644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c33b4add62d97a17ef6e176af068645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a24d4b3db5867ab9b1eed7b232db9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e86f6c6f7386dcc74817c363c2fb13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4711ae9e162997d45f7f1e643917648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e9ce2a6af61ba4ff6c2c826661aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ac31ac5f8d8d3031fdd4f5dbeb2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e647be81d929cc194f26dbb9e316af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33cf8b490a139aefe24e82aacc919652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ae74d81278ff3f3306110f9a7f8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ed23e9b8922b9a51c27d8a9bd78d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559968d939dc7c6b3318833d1ba5d425655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7462e72f9eb98a01f417f61582b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c325145dd2c2fefe23a46a181adf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8a034b53c50641cb0ca843884aa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c4cb417fa17a505464065899f941659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1626f22a240a1ccabeff893f0f655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620a9e77f3bd8d1e3886bdcb4da270661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57753f4e0c9bdb2fa2c1d07e40fa2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5716d87304c7bbe2e2999f141680c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a607bb38cfd0ecdb2105a50f683e2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d95b71f4845acc6dc19fcbd5b1a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552579eb94de9e0aaa1a15a811ab09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05219ca509d2b810f1e0de666f36da7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a750e6f59c938052dca91ce161ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039df24bca3b2d96805e538017adf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b830d8734757850dcfecee0fd3cf178670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfaa4e1dd24d76b13f1ccd31981174671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022f51847db2617d33563226e2eeac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebb434824c58623cd84e3e6b17771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995b130edea01ec1a53e6696f2aae4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64fcfc5d7c6e102a44a2174b97849a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4cc42d0c00ac16e7e94a661de1df6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8330e4d1d42b282fbeee1d25229193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c491c78a9b420e0da8ac8aa1dce668678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080cc18ad05251878f85024adb2454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e481392fa4924e9f8845c3fb18172a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf87b3ae0ccf8177a9809f8dd43da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2cba1317e1116694c4df9a2b7fd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894774e034939ea18d204e4bd9f6100683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b113b823cab1176aa8f2d156403d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6209254cc4e047359faf035beae14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f2ce49e502e9dc0bc25dbaccab8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78249b00a5058f63307d2b67bfdf4f29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52cecf4117249e82983714adf01fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e294a0dea27bd52e8a0fa9fa0e39cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5b2f471d1e3fd993c2371aeebe7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c84be9a80d8c483412807c101df8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245c6386c678d96230e9d97a91ab75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350468dc2265f1a67673ea7dfbefce62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3330421f7ad6d5d40576553b8018b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d49eea3a8201bd0333216f8069d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e90c66d77c937e6ca50c4852a417fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb867a9a79b810a83b012f095fed546697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f6b805034509f794439f26ed495b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021a9062ac92d4e85b1a32afb2de08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4122e51b094e4e29237ec59b94f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a251677337f3c310e8647b67534a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f233fa6309b947b86dd7e608b8742702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84be9628a18934e8ae573815a30391703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b17ca315c49dc0a51d099b69217f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea1dcbb6ab8158f0478ac101a3008705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7adbf385c442cb3013263d0730b54a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f372878bcd7cad8dd735cbfdcd543707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e881a47394d306922a07411eeea0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c34c2ca75268ccc50e4f1f414bddc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec81274cb2744a52939dff46ed324710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a333b302ddac1aaff0b289b854ac62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86501e9c812f6cf63b430f58c9d411c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54948cde7f64598940a02ba41225a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fa5cf37de0ad158a5854a47f59d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395a40c4245c69c3507a1a4aabd03a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270f205d4b7422b632162f4b0d4585716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a861fe8e6e21a7f4571ca240566b0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9b7c77eae7418d346dd73971703c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c418148aec0488b93882a4ab80755d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a6c6ef93e7df0225435caea75793720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53ff2a5aaeecc80ef2cd530fe7e45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988568298f8a45f193ef599d276e93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52afc60b687f16b0b32d140cb07273b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f49d2a4b111f61078929249e7b1e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592ed454955ddcd5c62d492b0128d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f1189a92dc0b37ba54e0e61eaf42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e9546ecf40ec4a6cdaad6b091ad5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007dbdeaa0005ee537b890cc6247db6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a7cd43a6396de5cf9ccdb9390f0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555df60647fbd13bfe9cf7c1fd5fccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a3cd341f00c4942cf44ecc661ed15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2379d6456c27751fa219f3ed67fa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e8fa9f91ae0ca2f8ca567e4202ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92acb0f3257ea1d8394032200e132734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affbafe7cc8ab206007248cf6ea2639735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30116e57069adc4cb753c35f16f1616736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9690b22c45171900e780d075fd384737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74bcdf2e406b2638a329141f8a6cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4736598b2ac4140fce14b546cdd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bf912e20dc778149b4054f40f356740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb023ae29e956ac4f823cea543035ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a009364983bd377e3d30975cba889742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721782a7714f6546389a91578fb66b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646f9135d2cc7a1b3dc650c167096f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac64d0d9e9676242c94cbacded5f3a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4af82a54f9325e6f1f0467aed25f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b7a2cf175c33d28b802500272b63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1aba4c3c579d19b6ca5be74518d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfee2c248c79e91439579328d76be0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15bf724ea13081437f86430e57f96a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bccdfd7472ce06bf1c3ab6c2b4b6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5861e971a02c42f6d833c507ea54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca662fd527a63195baeb33d3c4a4d48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949f555438d60a820de37261d07eef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a030f933e050c0e36b5f82389c9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d780073d80989be2c85b92e856b032756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba164e586bc78f04d63cac2261d54a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94233338ba915879fe30d0e90b31bd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810097fed8ad48a793eeff1dd07a74cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7750ac4566717e05107398811e0031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7fe5c2da1d64d51736b12187a99e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b08f5cb99666855b8b7d76c9abe623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fadf51a4ee0bdfe21d0fa82d0908e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4c42908bfa00967c4c9f0e9fb6085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863f68b0cb510696dbf5cb7f4ee70d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd00dc909dbb32bd0a8f5c7a33cba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f63306bbb624adce77645dd554efb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8058b1c17ec471cce55f254b92479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb694cb60583ed8bd33a69bfdc808210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa945f1c06e6fb335c8761eeeaa9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db3798a6bf17da85c8184152efb1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ecb55c2c772cc94d619f31d6a99713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae44c871f5c60199fd26bdcc65f32814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac4a480a74b4e907a2d0c8f8005b4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e347faf298486494e03ce208cca5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4923bfa290dab4aa6a2d1899fb5c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23cee44f564a3bc5d840c40a9e1ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30426bee046f8cd4ff1358ab9e257619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b796f35042cbb8d0b9ccd641f1942b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf66af72b2ca4843b29a8fba0bd71b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365ce45b81aa424606cd166f221a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43aefe04900aec40a6fbde6e238e7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9f27c78d6d3993e622d1df78fad4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66256777c04a61a0a2561ea33aeae9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d3b38b05dd7880a744d4b21f5503126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d6ebfe6038450021dfb46cf05d3e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239a22a545adad6fcef22fe9ef1c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464dcf978c43a7ecb20f442787a10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8335f7d07f040264ecaa564b13cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a11842bbb0a5069207036adb56c2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aef3aa6b6e3aad3f412b7f98ec2ef232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb123e1eedfda15ccca68c03cbe3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf08f4cbf66678b985fd6d070cecc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf19e2af6d6136a06274954940c9d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654933996bcc3d5bed3fea61dd1384236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2961c6cea25cb1bd4fcdae9a676bbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371a4f740eb2e2b6a1f9024533323038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a3c9df2d03b4f4411aa32a44ca61e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786d210e0d55d72367fcc20689299f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8de89570247ad562c9106d89d4f4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41692783c4f21db23b25fe5c6709569142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc0a5afe92132067f3a959bd7dd8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18d6436f03f583d9344634cb4b87444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dae12682931c704d44d8a02324cb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e73f3fcfe88dc9ca8747ff6bab646b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e1d2fa95faabe53b85613590bd7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d873617076e89e46b62c15d2ba8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142414d98d9183b6628facfcf4bb5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262af1f898795c6c5275b26d97b25e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e817c2bb2e1ef9bb9becc4211413251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd6ae23abac6e544061c7c2e3f48a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8cae2ff26ab7e8ed7eda9da5576153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a030de6d4fe8dd0c474274bd911254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec163ec1ca5287f7dfa113a04d9db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82751eb046d169781b623516f3fec17256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a933d861d895bfda8fa0d73b954f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf0e200a6fb0c859e47f821e3619158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf66ee36b8065d5394248c8471edf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741209d3c779d6356cdfb3c0623e6c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf611f3b989bd603d864968c36eab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea015276b77623593a3b542be768962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fc27bfe22cb8ca463b8450b61b5eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52db469954f15044909483c5de3bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d7204eac240d84b219664302b5cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dd40be57e16b025139a587054d06266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569997789168c0ec2663976d02fee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587254c6f286b3c8afa927f9b3704a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b1219ab9b54ac9a311675f730b32469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33ea813032c0ce1bf5906acea4529370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c61165ca1927f046f0a29f44e7ee3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27d72f78e2c9fbfe7062f76cbbf6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e99173da6b968860d34319c858d6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e065c75a3d70542f55b4788f8216f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700eba3b5d0e75565cee045b0b64dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418596fba90fa9c3876d17f69fb2f7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93f32377c9c5bc6db73b505d0e30277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70442f053d93991ff7eeffb957377e5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ce73988b5a1a7edb7afe77120ae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c34659ec3e023c85eb468dca54d7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2daf307591e91e23cb73e1dca292ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0181aaa07cef36ad68a01c57531282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515004eec684c73341b6a5a6ad73f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b80abd0ee815a537d962e009a4ab984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85900022c24291fdc29a2343ef28394a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e86951e91fdb478c66ef696c1077e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb945a98bb0e5a4809e0a032039636d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146e37e138e9565150bfaaae84640088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628f4a0ea53bd0f57eca1b46d2461b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715f80523fb28664971df645306eb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dca11eacaddbd924bf64013e5ba6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aefc57170577b7113f4bbcbb3c467792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13704aeaefb73910744deeb55f1e8a6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f1094cf5d4e57d2d10e89db1ea5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ac78337fd0d1b9631eca75082e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8633cc62e3b0f20b37372fb694b4f5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd07ff827613f4215e083556ffc3d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346428130e11c98240791a735c7c7b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d310d0cb9c2c58676be6bf0f3ca8b1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583504af4d90c9e7b1f8832d73b6dc21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c68069d257bb2eb05a286a4f7f54e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79575cc251a35761d5bc1e9a4257ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9bcdf9ee43f9552c0776c97984f08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfe136650c8b2c766399dc7bb9059104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a71a7b9f8e8b6c50be57297f97e79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40c3fa415f4b70402289d405cdf618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7707537e432e0dce5cfdd77b0de6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f012d4dcab461c326c2c6aa4770a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639cc7c63776837c5a07da093727f77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee6abc875b98edf53c4ca3fa54221b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969f41dba92b5a63e919df55619bdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab54651c80556642d933c11612db88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877714aadb6557621c6371cc4a5941113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2164600dcf980020dbd1487b10d80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f4dd5ee5985ccf73c2bc01306263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35946d351f12c7bcacfdba37ddb9ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1827a4277c9cda1f2a46cf7e0d256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3b167a9a54191773da6e93d4582d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad7b11718891359a6ac7d50939ece119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e9f5195e2bd37f6cd6a77e8f0e59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf5e6b49c12a8055556b442a615a09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41e6ae12be16d65a5b1d2bf235e62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7655c4125779a8406415ba222d5f25f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718436190202671216a688f2985ba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c94bb99e59c55d26aa0589a9a7a01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900bfdfca40c6ad58150d08a775ef67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8e4512ab7defb22a6dc446b378e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6b127d0d066b084245c2f6e94cf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d2fdec8f747b17bf3703502a714f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704f3c0f05a0e267f6aef585d5c0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a5735e75b991c647d64378c97d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9144a310cfd16bb4b5be7beb6738f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9c09beaeff5a7c772e8ca625ed4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc17e1e61c0d890a3e330061db9c7e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ae39284e67b3cc8bede5df8b9502135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0aa939a51ce6b6efa29ec7083b650136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfb176510c5d4776367270211a5e19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfc5a2e56e863b6ed0df7ee3becae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ba191ee17c06b41d55433c1ba7dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d0d1e109014ddee759de47b27798140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183d6415b39bb0413412aaa1bb0fed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def93302be94c3aee1612d73732aed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960688656352a3fed36882703ea80bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52a90f570bf1dc75888ef90944b12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154fb7906b198cd3cdb6393e1059b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff29b0ac789f6e6bcd63351b9c029146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597d18ba0f1eea462b9a7edbf417d3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb259e29bac9692995bb493902ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f10032f8525d1f5d88580bd6c3a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c2760e0d482fe961e286372c9338150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443bb9a092536a790206a902b6c44e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ff0c1631995899bd155e25e3d0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720ae9dc197fe86924ff20b067662f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c7cf860c89caaffa24e32058a85c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6579a976e054a48bedd181b0bfe992155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f7f9186c70b7ade357937f2e1c43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b45a0017b3be93efe18d4bdafb6bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9145e999a0972f88f9efeddc12d6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541fc1da0242bed6c31ca8ddb2c2ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102eeaea9ddcff60274bc581cc768c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220ed25d859a3c1e2379af0e48fd68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d762e7b08d4d835eb1fa28ccfb42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538d0fde25e4e385d57cd20d16a7d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa1baa39441ee274c86f8b2f9c16b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462d3c3e9c77c1c7aa49aaffb1aba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca7522b1b60508e9dcb04954671ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c5ce627b2ad076de3ab898c692e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c919a5008f5e9d7c40d447b8ecb934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e42e405fe581f1937b7651182018169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9648e01341be4b0df6d60ae1777471170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96254f41ad867beb53484ccaf5bc77c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31e2e9472cec20ef4bef5b15fbed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfb8ddb245b23323ea5b6202bbbe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32328a85fd885bf661ef05e2492d52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198398197c7bb5f1028b9f78a642e421175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67c6b3a7b17c92bba09759d4b942d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226fc94bf7a54ba35ed95babd2310c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc717af4fee25f2b8a70b76da728c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37defb88353290c2e1479db7fc86f4e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4c8202c06232a2a1bb3d9a93cfc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d6b3307f64c8f15eb845a6b4f3302181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda632fed73de33fb3ac105588fecd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d42ed665a3a900cdc798085a839de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f49c7603114eb80e3310bc6004c20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e524d422d7f7f384dc8058a16d74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef4c63b67a1bfcda98f9597074fb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8661fd9e54ed861b8c1428bea693fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30d440ff3e6faf22d7d3fbf857f1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac8de257305a8d259aad6d8f86f57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4acc9bc689e8bf623bfac9439b1bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123e81fe3159127e8d615ec4cfd33e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394ac9688c329fa5ee5a4befe69e67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ea11d0469cb4977d3f3a7244facb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f3c9c454dd5986ea26fd9a241c79f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065c39ee9f5438ceede95b9ad9ec7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d33644baaa06e541ae28553685770196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6db0287a6a8d842e844c57a1283d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7346c28a2a294f06b492e47ac48de1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777047a8aed395b2f0f92e171547bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97b2e393c5aa0beef163610a89d8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a12b9f5d625433fdc6b3658d4ff5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabff90d79a3f4cd865e7be267893e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129cac285bc0af0743adcde501695b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668619572ac2955d3bd5ae0d0c2258b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c8d9ddc1d608f9b3a59a8a67bde2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e91208b2f2b5c4ce464de5c697029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1e2b230554bef28273e4cb6524b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5124a99fe076a3bbcfd38740983d658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902cb5affc4d5d422f24548be8f0cca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5000cbcd55efb8fad04f760d5d674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215eccec3f78bd2a418652b508b939211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c165cb387bb0e4726b8701bbefa0437212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79932fb01efbaa1e2596acb17f3cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a75cd9352958ce15d0e17f562f2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd4a163ecb432e601e5b3d38f92ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9096c63efd6bb7ce10489515cb73f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6919df5f1e16246e43daf7be9ea4f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d33b70457876120e5c179ca1171f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c56c8267d2e52ad547cb625ca093219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65f021845fe6e4c4b5e29d222f190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55788059ab34f082a026bdb868527156221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab945da17da574d48073f492a6785c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68653f124ef2a17b65e75b8bd13435223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7d6d3b633a64b6292e79bee2b137a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681794a6a8277cc48560e3eb95ce8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e2612dc579eba4b91942ca65b9b89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c629d54bc5ce5e2d7ea7fde917bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ddf8e50071babda3396fa620a3c72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8518605329cf29130f927137de16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e04c531da4500dd7b35ab877eaab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c0391009f171bde180482866f4fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc79ec0784dcd721dacf19b18dbfbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e253ab1364203edcb3c37a5e4ab8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4686c2c8c3553f35f2607176bade28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e12184ac55193366f745a62b4311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1d1efe013907b203549ed7ec8304236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253135f5c07ba765335b809cbc4d32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5c9dea368008cdb47d09bdcdd99e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f4aa1caf75f4a44c1a778dfdba3a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c359c549053d7ed5a791c67da2d08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb4015877d0309f3ec8b8e1409a605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2664eccb24467b6024c43831e35d3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a94df0230edd8806ae1f56981f730243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677aae69add37428ac71e98d0a683ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ebcca8fcd9d6c0af5f4fea67fcf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863415e6dfb0b54735db0da35c976ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3baa1ce8e03db4f153e51813c4f1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba591b0d91cf947049ed7b6ee802bd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b18e24e827ac3ae096c1d7b2e536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50642373ef7d6433e45abad9a77b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090697ee2bd9eda5654759ac5460bb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a168ef128f93f5610e28772f2bb7951252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb24e405b15cffb21af0becf9f0b4e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdc1ab4017172776903e3b4f09a26f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ff7f845dab122a626aeb522bb029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095997b6d80fb11fb56d8b0553bbb17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d6f6d2d1aebaef0a5f794bd9dfe93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c9e0a45c1f75e9f0fa6a9384b42b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f0809d5ec2fe12d6e49ee07888b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c2c2b21f2ddd10dacc980e28fa766260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67c01aa4879b63250171e0522d4b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad05e7ca34b980ec28258ffe47a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec623cd5902ee2029cf9a6685b9835263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c4a55f18ad2c99d169445740a59d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f95ff95a9022a2ccd12273428295265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210803db67bd2e29ff86fb53d57e31a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a34382f554e96eedcdd07fe97ed88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396bd7a4f68b4105651a5203d6c1daa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430088ec00385aa297e9d853bc28e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1611f0048c7791029664f13de7cbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3b5e06f6c41c2103b34de5b9ce99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ca5e741fa39cc6bd1f8f68e89811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d89f4424ff1cf2237f99a7af2861273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e175691d219d2b403948df8ce9b615274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fafbdf6d8461380e2bd1192d2fb81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18e0d6c032263936db7a43f1c4831276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6cf45f08bffd85300cf96f781e4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a88714c904361ed72aa62687cfba15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d81691bf7bc9ef6a1c61f289bd73a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e179be3ab483f04c076490081130280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a0a69e52042c15df6eded8f84937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf82f4d2017c679f0500f4f2cba2f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f363119ade8f919274de9428b3525283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b985d37052e63b6828b9bda01dd01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf484f6363a0ea311284a2a0f8b296285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f69f597cddb2baf9caa6bc27f78180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1fde2ce2eebad84586f131540be4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12989c2c421f51c9d8e7025458f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c0c927bfcb874fc1627e45de9f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da8e976e795094d11b87546e062b1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c156f8b5e575c31aaa82c5c4843d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80d84e444b358bdd457bfa609c8bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1e79ed475f4da57ed804cdb9ae7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138fbfec7b97e313a87f37209fde2e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee442cfcfcb9c37275e2bb1dfe065295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd426bd547edd8d25d74cd234075a20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed0fae0fe61a340fd13deb93fc928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a41fbddf6ec9351c356cadb626c34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5b4ee91d32278d7dba79e1bb796f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c47fae7f04e807a8ad8d959762bc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b98827159fa1c22837c66898a94c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39215d54113cfa276184204634748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bd8ba2edc7ea573c9a9bb63bae729303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b233e8af1076dda24a41443b7c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf46aa3b1e2cfb28e07ed2dbf65466305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6aa991c01fe466a85d3effabdcee2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3a533c6187c2362bc3213164c937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c2e47f452980801616d0003286a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576e573cc9fff5299b546ac31d0996d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723476c75994105d0c3e3613ade25a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8df8cff7a72b04e7b3f9a415f0539311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb5e90c2aeb2dd7ea0cd752c09c4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0dd63962be063a27f4a789cf58b69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2677311c82162d9e75b60aa12e76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c90efc4a7223b27026a6f7cdf040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd613556462a60bf78c4517beefab3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107fbcb81ebaf7f20e7dfe5fa2fc4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eca66d5269ad308611ac5676cee1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab85ae08a48a9a445f23554ca597f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac470a6e64a17a4b1dc5bbe20c0e4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6c023f3e0e86e658031e5fc719a7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d9a5987d2b5e2b8bc0ba101fae859322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db586caf7a3430862c3bc4c5e947f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18082c411e4e0b210b7c6b8baa189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c526b183720e0e4841e68cdbe1c93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c2b609dba939467c45ef0306bb1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf68ae8e352217e22251d415201a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ff5ce51e0282205d9490e3e41dd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1c32ac1dd49c3ff1c0a7ec8d2531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067a88785a89b99a7d04df118c1f14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5740789ac700f171b98651b199ca31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965348c4628ccb0044c7fff35c64ea0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ad0cc96a4286f49f2de67865cfcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67736b67ec5e78e53bb29e9868dd73b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6852a68d20b6ed38c34786a0f92e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be56a775588cd2c064ac95d64dcd3ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55114598b953538b775cd787ee80b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88524036220472811bb2b10e4da1ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d501ed4593f11b5859c07506f298f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9df89c89245f96b77619cff7c31ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f34ad1f55a167d27956838190c56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce64eeacbef11c207c36338c8e9bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a1bf463c64e1328b43c3c24a93d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca842bbbfa4d21ee143fbbfcc81758e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefab9d770fcfe4c1668b26c6322a51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddce2f349673a77e890fb827afcdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7120daea039809c85471d2178ec0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb165f22ff841e7cd758cdc320bc2cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcfab0c34e1b82722b91fefa5714b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d4f5655838f4acc5a510801eae39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f001a960ee4fbe9208c5dd1be38b4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5963dca05e4c69bb4838216102ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df633cd5e83dbee608b9bcd6300d8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee90b1e28a8fed741f82422a09980b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b7c40f6f365808d70d4466b1a084d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd10c66eec93f7ae7e21f19b44cfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def140e3e6ed47f020823bc624b754357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08befe7c3ea95b5171997c49ff7e0df0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8140ca25e0ae0ea3350be53c7dcb2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a84ff8feb88722ea78b3165a3f696360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9a2cf85f31a4fdab7697a249340b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6cce830c5dc3818f8c84c5361c93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa3fb021894d06d68154b16e8c380363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff7407c9608df6c9fcd126c808ccf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5585a91433120ca48fab1db3a0e3fa3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154f5e51a08647707d540477d0d1d13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97dac9a71c19ceff3084b40aa2d960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d2d9605189d0e509bb6b2ac8c373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51d46e5370c023a4338a68ae3c8d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4382a274db64c574ec7b744d5f8b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803d5348de8f6401b51295df3094c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b28e5d5d3198263635bf86413d298372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8bfc4590abf8b71b229f1309b6c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2822898e0faad8d72eb748b1ea9bc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93cd3a97a6a85836426f4ca505b26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2279be1151883ed15f837605d99a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8cd8519792f89d9fced8a0854ebf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a93e90ba27180a0ead263140e1dc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1295f194a0cbf5983f5963ae97ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1afcec45a298b2414d05260ffcf96b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf894e1288df1ce1a7f988e83e50b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27fcf7a26f3b9f5bd4aceebe19db51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54b5be83ca97fef623d2ce1cf452e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9e1d97c8cb63977d17eeb42c9418384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014990378017b7ffb4e63a9e0e26cbc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d965930a23b630912e8ddc53d12e597386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e3c92dd5611ebf485536fb9e95f84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b55eecb531ae9ae233f5d19cb69b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa6d11c517c5e5c14d260ab44ab90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d746aa8a932e7f634d3bda1293f599390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1008c9ee2dce68daa4053ed8e43a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418fceb96d100443787ff8c0eaa89e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ca099914e4ed598388919db171c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1135875576c2b45bf6bf8032dbe95e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f4a80bc068c4c7b5cd9790b87228395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a13edefa34ba4885077043295481396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e930ab37bf4105040722f4be99e454397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e9c83dfdf8b0b6b31f7bb9cc94dde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c019831ff99c33c47b9afa0a737f83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8584830cdd1f44eb535d1420c1db16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff07772d298da08d7c784636d5ed639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65bff2dfd0091cb0538fc36469519402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995706c619d9e4f77543f27110dfeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda549948eed2526d0b7e308899541e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69ec228ff2e6e50877483ee075a3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fda4767207d97ed5360a5bf71d35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f0280042da9f6970d4738a446b7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174343246b892d66a8a789cfd9b6e6a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391dfb1cdd4be6ccd32fb181ca9f8df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c165b2047328fe4d9c233a3767cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adee52e1f87306e7c85f91cd03a43bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72e921c723e83748651e2125de18a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233afb20a53bb76bc4df30bc389df4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33be24320b52435842f347a0840879414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92645f8682ed29e2b869cb41d6a5a62e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd237d77cbb76297815723c633a9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f03267951be907615d5e2e8fa3b91d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc09a7a3cc742d872f3310b30e17b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fedfa490369383a154abd85fbb5e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc3d5f9a83e72131d406680f712bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5d90d80210601cbb4d55e5f68d76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f225b1a22455dd6b0f1c3f85bdd77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40b66f2c5c055ecc587c07d3d1436423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f3996e9cfc22d0c96798e1df3c357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3d2d9663631cd7274248007bdc746425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146f9df0a94e7a2d9f79dd720f0bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d73c3ab87dcc82d1d9cdc16f4a8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a100a9b59f318ab28989e11921e9f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542e49ac2fa57ae37d9ce92c0ba590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf97ab08715b7bd72319378be8f7902430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd2f53dcef3c315ff1e12074e93da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696f49b0a7213a3a50da49df6c0739432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe4581f11a2585e77dd0109b678f53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03afed5478679f4d13f52407c43d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910eb6208e80e69d16d386d0803be3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a0c84c871437bf01b15088a7c41d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708d47104d0fd543289d675812ebc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f5edb2e9035abca5278d4d26d3da7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10416cf2034006155274435a7936600439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813caab2afeba46ad8451c626245c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054270681c527add3ed59593692ff17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446693b772bb18737ba4b48bf56db7d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa6eff48d589d2c1fe1c1143e9a70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d0e0bb61698146b5839ab5ee0932444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e394af264470edd0ee24ac72defb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f90d3f9c1f1bfd9647a72dd8bc130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a41ed9903dfca87c4530b8a99d26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23234dd9edca7a238f4fe0953b5c19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f3af873f3866cc06148e9ba76e9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915094a79e9f02f9627ac7d353b13f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d97d7c707c554b4d4f06636a3bf112451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c58799ec01251cd6166ca49dfef08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0876d752c3cfa14e85fdb3cacabe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f5cfc6edbbf50e3ea567db42f9f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fa7ed53435fe9adc527274dc36b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f6a776f34436bfdf6df57e31e348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1021c07451682bf68246b3484aac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5a7be584031760cf650aeba0c1f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16e00734a6f3d344c60a5493060095459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c939eac9cd4c50d12a451a37c708f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1029393d47a5ec028e9be0fbe8d2a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce48d61463c2d70ca3d2e85160314462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204be9701005ea3bc03da5ea1bc62dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70d99218c131214f8d54db3910b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7efc56d246926b58bcf1c7a26654c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000206a841949d6feb795d5b45f964466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed5912ce55a85776378a229981493467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec698a988046997e92bb1f1e03e44a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e043f437bba9c6a8739da38bd6b62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e5fc5ae7bc08c452ac8fa4a9dedc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75bcb0ae03db7f7978a2b06aafab6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254782f18d6d4dd95b2367b6af4b76b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a85c0cb4fbcd59b7620fbfce4685f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142765ede2aa2b59b71064872ad3254474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273cdeed55428f1d64e8a1109c3adf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7dc6743d69ffac8c479b29b5c5da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa66633f7246099a327df84461dcc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2404c11719cad9d18a0cb2de9d8e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c323a8f9cdd764b9aac3d067834d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43769951cdbbceb5fd4d545fe66835480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb0f368344dbf0741a08aa2287e70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff748dfb8c7cfc7a5826c6ea701f650482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833641cbaff69bdf9b77b8f1158fbe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1edb5a15357bca052cb01c4edcfa0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e40ab40685d9d2f75eaf2ad7ad2fe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c39b2c8d28807bdac09a84831008486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4bcbd3451383a70a9c1bec61d4780487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bea53e5c85fc503feb495cac5bf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5b2cf703c84a85d34db42640d3d31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf8f70831f5f9352d693c16d259d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a1b0022f4448882fe5098e9259ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119473d827a7b0a2134bb8d3dbeab86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521aa478b945731274143d19baa26d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342d319fbc926f96d00a69c815a2520494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a415b3c8edccacaff032ee63c1d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd266729861ded41dc4ae742ff3ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c331678e7a34f95002d1eb3c09dd9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21848d54fa952b496b8eb998b03618cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c714812de0cfb5a2a10d201bd7d7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68f6cd839c06dbdf382eb22578e55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6caafba1a02aaeae74178d49b16fa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e4641458f8e89c61d7d127f8e379502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ce0a8cc4a488eb42da8fbac2f329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bab8f9cd7ddca5c04149ea64981c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3cc05c8b44e86fa962c6c79bfd9ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0378b2f51bab02bca5f7d3f9d76f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abedaba5c7581b1c1ef05cbc02fc94d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd87e0dddc3e17b964cd0f2ede1184508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0e6f32e4684f85c988de7e6f6db3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11586beb28c33c1ef48841007859f6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c670ea422b12caa899736b2529f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986b94d9e003047ac884ab0114d6463512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eaa871c11de4027c307d84bb8000c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc499d235dbc45447295e52d839e1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca9db97ff9d7acc66d57a3c5e4b66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd68fdb9efc40233f663a3842e164ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92183e828ba95616bde3c0605e018517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c94db33d30081ae223f468a51a6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc5c0317ee99ab21e78c8859ab4dff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db17f07483a0ee5ba044b004e912f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f1843fac4ec58caf08e731d3ca376521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d89d6a401ce8f56f2b4235d8bb5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9540416b7649252876ee2e1ad7f6ff5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2136964451e03f62d2a97402adda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666a6ed6b8928d82ce9e54aa2b8175d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b074ef84c4694f172c205ee0016495526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74220854eb5cc3a00738a8989dc0c0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43257df423c2758587bb7d0d7ebdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a07451e74f1ee89e3743a93f47ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0ff02a5b74fdab7440ff0649274f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb978ba4bfc3ae3a97c53c107da47d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7af6283b8c27fbfee78c01b61a61e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e544c72c9942c048f45020b0c3456533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cacf3cff1e46a6e4c31bafcc7044c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161431da04529b1a55f19826e751561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c35b1d7c94159c0d4e805f128880ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2c0d2a3bf602d104dc91e50e0d5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581981299e41d2b15b9c5e1d8084b949538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd451e735de98a84998f79b9650a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c239fc4c6f1525b2b4ff7e4cb8f58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c6eb302e7dd2cb83952c336f8cff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2162cc1843e8a4a167d3ef7496ec8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6c085f1f14feb3d0bb445bc96054543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91746a916df746b5cd6d3cae29570dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d8087d76252c61dec8d8f7fa3023c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a3bff5cf8ef829e7dbfe6aadd5fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b217de6193627341f1850f40eb49b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5f1994d691000259f12562aa0609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006b5f963781c611fe5743bd95a5c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406d21f217f1e627453f25e2b8d952550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aab914a42fdd5b96bf2f36e26a117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff838dbed5aa952eb818d3e8ddac2b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b638c720e9c91b31c7627bea64d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37661c4304d4b4e9fecb92056b427b74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0efcccea7ea4d8ce88819bbfcb6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dfd964da70707aa187263ec9a9c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e195b490226c2ba44e0117b401a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a1683fce814aad50585a29dea8763558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed1bcc58f6d6da9a7262e78eb12186559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d70e0f62aa7392d9e3c70ba8aae29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57cde6f6c94e7bb927f5ecd4c39350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a338cde83ac94298077828c3cb967562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3553080f13d42fc39d6622248084ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4eed2dbde28a1a6d54cfda233352564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ebe3c15b276251ca13db22b4bf0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334221056d9adc31e89e74f6aade731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256a431ec3ff5b68bcf50cab858dd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02a499849d3aa5e0afdb58e5081e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df3bea874b2782b0461e642b08248569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059a2d6bcff9d3866cc703bbd2dbf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b16b011ba5db42f4176a45132e67c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505add1599fbb89cf862741b5046d97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c133cb0c0e814f76ed0b87cafd49d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73547eeebfb44f78d541883f5b58a22e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559889978b71171d6c035d15a039fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a57e0b2ae0d95ec08a01b72916d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9dcb1e2263651f6a07dd5572691f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e61f0d6cb5c34706e4cba43078a06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6c9beded68b8a4f679e6b749babfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42aaa29db83dc703f74e6eb34bda55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250712d94651a4a6382a8c71c6f55c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f2be3be9f402cb78692ae2070eb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6cc6f2c0c27c947987f8b48d88fa3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787a8a8d3c5aa2f9b29ecb970e4d37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4effcac3ea8d2a31160708ea0d90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb383362dec281d95c855e999641c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81a4461306a64e397370f2ed63242587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190a358e6d4f8d2b5c8c2e3ebe2a90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aad334d7cda4290ba0d8001232a64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025b2703090fceb8ab7598148f6b43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534dded1d7519f93effe6b409cb0b98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc105484306bd4d042068a1f4042a06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed65bb68916b51ec1b9cbaef07fad81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d505606a82a92efbb724f6f114f95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e30565fda6fb5fa5fdb442f15a7858595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f378736d45797e9e49642d09b4243596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7a7b188c7c8996e7b2525cf6b5cec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c800db6b07ecae476d74925c8b900f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617767affcfb508c1c1b79da325add1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4473ee152b05df5962106af52abf71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c6e2956fc863973e261ac31384e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400db106ca8546862a845ce7ce301ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fa164b418f7128808c1178a91964d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033704e78318c8f84d4f0dd91c041e50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb540f93397c5209669943c0b87bb4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac9a6285a53f4a5b15e04e64b9002606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f2df38ecc22c6347b20afd7a7b316607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768091b0f76ae73b0edbc18b20a3e2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd3596f764c93ae855d748c56d57f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957dfa3a89a40623e7957f0684c2b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c4b04e3478a4ad073c363acbc35f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351396a046bd64f6ec9171ae4cec3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4d82f71c204eef5798c3ebc2ad10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdff1882328da227a777338c38819614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5098a7785e3e86cda97cac9133ef0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5589d87aff36e8c4d278871d8748616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c784c9506cfcc82fba662ef07273f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e89e42de01eecea7e645ea14fb4855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037efd8fe7bea83f7cf750a685b1939619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa393754f8b0d76f8fbed082e143d24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c5e8fdc3a029acfa915f1b56c442e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e415a5c12773865006e73a25d0db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed038511591099216c9b39f4468cf353623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082204dbfac8010c0fa4d353e756b5b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6093dfea760982f3abc350a388c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d29b64c8623ed03f3b41d17abcf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae44f66258e9a72412639aac67ff2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83edca88418dd4f835a8b4c60f3f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e9a31520b03aa78eb226fcb031e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395cd5e1e7aec2707485d5ecca20c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513609bf401c8d7350fdb9afa263f913631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027ad1b0920647827193d7c1a267e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3187bd1fad499519e1c7118b808a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186862ae5f2e775895fd20256b50d50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e262c707df8e3ce8abe3f6695eb45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006a5670f6a5be3feb4b0431198633636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922ec3e7d4ab9b353fbc90e9e80cb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7bc19e961058c6356d2671205282c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190478f026b8cabc9f4767a2edcb82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674393605a06d92491e4cbcbf29eb6a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7d9bde053f196ddcc73027e3e735641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fca1263394263ad0e5b9c205b8a99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb80cf6e4e57db1896009c3660d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baaf04a62c7bf49b142729ab337ff8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f9f1f2787c348ecdbbe80321c1ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f110ff46caa65304bb89aff1bab734646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b1852163d991ef5600239e074430b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949a8f005d41a4d87588a66a1f1865648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f297595efd3a3f2bbff94b86cd6e0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd9d7a710624bf9b7266306cebc93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccded96f6108bc86bb5008513c9b6289651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411cbc20b377e8b7d5337086d230be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a37c168d96c8e3e27090971c1fcfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7172762b647c8b12a0cf141d5d473654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb59063e8fb7b27cac42882bb17d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c9a89695aa5d041d0700fd5b831d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4789bbaf1d487daedfadc4d74319657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b5a781a71da33e4ee707c05cf673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147d39e6b809b7b7af58677cbdb001659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016032323fcc74c497ede12ad5c5a20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014da3bfebb1f10089f4ab8df0a8690661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9c38417493192f302ee9e568820b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd632d12c6e9bbbb3dbddff175223663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4425f96fca4b49595f90426f8c11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4f833992416ea0b7e0a1fc8af8bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a4fcde52973097022bc0c88faae7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362e1b7577aea2d00bff9459c5d3e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e66ad41d335a9bc5862452354a32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d794da4cc569de7296c997de44e43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f728deadc0f43a654b67669e93919670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000abc16ad15f0f172b610eb71d8476671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327274bd59209c8f8cc3f7aa8f7284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038ceab1a691071dad6ee20d1fc352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee862575c64bc331b90376cad0846ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dbab8a223953ad55ea29ec2237531675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5e66d22540e665bd1ba7cbb43ca81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52d5818e1e0d089a29398d55c8511677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c289c528e50f93a9c3625b6b863e6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09727ba42d5e0234226ef23f1795c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2212cd7426b616ff3c1f9cc814977680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784452c65582945dec4196fddfac5d7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b353800a84efac25685a201f4d1eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b0fa88075cd020f2b07063e16f1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe50c11e219c76d424740018dabc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caedea975630253254a2b5204efc899685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df38ae35ded062f08edaf123e9206686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df86fbd6bcbe391226615fff1a64ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf1697f69da7946eade66a7b2b67e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca688aa7712aa64eeec2b7a518bce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa3c2dbbe1cebd8c39e6c5408b23c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43044c7e49dbe3a80e2b58989fd71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3435372994d32fb8c55dc069a8acb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef663a116913075a9cf6fdd35c3d4040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc585af1f28b0ec7dd3766bdaee752bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27439cfc3e77ffeef172f7687f80f46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f3892a2f76d08eb4491374f55d7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad2b873b08cd4d69f790bada9be0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668a16cea1ecc47b004ba2674a7f9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3cca36fa93f7f89a10434355a5c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cee55024652b8835f9ef69ea65813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91c9eadc8e53688a237e2e3210b3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4d5ec2e27a62ad0114a7ae2aea7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e9c9e3c52a86fb49bb0afc02edbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617844abc92c94064f6781d1623b8c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ef48832ebe0a6c55ab8492e00c27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65c77bd5f7b53afcb37712d5d870e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e0a629b36585e31aef7eced6f4ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178ffe74b91a3d3e372e5a41808d67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b4c9b24f0dfc2d3dde15a25d468b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fe76b97de1e6fe7ab087e7d2d34e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f3591a2e6c798fec74e9ad845f7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64c80cf2e5437689b64d8243811a04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0572d00613ebf4be44d31fc0a388aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d39b1312382d22c3b5f44dc45e03dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdd85196bc112c1d439c7e108929d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bdd61249918440637c0fe6b735f90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2ef66a9bd60076449cf21ab1fbdc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa4d49ee50c350e3b26df528d9f92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe80c037f7da2230a332d3d4c9008c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b56bb63d309721fc3514efeb2b6891720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf5d025316f4b57b9de873338ee63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbadc29c09dafd0cba77ddc6d3ad6e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168fb9b64867c623c52340513e15b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d34d40263d797b506b619ce9bf32cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd4d021d28bdda57c036fe56069ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220963a079da0ef17d764a97fdd60c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476c017539cd5e0e7c91f70addc006727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e469aa173592eb27b8cca93734b82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1bcf3ce01c987034cac04c00b9021729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549da52cad7b9eb641a6c62a019f1106730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ef07ef394355fdc0df3cf883a6f54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06936d75ff98c0e1ea5a3746ef324f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150345761ff501b1c6a1d12ffbc21925733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16920d6e074d5956f5b5627d859c7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ae560d1dc7bf4e992825bdebdecb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4898f928bf9412b46794067198759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7127fbd2df1208b8978288e6dbd580c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7e5bf7f42c4ec9297dfb48ff6939738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6828371825ac1982c240fd004a76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f15b7d9a078401ba1e768b5a5039740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da447f2be6cef2a164b0e7454e5222741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a184041db34711942af13a449e33f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4988de939362a200815275e36b2b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aefa2076f89dce73980d131ce950e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c420706622b6697102a016438f99e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab6d04d0ddc18682ca498d3b705b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f2a2feb2312e52f5797bda238446f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049535530ecc3d16a374e39f932578bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d661144de8e6f5a9dca166e8859d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0183ee6cbfc40459daf47e57a71027750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b107076abaae34820dc438fd9f5b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac00c127820e1565fcc09bafa7f6c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fda53a85f0c71f74450de8ca401e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f03c9b4eae02ddf12acee3cc9b919754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a3722009f76e59fc40d86178f020755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f562cf91a82ea6dc91b8d0667c32c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c3a2ebd763cd9c0a96e32eb82b3fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0dc27d0c6ad83addaf0b1c7f2b3b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ec2361c6970150b1d9a29adcdf9c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>