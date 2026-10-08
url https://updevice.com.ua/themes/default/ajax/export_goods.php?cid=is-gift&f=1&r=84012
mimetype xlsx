--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b30d58db8a7ce71a2d1d88b7dd7511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d6fbecd93674886d053267114dfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1f4d936edd3184e76dba9d5557c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efce7ebfa3a39525e24c844513ba7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bae4bb466abbc1a83d47bddd640d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4296a9685f6106ee06b033039bf2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee97c176e8f3b21c9e56e8db1e21b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98166f81b355ceba34321705172a6a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca3f965ff76fc90892485069ed0699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363698c8d76b0a91dda9272bfebabca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85502c92420e56c53d1a48d1b380fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214513ace5a6945c6a953d5df965f5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4c2560b69c335bcfe9bfd0cb55e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae736da337d6f0313edf057662b8e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ead70787d3aa98d8af191d5c17d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b736816e079f39067743addb59a50d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47178ea8b4c5e695a06387dbda60808917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b6be38bb26032773f234b0405f46a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73440747a98ec488e5a5e8c9a2d782a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431a7e7d040fe4d95fce988b37f38920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7be2f31607d126bed53395a79fa5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e4e00af6279c4c9a3de7401fcda822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c23711c226d582f91d6085a4ed3e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851b145a004b43f445ed0b5c6c07cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52cb08305a10e792669ec33525350825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea473275c6efbe2943d2f53071c0a3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edc90eb797d0af5a15338c5a511cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88bf790ab8b6933e74b28842af9ed128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6736b12ad64cd00aa6f7e383bbab3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d36fce55a9ebaf2df877f34f722ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2495dc45880490510bf8de822ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280c60a441b30a0cb4d90bfcccc84632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5403fcbde0be27f877533245d33c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1118cc5673af1213f2941adee46bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8049725e7a1acd0870cba1188fbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c5978ee4cd2c6227c8cb70834d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d64b5356b1124298da319f1e7c4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32099037b8ea84de739d0a175de7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464937ce3ac9749b2da71903a2907f9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbcb57e1d9522c820fe350ffa2296b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316790734c7e0a3c9b42ded2d8d2235b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e8cd772fdfd796efaaa23e28240f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c77c925f3afde8df704e29fd596c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6c1227922abb273d4060dfe1b271044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb6535aef8597d5b7d5f45928da9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ce97e2854c0d9711a822950df67346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b28898ec58f9050c7d652cb55dfa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef740edce566b92c1d3c36e703609da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ece719d6a83ee821e1001e9813a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d06238c8c771446fa7444533ebf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1543097a120420edbee44bab9501b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458fe32e8ccdc428f193ad8789713752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72463dbac056b127eab4416152e7a1e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c771573634b55aaab4516cdcdb79d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de54856ed3a095715ef766d8c9ac5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfbdc1ee82113fbf80402128bbe25456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4903bb2dd51158725d66dfeecd1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cb9f4ecc8bb0887b11569195420a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d333dc3f7e5cd4ed41c0862506922759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878309c14610db140fd665ca3386d6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046210b5f7edf20138a47615658383861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb16f74f09048278bd2bec0eb41ff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561005a0dc10f9bde86ac6747a231f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea005ad1d3546f4d91907efe501270d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccbb99a31a744f61688a661bd6773b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8a549af0beb496f397de3fc61c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26a567d66b2f1a8a25e7e19f45b7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e151db57bcb628defdf233aa9e027d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04f6b4313a93a6b158aa84bf29de069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f79a7be80523c79b9ad8076ea750a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0fc73a71a4355fa9ac0336fce3b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ed38c88e6f1af69ca039b2cf28e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2312710ce606627a9331f5f24bccad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd15b65b794b275906bf2cb0db43174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d8e594e903b6d54d3040337609d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2949ed8a5fcebf600176d1f323d4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c925cd6864373b3c01e9ef3f928077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d759bebb9433b71c144696edeabb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b461ba9168874103ca38f26f797f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867fc8319ead9f6390bb60d95d2ecc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9686c9da85e04667d1deb5ecbc527e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff587e2cc9c994f131cd53c009ea55582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02cb26b247d8e4ec3125e5a5cad1f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a5d3185865a78cfd770184a46d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356202bfa423d2db3521aaf269f1fab885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909edf7908332e127e7e2ab910755e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07ac60bcfa2494bb5c8bd21c1c02e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76cd8e39b6426ed80de3ae8a4037f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f208c5fe3629fc971b9a087d4fc7c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e1dfeac85e33b22edc3ab7e0626c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ef50482aad9e15206b27b2eebce491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb698f23e371ef21ae812d1d7113a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246c0869174955fffdac002ee6b44593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb0f79a994468a1f44df13ee7871494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2990caf14b10d17f8922c16768c01495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872ee74a95effc4b3c7b1addaab7ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93db0e35550a9b6e4bb99a0ac92549697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e238c78158dea051e736e57b654498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0d9c12e52a201f43d50eba56f12699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa36a6c14168cd982bee56e32dc610100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefaad42a7190ca8ca420668ce7c889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d17c7faf997865d866cc873f3fef75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb1e26a374dc7796bd2a6af2204bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92289c9c60410f48cdb73c8ae7e17fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a434b6f07af369b5a083aa0ec515f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b56198737af720d398b4b41ee3fc21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4b35efb039101b523b23f79ce8b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83740bff17e59f6d64fc0e7c87e66d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a380e783b2d6b1c8cde90f1f8506109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129532fc18697ccb5878f6a62983b2b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bec11c498a746f83e719f4455704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc3463551502d1d24926b43d0c012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad9aa432584184baf5d6a3fd2bee5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6336eb48d03119cde7492b9e0ddf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353e5ca7d6b95b1efae198bd5d4675115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90aac07740e1b2ec9be9093a9d4471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc27af6b465a9fb1ed4c7cc58703c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ac69193ca45194e7f6197232c6e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c0ee46565e11ec0286be559e44be6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b994d024ea66d35187838f47b55f68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426495c32e4cd0c8a01983c7bc990e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4711dc90d22a1572f1a67ace5ec11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f0e561fe8985c09e4bc1f54f9c23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee3016d4ccd31b55fd1a4506fb6bf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a37f805974620b20a5b832dda0a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf776c2318c6159e8371d37c9c33b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301279a91fe3a45c5d30872d68f4e25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665733a941dc7057ae3c355d4ee84a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083444f2aefeb19295c3d14aa17ec330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca75a1e67f88b25ca9e24dda802c32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5a56eff2f58327faa36e3475d06a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124750a90a8ada5d3b66a469a7f28294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ccd9b2bb291ca4be7a9cba777f5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e21086c10f162b3004053474a5b2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029055e7c3a309048f53b5305a4f0ec8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22224e81a13c892f3bb5a0f794e5a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedc073c8cbae23b88024fefca1b36c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025873cf434170aa5027df9b3343f77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed8011117423bff84ddbc65c6a5d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10f99cfef76f0ec162a14463be0b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f00fec77d0905d14fdb42df5a02ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78bf5e19b00e46acc2d99eb2415227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00982b1433124ab0c02e32222999d3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef0ab6ce5e84c84f709280856f4679144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a9b57d61a1e79836b5184f0e9481145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59743eb033ee4068f3cdc2e56efb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17aef8d51a791796c56af62f0d670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a63d6be4787767b13bfa19a24e76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1cbbc3aa136e7c7f5d3ffee3dee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8110f1373f6c00dd252186f8d670907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7966edaac428c5c8609c95b6eed2cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b70364a915190578bb7ca75fce41d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771149e552b0d7e3038875aaad6d52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2434d16838fc903a0502c1fa953e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f9a51d3203515ca9d0af6cfeb47e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b873b196a434199ec3ec68016c076a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ca6a801e38102e1c96c5ff4b20e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fabc89a3be67a23aff61547830da31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2cb3358012790e4d3eebd0925eabf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053cf223190e9aaec7739e097f4fde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828abb674ea75a1ad12b2964076c94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d57d9a8777409ebcce2f8e635c0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba8dd711978cb370359be9158ce27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b749e22c7c1fcb94c52a2a93e29833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264659cd4f8c3796a58fdb45a58deee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e5f75b564f63611db61f69ad69943166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91506c22ea5b4eb5a0b96059426b06d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8c0603dd9c10b8972eec86586e3df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8430241c10460733ac56b7a6e089c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840c91e11e10ec2689d9df0bdb7e25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae56a5c6875cd3b2964c59f6e3eb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a612b37780e4a6d5a9cdf2aab1745172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402b28de69fff79028141a44a69fe2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa944cda721084213701545fce3c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ff83916daa7b82c626e272b497e6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70a882367cf5dcb7d3bad317a85cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde2b7b21437044de2663608a7b637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f46bb530d9414b84c9ced28239283178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41c4d81bae141f0ff4d6ab3584544179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a125c1da16f9e10279a1203a7d96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4c51e82752e0156ddc7cb730f499a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804016d976ce1f67645f9b3aa016dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdae4b565cb0ee12d5092e9a5950d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80950b413b336058bb5ecd3196f20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838e5bfe2017f3fa9769f2d64e1f8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51805aa2fa3856721147276eab9fc3a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68cff5aefdead1cf853eba2bb02c55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17643f37ca5b2e30a9962b8152b4c06e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb54aa9a2154a4e8c22eb8ae1cfda8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f85ee76fda5bc73a40e49ab7c49d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01390eb41574957f833ade1e4b7dd13e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e41666ff032139231ad5090e9b51f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f642e18a0869b88c0810239cef4ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154e98e32034087061c67064c377f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9974715c053c8c0ca62b58410480fa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf35400cd3cea5c98667a0a627c61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a836464dc0427ff9033f1b6e18e98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590daf0d0a3b7d5924219a9608853b9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b37b35c4b950d913d382db993f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10b7ac41ddb4929e1187fe50593aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e496e49cd964c8b30bcf387b6de9b26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d609c2a4cc581f2454dd51845aca79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814255376c9217ee72222602cacecc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7415a969aee360ab639b18f44dafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681dd164c715f0fe3f365ef2f3e9e22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b558a3db1697ba10ceed331ae895206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ac920f7929a7c2ddd4101e880183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f25612ac061ef24b093b11d7847e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f45ca8be2fa0f0458d52d679760fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe91095edaa7cbcfe59444a106fc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d507d61b0b9fc78cb145071ab3eb3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b9c682c6bc6b28b4c305457edab0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db95a2482a44de9f3decb65800f7ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8433286fea0c31158377731499f5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d022bc9a87c95724dc3af04c2313aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fddaa1f7596d914f0fc322e35f270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d308b826b9430a4a326f37f95fcdc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404811a1a1b59bc451b2eeaec97a36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecba186fbb835ef6786f9514393ca4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae76ed3c0840266ee610cceaaf739d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3db6dd797f0a8e3cb0cabfee1f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03da56d367cd50151c9d5fd24a8eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c03d7ff5aafb11aab223e1b9a519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85fe995603351710d413e98c2d6474224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248afb90f09cc312f6b76b9d6a8d2dd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd0b52fa2ef7c23e3f416dead8135e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d302aa100e6dc198ec5aa163dca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ab402fd7d0ec1a1af3f385964963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d087bdb5bfc3ffa4ee94a3c2d7c971229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad52c9e94c6144441d7902e220195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9d051c7c7261bbb5a850f456e3e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4367b2b9d3827672321e6b4e5f7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d1b6225939ba9b3bbe8e20d0059d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe20a2e27f02aecc3e16e24267c06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57159da039f0e7580173280e773d81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf8a24c0c80a2094e0acda3e950fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffccbde282cb6bbc644a9895d55263237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d757fed399abfac7322f3bc17381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f60f69ff9ee579a8d6a3f6a839607239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8a8d79decd7225f9c629f116228d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5726fa7c8d39f66e08d6b2040f7ac1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4059db3e346c7dafa89e4320e29c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f3ecfdb113552ccbfd7eb68160b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1598505d2c3a45c80ac8fd7ac931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751b1187b55a4e45e93a1abeb65da34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d801d0c96aba708687775cda2aa00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6a5daa327fc84e1452368ad2fdf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52834cd62649e8add9d53e8e62e8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6403df0f29272ea82ae99434e06f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665f449d0fe02cf6cccdb524295f89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c4dec925f2c8499e885d61a95f8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1860d746b18969c95babf481eeb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806fed02192a3d77b12c753e66e5283253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc0e313af887fb07f7b359f9cdc2a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beada2a8c8bb551c96ae5036fff082d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6903fe55a94f616fdade5e2f7fcb6c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6fab26df24f3c6042a8d85e671bb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b40272f9f604692ba53a2d3a5480c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2aa2d72e77ee8ef0222fb52521923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329085d415fe30daa2264a2145bafe07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38029c6907ec06e43c838bb2b12f3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23baae521f0fe8e61468ede7e7f5e7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11757805b7d3609c40a2800c361f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b322d25ed25d25e0f9ffc2476cbbe1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6fdaedcc4298f260429180b98fdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d859190434ea4429cb4a4304dc67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480316ba8877a23dc9d432e491a2d049267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311e6d2baa7094d4adc4bf28ca33e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20db25a5d7bbdc72563723faff0160269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1d0d3d752168a7f86455c1a39c0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527c2dc6c5838a2c336ec123bccd93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da45a2964133ac21503c7a40b7a4d98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a4b26006df328a0790f732fb664dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113cd873532f0e3d45e42d37fd9335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75eadd28f0dbd224f9734ae18c2bea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc4e56faa14b299088b6e66a217ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a27fc82835f87681836fa01d0558a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084273779024f8426400b2c9c5223b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cb0e8beb7c2c9691705b02cb8d9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8241a9936e1ec36053cbeefc30634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566efc84b878f345a66082492048a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9d59e2ee60438706d0053ef0a814282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc581a11c65e50cf66387c5eb56c976283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec620529761455e7f2703f1bd314cf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c7c19857b1f3ac3976cee6c2c9bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cce5fbc1350dfbc7af7489c0dffa4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2023c1defad80ef9aec46b1eb3b72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc9d682a440daa153cbd9857bcced9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f659027e8ba52400de321fe9fa6f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a90db838413f27d23f29a57f79b51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26c4fa912eeaebe68a6753eb1b23f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732f08311aa795c4218871fee52322292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f105dcc64df373df1ba10fc36328c7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a2afaa8f67ca39489a3d35d96a3d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d9de36741825664e1936b62b12be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c6735dda65459e7605ebad6763d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c748b8a3d3f0118c830911d2e26eac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0a5be98c11101a8e3d0df9d4c68db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848bf75796d0045bcb1b4c5468b3b0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d430a63aae14088bc3b8b60cefc831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a24e1d1814c72fce12c5488d763c88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f0402d30ed5a43fb28db7898b3e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd641942b7e80c229fe43e1cd9950b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2cf0b4754201469e6a9a42cbd1c85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e5928c2394ca7f66db24c5d687b5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cf0e90adf187461007cffe97719f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf9e2d7a7d581d12c1469861b6a7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce2e0c5fce56b6584488041e45e891308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae3ac8004e502d54d4e2e83de6fff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba190e8d531399d0c5e5ddd3310887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb743f130b53cc74c83388526639f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78a7d2c88c71581f14a54d1db541d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e066f91036db9cc5413cd638c738313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997f66d003c8db2ddc00b34c68262e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbdf713db885a139446ea8f39380f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59096ccc3363de308b623f4d7fcc763316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda719405e15717ef70d8cb50510ed4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827693863bdb4a61c10e48194bb700e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a0b64761c697c685c494f2d43c99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624bbea86b1b8987d2bdeca8bbfe37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ad6c3ca7117cc8866bcef2b379e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450da8d3bdb995781c098dc40e02ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258ec893db26cc01731d08a3f41a1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6223b7b2ca662db2015b8ef2d503b97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c5b443af50bc2bef4ec78552d9f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82512fe08108eb32b15b71aa891b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a6df82d1cf4f65808527633e31403327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0339c751ae0a2a4e2ba067e7043f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52dd5874c10bb07f536975b939b35b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485e9e6c81f7f58b60a4a817691f21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb4b5205f1a30ccf54ee242583e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43c7ffbe311f86352221ec7a71f27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df397354a1e41c4e03e40e0465445333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672933fa1d0f0bd82856052ff8f19dca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e376f37bc1d41741e213a975cb064f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733e08aaa271be24b57d3314e0f4b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203dcd8c4136539e2041310c8555770337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fded8900539a683517f7348c6424e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e49b37a28ff6040adcc2f619c6ff3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1b115348d7a895b6adae1e0159e8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c371d544c9a2c0448dee01d9d6ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356f9e2745d414cc2b0eed1f0ec2ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef7a048eef183170a6f16f259d50c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3a2852d2f1214b5375a6c7472c1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5ef586ae747d05958d7181643424345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c322531a639e8e1b04ac325587ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a146f1a7fa7c2dc11174592e241680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9f187a2aa64e4deaabaee0b33ff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c8694df64b52d151cb93b78d6cda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70d1d6f17967abf6033dff76a0cc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245c9325a358a6a48f8d2d22636c81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ec28f013ad7776987bafaaf0fdef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deebd40fd6319a114be91238c67bbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149380744a66d9b6726728707f4e29c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66e3bc7b416744d0aac98569c5975355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2293fa86a2204e1b22369a7bc8ed4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2002a8e5a90d84397cb468949c577357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565076b1e1943081ba148461bf0a77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f44cd85a011d3d21bc7f50efe9c8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad58d9b573e6a21e3a459f9a236ffe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aefdfa402b2aedd9314465013392dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01e41e1f9a96c3fcd231cf89b2e7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a550d4c8977382ac0b3c017c176987363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabfd9f9ff1f2f8d573beb4658b007364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5bcff14615755ae2473dd6976b3d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54265b56a7e8a8a2ac2fe4dda16c88f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae5a5fe4c28ac0b9f80adb305710e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc287741cea6e6a98b99da079c8d1e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15023b501337b6a29764ce279096f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b58b93b0594461c062b387045833370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59ddeedfaef70e2ab8c2a64f9e011371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c14ae71f30ed0f080f7bfd9dd52a6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d104b1aead9b1ce5cffd2f3d60a20d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648389cf959533c877a11844e90fb850374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488072fa209e82d3a12e6e58fffd21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b70d78afeb625040f482a49b0ff6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ee45d0ce7fb61e27f934cfa03a6f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0a05c3d2fa2f1c88feb69e676828378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0f804e0852fbdf74467585a9807c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591991f201598e84301b98c37a5f73cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b7641a33b27cbd59831d719111b18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227e5a9667e235ef33183eac1da134e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75783f66cc8b3bd177fb3d60c26b773383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666eb72187376acf5244b611ccba5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc676554bd0a73315f975e41ef1e742385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f44e27f573d8851b208951baa3c0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc2478593c5fc2d309893c0e9a23e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaabf97296d901ceb25dd67e6598c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a9151ebf95a4739cac24b127df46e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701bfe74092589bdbc28a48f4d72d6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6024e5ef1b50d4bb68b26d6b87949391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edd2832b43172f90ebb6fba1153f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2fd5e93221c07335aeae3e6655d84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dc352831a35e33d12253743079a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0884414c9646f406e34ea8b3461c65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f52ec514401c899d433b88cae513396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d682c4de504b5cd8271fe3813e703397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e789b65c2034c3181f311990ed41b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447028ca1dc0da7dc4d6ac9899f4b1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e183d2ec02cb650f461ed0878dbb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762258469ac08d3c8c47a3fd062c1b84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31579d315ca36a4f75994869044a0f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f9b09ffb9f20e5f4c7c1078ffa44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152288cd6588d1dca22919788bfdfaba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64544be48dc2bb10da6fc0fac2aa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19fb245e25dbb14d82c3d599fe072406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd021eb521585487d92f27f8cdf3351407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b73914191584a2a9ba26269216157408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0dfb455e0b9f6354855d3954bddac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca355484c71c2051898733b3eff33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f34ac916e41846ff76fee4e2c482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd955185a92f1f86e785efab0a0f6fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471279b35ca52d38347fe7cded770c5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4f2959580e36eda537650cdc0492414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baff743af3740a419804167b67802415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7b8c07670115203dffab37372bea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb09342e8023953ab28997ebda36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec497ecb6063ee7a26d64a21d15d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee8d4fe6b96e05d5bb8f0d3a02523419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94576a25eba62281dfc4e9eb561253420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d17afa52d110a0d2a1b0a575c707e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207541a5bcd6eca955b4ef45b79e21f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2172258fe034ab00c53ca6e6bb5fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b313153d8dfdf9fe37283517099ef0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99da3a24a71b7b15d2bad529fe8555425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55d698c724d4e463d8c23bbf4d7ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0dbce44bf500cb5784d9b9e79f65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910baf3cfa1b87aa72575738c86a1bad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2305aa32c4c81aa18222aa6450e79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca501dbececc2448b89afa86af63770430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4ef929fa457a6d7f46740e87014a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318040a8502ace096b96fbb2caf0b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec70b749fedad87e9846058469a30a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38046221571f63f4400456e47e2fef8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f76448a5d8a2ef1f5330434d8056435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7867ad2cadffba6cc42febafd5a39d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923bd1b6967485972bf65e21fef56df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b750010380476a3c830568fbc500d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec50dcfc27cfa1326e9a88d5ec5b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33dfbb9343b17e8da7081e04fc8b52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169c792039456a8b14fd76ee789636441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e4afebaddfa00c7cce15928c84f96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974c2acd7d3ddaef58d2a09429ae25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619a806d9815bda6733028194fd782444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f014d7e318f11a2a5cde7aa38ae77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1dd7aa3015c7cc9d49bbe9db2d13a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c37c7b99b17b431c871ae38da38758447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b271ca7047da239c4d2ca072db7cbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4aeba09f825be7c87fb027b4bafe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512208582e5a7e7b9175a0ab43896e78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21455c40412accb4e8cf34112bfcbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973cfcf6550d6c8ac0761195ea5360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53c289fb15fb60cc90c7b70103b44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52719d9d9208877086c751bb2e81faa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2709c570d865b8399d64e2ac840c66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bdb0613f7622bf9a8df71bae25320456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7142d6101a8ecccc5f94680a5dd013457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d9db7b6e0a6974ce8ce259dd47bae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27611df25f4c55c5942356fb227fca7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f06e3b8d63dd6add6982658ce47f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609df67ef189ae3a82d0d89a3b926ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513f810c2fe680b153c08fb47b04d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eed84f46fd36926b09e2a704a4a00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582c02d09ba93a62905dd205c69ed1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a3530f3ab2bdfaef127c5204272c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3562fedf3627d732ad8e23c22a8b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65e072deb0ae33f613248b612ec8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4634054c474eb718f6849e79a2792a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bc45a44f7d8d6623861f5cb8a4299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1796e0f59083b0d299ae4ded8c93a21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acd3d68b4c3d76beb0fc59912b112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47132f1e48a8ce360101442246498472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8177ba8b225681b7f02b4dd3c5fee4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5102e8257bef90ac7e7ff0e8542e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e3024315c4314ad8d9d8fc5d1882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b3f805e3fd237e297c8f90e2bd6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00f4a1d57852b639a33fe0e09a3fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b7bac96360197fae8022f6cd4ac2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad96987c679b140acd0bd063050612479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbebbca971f66ea6c010ad0fea07c7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224300839173f21317dd3bfce046b26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f069170aee57cac444fca9b2727f1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da34000694df98b1d429c1fcdb28f1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65400af93004accb7fe970fd29ed388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820e5910a082c25c6e520a8698a9712485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95be51f6a9076333a3804ff11744b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00989b271dbf7e888632b42ee163bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ecf4e4ff4ce8724836388cc9e6a65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3708519874fa02f1dc23903c0d469489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3d38e18009e751934c9236c1984cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6a722d92c9c76fa7132e6c0a8c6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6eb1b5be22425a05f9ae4746ca110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbefea1543ca70c299e5b1e33f8a97e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be644d0db222779516b3406ebb9dcaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7f1a70bbd15f9eaf194149f5aed9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac986a995a1e79990160ac9f184d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e87f2bef8d02cab58bda6d290a89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795038a3c76fd7db8a8e1523a4b5ff0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30cac991c041e32d79a59f6c9f76e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890d9f4cb5afde111ea19ce46a6346500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c14561424a805483ea951dd31cd908501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37d4b4cd36581b27009d6c3e72a3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ec10bf2b7cd6bab13b30fb045768503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55d6a83d346ff62c52320546fe214504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234864694f4da1877b585d88ebb1240c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1302c9f4ad6184a4f1c0e0c9cacf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f372fc045f383e1851bbb67984d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af462c7c568331afa15961ca21c3b183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c460ac66ebf8b81708b0bf46472e819509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7eafe5eb512bc0783004e5215f86e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d75e8418092f80ae3e6cca30f29e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547212ffc3cc2ad02f5b97efc314fb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa689d5f10ba8ed2eca2ca888751b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5b53de3be66dd029704351fdaf03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e47cf23b92a2213d2178001a4cfacb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7f64824da833c2eac60eca9c45a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b33cdb77cc5782cda0ac2eb8d621517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf393a5c797e02fd7f5efa2722668bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd3a862fd6a3d84a9f5c802c790bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ada93664b038edb0aab83835ea10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c67a627ade4843a85ba6f528fd3d7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983032f34c22d5c0bebd46e76aa3147522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0206f1958992b103fa1030a7792e4da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf257856bae1094b86fbda2d2ee5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe96386660ec65be71ca406722fc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d3be28d5ef25331b410a1b265937526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e6a5108e197b42edeb8f993d7bbac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738cefee418519d4b25081e335d09f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c1ccea3a117c88afa96d1c7f2274529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7349ff179a3d279776e0eea66969bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401fcda449f1eba64d3bef8d64dd5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9caa02c523edaa4d50c3b230872032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38c70e7e870c97fc4f3c8b89e55ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b988877ff5fa9a5f71facf280d31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92672f0be10ec8bd6c41deac1d30c59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049f389ef10ae4c4708425672e3b37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f79cec3bc923cf279be799063238537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e83993273880244ccae022383bd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7718e96e8d047f446334bc460bbb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb51db46f2e0f4cdf70d629b78a9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2121bc958605c1c5be414cc64304541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e82a881775a9d01c696a26d14cd406542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a6dfccdc70da15696ad1fee74216543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2064b2a083f752267f0f999b77b30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398f2814f3bd31587dc5651bff68c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0a5e996b12e6b867cc940ed8d0b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62638379d2859664c567a49ce8a2fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b3b2114d21a928f2f65b0bf7578d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff4eb76c1dbb347594b4cc6b7404a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19adbf0df39f7ddbf82ee134489fed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb263b7092a35d63d0b71999e17d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9072b71ba882146a052cb1b73d33a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2f15939c96e4642fda84758385535553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ce6b0155c7d69bf4daf319486c91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14887a9eb265ac78de924368142ae1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a912b5ac8be9a07cd9fb8c6f26dfdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf1e4915ffa493d58a25fc4294f24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e01283226c23d3e80c718e091cab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98447cb7a1c1afb4125200c7ff2420e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d6db69c0f0903049a8b5c2f08f58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192679ee53c895ed2e3c297ba235f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d620969b94425afc4bd71ab2583e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8e891edd8e1a590f11175745864ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5394a3cb5a1d25e5f3dc540e4e03c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c36e7d5084074d02ee40bd19cd97a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad45d389e44692557c565db95bd4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f10f2eac690ea126083b8bab49759567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98158e07937cb5c2c1ba56b280944468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f84c448ec8461ccbb5988e199ed7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a9ddbfaf4bca30f517ab535035e76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256bf1887a71eeb35f43342fd4465a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586857e354d4970d8201ad36b117d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72f8595d79dcdfa847cd71a41647b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6cc9a31fcc6f8179e1b37ce57fb98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432f47acbeee9033934e431c194899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b148179a82b1e18a1ec84cd4c5c659a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbe3ee2211741e6f76ad8f70092c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38faf55536c6f9530af92d14518b53e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cebf17787123f667f678df504a683579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531d35f19cabbecea12e4752c0d3d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d2a11d0694a0c9ee81d3c08553da4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215eb742ea51af9184652242228f8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745c1c29997db5fc9cd4363cd2b522a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddda022d8c3eb349fad44be559b55f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab99e696132daf75f1760aa745dc43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecda256d43556479e8686df0d49020586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bfe3b1f83dd5bffdef7963595e16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533785e45e48ae7247ea0155114fbf5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bed4b600a420129987a38e2983c4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96799ec334a81d165ada6675f860b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48394128b4cbdd86f1c1cde03b982a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac36f3ed2700436d60cac3badf69a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a5e3dc50a4f7344dd871c4720d42f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128790d0f65c2a8d42ab6ec176d5e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c42026404c1fbfffd1b05d6712eb32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed3ca645c4de9d8ee1d6bc77a2d60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb0497021d7fdbf27847b776a7189597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911e22c0a70c9799776e8269712e98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b45afeedff5a6cd508b499ca7a224599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8dd112cfb7762bd2385488f831356600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c858d044f1d3e0dc43de53492701da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eeab385a48860a50b1cc0c4749010602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490a5f17a5259978ea3f902d2fd1f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aadce7f37a4717d7639b2d884a85aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea450fb722faaa4530d2c79d4b5b54b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4708d434dfa4e6ef6a97f146c187606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992e105c57d1d3be1e8f3f99bbb361607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eadfa1f1fbed135d1840445feef93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f1f32d3def1f4435c3661dd93dc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e4d5d6bb630239a5b797f6f660b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e28df5c50208ee44691c2d775d7d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ffbfc01877f1373d0b651b4b57e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d769ae1576107b0cbc620da3a0133c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca193413c612a46ccac0c8ff373d2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b17d14ccb22281d32ec16d338b0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c172868c682d65060b47d09397930b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846011606f12cb0145c1fe6ef575fc20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3aff17e49dab82954dd5e6a68dfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a1b325792f513457f1814085973a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb0d847e38e86c7214f20daf6b9d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2b9956018a6b4b98c02308af5da8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697ce998311cb9e2b5775703e18e21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15981360f4df2a622f0f3f68edd432623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad11d77aa6606eb819bc3eafcb5c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a844d749bbbd7ac8baf35ec690a5687625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a9a40137b2450346aeac2a9933e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0eac97f2b7a3438908144d0b31ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e06478fe71e84fc4a002081fc8c16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3571dcfd28957398f5db6aa86864629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d07052ba30002b510cf8d42f1ed6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cdbc66a92d6a174a02d10ea2bd08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289adca9cc07c8d63b9b235887a927c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa76b708b55d3221dc27d5428b4e612633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab23d454e0a40805328acd2a4a770e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f8191753f053402883802d768357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490c4d1c6401f05a51f3cd35cbf54bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdaa790171f73a00962913dbcf765637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6dc00fb23b6c3fd2214e984e9930638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db694685940a676b1c53c771a1723a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe0a7cab9f04bfcd4ff5af3151ca2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4b32b00f8466cf9784efc46d04706641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c481ce3e46a9f0f2dde7b34edf8e2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3ed8683847e21ea700d4094f4305643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d68e86e59087cf881053d7ac19f7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22f36bba8d239c83a306453a957ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675e9bb7c67edc35f0494b3ca0ff07a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4256d180e8ae2b3b09bc34db4888647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b6d7ddf80c8a59d83ff8443574bca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d348d1ec22de2d1b38c0a0db5c0476649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373997602ff848b030e0fb32fd1ab5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66fa94ae8a532d30969cb9dec5fd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9b8973b6d92ffc1eea3480cdb547652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e5bcef2ae21eca6788624c2d4b85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca540d8e1c03cd94994ec22027469d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10e6c58f8c45689fed661b603dbf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c77cb335b343b9c76470f028cd34f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45183bfb54cb60d558b914b7812b83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477a1f3b5ea3096e21114ef3d143fbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd71894cf7cb1883e372238f2b697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7429269e625b48e5483d4b674921f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9dad594b3cc5eddd63c019448a1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa39e616dc7bd7380b0ec8f750315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013902adf410298e607273f370883b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bc2863b92d27a63df33a75568ffe8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f655d234523c939855a4e6fd4dcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464dfeee51efa38857f51ffa07619f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175088af7a7763cfb43bab57a6443306667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3c92f706d2c98fccffe5a7377b76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c663cdf5392b71506a25e3180c111669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a827afb93fffbf581d4c2a9e311c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e1622c174c6da578b3842a70902d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada678fa17641780c3629900b65588672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f3575788fa475b71db193d3a2c27e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a43e06b9b96f3ee82b1df8c411135674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146a5575323e873b067541b4d793869675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd828e42940097d385a57403a16259676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06ef62cb6377518da2807535cf5c03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90cabe292aa029e73c05c64be4418678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530638db73a9c78b622cf199e0bd4ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627570ff9acf41d33c3aca0ff5f0a70f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144347e2351e60b3f2ff4d0be1e546681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9460c8dc0dbb3195cbf3c4a23c59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9b1d0fe69d67cc2c15d84294cb5e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9333c0cacb70cb48889f739b3f27569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e611869417419b8c67cd1dcd9351dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4babf94fa4df1bae2d0e8b21d854aff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161025d55d4aaadddf07e6ef19f5470687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a81bc191f626582dfde94167fbf6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53702ae644be85350da70693e6d63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a9ddd2b9a968417e2f2479a99f8ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33223d3e2e73932d4fef1ce34e40a937691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfab916a8b0f83a8ca870b82f6cf22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e30063266e02ff2574abfdbe10974693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae96b979b69e7729d2717013203aa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0cae4461335c888d98a095a94f80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7704d920b437ec624c30a2c216ea3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062715728c67ed12882ca86bc328fbdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d8bfef0d0b834b47f450092d561b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd85f2edb304d9fe467d555166be41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074531f0983206d4acb93c76381d72e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e99c06f11e6beddba20f8a1b77bbdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d761cdd10d58157f3b24f8d17a97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc16768f5d51f313e71b37c93ff12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491c39f807c4c1b78ecfa173c740c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d6663de867a64245739114543a36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72108748b493c34f899de1295eddf82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035cbcddc6d6a009444ad8715e0946707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f76583e865c2a448d709116763c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee68762996dc60adde034d4547459709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f242db68214909429e6dae9f3f4bf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768438869bb58f522d679720a2ab3c3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906764d9bd3fe38e0795b7e9e1975212712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b61cb3985b43e68e5f6db3e3346848713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c98ed4e39e2a9e22c64f756aaad9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f988f0a9a8a6f474cffc212347301f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789489ed91f3ef0ccaa28df46200b532716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1b286a3578cfbd63829223d18f1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f59cfc2a2758b783284b50a272fcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c042b1981a8367b58b0fc04374f1a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d183129accb3459632f0943ada88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579cd7bbf379703e62889bbb346dc27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480adce7f89f478066368e3db9cac2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f941b2d0b1fc3e9f93ff25a59126723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc8877f209201f11466405439a97f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8f2881cc4ae7385f2ff23403646d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50c6db4021661d64fe5af5876574b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da206ee7be0062541ad0a9be39d29fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb9042e45294c31970d0a995f5e2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307cab2b656ddde69cd0e8069a18c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9448ac18a877a5a8f37dfe7c53944730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc2109fc8dd0f57b796dc0b7c87e64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac340ecefba9eb2eb3b42f8f11a1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d384e6bd1b4a7a26c3e2efb5a75353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020b97562ec983187fc4027e7565833734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4584115f2fada04eda294e96841fc46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b8b9ab39bf0eee508513b29bb622736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117367dd186502ce3bae97652ded7b88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8675a655c08939975db13d22a08d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d068b40456e8db08d00cbc9f8a486f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c30b4275fffbeda51092f1e32f2c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667460a8d2fd0e427f4329186b65668b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f017c26857372ab9519ec37a75a9e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037e376696f22706ed43aca6fa030c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9db7583521f9a69eaa09e553eaef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da60cc7f1cb0ff4a974935450868b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096ffe43662a5f74d7f30d49291462746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b227b643c7e027f12dad9b3103bd26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1869967c4be50f9a92ab441af183748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eee73d5500679856cdd915de0cb1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a2f076706221aa4de2cf4e0a9cf74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d2b62463523619d5dcbd2f3443d0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2811192c4ee17c92a0cc1027d8528752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a11f37cac9793a890e14a60241a55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df363564eb00c0776d4c9fabe9255754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d17cbc358dbc1f615ed028c57f55cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78723788a9e01b310f23edf6b832d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b2befa9df4ec208b2fbc6363d369757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfc9109686e562ccf26c54f8ecd6e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35151ecfc18f7216509b9578ca298b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac540d55564b5969dd88350af2f3a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788c811179c99e264f3e585162ed512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5fcb1922db5412f6be804eb72e0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929f412e1d2573f2a1262f860e01c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968278cbc56a9d3545da91ce01adec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10a9905e14ad00a254bb6b9df3bb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6163bdecd76e4cb2f987d143df720c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ae1c212029244c700856d3e4f7928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc11c8bb4dc0f2e5f97af0817950a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef8a7fb0ed6e1ee52ebb0c4fca9ed210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db375c0d62f9231c196f0a512b3d1e2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951703ea32ad8bb8e38664f63658ce0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033cdc57ac6bfa10956f4fa427030ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424fa35985f19ac7978e3ebd21b84514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f250f278dde22e79f4b33f7a1b62015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3b62ba0de854e649ff2781b6483c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35f8aca53e688916fd501116413fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac119178a5d8b7c7b15810bff30bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4115b7b183709126456e1f16f91219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff320160fa03ebb875a53785bce0d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf10cc291d5e7ae3f1e9725d690c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf49d7351b9541158997c8c0f2848f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e824b5a538502d71f766183de5e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be2bef89671b1d1475bcd3c88be1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcdde8f74fbef113b14005b625a64225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a28ab679c17bbd7f5c2c25147b349726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f85778f173cab44d538c70415ea3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae034509fdaa62bef2a07f8ad3e2af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a85ce72cee47f717a8f9976432df929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875abdc94e5fe7d7602753f0072c01030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f6ef9aecddd2c5a92efca9c0dcaf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d73da287e5ba08181bc573a11304ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5c16407b4478d62870b9819bd78b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c701a32b7c12f79b949ac9fa4d14c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a50fbc57bdb2459dc7a80d290bc72135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab14d055465a105c22a741ba323854a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb62a7f963addafbc5d0f9b2f37dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b97e786298cd26b6f78320c545a5bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f78bdbc4da08c2948f483ee38f11fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fd8f504b77a3af349f10e2c76785440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86468658634f811ed89ff545bcf21c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1c89ddbb7a11731403223fdd37c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc566d095f53316cc358ff21625a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525b24a9bcf43ff9a104c78927c9e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b329d9a5063276c3a89d1c338189f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd550ee8b0272e7ea4f55e2be855f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc51de1174cee8ab2eb25a04dc30747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cf0bb85d24909a96e3eb3ac5a325f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65490e33ab7a3c3cd13d171f36b4bed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796096e6ba63849e6e04fd8c81e30d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711af5bc1be09fcdb9016fe6a1522951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf1682a22b978c74aee5a1925c56f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c44681e1f458188520786a53719d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd5f3e6d94bc664b4483070c6058954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d20dbae83b057839d2676cff35c6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a840826292d8e840b1e7be4b4e4b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874a4fcc5205d6dcf0c63a446f29cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dccc65be5e4414d1f004dfb0d580e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786858936aa680047211efbf5242918359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4c05b9803ed2adc004b35dbf0317960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3040233d7023e8dbbaf387bce371ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc80cb199be746486dc9ef55c6aeea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92329c4979d8c6cd135bf7b4aaf850163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4105db0d10c7cf82f6133e474937a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f8e7457b0b70e9bfc29b61af0318365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bbbe6a8e108d1e2584a5de63d90aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3af4c43fb0283649a1c7f1de3aa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d812d75584ea5cf6db13522c37451068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a518d4740e4362427b9212f28584d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab83085ebab494642e066044d134370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43c664f82c0d84c8c6717738df409871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d89f5eb27a88a28716dc9061b287972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb0733d21b63da05d0392c3ed0cb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a8c1126958972bcad9ce3b44abb2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626196ed35b5484a2ff9bf6491aba4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfef196cce6854bfd9feda160401676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3914b0be558c2f89776af50e8b6ee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2664eccc8a8e84c8eb1615961a20c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093de54ce8f90672040fee96bed3dc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6d00bc6122018947334d17550c98480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163cb10023bdecd0f7f9e319fec0b9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573cf81582a1cb3a6cfb52cba6e6d9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0d38d446ba1b06b19b7f5b7b3b19f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362d45b09cb781c69ac5abf1829a60384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b47c97d97612a1cfee3b1b8db008785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f96dd082c8acbd08b59aaf66c39d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96c04b89747f4820f668ddc74dbe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1183a7ab348566ef47e3d3fc8a8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337c7329d25b1b179d3a25a5cf389589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a17d6f5915fd92ffcf292e6b600fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b199bf45dcee706e777228c18a5aad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfe4c929b60e90de8642fa7cf6d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afb75cc7296d525e9155badc5c45dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19cb977fe872d1958f5632cfd5e63794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df92e247979f46073870be3ff817895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf976c5520524f18ef0dd628bd51cf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab1084081f61482a842722228cbd6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185963a790ef181ecd694defb537b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1aa30773004a42c3d512cb4eb456199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb254c2ffc6fa8121c7714ef2170bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b1985c46cd87e14291571be4581c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020af8ab39bbfa78a09c06639e64f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb3aaad1c1b32d7c38e07d364497fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ce9f1cea7fe4cfac02ff7eda6b44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f21b6b14f5d641cacc916783f137f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e605f085f34ba3915e88374d326be02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d6f919d0dca6b2da09ba657e2201107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3410032c36b30f2e712ec91c6cd32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df78d853fef99480455713ca210e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fc29a0bd8fed9a27c19a858d00d7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893127ecbd112a592ea5bf10fcc300111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4000a6e2029572fb005986a911bd10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0e575bbd5659c9c3ec777a0320ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8dec67513653b067236e3e29c508114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89c17b4357653c26d9ec673cf34cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8853da26f5a03e7efe838503e92327116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca23e1729abc90df03726c5a073d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b368690f1155c2e434a4926ee250118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0007635aee86a6bcab956476cc70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af2008fa0e0a92a108440f2fc33b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5c83be3e4acd68d08c76dafdfa9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d988fd16f4cc67ca8d14b13d1493bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c19a454c71c666bf7fe236f60140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcbd3b45649b64bc1cec5adb8aacb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ee0783ba78393521c2e637374816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f42a1334d8482be7277b7ee58a05d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902960f610e4569cff6538f40b5097c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a92767986456c0b3a57dee1da698b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4cb7a6010372f58adcb2bf07ea9e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bbd2287e61a52b0b7453f10838ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1023a561e71b33fd918bdc2a131e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b211a324ca51e378365f20851ac5c74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d005ce13e5e8c567edbc143b873c46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447dff4e6b0cc4fd0ce13f8f9ad3945134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f45c93b4f5e659ffa66951f55947135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea8028da08cab8d403dc5d4494d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a8a77b23ee5056acc780d8f42fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7565a0ec1acb8d7e2e4781c41e1c4c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e0a3eddcfe53c2ea0f46f68f1a33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92610625bc95610faf0f7728c556e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff1094d0a268621c8c72a79963fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f55dcb2aa076206ae86d4f8452d57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba94c1e97ec4b621b9c75de66ee58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c64cd34b2b67d056df6b7671a320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893cdb3fe0ee4f3e2ab1da16834c2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88963a5d5c391ce4d3daff3d8520fb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad5a325970732352056a653835d2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67d48e3f680fddc41c40f78eabeb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eafaf5922eb6d06a06d95a79a1a687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ada50108376c3a26b6093a01f266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c4623cebdd302798b632d1eae16d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccdaa422711091be0aa17e22cc5bc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803c90bea0c4edb1b63bcb52396b9b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f49539ff08b63368271f2db1d185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a196d7c798f7171c7a1b70cf6a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7c8f41f0b4f754f885ad069e341eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5f799ca7622de3da12151b3712f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee429b0605813df738df02756e37709b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d8bc3d79f7bebf7fca3675919cbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de02d052976831db1e0eaa637f721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69df3852be9f0a1c7226985d8df03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a49247d085489833c0b3e7f01aed5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c8f665b4e101641f84b606bfbca5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f22cafa2cd303523e7d06395ff1f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7771d9a1484c0be4be39422011657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e783e1261a47a3be7bfc5e562d5fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c4e60e6133bc6f67f27012ec6a27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85ef9bc4f8a5ee2d2745c95d9c549168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a9c713a8e1819202c5c4e27d1fa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282e43c54d6a6afa894912624e081a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74fd9fde58d25b8b3acd4a4e15d7f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb23f3a69f8ad2b7e8ee584ce03e50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6525a8c20078870e56be77b73028c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df37175676efc0fd3568dc1b719fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c053d0e060be4f10e61c79e5ec8c84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6d6a955e4a89de4c4ca1e852c96b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f59bf6a4aaf143a4302068541891177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096a763ec349bfcb8dfd2bd14b4ad3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856dc4801ca7b9add17de89b60c7f6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622981d55b4ff5120d7a094660e3425a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45400984b110247b8f56635d61287a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9063ea8232c3c63e8db0e627cbb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79186a291b0ec9d5bc3bfe9867c540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38944a65e069d685a01e60c583a4b568184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991c640b42c7cf4556cf7ed50436a57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30e80de1b53d15858d7be251e645b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7edbfd71625b67a318d650fdf787b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723daba8e3c7b50913bdc887ac2671c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62b6b170bc8f148090a6b5f8e021e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8240d96bbdddf1f55d924e59dc208f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954ad8586886813b1c84badeb3edeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e28c832d8d5b47e1c5c82c066ca0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae704ba982effb0312d1854eb6755193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d661391cf5af9a93821e71527d8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab6f2a47b2c0395b6ec10949e776e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d015a4657d19ce857cebff0232c9363196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223795df6f1085266a97ba1f6db760197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb6483245df0211597d928b6bf01ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936193143a0d1e27fd80e534ad200b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844fc5b6c88c1dde7a3dbbbfa0c2ba1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd284104f7d3ad523f4bc9381bffc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f04b0aec6d633dc3bef0aae91a49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7380d3cf7646224d6a9a23a145b06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e33f332bb049dd3f69e1a9a9cb181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d378a25bca804692b9d93fafad5d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d52f2c3d659fdba6aaefcea468fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fd4343bddc7249791a73ebc23e38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e98021c3450e619e44eba66f06cfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8d127a1a8ecb1103cd58d43d4d139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741294d27c7b59cd1d9d6bf29ff607bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38266feaca28e32414d5da9cb724e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3657a4613f8b82b7149298cc3a732a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451112a9a71c959792c13a93e663fe1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81c0330ae4a3ba09c5fe3c0333ad6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b02fc3c2e4d40f8002fdb8a7e71e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151ab2571ada2cc7ad156bd35c4329216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881ef6ac40fbea8d8f0ad4c14fd6427217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d423845049be62077ff620d682b0dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f5316296ceb5c7cc37a2409ed4c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771f57b2ee44281c8b813bf9f95419220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2151c4b1711ee727e3b54183b0517221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ef4fe03b86ab074dff5645b08313222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672aae188e3b1309f9ec41d619e2f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c9109ba185d80820bb4bab82d7723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462de11d11681c33a94c5b16163f055f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09d6a4c7343a48715842446beadda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530af90a74bb4b3040fcbc02dba9a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b3478a5aadef341bd7dd303c5cdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d84750b1edb348a9cdca9c7d51bbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb002bd493d69f11781c86ec9f120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528ef878ddf96523c59e713df053ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47beaf95bd217ae15ee7c370f811cee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40267344ae4677c69f2ff3972e2fbc44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86255d53d263bd416b5ee85cf67b55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea4c4fcd8287a5c299ae81e6e6232235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1040c3380167c51b000ba93c47c119236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502b00554b9f83a27f8bfbb1d16db5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc441ad364bd5396c8ce3b0dcae2c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c9f86d9f08a708731961c403af5f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aeb8f3c73c9a7de11899681e9855c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c69d608c48d40f3aa72460b5c85155241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dcc3275f76e2528063e355261171d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c2b340f142e004ad0bf5fb086d34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1be499eba7a826cf6bfe543890f10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d8cf8e4c25ac0346ad2be6a0bbaa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281f6a7c00c3d7ede50d0227499598246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efcd1ed13430e8251ec37a2070a400247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6ce3035e53b148b83c365fd84da5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6cd8071839de1830a677b292f63e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b31301ff098987d659d06531137547250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efde25ce82213fe86d7da15971b61d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20d2ebe9debcfd1a8f1a34f934e98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07abab590744f7d35878875f28c4b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5f198ac68ab4f1fa9cf68b28af9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb27fffb30d3f7ea791c09abc905c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadeb8a01176ac3ad7a1542bdb30da7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2dc8d22171e490cd8e0572959703d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b7f33d8f9925ae73d12275dc2b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8ed6f97069ae8b249e54e294a0951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a81c955be485b8667bd11653d67b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79322b1bccaf4a8ac70de92afb3a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791de2109dfaacaf454dfe5c27223b8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c21b11defe5a49090dc74c74ede22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259da3111838040a60609d997a92df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6589914ef1908852393e6b77d5c8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f7d1b618d85acf7d77dc598463d3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc358cddb57fe41410aa4a452882495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66998cbf9e896459391bb77a3619add268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc863bf8f13c135777b7dcfa60927269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b1ca2e3edbe0d467f0419bcbaf39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccdede0dd7c661ee183d47b5ea3aea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55795acc5d43102802cd835af3b3395272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d67789e025050e69d59879babe8134273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f489bb0670176bbd5837acd67ca92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e781da465f9e12a5b4017bcdf66d1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb315b95211c03a24b4c8cc0062590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714dd97424712045de5bd0f613e980277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6edfaf76c0ae39b50f15d7afe71b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038753e4dcf350628ec75dd429c0adbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b12c37b43b09c7f952f71754be70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae2b404dd0255b69f85e7572639d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce384295a89860a3a6e84556b26b01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27518a16c50c6b3d296051f60ae362a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1246156e6e7c5ed18e1701ab9a0aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3695cbf1d697173a40c9d5756da0b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7d8d01359455d551a13e4ba7faf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08c7f3915f9ec5a3e410e6015e60c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc26a07c0ea4d4114206248c8b9595288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e29a2045f9946041423b1231f3a58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c47e312c086e1fa79918fc55da35e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc0a02799b5bc5aa45d403ad7c6c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7852a5dd0500f843a7a885d718a854f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d3a514be52936a149466357c6483293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353b6cdf35743e183d8f0ca1636289d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928e7840e13441a5220b7d79214e65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01fa5dd22d22604f31465288f766f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a57c1c24b4e5509f81c054b0de0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63914b17271a91a7cc308b041418de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861ba1bdae58fdf6b841baae848f2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252508b98b4f6f2b78f91d3e571c4f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e5dff2e07f2268151ed690fabb7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f599a137671903d15476a0ac3339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210e6977880fb0fcc074b4b032da5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0b255ccb06933a0605abd65b528b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd6b5440dd237641ca7b706c1fcad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d9e7e4abe7f961d6d37a2ccbfce40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df426e70ba2f778cc36120d5402e10d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e8f8f2658f53fde58ea9da964a73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55300e49add5e76c5bf994d9ff0e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2bef0642c3d6e6a1257302f317f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351317009ea58f86f1042accd6159bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5de597081b28a739df36dc6542a7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93862d0cab49c29b79e308dcd6d4c752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a1775a2ef28fd009e60381aa1226314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c9c00ee194d1444f96e2a96cad48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc86ebda5df063eb54bfa0a970d59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd688be7f2656f4de113a26e73e5451c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5214134fc6b4caa0fa8c0922d0fc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb6dcc0c1a9702cdb98d5ebcb3661e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb60d7561a9bc6662f4c601751de6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae613f0277643336ae99f1827ec8d1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e7b3ebab6152cb0faa67deaeffc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b221e342b6c6498478895bdb3830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac578480ad6fad83dd08bb9a8c3f1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad6ede17f6ed10410e79b3431937e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645154295430da102b0f97194f66f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722424acdaf36f73dbc607f28fd4c6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714809363a03650b194a58eb552b01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f43f48b610fc510a2d4619dcd91602329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228bdacdb372cf9be4db53fba150e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1b67a45110bb187ec5b87e56ce40d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e83a9786374966287a9d2fa3c24da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a127e36456030473baa8ea74aef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a44940be3a90f6768472f5078430334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d36de15bb36a03579cb2893d10f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872181b320332ee57f3eb17511c7979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468094d9004eb8944c298e4ae940d9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0196ae16cb051a9ec0dccb5ca9d496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81fcc0ac904cb68bf17c5aa261253f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd320c4c952ba150778e2c7688aeea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163774c28a24be68190a63bb5d7fe6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623d4791a1107e240a546eedaad9bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53fa8716a39f5694f48313b7428ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f4596841c72b635dc3064f75ea2fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1d85cc559cfeec204ec4addae3c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb39bd373ee950074acf338bc9c7f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b90ea1448004f7dc0754c05bd811347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300054acea5a1637d62adf52aeb70ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f09c09e7c07060e85f03fb807c0f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce51ed9b2919bd0a039a2b684b1c14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faf839dd039b9c25f7faee8b247c9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f500e1c1b07d3880d0c0c36af08a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8f13db40b8df962df9b427c9be4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da877cfd7b1f09428c8094c900f8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e55028d548b4492bfe7a1f3099034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8b9e83f7c44cd582e2bfbb6ef687356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957d5fca694efb5fae8c866b2d2bbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e875ee950fd4b030ed2c69cd085f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c441eb89618678616c5aaea11b88b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35a1fc48fe346eac71f2e21818515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453c61d398e221807c1896ab44aa26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760296b05e15dc4d32c02a1bdd6960362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5f24f7fdd64b52759e196b3598be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafac1184f54e881310b9fa4eae35c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f20dcfb848976a27f1bba62457e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0d60ef30977923d6fae3ccf3f459366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd89c2de74275bc3f372c642b24c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10f20c5ee144689a0dd720d4e6cdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe85b0bd7f304588c731a5b848e3cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304dcea28e0b0294b864e6aaecdf7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a704125ae35b5542674f5d898411371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1733f7e47f27ae4ea9d1382b87be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0c9a44a5b888cd8f95bb4fd7f0a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb02d796ca813585278e9eb81ada26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61f1effca56667ef22fdac728d8b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee593943a97ae788fb634535eb623376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e8efe463aff4f7cf2a862602c9d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb091516d4d2ba007f0b50b79445475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b0aff0797c90a9cea7089d502bb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0393f85f1e0d5b2bff170fe1e742a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0adb7fa270cc643805065434b38d1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b57fc38ee722611d2d4e1826bbba7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff55cd8d97b5abb9e6a5c92089b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448faf35d1af260e237f1dbb48b6619384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb510f677f328ef242afc69013501c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a86213c9e83db22ad2f6c3db0389e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a4b9324cf599baaa2486ec78b7c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19589d072f8bd3e9c1009f2b3675ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0bb80dbeeb15f36ef580d5941516389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b73b74742be959db0ee530a79892390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499a8ccee0b892e61984119e6b2d91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50fb13a05f3f7f45cd21f230569ce9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f47343d743201db6b7c5aeec24ce0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c866a545a51fe93e8efb1c487f119394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87e0d44a52e18abfaaaf4fc5a34db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1724322d01ec8fd478019c13fdca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40124e9418f8469c517c1fd499362397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34739ceaccf1f1127617f2fbb3a7c503398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd06d84625ac96858dabbc2fea4f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a2cc93523213e0af1bf6563d81cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739fdb9e43f190f413a3b30a3546804401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4258acfa7e5114c561cff8d98f642e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bf0b5a5fe2abbd60e95b7f8e9b16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e732522691ab70c95d245a09b895ad7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c44e646ec9602881f5a4a8f17069405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847301a244689e09704e6e946a673571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc9e1935a10bde8f365e9476a225a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c42ac8965e6e02dd3159038bb69dce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5317d8d28a6bd1a44341cfc06c5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1534ad98d2581fefdad8e1616717d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6d6fabdc10a3b0933342957bb6ad2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e14772436077d4251ed9d3d6c5da6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1e53befe1949a2f53c4df691c593413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1998ee815e978f89cf20cb949b1d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04938defc722021436c74a5ce50783415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177eb22fa582ca74236a5423f37742c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2239adec08a6189ba23db43ff98cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb685d04194814e53beae00cc3deb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3633b67f07ecf25361b2dfafc8ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1319c0e45349b8fde75230a1a4ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca620f046ad0c2f645749abc0179a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402871d85c57a9d0c7cd8d8ea964ffab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffe8c687498885d04d5cd21490d71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5121a1e701df3bb7a23a1db10ac8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878f692fd7867170b6625c96515bf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68397ef6dc1c0c05dd4ddca9f73bbbd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95ace2ee3a1752f439e1f0cc13e284427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8bd35b54452c0a48e2d704d6d579428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b835d463eaa42af6e262c9b9df78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aefc107f19681e62f2ea2843a494d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d7c46548a941edafd1840c0cce8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae66fc12255dca71ebae3650d9c4a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f43e44d33f6cc654f598b7fc735b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ced8e1295268182199568682396fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b69ca72299eac632a5f88a49c273435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca91cbe371bc994c3f64b778ac3ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0356711b19abb7b83bf02dd3d0721437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ba25d4457b12d5ce7867c948c2e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba4e872c418ed9d81b9887626bb56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3cf2e0fbd4b80fbb5009fe9f3ddf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c99974bcecb2b3a6b08af8f4f0974441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6ce6a524fc5f9095daa63b10ea12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c522d9a649dd1b67c42c9f1ce62d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73287f20c49113d4dcf5a6c1caaeda8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9059f164e54ab7f0733644f9efd1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6670ddf28c8ae168d4b904f1b0b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcbb07c8defba97834ec9593af90d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaac3e16d0b198bfbe4c92a188b532448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8eca2a4cb808004605a6904d18d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344bac80aec43d6b2d15c2dc65f241450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c59e8f781af515b6ff3e2e9a95482451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a1a722e9a0b02f563072335e12a41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1174612a41a7282ec3d2999ffee248453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936889abca7bae2061b55ab149c0e761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acfbb73d021e43ba456583135fd11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77d33720ed149c9fff68c87455174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b288212ca95e25e7e9cf33488b52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb084adacb037635fd277ee4136efd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f50fac4e28662fb6987970b586fb0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247831715e1324204711ef2f6c8a3a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b221451f14300990fc947a93476db3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044100563200ceb67edd69902262577462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fd56bcd351c77cdac0bd3fd6de12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80bfb1b70d27a368fd15fedc399087464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb95bc05648e5b670082adef048e809465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd54657a15b16902cd31ed937f118466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216479a94ebb7fe67e06f7f87e961b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1477e5347d4a7ef33cb12649e67a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80bcfd8fe29befdb1f664d2989fceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb109174ffc6d947d58c40ee5d3b4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ba8b85c4ecf169365b811c7b250a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04076290555638902a0bd8c800f5cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f2d31c48249939ad76e61de731255473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4e8d9cb8ab2b71730dcf022c4a8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80a1d29de7c5266aeda6431aed79b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87d1fd942d8cdaf8784eda9ecf126476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c12eecbc0fb20a795057e7526467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a665593fe761f2e424333e69f4ffa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bc18adb06b4968f289ebdb550468479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f230c5bf79101fbf419c26ea7538d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4856110c2a230fbfac1524c3a524f44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e14092e3dd9830b9a8636bf2e1f56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81150f008c62e971cf58e8390048a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd94aa93ffb76036386bb3dd8dc37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34d476fc6db2205bf49a1982875ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6024efe1ab764b6c577b386fa7e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8380871687455587f57db659814e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339f798575e9ec4834ffaedd8a9faa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88a98c36aee1eb8da588b1ebab11e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f36eb077666b38ecea11403d3e48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aefbf75d9fdddc93acdf53f5c6c85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e24e97c226be5573b0fc8590b124c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e882f3d7664ace4b9a2005ae67a51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44bf2fca0d07d63101ab7ddde25f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f38515494c39b8b66c76dc1486a11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a3acb23f0e2562e7187e322ddbaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995914724c67d58004fe7186844752ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52511b71784633d587b12c0f26306b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b6ab145c6f98e1e93d67874ec12b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02be05fc00f26c9529fb91779014dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324ca01f493306b1b7805c8543fac97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c70c307c204fb1edd531349f3ce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae0ce917d5b842b48392153eb7c93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878aa6fbf29629bb9717f5a127f6e9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da48e1db456c656ba4fc5b4c13e792f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a91d83024fa7ebce4dc850561836f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcef720300e49161de710ec87af557507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876ead3c4256a4f308776c47ae3841508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573fb043b70fdc4843ee839de3e47ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218641b0e88b02c6a9f7fdd6289dd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e8e5fc7190113a908104368e3e6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955902d2b019b134a911dd44e7e5782a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667233ac918e0308a29d82d3b8fae22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c316bc2aebe23015189d45dd29095fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4826a4f19dc2437d65b417954c6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1bc5a02fe54daf721ffde39f41d3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0261877b3137317757b1d77edd1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79927d97bfb1eeded458afee1ad0e97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b036a51c4fca5d8389bdee40768f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec183e440a7f9433a582642a72579520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbdeef7837e989b0896a136efcc6fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe8a1d03ea5d5e0274e14a7d2c072522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343547399a3cbd952ea7fc7d71655b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386185ee31db8b4cb3f6254108fb1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ab0fbe9f98fa72c8610eabae028d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7064cf8d4cb6cf0f56fbb4a731d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1dc569d03edf07ddf7a367872f90f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87b4ba25d665b73c38a846dd29ef1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668de46d15c803e0a8b7bb42c3721f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a7fbf9bdbb4572b6e720cfd63d580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a114a6ab61fe92eb265d1810760c3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bfc3f2471296d4d7b19a2224d5212532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b4110569cb499715ee82b0c15fb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8444f702183682e931c5f07a041d3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c08674c1963918dfcd04d7108401e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c0253d3384523bffb6d6297fb836b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653dcaf7845a7934328bc63e860da8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e0aef1ed7241001175e268cdf434538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de3cd7b752168d5609233ef636eef8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb742ae39fb260207ecee5b6324bb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6837a08f8141b5a8901b3dc95850a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745431a6c8b3ba4bc18f572183de721542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4769388b72ec73bacd98903a44abf90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dad7d88ec6254506561de515af15c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b885c9f1f7f3660546b77d818b2bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3453476ad3c3d81bcc8452581eb548546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb841a0b1171bc2b9a02535e037169547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e660793e973ed99862719ee30aa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d3a3654a4d5770dd9bd3e1ea1c355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e552f0988f3d8332d05964c4032b2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe7235e4201b5f05107ddb510fe89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e4743e606afa3bb606573e7599703552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d621dcbd6f9f7c55334d92fa200327b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295dc6cd00f13670741bea4d4c71d95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cffb83454e256f8e2447713044253555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9985f52ae055814cd69fe9c20de3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad168f1fda32cdae88b9ce2a82c4bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618d207e5cb4cb062289202fec4c5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d9a993d88abd05580105e6286ac7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaa5f32717b08a2ab12ce3558e94d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a2be0e91e04d60e2a0b77e2672d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c12e2f739ceadcd2e25a42f63d1f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7cc6c9c96fb961192043bbdf6dff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e18f78d68ed5e68ee205e78fd6589564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a52ea25e7fa33cb6a6916ff2b5f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1231b46a5d879a6d5bfa7195d707b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489f598b1f981abacc687e06166318b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1be0a5e18d5db6f3ebbb8f316263c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd946fe32d01f2daac1d927e2e7320569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e12dd2f069762a2754ae61a66eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a779f10a9e8c2a68340769cad653c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda770b67ccbe4be1a84d6ad554b193572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf1c2c19d9ea524027220e9072d6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd4dbb1e227221dc191684bae3789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de27ffd90301564191fd7a18570524575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5fc81f027bbf9e0ee4bc786744bf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968c94448edb86bbd637c6ed8e55d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ce830958e19ab6ee068e7d076ad4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60f6965e8684e79fa2fbf8011f358579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390183201ed6070140013c024df69e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c1a81e905f1a4f10f48b559089bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3c4403c3583fbc521d4850f8ec60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735104a918449f31a586907818fb43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76039b81e2ccb5be883b8aa17e63f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe8ccbaea808676e20e94e3b2e8ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb72bd3efdb2349d1a36ed0e26cf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7b4a5f9e1387b1307d8315051467587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b5ec664f1f51fa5368727d2f38ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b4c6d0f82ca328c96d03ec9ba379589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583b6e3991c550f088c679a2a884965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535838a900de78ef17fb212e2182ec60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d239d820fc3808cd3edff5edec2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b4402fe9cefebfd03885e4b48bc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf231d8bf5a7b41d71217553a572f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eaf558afa707540958d7a6539a1a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db6ae5f4c861327312f671a2364dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedee07040e63e490e0ff192c521d99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4087b16abc4d34f6c033639c388b8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002120f5a5da79021d03b1881245349c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac5a6cee92cb498acaf99d1e6c6d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca626310813a21c3653b1562fbacef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24858940604c9a386ad353477b7c078d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b203524e274a76e10687712010fe40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8f8b3f4889ae29ae02cff97a21c7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0693f2928454b1e96f56d9c9b4cc39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098cf678b574755acdfcfc6902165ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67199c44633d1983335337ad20ab33d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075983680c3565fdd342868de47b2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7383857c8e40b29107edf5b1d92b76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920b647e32e19256094235439aafa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faa3ac785640ecfc7a9070a5871372611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94eec441b3b19da258606d1e17b674612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6a13dc684ebdfca9f6026f57fe78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fae5ffb0e330049c70bc3e145db83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67d8e7b738192258dde809038d6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39f22abbce6a650ae233c09e4f03b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaefee8aca1a04f1fda97144d46424617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b9a76cd027dd8c4b34d6d4909cab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c0a21c31eeed18915d68c415cb635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ddde2043393fa78e2aacfe816e7c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f56c3f398eb1ca53308845d58f80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da115dfe130db1dc9c5f08b6d3657a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c4983e74fcda5f87af68367dae6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88de0faefe2189af84532965c64451624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d0c973d3e86e3520b495be99a206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807a3baac80f344a033156d5fa8d45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d97f4b341145cd19ff79f0d169a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad9d82b7a7d03c4952afdd46112e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512befd4be1c39dcb2403b0d68aa21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b780abc8b03e527a3f13f4f6b80ea2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0568c205ade5d9e08337e6c3505751631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e58c53a17a30a9fe1c72d73421aed6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e1e7d04e449686488e13c902f1cfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c21d69847c8f5d69cefac83b61156634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464401717d789b1df8b82da2ca7a5bd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be58f33b673c1b098c39dd2af6dc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb09df97079eb8722eaf287d418f2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9edd3f749138c3b9467b83057b13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1299b58be7467784d9ebc5332008639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f2ce69863c3bc9785db72b86f481640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a248f7b2482f47cf98c76a32d167641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47eac639789fd9812419636ed503b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707989e0d409793aa3ceb0ed5b3313643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333194969fef259be3370ea93642845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8998b2db49253f93c6341a87f00a93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662454415f6311fac2cb4d474195c696646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ff7a7e2a3d9d2ed0d028affd26b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b032c2b7d4c3f0d8d2828e37013e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad303494b96c078726c928b5e0846a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2449e86367b75e0ee55a7b179a65b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481be094caee24c0c11d089f149187a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db18b4636ec8ad3be493f440b78095652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8185376f3d377399c4a7e0a7e168653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9522f148cc5ba76ca6346b3603c4814654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56d4e14ce31af45390669d1f01f40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d67de1d3c03fe0e9ef9cd4b9a4b769656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076e79e24e0617155edbd039b6f46d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03e92c524b42792b53359c5ff8eae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc297e48855ce1c065e1d70590ec3037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03a984ba68c94411530bb0604c16b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb014713c4b9a4c17f8341037b01be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c56e6c1a4e18e07bbb63a7d0a58aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afe0c80a1ead45a1487c2830a3447663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a9d4304425316a8829a601fcaa06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6891e04a1accd73e7246490aa93be8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2135ef4f648cedd8435472b5bfa45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa313edc83e1a28367839ca0380a6f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce2f9dd5d5423a346354ad3f087cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee0fdd6e9883b51089dfa7a56d592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25042264a5aa700d9a3366ce7724df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5feff14e84fef8a2d3da24c24be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b97cfee4a489d8af7afe39feb64907672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261e1095e7c21655b7f5fd975929f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e9e6a5bccf534bb9ed2be421eb12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca43eb985adb37dd06ef1794fd51ce7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac1edf2fe9698141649770275eb16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c91c0c88f9a1a034551f26cc41c83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c97359fc0ef1c5ccdd5d50047b1d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede1c9427614d68a58abcc48e54088679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b00c3f594783101ea91ac94607217680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f4acb6c74b387071f7ba4f96ce1e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f173cf3b4987debe7c5ad194bd419682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee3c2ade3ff43756f1b7ff834c262683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de94b65ea3694aeb350c77bf5e06b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3670373cdd510ec4bd6e40f6ff9ffe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f991fb7e2cb9805137924b7b4555686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843a136f0d79b559b8e36447ee578a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd1cfdc96b6ae8f6300109efa7c93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f2af9388e64cfe65e86952a63e2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cff16f8c8ebeaea6424fdd6d88c33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d85149a8ec9d4b1e36c0f16568d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b785cd3d3e6d4b387d1c09ac0693f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ca21726af798b5d6498f6f15b0cf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54088621b6362c7fe575a6d2e2422694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f9da4d3af1a1916d65d8bd98a33c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b41ff6d2d9dd2543d9ab98ebec08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08d3c0c726891dfcb6c056dcdb0cfc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3a7e3dbbbcedd33c7b15de3d5ce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80f856869324c6671fd481708b9e4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53064add9ebf63d7635c0c71fbd5eed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2569b00fbe30576e8be59869c54e8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef89991bfeac2c6b6fa489686784190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b53c092b093cbd5accfa1c0718db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ba3777136eca9038440801a8f799704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a7e624040ea07e7c320b9fcf2343705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43c891d0432ba0f5382205dd321839706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59159b5c1c6220bbc4b622019ff873707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2156499637c9b9eb6d1e93a4857e71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643dd82765f1a360db9acb316b45d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59cf51ae8ba586bc6054341501d2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb50ac654d1086ee0339d113b8650f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd417200c2a8b4548ea8658e3032c89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a50898aecf9a91a211d5b55b25015713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c2c8580bdc6cb0546c35fef30254714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16427419d5aa10e94d708569bc56770e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa3a5a2ad2878ac86e09b8f317973716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fc01f5ec08ed3eb57693eea4d06b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872adec600bfe3b4be02d62d10de2e45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0746ea3e6c2aa024621a4b732c93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3862ad3b336dabd9651a62b40ee46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a9747655d4ec55bc620c383d5444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc061f935fff78ab13545a2d0ed6f306722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29126fdddf6b6526305eaade8e9f56d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9b93433e58d3f096936b8386f7451724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ca49a2ee471712fa75f673649841725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0720561af6cfe50fe4c4aa37e37ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4030efd5a81f3e042f617df1e9b3bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555404d835698f83371604bf877c10c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e31dc8ac2c29a4bfb16e32490538729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2e0d4a49fe406367adf9b6c34451730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e926bbe192f174e4acff6d22c04767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f8cb7bd94ee9a6c3dc2c58da9bf53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e32582f72efadd9a90ce1a7c00d5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc15beae65c2c8286d8b54d577de13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea22aa9849b66fee67bee966acf730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe59ce7a4e1ec3d5e3c34c8f58cf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad338c6643d833dbf3da8cccaf41312737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bcb73e55f79c76a535cec42622f17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c2e298ec3840d6cadfe50461796e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8bcc77c15826aa03255736448f0cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf78bde983d27e40ecc00e8c5cb6dc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919641637dfea8a3ee649d0abe79d53e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d38a606b228bf80e25498ca70effa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742cb5002eca7c088512991ddd8c1d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f69901f5e1ed4ad2a6bfd61040762745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc59f2885695cf09798c21d7031b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8649efc3665c1f7480999d92831296747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539d4de2bfdce39c5b8f346749ff06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c113ce40b953052663969e22dc1108749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d93dfc8de5d699897cac6d994c44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3be096489655de0609cc34254b84ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4833e1886ccb374efa31d2ef4506a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855860f59134fea60c478b0b10391118753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059a2650a3c65b86eef9bcc5776384754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39edf02495f293b76de2e7201fa336755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce350b53feda57452da163cfb3dcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2f78e8ce46299e4ea6eb262b82ce5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c280f34b655be97356c13fff2bc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c938ad0767966f9fde3080e5c28685759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>