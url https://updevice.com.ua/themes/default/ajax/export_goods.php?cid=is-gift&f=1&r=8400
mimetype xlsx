--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbf787dc38e8d6b79f3fc82a4c26a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fcf42adcd0462e642bc1d63a4c302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2914b1164e1155edc192a1cc02623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768becacd55a9495ed292613bec4834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb1393cf95229136e888005168d725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877cf55e1869eb99e4b613588a307756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546112a2ce5f937acdaa63fff3b4b5887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3018de520f0065e4c89c7422edba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b25d63a7716bcacc2fb88dffbb129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d6c4120e1ed0e5d91b4f4915b32610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d280b6ac2aaf43978ede2d15a6b36911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed6eb41ec0fb0ee2c0f96f52c834512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325cb433fb25c73c9a1eb27dc1f7ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ef1045df6ac56f35b60e3803506f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde3ed821bb5377214b26f7d22d3cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254a34162124c6e5437fb7b47846e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe8c366741eebccd0ba415852ccabe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6055c6af0e95c6c970c74bed799aa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd616999f73ae5169fdd777ae568e8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b990e468a382145af782146b5bfce720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb29c745cf051b3e8335ef3ba4e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f74d5991a0cc8cb6caef83cafad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707259cf1de196aff8aae15d2d338823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0760f9debc54389e2dce782ef32c1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b55be4e1f367efb95cc674a088c0ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e534aa029a2f261f73365671a958f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584253c77efd6ae077c93a974bfdc7ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd001d8763bbbe92dd72e42a828a5c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441eaf7a326160f91f5866cf5dc59b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd3de05ebbe9274e72fde2d98e40c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd6677975b5ddb3cd196839ad289931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1794defc36199e72e716d0cfb872232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e97d9fda65fbc0ff4b196e07644a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397329cebe3ebc6d002a6a167a09ea0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4d8668dcf355ac6ba486b3b4c50035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d649931fc48bd9fb0c21e062c88b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a68a9c1456494c8e2d83cf3cf1f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a75c56032b5f72b5b1a557a7d550138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be975bd368d74c430640053fc4c133939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ead51fb44cdc17c9f7d2b63ae78a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258df71a99c92ac20b67233c83b7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf464abf87b1ab3270ed46a192c3df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd47d8d29365b62eef7892a252bf9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099abb8807f9b1a0587f00a6ca45c9b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7685d46eef5ab0045ad74ed3027945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0feef2e3d8d80864958242847790d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a88a68f69482f4066811f3816b7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669c9771a4db6b6d4393947fba643248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb272d41abd18d0425c44094470d7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da954f7cb15d812c77c69edfcb997c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4ba63bc2e62cba127e63fc00002451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54ec97212581e4e3f423d7e222bed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a7c16e1b128aaac4785a3f998bc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095c3dcd7ee716f39b86fa8485c74054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78620e99ab7a9a3ab163269d1fc2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200489caec204dda55c80bfad1dc2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43f3478ecc40e5ee897182e9bf96e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c727a5fb8804c3bec1134bc6048758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7104b0bd12f48cde27425a50868f03959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac25a96d23c9766c2efd5e5f41c2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093fd3113676bed330f36645b4d676761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dd71839a2aca39ae5aa464f21a1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a2b2cd5e012bd52cffc9601e8dd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6fa75c124f4ccbc43cf48f3359b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841ee1d011ff358711a81ee72334b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271425149dda9512a91a73b59307fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc43fc82646236451d09d163a686967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7beae28781953fe5d50003822ceae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423f13d531bbd53dc1e9c6d90077ef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da112ef41a555d08f5b0165c6f190d9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b65b6836e2fe3949a28dcb2669fff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c3b2e2099de20fe6427845aecdcd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded610377239fc6dba1fea9d10a7c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dcb345559f2f7fc0c9e1cf77d26fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb11e2553b8d4aca1a21aeb1e1f0d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dca1c38623f48a463a5372f72706276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213e53817f1bc2c78bf4c17cbfff44777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a34f95b18f7dfc76e4be69d12a6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4faac5636e708a2ad28074d225e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789499b4f4afdc1482bf66d5c7b1a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc24f27c7666542cca589c1b517a8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ad0d19d07ab10405752e8c4479d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e9cce021827c4ed5419aa48c7e1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa09198e8a4b8b0ccdf47090a4c5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55943096dcaf7f1dfd0da43970e3987785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262e9d63499c71d8481bd0599a175b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84c8684e44521417b1ba093425b9d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc77418865f7807f383d38d7e2c550e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f86b87f991f4b623b731ab4451b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89011c75acfaf8c534a68041db84890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649551943e72eae61a49c48c748c9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f07eab913ff8e65688b54251bc2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eab0e9c12719f5074f6086bc49ed493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b958c8a5d06b3f65bc1b96e416817b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b72d98ab50f17e220fc312f0c093495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689ef80b04a504d9c7bb6cebcda148796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b50e1451b68975decdd99008364fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fecb5a8856dd9d0114a20e14f512ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a3c2233b0d134b65d8ef5972711c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e788f1090520d3ef0fb3095b93466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2277e6b79b2881318d2c9e64ca1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d391ef80cef2398f5d344b089701f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4affeca2142e1e688be5d8f6af503103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149bce9ccefc84491a3061a439622b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8119ecd5ee64f91b1848fb51926d501105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f8cf6edeb3b20988efd9ec10727f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2c4019fe38f13076a10bd7d3aafd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed471a797a88caa352c1af27eebce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e7a30f594c06dac2cf566143bd452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be34c277f39cebb88236369b73654b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee530267e2109d54366a6f56783eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f8f00dd3976e09b0672f13e519e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5c2fd15a4b2647b997459fedde3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996c571632284ea03a3ef90889eafe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ca8e182d6da2fb4c11fefb392251115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee8fefdc2b06842cc2348149bd90e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088d8543504dda756a092252509d8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3997d541603adf2411774d3a849b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f97f650ed874422676f148ba50fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3aa6257ce1285d1077ddfa224e961120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063734ff2e136cad6ae50429a000b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5a9390ea4ba741e7c89b3ad89904122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681dd6addffa83db68c4d8064a959f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aaa1abe471720af18503e67c7f369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49607df33696dad1800d9257bf8a6238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e1338cdb70b71f7711a84bc939ecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777af253c3d5e34644ee324da50aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0fdf52c0d639ac290e5337a893fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0846814a6c01993ad1701cbe8212009129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220dd953b4ca9f4ae7af04cb48d0e82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b247c4635ec12ece3386612f5799d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614352ab5553fb9df12ab17db3d2382e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9dd77729719b234b20cba8e155fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2304bdcf3769bc6616413e4f49001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16539dd22be1b8945a65c05bdf2a83e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03883d2979f0c11651f027373ea36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd713ab16c42f8ba26020eceb9ec894137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee05c9bbb65d92248ef6e51a6d2fe17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69f780f5403f1f7b756486712df8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e71b31df628b55859c89b3fedc3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fad835e0b0fbb96e14fa7c7d54707141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65b1c809091a7af91c4929abda13f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e6c21f8ea72970f90f669e7b4911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc75f3974029ebc394d825a8ddaef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a86668e78fa79e969da2e228905a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4530ef977a0ae8cc6679c632b44598146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b2516c23850f1944e6d980495d35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b94b84313bd7d26589f55744e6d25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560935d127db7bfbfa4c2330d2ad67f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebddda5aa323f0bab1738d9308436e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177da56668a8a08d11e5e74394f5cc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e51e98a61c6693fee84465a74876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d43a39b332cc0d8669cae39c6276a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f698fcf6f7d022b18d938fd976655b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b929c70238bd29e21f7f290766de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b612dc6bdf7202b565f97634a3396c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075716998fc9358422b472b65d79d51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5065c98d16d2b93b841d097715808158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d32e422a6c27c9459c5be52d7bce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7820f5a8d7b3c09d63ba152535296c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1967b5068a1bc096468ccce98fca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3300c91271a8ddc17a4c4884e5ffc32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac636d778de9ca33ded9de2e7fd7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e3e094d723de8b49ef14ddbccce58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e49a5141513206783104425770be7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0dd4e11e1c6ad57a017933fc1922166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce74b6acec5100a9057cbe9b9cde2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5e4d85b2acd40db38d2843e41fac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc5e43d877bd09b7f7ca21fbf83b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e64e6917837267b23bb29816a4e33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764e3d916a62d9f73274cc2cb41a26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826234d2100aab0d02f12582f12ec0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9dffa404a58d3199df4b916c92d67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c149862ed08ba96ed2e0e4964fa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d343001bee303bb745da34b09577f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610adc94dacec0b2d97e3e29c8e68fd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27010d3fa4a363f8991bf78f7525aca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66bc9d26da82933ce8e875087afbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74090c3c3ec98a0b123e747566ae524e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48ceee2ee42fd596ded78e1856249180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a36113655f8a4b7dc3dd18a506eaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37a0bd964abeda9c55323e21a19e2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be5edf76ba83bcb1e507724f48067183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b5e977cdfdd03355c1c7377ed85b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da21f31e50d7768e0bcd72cc1a275c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caa569217b8ff80160fd2a75b0e49d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd149a4fcd2c7f07c630ce277edcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3da35b9bae5def00d32fcab064bd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa156035fc9acaafbe1a0163ed88a3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e407ef08ff0701274baf8fbe046c93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c58685ead750b5520d59850d1419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae4e6da5bb4963c1b43c23e1e7092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae923555c580e4252a51956c15a71c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59bd339128830400cd47703eee1a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d3641e493ebfa6e35f1bbff65d00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ece69fbbb22b2e8356c1d647e7348196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb827a62c8c80630bd2c4ba2ee3f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a3f514f1dc910906cda857713cec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e42a83d05f218a33fdae070c973de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd049fca85913d8f43190a3c0d8a43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b6cbfae589c5069b23186ba86e4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ff33aea92a00df2da6ca02b365e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dede1821440624c0283ad3916b2c10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a17c2576e459008a6a5a29245752c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5fc0b1757b22c853752d0f415dab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b6e70be3cb20e432a42e0afdb7011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2122cf748a06e32989eac14ee9546207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4003283349c08eaca5ea8d7191e39ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e593bde0d3106337edf8e78d72a50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36921dcd7fb8472e1617ec17cd6fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7083e6256500ec9633850317aa62bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad7e230a52ab37bf816e4ca585150212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a6b1590fec529c84cfd4b24773aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40133496d777a8419c8cae34259db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ab7cf032091fb792c0d5dfdd0fa5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14847a2698df5f613cfa4f8b62c7b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d04ac58db1c2a81aa2c4eec4f2398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa232ea868727c1fe5548bfd49684a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db660bad6bdf83193246995b33002c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2488cc168db66c417dd88db9669c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3700f4e1b58882baa3936d9f1232221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f58999d642e648726b1f50bff11fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93185d094961dd13ddc7d1396749070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98612ac5f4f9b6cdfe2ff8ff9289ca17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d44de364b2e3c8c351e9dcf720d69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223b9330a0a38eb91ef07e108ca573226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a40ccc2a1b95904f22b4184f8ddda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9c4ef57722fdea3bd36da28431d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7846fb03938f982bddad1658461b3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc359700a2cbff6139fcc7d84c5406c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44a7c62e0af9ab1ba5b00b5b33aa3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6282b4da01888a770413d2cd337d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d35a2b96b1304e845b9b862f59f9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05123c18d35aeba34cbcc28726c88714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587d90fe16f1f45a18a92c653e4002235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894b79d7e9c48aacb238c6cc23f6cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec33e2e41fc7c14a37a1efe75e437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ecbc633284a3b0301979faf490977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c52b1419139a6a72a21e5511f244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2a1be70b61662a201cff3ff82d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f53424b8036029c866a6698c17cbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede9dc8299acde0ebf68ead8c0989e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0b35c343f2bff34a755ab277d0fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee0572e2dfeedcf8c862d877a3bc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed918d910857fdbef32cbff8a9b369d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d8d952c90188386c1e6c1d4643e6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868eacff65979756680f1131431088247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce4e6951862464fa0cc5441f75f41b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399b9ab0d214df017c746be68f0ff4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fb8d125883eb926a293ffb919851a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c4b51044df527528ea701848ace0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91edcdf94151f15a416d59aa708c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d54d8922877df1763abcd91679dff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813bd8548ba3177ecdc7876ea3be6fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340983684ee0eacbd2d3d0a2bd3736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63e00f6ea2349425b9c976237bfb8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b6c61c8e212ba39956d00e1d94bc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bde0c05231e20a7baae0a988aa474258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18db04dc4a70602e59af3eb9fde704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dc47fc642013e535d476ebf4ee855260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf7702d3151613d594a98a95f49d49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a976abb654f2a91f3165b80c1032f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e6713a93fa0e5c0a8674e0b06bf84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607286709e1aae532a570c40074e75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf83c31040beea67cfaa0fe772753f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ecf8057acbcab921dd44a386830a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08649678d76edb9aab2f06f8b4533267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2b21781eca9ee78dae89697df1c63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68aa7b63fd5bcb5e9df9c8909786f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a005f61eeb57fbc830aa364d50aecd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c97dbdc2ddfaea0c09232d120353b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805da808240494496c57ee87d5573a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83287e93bc53aca18fe2e5b6249fcd48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff8d83e5a1f4b09a3ca9cc8691827274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8087e5ff6a3fbd6795b5723656f14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce5933374deeac94856d34f7e74d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc32d566ef0720530c707fb1fd0b08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739abee9117616fe30d9caef5387620278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76345c95a98efe1acb73ec4b45c4ee2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7717e2eb21690535dc49ed9fd508280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d98985963b1effa8f6fadb53a7dad6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799fa066cba14eadede025084fcc09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57fb260e7764b971f3ade2b018985283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc78345f58cc7acfaaea5afd8ff240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb71a411960e548322ba4e9987cd3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b85a3ab57f7d918766f88f510d85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82723d21e9b3fe511cbc5add9af9a8f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a18bebb1fd5a6f66b47b4942bdd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded536ee92a2f0091af7a7768e0dcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fede3b5e0bfd6c1b47232e2c3c78e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80bf183d0863849e59ae19dff81543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9330f8ed20b0d057634cfd7cd725292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4d605cbd9988dd82f355fa3c3d9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f88711d253554d4ed26e59844c6a47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba349d18c5b900e6ee895ffcb4dace0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508129757b760c811b6c46e705ea608296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a43b1355fbb1a91a197f1534750c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd9fcb725196718514dd7b04e9cf87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a14facd701fa5302f13b85cce3f59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a2ebed7966d9623180d3e3d199ea9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04851fa4b992bc1cc797bb3a2b1d970c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9524530c461a27fc0d2ba3a0671f6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a0e8e7967902c7652b1ebbf3a2c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3203ae7703d1f221e8b37cd87a04c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375b6f0dd13e42337e949342aeae32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba8f877d4d80eced1e7c95888cef14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef976d3ff52369503124c5785cea98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5dd5eb52943a0d68c732fd1686a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084914b63811f969bc46140b51e1a0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77179ca2f860e871444e900b80f60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8912b9de0091e3b940d010d26ff7de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43cfc306e32ffa41a6a994e8201c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfcff47a38b711a556aa0f556e5a11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03181f41c56e08f89ef0e10674238314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6109aece729cd7f71698b4b55c500315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e50ca081f4591e985c9fa96abc669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c19657f844d0f3842fe7514f9f89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacbd619154858d36b06ecef544741a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfec11dfb6eab34bd33b23d522dfce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76887e947e4d0ffb97fedbbe5b0b825320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23f9250e3cc1b51094912c4e61a5ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86fd7b387f1b8ec8249ddeb8a2efc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271fc459c7b672ecf83cc99dbc33d84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4059f749d9f9ee59d5b0e65e0eabbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ca4577ae9083091c6c1798cc9d6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036dc808ab3b0e09d499a9ba52629b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be7bab3fb3305333eaad9fafbaddb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19292206f1ed83729494e9e391606237328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c62dd82ab45cb0a74796b96fc7c69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde08b4c2f5d4fd114dd43ff122a624330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a150070ff8aa4fd536d066f5ad34ddf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357d658a781b819e19ef0317c72b2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0668d8289c0073718667630cde4c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf2847efc8c2f483bd9756174b3274334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb887fcd5c4bff4fbe6beb3b1f843310335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69bec508a62542117c4bfd45ab9367336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf910822f47aafe8cff663308acfb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8f9710ed2a983bf95c6586943c45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e196be423279c20fe20e14f4209b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e10da362420cdc531550dca128674340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e522b73e4be8f485e270d6018bbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8e57939b548ceaf1e4c197169bb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5d34721838122dfbb8abf8dda59f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981b560093ce36f1d88e0f83f38ac98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357813d4eea3e6f02ead273100a528345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0f79f036e37c76a2dd0342f84949346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67a732382d4351185df1dfbcfb80d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031cbae1b83d1e96d35620b4b5ea8db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0ed276d79f3ac74804678b9fabb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16094ed0bf7ad0388d2437745fa157350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd173178a7c3c5ad190887a78d48d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7360e54c01a08ca22be7c1094bf95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd49c609e0ce93e5f9f422b53aa0df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b083d6084d8b3e313d0c7fa7aac3bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e9ade32c71ac7e24c0a268999df2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed417dd59ed0bef6ac6408fb3a460356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7198d5a4f989c525aec2c79e16adfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff1cc833bbc80034a93488ff62c6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e6fe7c1b33f354f20f79454f791a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05414c45af4226a3778a2cee49c28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbfac8f1dbb89e2c6623d0ccb23033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca216414b0b371227ee35076905ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516e8e7928cb2ef026412457801637363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc4a88a856dd24edfc60c420a31189364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93651c370a86ddeb3b3355f8ee7a3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006166550f3457ef4a0cfb0f5119dc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3372bcc0f628252838f21bcdb21874367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463efafa18f362723c988d16f8cd3b25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1754f319e1b0f5c50375669b3bf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438837751ce4d61873dc8d041187f07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7e79b851e0e1b4899c46625bfdfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635e08f794fabacdb6d53f2d06f49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596dcd70d70933cc0de026fc1005be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29358464c1e202edbb19be0dcc37368c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dbb3be072201dbf95a82789aecde8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eca7aff3174b39f03adb7b716852b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63eb1c9f0e5518fb5adafa5c82a1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c352eb8793b2d3e1d4c7d61692118f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a330757565119db65cffc8ec8a728d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa92ba58bdaf8462204c7a09d5af3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0281d0fc96acaff67e11b206586ad2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29d53c8523d39b85198fca76a5d2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f12172f28e18e1bacfea2bed263e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e49ac806b83ebaedf368bc6ff639b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797dda9263941db234140ca18449b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151e582738503b57c0b279ccecc701386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eda0668a641d91e04928b3c7526e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd53321f09fb3d3b693dfff165d2d62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8da5551fb09af5ba44c1353a45c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bdfa29a4a24fadae151998249cc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c14f1811539ccc02b1c3f3d37216391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa49db9516fecc5db71acb51513aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e294b647aa839f2bea1189a1f05c20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a3421bfcab97e417be9f5b75c4cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8f1e92ef04677b3df47af8c78fc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad0cfce0f2e6c49ac83bd58c1c5a31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f065cfc1f692d76d3e987db226ca3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e1181f1021693d9dea087c74bde0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49c2c10971d35c462ac729de1c979399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a8b5e6567d9ab6e39c66cf620b76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b4050346ce36dbf8fa2303a1e689401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5dd03a00c575689f73da51a86484402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a6acee8c46889ff9a44e80e070d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fd1be4ea252660291ba412955e653404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23203b271f85acb310811d13389f75c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa85bdefb570bf1e6eeb73c9f501474406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee939b11861e8881a098b606be9afe9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2daf00c600bce5ec91bb07aae1380d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae216da7c7a98d5cc0f00723651bb804409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ae95b49e73cde72fe5209ad99ef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f29d5bba6ea07c00a6ae08ab4546b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba5e697e61104fa2cf721d2229102412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fad9cb488831e34094cd87c135a3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fb3cf3a716a0838e610117155834414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01211323032243d8c812e57f044c868415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea621648b7c5d1f0860a8fdb507098416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee62c842f5af4066f0a179e2ebecb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07094980512870169becd92d9f80b014418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a7232b67ec866042265442ddbd050419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485ca78be090034e14a3d8e9d6fa39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4580685a649e26faf34f833f4223c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af9c08b22b6aa2fbbbfcd1df2299b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda4919e0388653d93817a693aaad7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2b720fc1d761794ee053b6d49584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8095a1f5863845d5d4728e2c9f804425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af343193ee2314d977d56602748cfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767bcca3d7fd2504b1369e38466854427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140482e1b2beb932c07d90d58f7e88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bdc010bb5bdb533b51ebcbde96598429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f341088c29c333a31c2ee6bad3f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d705f4cd85aa186fb91164754807431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22a6817dbb66b1d2fe8eeb4f3aee4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d7cac8eefeddd9fd82aa554c2876d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ded86b2238e2316d0fc0e569d6f6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed531c820f8b47fd99347c2042c851435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18322157b15fded938b379ddc02b9e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c71fcc2cacbd6f3d697356dbde32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a08e491996ee2bec39516fe90608438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf933e0e4d2068b1a7727014e21debef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037b497b582b4440b55a55970781dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e0d89ac9be1c570825c9b625c9938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e42f83bef51c9eebab76a3998ccc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfd6b1acb61f6454a76e57d451cf2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f484d009b5f873234bdeb414862533444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6310653459a531e15aeddba372cd03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8fed32c8ad2739021b65b6bc4c1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0438120d7e1fc6710a9960ce8ff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ddb1803c363b9e08f33266de7e8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c58c4b9600483852d19ed7b03388449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aade20352ee9c17eabc6fcafc88862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f1721a0c8d93f438656d63c8e29c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eabc5debf608586a447f12f4201d00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118f281de12099e01fcff92f835e5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79029643f933842d96056f699294d6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd8bf7f5ddd781a11790837e80d9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace52370b5d381e5131a5ad4968b365456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e420e1c69d0a590977b1d9df435c41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329ce3de627ba795b5669a1007b0c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6b8cee397ddfb5cdccc2a4157716459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46308cbacff3c1b7607112b0f3cfe7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bc1e2c7870e50043bd62df0d4614461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e0d2bb2284943f90e495240f8973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dabf27c64a8898ad27bf991228c77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b9b4a2d0ec80e64460f7bdc744f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c08e1fc702d6f20c0e566a673206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f640789d62b07247581e5d0a4f57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed88898d35fa8ab51df78f63f151aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df51e1f922b40433143f74fade27be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ff197652158c15b00923bb1664d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569189d9082a66b03a02e49c06f0dc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b4a72af1a878593ef1176d9ceaf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef228f2241ff529e09c4dafc6976ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb160a7e1963deebf796b6f6ec2666473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225959954b388315d6a25ea5ad3baf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72dd35e107db595fbdab7df2db05e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc1a515fc9adde88f051ba11c121d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62cfcddc75569e529337cd814468bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d390eb0e95b108c042fc4368b58906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2360f8c730b972e221f72f31dd61b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a201d055bf5f3df15e93f6bf511e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfe04febbc9320ede80429a6a40a86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ed306cb6448f64687402988333ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f68786b1e14780885bda7a290d44f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187960a8343ed1f8a508f8bb95527d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7327fb8d0392ac2206b1a387b98cdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb6faecfbc666cce6186fc5751ddd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14097055278c431d0a1d04657da73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d620e6ea6128aac6b7736500034fd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d960b95ce7e84205254f2e5432360489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d0591e992b5262954ab74f69d2b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11aabe331b7ad6ee8d15411bede1f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c28f9c3e2b49d291092e80431913a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601b4b124df0bd2d54b23b1cd04313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a7c44f8e1c1078f4cfabce6b28b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a67897ce2e29a427121b2ba029e6c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af2f86820b78adf843440dca36654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978c72259792ad69b37e7e47eeef20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac74467ac1007bf15f4da15147c250498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95b90fdbc34ea9cc8bd11dee26c69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b3af25a15dc414aa48d3fa7405cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de69c96a3794f586c9c2977d34ba0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3f14d7ef528d2e230bfa33b2e41aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257be0ad6491588818e4f90b17e3609503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade18afab620c6e98f23fc59dbe92b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c05ab69ba16968c8cc27654e41428505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf1b0d5ebd6a3f5775755b2cbc8f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e35aaafb03cfb9d2ad055d31c90da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3e4e5f925cc36ae28183f9633e9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ebd11a260f9a79781db600719766509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0dea336b8a7af8f6778ee0ec9e1e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a266c3e8bc6d427b7d601e9745dec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e087d97ee28dd171940ca54c47bc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5dbbd39c7a3f3a72954c99c4e26b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff3fdab6f9d11359585632cddc37b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5d0eeb8908480806f409cb02acac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2026c0dd830bc866704c927a515da6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac7d7f9434ae17ecbca77d572a435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1805abe99124773c6bfba26609e51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa49d0354ebd380a16fead86cecf87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7cbece4af8756383e7b327fdbf914520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce0108847185bac052f0ec5be39866521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0b0b897b0505ea5c3e1ef274640d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903be587f0a511f453bdae4d4f1c6dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2c447b167ebef607d1f198a014a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a800357ff59b1b0eed24174c46b699b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560270b643e34f5b5c0a84d020170b36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bdd95eb696740727d0674384fcd45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94599267e11de51357b8c7d44683db3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b73cf2c8b8497f64883665e4e63e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d195d5ac011f12d13cab00a42150f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bef346bd7cb8aa043bac488f3efb27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e490ad41e600f110296c682e08bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee34c8250f619f48ee73afe3e9bba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204e224c7287e0b98642dd763b0170534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc0045ca6fd2e2c1e669e3af950bce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8ad62c40cae978fe3855c67ff6779536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8c92d9802784253da0fe02d76b185537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680becd49c60141d8ed033c9e69d07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a491ae0fac072e4aba057d2c105fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c6f1fb5536558efa4cb120963d08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6edf7fc929eb5ef61c87079f0fbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a616347b34b56121884ac34eba7566542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7e0b476ae3addfb954b36ccfe434543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d4e8a224328737e8ce02966d5035544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6855d49726609162d2a37775bb88bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac4af1d734331a7c19b01073a123a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f7f9df0c28e9c9c7b42df2eca43c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960b73e59fe4153c4ba27f8a33adef6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaeeb5578efd96d9800decd0867fa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809238c869cd75bd9a55106f280e01bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434503f7b0d1646dd8d54a1efb43a356551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4575fea14fabffe45785319d554383552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1f9b7e95ec524666e89fb1b424119553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0eb17a3c4112d396ece91524b0e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c070a3192c891a1ca1274ab7ae744f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5026243c7718c612dba34813a60b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db22fe0d846e6cb7c0281cf0b62764557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473417c7e586b7ad01865165de71165558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8b619574731937e562421c726934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978452c5fb24f1adf8ee2e84caef9648560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ba355ff302eb7d1dcc47de8312d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70f8683c2b1e364e6fd629b9f94fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff4e76a0a41fe4910517fe87909c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3aca035709eb29201f388535d20b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc569a64a4a3787028165c163e730565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d93fc1002443247680e4a0b7e0c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a00a6b003b57f278519138e0f90606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d29aa56e95ff20cf6d64eaa4bdc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de412c86a9863d89ed67aeb42d08f2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfafba6f7acb80cbcdab683d7349922570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804b894e6c4ea23fb1b0e4605ce1cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b57ff2575a119fce6d0b91e49b75ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1badd07a352c28a274896e10c872573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5486c4c3658f92dd95155833fd8e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639564e61893a49af3fca12f675b815575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48865f321f6f456ac1ba013594111867576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9dd9b5a2feca42e5a49d1d318da03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f25270d10abf5d42172ceab4f0790578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91169fa3116ff3d0c21310f5dc6b6ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd2abf18f7ac04765f9a0132a809c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc405d4860d765d0542d5cf3fddafbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdbc0b4ad0758eb1f82f0a8c5e766f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76128ed09f61810df8abff50c6f48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fdbf52049783e771ebba478398dbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b48a72b7ed20828a088ce65615ef5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7fa77dea63f6c29fc47587cd464ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f96fc07c7e5a6fd9ccd10b4a62acd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8ddd3a72c76cc874b31f92050b7e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e336da6e13e8c4a67b1616d47c39e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdcff6325c8c93baca11d14eb75415590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af49ce473e6932bea62fa7346fa38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fa75700d12062b59818e4fa1dbe04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008c8d70abca29aa0e3a66336ffe71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b05a073f9014328f8ecf3784fa9d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ad25b61bb1aa9ce0fcf43638e44a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d8ad171cc286eee79037f76aa062d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16c2b32d9e7d60aca7ed3da570cff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371daba9c3d345dfd64a935add0c87e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3269d23e5120672bc05d90bc6f569599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21ffd2adaca3317dad9b1cf935346c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a35b162460e838a08d220aeec1204e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616532d3bf54bffb3eb2185b754589602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea9498e778e0a31545dd305e0af49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8caf65fe53df568393447fe70e1974604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d0b418d4abf62287ed65f4857905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668910656acb57f0f8d91b84143118f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b43ff65e02b6793ce106349d2f17a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc192175032d328a6b598348a95845a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9cff2b9a73c01eab5303993aff38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e92afb1969c16d054dcf5a15c6cba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317fc5783d167c9df1f6c9bec8eff0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fafe556c47c3e8006c6a6e14f6833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb308830a6c652e01ba35707e46c58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0806318cd2bd3aa256dad0ee8fbc071614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e07730aebd95fc0149d083cbe3423615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e466b70289c31deef61e13ac62492616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f364763c89aa81f59a901564fea2e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2e23e214b1175fd75ac9579f9308618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd003ee696d73741683783038b587619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adbb32d7d429dc63e5be51d3e017d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4488290e1a12f712128040078af2591621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae379bac17f07956ca2397d27f781a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe8b4c581bc6eeac033c90c6aa10a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fcc419eb71f77c7bd50abe6599d74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38191aeaa6e7f11b6a3cd745daa4c32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6911ce8c7cf4e322471f713484dad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561bc0be3535cd4d6001c77c32965d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e14ef0fdf241502e1201fbceedf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526fa79012b193449cdc9baa86621b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b1261a7753eee3e4f3f6aa3d2789630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204daf5c39d596fbfb9dc3357586f52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d5a7c1533d2f3b0d28087474c38e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2553c137a84919e1c9d7ada7b3ae5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467b1422a9b679c9e04e6745006299634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633560fa7e7be063b23aa1f25dd2c56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813b9bbebbe27aebf8a16fe0f438636636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199a96d60bb9a121a3b0b2c037059e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c77226cb5fe2b1f7e02813f189fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc870ae17c097d1c815a83288db45b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec5a7b11b6783e680eacffc1b0dab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b7f1c2f1ef81b9d832e3c747153a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c7a95a8c58ba21d8cf5cc01993ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cbc77991c74f71db7a18cd3dd3d63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b828f0fb5e1df17ddb6129c950bc04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21110742eca997b74acfced4d2c285645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6f3a0f1aa69214806d3cfa06b7f04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344927f016250729c268022530fdcc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357dda8165b3bd4a38e56c886a9a533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe59193de28873004483aa429d5c925649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf8788ccafe097c52fba65daba19b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0cf9d06fdfe179e1378ba1388823651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa7093402fb8071e54fc221870e88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcaf7660830032e70a47570b7cd907653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a19d955cdb257cfd80914f8eaf8a52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdfa3a3b726847fcdf762f67214fc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc38b1bb87d97fafdda192a0a4f8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286cba9f42f5251081abdba208b8d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257bc7ec652fdc1774c7c8e55a147b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebb30bfee48792acf3d1cd737db7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116fbc49484165c7b798bea530699cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119eee14c6bfe28650640c35c45e21e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db839b9560f8baf2caadf50863706e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b689a75f9b025e1305dbc40105b07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee91337c6ad10f2a3b62946f6922c70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d1b495717ddb45cc79f91651c87b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e7c8eb77ac7a9c39447a618a84ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bbd203a557bdecea9627372c6ab48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c5b3363d1924431ffb13c31c0b79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00199a7774854f89d4c2fd093b549c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e899f332c0634b04656497e8ae2d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116882e4dc896406464a9ee35308c506671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a10117dd9f34b1e77b9d550f418d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafdaed1619118f554658b53548f56f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8894df5181bf440d81f0ba83af1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d1e686ac7df91afb99b1cd9e09cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd700e888d82acddd4f6a9f823878000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0897ba87b0733736cc652c8378f05b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e0781ad449f03e429d1aee0b723b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de26eec2240ed371e452ccaeee9020679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90922a984ea3ec9063103ca44d50186c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6b7b0d91a5578101ac71fd2abaf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce702c15cdb6176a3f3a04877dfb7ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ce8f6bd14300bd33c00d2352232a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f7bd05cf8cf21a6e807c56fe2b0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29253b753c1406bde79970995621e31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b448dc5f44405993d5108422045793686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676637876e385e506a71f349ea05a35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3826c155f105efb1a3e7ff7861873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26311c6cf1ccb4a46b1faa130faa49c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a7ebf342d6b7d163f6eafbeb82c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ec8834bb07d88a986c95ade7c729691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9164d2aa61d9ebd680e1a6db5c5794692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0117511bfd661f203a25e5dc4c6eef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0726ae635a64dd4356735eeb6459f69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0adda9e2ea05aa909d57145ab86d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e171559e530482548b7c98f05303c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16abbcc9f9ff4e68e1da2f2bd37d53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440fb60b13aab0c8a321bb6649cecc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f2f0fa017bb20d47b89d124d9ef1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb6cdc1f89f641b6d7cc8b5d9b3bc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823445b11a8513b4524c5cb27ba7b30f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c02f55a127a999a0ce2b215908ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb0d25661f9d3ea7fa2abb4c0ae6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606bcc5f96697e699952effae2cee1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b230019fd49b8c3c350173c2625b83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00522c7a579d302497fabe4b9b62ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5afe641f5b102141337b76c63f898707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a199ede73cafa73b9fc5b6f739888e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9cba79495a9fe4762ecb8fff43173709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220adaa019ad75c5e0e67199b497e090710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50423440afded970abcf7346e1a376711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afa835d470f5415d798ea3bcf5291712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb017a474cfb4146a42d1019cdb55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde6caed180baeafe5b91e6c6bd8b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a8c73aab90247afc211bdc20a9a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2034eed8d892dc1b22d69787ff986716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6d24ca79aaf9d7a5abe5dc18e5337717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af5076319f51a6ba7fbbbed772f54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041972e1c72042e92b3cbe58f5ba0245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af85f06aff451f99f1e40d366dee9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54edec51229cd8bc21f520a1cd5314721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f751930293ad06eba82eb57acc5492722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a5e0d736fd113027e51a1e985f06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d05af061ef38efafc470fbb543cdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f6b46a9052eb95f3916f2fc64fec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430cac69fdef0cd96eab33ebeba9d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104cdc8c396294f8a6d0d2a8ab6506727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85914aa1b4f082b90b7ae7e100cc6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15858d27a4c2b707727768ceda1791729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685126274a7b73390e1fcd0e93e8d7a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec852740374e1f209e26c0bcc7f1ba5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec4cfd97eccaec2a4969821d6cb46e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b58aabab9b7e05abc9227e0c224a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66edc0ba53225fad79030b2891f199734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eee2c55bd3fe323b15a88a12cb36f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abbe8825be822b9ce53008a8f805fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadec48d2456a7c37f4f309ff799773737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea05a3f54955eb7c28e3edd1afdf65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241a35c0e65c4adcd9face48d11f02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbca5fa8423518c37aa1d7bb90351740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade83aded8c91dd183b5df1baa1f6d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2c0210f394bf9df0e48d6324023a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7863490b514086c16ea48a06a001a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36fc3374e8861b71fce2b499a74c83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be492eb3e46febed3de85dfbac3d8e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf39ff8d357fedf832627bbe98f10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cc6212e4b3484e5645bb660bd62c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded189eb3fdade58de5253d71d6b61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d431eec8853875754c0bbf266a7de1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a8c9bc6b56a5cad35c918ff40b12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac07d1f78167d2882068b1c4785f5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5eab8c2a7f75b6ee740969cc04a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802c5333e43ec58d77052c5e6abdfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b07ed27d917e69e9c939e7f80e58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7e40aed0b87b6bf7516df40a01b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9e2154da958f0ba691fc2628b4c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5718f9c80eaed8e8b5b39d1238205c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a10fca883aa7fcd97c4a1341461f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953e64323be6aca22d6f0b9f711d7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca824ef992c3999853d7a29157d691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe581a43bb1ac6a35da1b088c87fcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc188cd48148709037edc723d491e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81547baabce76b82e9a495b1755f53244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258cb3210503b62a0a74ed3234875fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae9dc00c26b36f17af43d2be2fe2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe3d68c44c1a8c215fd4ee43bbb14b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8951ca995dfb5b3fdb7cdb5404ccd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4ce6f3ebaceb3110ba7c2a00998a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba82c77dfeaf32f3d4bbb6e3d1cb5a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b674f89dcf5320087f0ca14bd1f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac51e3c0555cd816549eafdd12d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb4474dedf888f177c18f2774e1d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa370fb488bd78e8932867355db4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737073f49764a1c6813e5d7960a9c0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9c6bec55c223fdc56b017fd38e1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480fb0cd8aac877a55593167727e91a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec02e16838ef401214f565eca770918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1605da8347d3806c11178efb6b4e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28cd7bd32d5c56483d56af2d073e3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0db1601c68fe8f40e978a5a3079521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a951ff758a4795902389eabfd04522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c871aab165853d4f38b91b82afe48123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f455bed612272b9e666cbbc6a5d72a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae812104717ae4fb4936f8ac59e5dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407190e520f42ed45e5134864df5ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55012a7823902c20ba7783b61d4c1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f043d260e516b8c4a0a9c87c72585e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445162906ba7d556d76e52e74b1d2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053ac2bb95b5b8aae765bef34d288b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b8eafa5a15a6c39820d86429687e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951de3f640e0a8a912a80f02d1563be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6874a6f8aa0f7ee4625cabb54a4ff233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645064f8a45156bd106712a1b7d463b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b4ad1f425337fad306c7fc68751e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93303a1123395513b5f98d003a29336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9f4d77b4f671c056790e0d9410ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f508ff5a70596b8f715ec01f75f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c119e27740683eb56ddeb770426f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a5b1876af6da1a9c430763644b36e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b23b4f959ea75712ede3b3675304fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848afcd5a6701d4774dd7fa21ff8610942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5398eccb8eb4bc10939b5892777e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd1eec938978998a98be44e98914d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c75b6e4c0a02a6adc77fe6faf95b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d98d8cba14e5e3604c71cbdfe075f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b9bf1b1c767c9c20b5f5b51a749b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463490cab364b018b9423adb9cd3c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906218017a1b23ba45c2a4a0b0d0137349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717aae1992dd84e41505fe2c373f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc435c2d0b01e0c3c09edc5fee00600351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76508595dc5a02d85575a1ed5b4a394452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17ba249d02f6fb3018ef83c64423453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecea7a8497680b5ef49dfbc5fcd25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767cf6b6674e8a1644ef78198eb5ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44546555e30f0d028d0396ce63fcafa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0c7aea39a1b76905c749ad3e3f0a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a93a437c4ec66da5773e9bc0512058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7252528c494220d528ee0882269c8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967b1daba85c4ed7bdc1def3e80fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e16724ce1e94761968d3c1af4ca4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ca8f10ba7e4bc451648219bd8a9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4a36b7b6e422267e43c04ce57ea463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553d4399805c95c62ddd505e69a56a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a256315867eaffa9dc605805d6e21b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea83e0fa84a1474e1f2dd984b37d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae806d93c20f4b91e7bd61d10a503867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fb06c0dd043b821747220068d26068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a16ef558d97bccc8bf2ccac7610f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d07a690d1bbb67f6b011ae6ef847370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a41fb77a4aa8b6b950e3852bd8282271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b5386785f0c9d17c49a65c827e7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b19d71c259553ab2606738e2c91f7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb57fc6950c6a0048ed276ea719f1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d50dfa983c59d204b4ecdf4a2d6a6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf284beca0f445e3a2d0ad175b78bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc7eaab8cff9ad72a2aea83c93aa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815a01d0147b1115ee2569c73a202578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155911c7c8775320b9eb2d89fafbef1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718db4317486f6545f249d45a30f5aac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9996b7bd40ba9c5f1397798a8a195b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342bad14f92da54a4f260ba91b11dab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eebd181a90478cd05c1dd6aef103a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001a2a0f77d719f44e2b215986889b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef77b62e3fa9825eedc0e3e5db575185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca82f6c1b68d72e7a805f7adf5f4a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073fbbf59ea9c55509b914398ba984e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08373dd8c75b42a8657cb8a0eb3d403688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e47362aa3121ed7ae2a260590be2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028f341872f24a38f8b6b90837f3d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77aa420ce1d26fb5694e4db281e59691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38bf8633c0a62c93faa41bdc5622f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc9594c42a5294a5bdc7116bf8ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6ffadb40e955ac69968de799c0db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16819f982053d1736e09020e41a899df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0553c698767caac17171ad6c150b3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1336c23b29b1d206b013f067f8ebb1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a159da5ab29dad89bf1dba4a9bccd1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258500db63f463215ce2636fe2c5c4a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848c3d4ec9292cee777aaed5af12b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f54ec886e7f6557b374096449b1309101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363443293c86bfce65de5960fc0028102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a39ca05fef00397aac253705bdf00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7f16b31bb466cc48b398d8fb9cf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4a73ffbac48eeb35f6b72d71e173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de819882d5f80c5f1bbafcccf01bfe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d1da13109fc923297d04ed8beda9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f97217215a2f151bcd198b5df4d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62869dcc18ec679ed2427644bd4f098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf576ad31528957edaec3dd3e1677110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6edc66b2710e52870d080f9849bec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7871ed1cc79c326e2b305c48c2dce17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de6980dd895134f49644467b87f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffe17725b59c4afd6dc17c8813b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4896c6a906c431518f99e7aea94e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269f1cb3aa0029d93eb34b954c34ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850160cf27de7508348a35e82052531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec55ac78b2a87ff7c625f43e5262bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec266f11511958503de38893d449ef5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981a3e5349e70e9b7dd273a0ef2cf4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eacc33e549b1c45d60271f6b895347121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814ed94a30ba9b20a67a02a1c1792d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26748c81a2de078aa924db6ff1eaa52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775a1a46103c3f2d7c79df1cff81961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220a970b83be275c377c5a9a8c20dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af1bca28ee077ef5521ee6b7b02e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91686ca1f0fd91fa3c7eb80d8d7d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ab2a629e9e5055ec91a2e91202e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611997ac11f9122c0fc2480b0a3ab3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeecb61a06b7bb5724cf00e03b5e974130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49daf394301cb390dcc38c7700c6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb274b80d7ab46eb637eb9c1b8f1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc1dd3a35aaf0dd02774327382bae7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab3ee925a96ad81fe835f24620345d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72cadb66ceb06bd57a22bc7d56c8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622260d4802a82cbaf4608ad16623c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726872357c83cbda0f5505c1b6cff3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a14b564a2d514f19f6f096bff5f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478e3d25a7e3207daac5b2086878145139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da126d28c162ba8219156aa2d17d02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a07350f205c6e310cf0b6f3dbfbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4d15c631c036ef6b6ed652291e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699cfb43d81f26dbedf44f778584872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1461b8cf31ab08e3d1ce6027c15d92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79909e6b62271fe54d8ac42289782fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791627446d2c35a8734312a102d41df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c59862edd24f3e963df0284397419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6293189cbb05437dde8a8c816e33201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f9e690373fda9ba5caba896c99d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677851c4025a2e2089f121ed495162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ccc7e742f76c8b8483587dcb457d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ef06620347f8dfb9d0d0014e4bc62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e759f3cf4f5a2d9a5c6ad5c51295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5455f8a8c8eae6a17641e996342ba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446dc0a219979665e41fe1296432658155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66cbc69209a23469f34e6ed4a83e5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47f060638f5dc2b7ab131e2ed6865157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c55cb0e7055d57ebbf77be5f6d555158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44926a317b043ec4a3a6bbf632282f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c29ff5826d91fd1345dc2eb174767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca3fd9d32982c36d834ceffe49e8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7894893d3a0098fc8490c2b3a81d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac531f19be6d704a86abcf2e2759121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaa3d5704311566a7465c04944d60f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df162c1e6412f08c1b80da19db3ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeddaba85c610ebf5fc445c9260c93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a661f02fe60c0cb2d4719653dcf775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be268f03abc3617a0b9092c8176421168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edd5851219ed207424906b3d16fe3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929561cd3633e0bfe4eee3bc3925a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471925bb249b2e68100ee7bc9b29c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d3c4aba7dd09a591f82c368da1c25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289811395f2475d11ccdcc1f98747c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cfbddaecc77aea222686edc175ed0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477be38617234e104a2c17b0a759346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f05f7a247b6f2e026482a0226839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12968e81dcca3e23c0e652c3b5d17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91848a5cec0d5a33d5f0050671c930f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282402ec678f42275342fae053da50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7cbe48d1dbd305710ae45394db5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4fc9bea37efde795a1bbe790e33da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb558c65e10b71558acf3c05f163eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a565685441f10954ba15467b9415a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d91ad4392a1070f87c0be7958d38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fc5ec33fe0eccb65394fed5f09d49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f6f9f9059f2c9eadda9adcd180674186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705643d3aec4b36fac5fcbbc74bb4bc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a17ee061ec20e60e9bf892ba7f8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383351bc4062ac7448349973f145574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284f4f48bf54aadcbd39b89ad9dd35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcc62b19bfcec577050bf7e9927ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61613c38fc32a3252d7b3abb30560469192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35dc77033281e0e46c061aa5b0b50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b3c667d23770139237dc9ca6f350d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea791f91757ec058ff159aed6fed626195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911a46af7ebf03b3b9ecdad3fb48af2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ed453d132db71e52808d85c1ddcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc561f74d35ade3ceaed0b003099b4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f5a1f3646bbad7c2cfc35599c361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8af18fa86077d25298fe71cc7c0be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e24cd7745ff3126ba500aca08962201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224c7fc4a0f5e84d5e8c7b8ef855b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e783b6d25ffa2995d86865b48d7e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65911287e67b8497c218acb1cf2a3d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441e07133d26114a55b1e9df55fb33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e3f59b2adf1bf06c2b088a286bb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1bf1a46569ec01091a9dc06b6a1ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded07766d1b4f12f3501d14e868be14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc15746b62b1845d79fb7cf53dd68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a95320a0d4d6b32adfd2e1242483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9df01960d77102eb9a70e1056447d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c8ccb5bf3f5fe1b36ce6bf2968afc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449071dc426e03cd15e95b3380d8e433213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7cd5f16427caa1e13a24a672530b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e05d375bcfb72bc17f972b9af59482215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a13fb5d2cf5b5b81dd315a9a71979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950fc40f1fe3bf40cbae43b376e277217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c539c4f05e7405d6a4335bdc2d969218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f585c8be38e6d4f67bf383fda6a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd02c83b406117c5e98aed3b89da84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e214806ca8e823f70a8788431db77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d233c5236f878f311fc92d1dc8eef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad67dd9a888a262af7f8af0fa7d812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe8a74ad060181818e5f9a04dfe8e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6acc05ceefe50a123d4415e063e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d557da983ab8b8f4bf18952c046e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744201b78be2d401c8d52cd7d8c9f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34b9c8f2097fbf52a81146d95daaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb18f149cfbb8279bdd7c2010f82d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a7b4d4f685900cb35f50c45854aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb751c1a892796c3e855090961737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147397e8cc4579de0ae524bf7ddbc59a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc2766587c90a1955454417b2df78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f162925a909e6ae7bfabbcba31cc5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269a1e89e722dbb778010bb6dd8e4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586722280cd8da121852e28728c43a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875a9053799764fb82f68b4ec5bdb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18657a1793a19af6ce13ec974e4eeefd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f044d6e06f638d4ee1b683cadc270ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419c33bd14ca3f4b88a5ac85791521240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245fbd266a2a5b82f1558e6cdcff23e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3e66ecedd76472563f1d2702ed6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c6b1162967df123c8e43ae0f064e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876925f134924ad2f46e7e1d644a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d5b23e003de961be326b3ab1865e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5c7f484caa22ad86b1928cfa03c2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e03d968bdaeb3f3f109624808ca2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb76591aa2a02ff723647351fdc35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b5b619c32751d40f9d18495e20b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e890e6a608cecc8d59e0da5cd03f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b2f8533745a64b809019d8f00dc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8c5504a7da075fdf078bf070dd7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02166f048bcb066035ef953cf27328d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f864b12c9ec67e3958dce2620ad343254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e87d718dc1711b9dfbabc2d94753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cbdd8b0828edaae5cdea54f1494c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c69a46d1be25fa325dfe43fb52e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c7e36ec58b6f798657ac2e58183b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a470b81c19f88ee7a302492fee68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e996801c7a3dbb9175c8d56a1c50e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bcfed3458d37175f608a96b15f018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3e09a330412f45a9ef33392bda31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67528709d10eaa16c5faa3281441e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1920b50ca1f2f4914c77dade93a9c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089bdf529b70ce577be7b10fd3a9db2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c848281da70a4b8a9c99b27b4ae1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736477a1b7dcd2e294774dad16dbcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb8add11609f23a626bb55b4455ede268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec016da58361bc31592452299e79e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0c9e7417ccd3c3caaa7824e4368c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb0bc5841efa0243aed9ecdd70220271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba6ea5cc83495517a47afc7d64455272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d54a02c0b54cc218dc1e6dd6c6bc2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256f47e0007fdcd3fcd17bf2a0306d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8c6bc4b3c355d36b2d130390e02b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c263792286905d6adf498dfb26b1a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff17b5799f563cb6926d749840b28b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a641b49aaa8b040b015b63c83cc4ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078387250c9e908a7d47f82ed054ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de431be2da0750c19d8ce821189d99a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ae184561f555bc28926fa0383189281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45f09e049cb004f1ef3650fd24ebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab6854f388fd0bca9bac4bbc7e87e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a4e3227ff56ae9f4fc267858356d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25d61291873ffd1e239e9c3ef4639285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ab6c44f5dbd7a757d7ee4fde7284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a47db2082c964a27e0a0f8d258181287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059fa75e23620c519e3f08f1d92e42b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30ed187587ffd8c2137b05f8455ab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410474410c416478705c952cebd13e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996f5fd48c9e22a9bfbbb22a0048eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3bf057991b533052ee3f64599742292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ccbb082a320432472fba177fd24bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953587d72b87e6046feaad649ccec9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752fd8ed46247db950a54655996e1f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995f4608d813277a58c7e9d423d5bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7fce1c590f459dc20076d3674350297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a6319101024480ac204d52c01a35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bb136ff86ed4ad15885acc68fb51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846b88de24bc779e5fdce07a175408300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493041fa788333d7a11c539b2caa57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153a67cf42ab2e3e12a751b0ede923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2590824a340e20ef738358908322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab6ddb76114f276b58f802f61aae6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c767f44a11a1574b03a247eb1626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e31ee42ee170edddb41128addfc9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541a43a3939be095519e1bd932d23b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1ded22dc5d04cdc13547fec62943308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b66a7dc23c665ee72e6974c76408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed0f195c8a31a4bfae25414b9d658310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a56d703bad0a7e98f69839900fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e63c29e3595d2748b1699287e64e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17079c9bc20ea3e6d5643d316a756a7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10b800bacd8e0949f82382afe69783314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a916a6a458c67d05ab1d7ac07936315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e991eb0f0bbe0e3f7a4ac377857e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3f9799ed754f50aa34bcc05461bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff3a88dcf4855cf629b0dead29152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee00ca3b0caf26cef649646973d10b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399413d2a37b0e4940847646f08902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98714ab20a7eaedb8e523179da808d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ce905a4bc24af4d96da31dc1e1ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e506283cfac6bebf604b28870442b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a8bdc0a79a254dfffe08ed5a1523324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542c27b1254981fbf29290e29941b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ef495442627472444720e7864a79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497521c1243dc941ed781cdbdb565ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c094f5d071fe9d392f2a6fe2326adc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc588f466639cc90e9a8816e4cb5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f31b5854188514642d64db37be62a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f292c7c658867d35a6a5769feaa9f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e91a727ef469a274272b284b8a373332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ed7b9a8f34058be185fddfacffbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747debfbb3d70167ba0080f8f00bd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482642d70881459244d9b5465dd50c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e6964d61200f4f1589c1ae1f153e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f80d0b2981e3aff6ac49672e883f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85e25eb337fa65c1c23e6af47cef6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d790840b677b12abcc03cd26fcba2d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23df76298113ed44acaca576847497340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e694a018e7d7a0a0754babcece8921b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48e39b1f48a0e331683b82bafb081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e7c440d56987bc1be9ad2db4522e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd084894406eaf1d4a0216c90d6c1e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841196ec4debe8066e36bc0ea1c860345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4f75c8061a7694dc3ffca15144fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95e3e49ab33c35df78e1e620d70287347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e2d4323b5c046a5b38ec6880b034348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd83fbc6ab2c7ca66b8f37d191670349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de4b767ead7dcf1fda2aac53d3784f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147baa95176dc76b9716656d50e8c0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f53a6a5ce8c1dc9123978cdbd994d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d8db2a81bfc91786e189aedea660353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae3d790261f05af281bc0ce4dc07a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ddcfa9e309186a9dcd14c4d956e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb571fe8e98ec284567d07b4390c4fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825b612368446555b38041eac6e533357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f33d59c39664b6f7c097568c820b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060f2f48ba17ae43678965c118ffbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b5e264f19d9fb555507bed861b03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba72f23d22456a2bff795a562821f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bc637fa689604663713b40a13775c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568facf22de7f2dad9af08575245a316363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9e33f553506ad590e14338587a94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069fe60df6e6c30aabf6f95ad43436365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aeb62087964698235e297e52d82ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d014c0e9b73a25ceaf0fc9a813e5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5fb31215303881288e2d5f186fb1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed27a6db1fbbb3e568c3000e93be52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4748ffe970effe74a139fc718a9e30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc6cd652a7d1471ab23e67e52dcc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f5edb4f48d9b705e7ea0f6a54381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c7b057258eb7c77f03dfff4b783a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a1c1b296787e7a11492684767b0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff43bbb812628964be80d1ce85c4d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8f1250c6d8d43188af53bc3dfe226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe98673aee81665c8af67f439644c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f488879db36014b482a9cea4a9864378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405cdca584216121603080d5ab50b27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87706474fbb8f550915a1bc4a2ddd669380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eac5387394da017bb89413b842c22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b0d07aa6e506d130ff591e1d34b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884a5bab0cb8e171bbf2390bef1c248383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abb83a5f7790df923bde00c36aa6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe87a7cd08a5530e4d7aa6c1a0dc2d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3b2e6e18043af15d74fa90a2e0df8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d68345bc2693b70cc07776b8ade70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6c1ce7bdbea781858dc847ddc703388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0063fe88e9a1892ba255c370f895a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c709ff46fc8e4796a472059e6759390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a88e3dc5c5475dc187e6323721005391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6868accc8b9e4debd4115658764065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369a58f33941e595068d00486d8e25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e387e3063170f646dba94f5044e6d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b3dfbf3d971f730dff019ef4a3bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500dd7a6be898730331531cc3dd00a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c029382f9a993f022d3371052be3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5407c2b280fd9b6a81fa0c1eab33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ce3478312f8b8760b6cec23f8ab5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ffcbf7424bd71a0b3338036a5e97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac766583aa0d56abca7cfbd88b1f29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e7c0a2a8145479a727cc5c25fc21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe174069cf8cc2df3532d4a19af4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb244eb441f494c38b55d77ad50f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde8097730891cba44d9f912faf2f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68d3d5b88869d6950881d84f1f188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602fe64ad2191037b4036ab0d3144d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37b04bfdbb9d50070d0817a3672d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631c85a7126f4d50ba47daa75e1400409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e89382728fb6733285a671371015410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1616f96060fa8ba261b92e087fe19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c51a691b38d4f925cec70bf08176a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86d42b4cee20ded27f84629525450413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402903f4364635fc158b5aec7a52cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3be6a43d63a7a5635b451f7058e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e734afeeaa567f08d45c1faa24b2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764e3990adf7fd35f6bbe1e90f809b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e6b0e3dd757fda8017c4a77e28b19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5004a9e69d601e17cb109d9d7c3e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd70203b67f754c897cc3c01d2ff5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83d831d5f1c7a442b58ad89e485f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf623ab4c48162fb0bc2ca4a4900fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fadbec7660519461ffb354339c803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdaaea99b483d3d33749237e2b7d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836807215845ac899828a62fd35607d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955660063ffa0a084cba873d866618a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1096550862cfa48bf9b4588bed554c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a770806ce933fe43a713d33fc17c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362230e72c692715b597724b8a2872e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c337d61626a404ad77d6f61870ef0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77386be4d6aa1a70ef896d9b913b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f954185f3ca21390f033503c35f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efacb14690c3f367c16eaf9004270e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad4889726f2d41446c8fdcb9dec4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d32b9b1d4abbd29fda08acc83de8c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e87340d13ee6feea8bd0f0a97b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9f7e6a13bd9ac7e7d2b0f93100be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cce974c7549d3aae6750044975afd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41194da24b2483d660ed525d371b336439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641e0572469d630cf6bd9577ca57e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87680e0935c27ad94b7163711ff5da30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af21df4d373a2ae801555f8cf70fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4750cc584213aec7a672d947b4053443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21365e912a3236fe623f9cadc874b74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986541ad23c431d7c43647b6a94e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f34451b7d55d1d36314cac90d3f7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ad94861adac6e461d8171c725477b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5c325392172f236c9af05972d730448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d571213b0b02059812fddf3f49cf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff529d06f630f5ed2168aad05e09eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d530201446896c71875f466fb95e666451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7080c28540143efa09ccf2495b4b45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d3e7b58f7037f049cd149a00fd47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2bc9c5b5c048a79e6b15a79bb09d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343388320091a9c3843d0901a381e734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794940ad73fe652cd6c2f968b9d0fc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d14b68b8edfa2126dc83c24c5d7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3060b31a85f2e4fb807bf16394ba5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daabf789b4f35045fca43e08cc9ab5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4995bf42ab77a16e4e51f32a4b1c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a697cc81f091d7c9475724f9c72e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97182a7711ad5f3d2b2de7379466fe60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b7a3092040855342a8ea34f82ec0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ee97b08f0b9771bbb4e8effb2097464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d737d064da2cd8bff8ce880c4b9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de9f914eeab39a272bfe6ed160d555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7c7ecf067adfcfb807107c5de19c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60616c115c25b658328daace2b972db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407d53fd9299e3ad5d7d9919a79087469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e51e5f56078d220b517308361fb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285055ba5da7e02c641282dc93abb78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458586ce692b2f360ba0eaf18fccaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd400e2b153844883d01e5a8b18a824473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c1dc6dcddb338f45e4a5805c0c7c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa929217847ed278a2b85e5055156e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f048850067540959805c1c44793a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17e4888503669432e7293db145a01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d7aa7606ff010c3d150d9481d94e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8794225c06517e08d815e16643465479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164615c05a6c6d133eeb3689d2e11b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6c93f9ca33b80442c80a720d2a01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b83c84a506fc846ad370e2f0634fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fdc1ffe50509e94316dc3fe7f8221483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5dbcc8e84a21f3d7c8f2c9d8ef540484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdae200b1342e7753aabb024728f4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363a9117db0a7658e12a680d9d6867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0213c047fb62d42a831d50074f1fdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3d0e365401cd2c3f906bca9d27082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232865b391ce461af5285ba404c1daf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4de8334bda56730fe09fe30975337490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf786b1cbd7a13b166642739ef77422491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf3c37e92bbbc050dd8dc3586f8e1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2fdab0324857e29d04b3ad4185243493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba60c764b19e2eb7429e83701d381b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be0ea28b3ba7470a6e557400bdcd60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956104c6652d60f9b67b44604a76458496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f7ea7eac2953a9c8a131734c03fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7388eb33ff55ad9806d486334250f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0db862c7d606be015e55aaf26c029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052939cf4ed1c2ccee6785da3a4d410c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b26bbbe803f45c8dfeecd9c2ffe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb0dc47cc776e50d8e8771b18b02d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e3ea282f87050d4fda74cec7344b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb9104678e58cdc81184faa8c20b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734055dba0018b7b498702ba1aa2337505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac13166e7b55f56d31b66975c1f0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a64986f1a91a6c08bafa76b34e08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f0bc5a319175254f6107b1aca2f8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de513b77773cddd475ca24b6c4a003509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fcc3f746b8070b81eb5606ea69fbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c80d0577809f73d865497cfbbf1cf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efa82ccd539668b946b1cc596b21ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f21c3e96af05be27af611d221863513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f5a57b015a0a7abe6a9992c13570514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcddc2165da2d01b7272be80b9c29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253dc09e2b7977b22f5fd8f974e5a9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b637a0afa22909bbcfa71df6e1af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35086d59a2c1159ac96c51d43d985518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437341cd54ee713f7e05688cd01882ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757266796f8adfac5bfece1275d94c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c0458646aace9cfdad10d710e2a6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e018c7ea571f471d808ae83d7614f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7e42732a47721c270a516fd3d8ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8458caecff8c9596b68b15ec4bfeef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780c88374c41776444631f6b04ce4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a674168819ed869d92ce845334437526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26f0ecb03aa9859f9ea06c29f4de7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae85bb6b352018e45d7ed8bc91a4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c68bacdcb56caec89be82246dd54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a8db652ef0421e7fb040c243ceeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f4a0555d2caa1a0a69a0ae87b3eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f660a4efd7e056fc16979afd85bb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10babae23e8fe750257222fd5ac2ed96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440d4e827d7cbc85c0de6fcc5357e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dceabe110af638412a87e37ab125ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aed2a2ca4549f193395fee3e54ba5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c3427809252648499b6b8a0eb811537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5677a50e3bf6bcdf44e472ed57ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20babde1b169c1792ae05b431702a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0171764b7349f9a6b5bcd934b68c37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8b9171cccbe66916c54aeb118ea4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfa4fdd1577a0d11337dfb732dd331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bff28e42ccbeb3c6236e4cf72e79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5c62a37cd9f04bf989f119791c52e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f59937d3668f16998ea7965323be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f0351bf7cc4b377fe45b2ca0e769d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bcd4f9df6f2ca55b560babf57f54f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f53aa506e775d87332fedb3aa10a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc8bf5f9ba6f3131ee710e861c9ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bed1e2129ce332849a02e81fb6440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcdae5659e975478544af82f73a821551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca142e8263012d9a1617bf28d26af61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec92da7d72824adc7bd69a0ebb057553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358138b28e0c0be0fc579eba58b88d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761277d620dbbd16c3b69beb367db4d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075183b69cec4ab1404a48ea29111bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999d67bf8e1f8ad9cff38cf0f81f8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342ee54a494dcc1b8596b5431f886c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f929ab802075b7ccf6b3c99560859d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b348df028c12041f8e8526b534feba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a5970f1fd17d52fbc0fba9f6c1b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e5f85ff3289b03fb513223757a25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fa78f2820b4d76948d4c1b6b5dbec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd09c00529e721b6ee1f8ba7729f8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2435e0a6721d76c30548da243eeaa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc73fc5be30c8a28fe9b85c71d7788566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad661a614baeb5d516c2f305f016367567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d79a35162d0e88c114b630bd0a20c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f181e76b4578c9a74056940412cb5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2318fa686a8fbf76cf4e0522072c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4031abf73147c34a8f4ba934cc4711571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431d1d5169e682ed5a28eb89ce6a09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701214d5729c4fbd2df542bdac22881573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00264eb194b3eeaea4b9764b3ae04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02b13a90b813ab54d12a0f52679da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffbefbe4f22202c34a5973e1432a96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb20da72ba6f6fc57e94e016861c8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b90517ccacf0fc099aa6c4b0b738e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e973b6fd4abd1acd9c77d0db050c9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d651e176096c44556f11d4d7b7e249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2754c9bee42c77ccd5cd352a26a385581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544afa19ffc405707bf10ddb2b0e3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab5575b92f5361f743a68d6727754583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0bf58f95eac4ddaf80044c7c8cf20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28b2498ab4967adcd3a1776cde033c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57f52b63c6ab40643ecb8a4535778586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdbf9747d8495d51f31b03dbf9617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1adaf000fc0261571148e0a6b357588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2b75cdedbc9214cbabe31f080a956589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf478341678ee6087eb9993e9a58c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d909b76e9be9e34d1f68c2b15ff7b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89407c4fb54658cce425aff3107d28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3aa924a20e54af46e39312140a593593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9665210ce58eb28345588ec3b4b18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe58729c4be7e2d80d594ce6c9cb02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728c409271f1007a0eeb4eb253327bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b02eccbc3d3716e61d0945cca4d70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70249824f1bb4de6992b6a194cbe9ce7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326841665b7eb306c8e6621127d5527599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a5a8a3b51f78dca74e6c64b94d03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5109dc5365ff939772192ecf33d04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a76b8968bb0e24bf0dc067e9564ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1b109337236d32339d66b60809c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed38b4abd0725b25c08863035714f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352c3a60ba508e42bfb99fa8fad2ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357f998abe5fcbad7fb13cc1d0e29b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c48a6f1ea744cfb4b1fe4439eb7c57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9943ce8aed801096d1915946a122b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de193916173c9964091782eefbd6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b8d344a2c5afb6494cc4b3d7732c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69224eb277b6900743f0395fc89426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9161306cce8cc9ff03e8ab4c2d8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283095a0c1b1c939c7caf415a60147613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf020e0c1440ac55f42883facf3e2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b097cb56821eb5790b1c51a51ba1c80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd11c8e8c4d80845debe362578dc1bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dffda57e246fc07312ab5bd073af7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bafbda297ceb24029553d11875a326618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274c130b91b76a4826c411b08e66a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb484d7199e484b4266c7abd70171620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054372c67e137831af01e09592b00c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed1d9bdba064b7d2e8bc19c92edd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424361a5fa259d46271a9e0aa5ddd3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971adbc8232bacdd5fa2e505a362001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f394f3f4be0dad30c06f3d7131302625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb3b78366a7f6fce43f1bb79187c01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263538916b8d5d3d5e137a7b094eef6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301913810930586b1e24c5032dd56fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491215dc547dd0daf9880dceb06fd741629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec128a8a84d1c2b0f548fd6ac9b2acc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472eeb47d583ae84b47126e0444b2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f778c67ed26e596fd8c7618520074632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d36ce7f33c7aaaa9d7ef5e463e66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff28adc553051ff23766f1b4aa489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805df467cb6d512cbc744db0d5d55b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579e902a85fe83f60c23f1a0eb5e23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921142ebe09638130265e941d86cccc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe517eee308b385adb0eac65e42012638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc0db0674e277b03666f7964dfc27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ed28f0f38d44deb3fbc797eafdec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9a3a451d5a44eedab600a1f99623641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0d70e38dd4ac333ced62f1507670642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431ed0a9c0c66b288dbdf7cc5bd496643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934009150f4520cd14875aa18aa52486644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b3021ebdb1287467465d9b9f7e9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a147d8dc2b4513d2c88c1fc5d0c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c71f06f364b363a96ee9522c5a349647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38034f26224f3ae9ec9fc2c634da5c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27fbaf532eaca8fc2c9bdcb0f86816649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f0190e61f1e8063712cfc13dbe3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa7d0b7b4d6dbdb968a41f5c81bd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88af7d02546662e58f93415dc261e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bf966bc1c4d1d27a1484b1726f06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155cb018b3667e1a27bd16c7babf955654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908b81766bb4dfa99709a8a6ffe959f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de09d376a3ba1efb2d102e2e46aeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67634e35a9760b16cdbc53520c0f11e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ffcc614ff291b046a8ae7e191965658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e53d51cae0b8c4d70de5dcd24932e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f9b2437244da1fa2a9f0313334dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b9c202463b6afa44cd4ad86fa41f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d1921108611c071fb974f38ba7f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39aa9f714b38c940fc965c27a9f63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504170fbb2e886cabda1589456335271664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0c9ea847dc07b271276b7d1e9fd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033abab5cab327e73867e80d6594170b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892a0a45d38cd12e3323951aa71350667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5111d8617fcfb5870ed36b24926e557668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f93510134613c51cb6eb8a5b01a6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0963acb3b051addf6447fcf55aba08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb5848564c0d11b3d8adc0f21041a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776ad93750d8eee23566a5c01e23bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b362e64be18078c95235a9bf64d78e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d33adb773c06e8fa2be1a1e90f698674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a6d4ab1097db72b31a4868900e33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c97560d53e08a6935d720ac7d6b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7fd434e19cffbc84adceea1aac9e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8b98289f490f9ddfc5ca2cf603d98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498e8f4cef274dd54b415f4610b3b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9353dc27797a1fb8320669618ef60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a6404336777d66e253afadcd2b56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b34afce1bcee3e73a560d2807611f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba2fd9176fb81b034e25b9a4663f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0eb52920f5b775012e30578ee9b90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3725220d9b9267122ea942f60e07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ff670d963456906535c4a007809d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469849c6960be16fe70bf2b6ff30eed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab736d86aacb2d4bdb2ad44a4543ad6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b3076c52dbc774d0f040ad01bbe06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dcf6c3a946d36800ce96e9e0ca144690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3a84b06a1e3062d5918d4635c8c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075455136bde0a7d0c6b9838cc9ea77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d5f492732c0df36ef64eb8c8f9b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee1649e8150d33cbf0d358e2e49ace694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d8cab823dbe1836746162c04ccbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c8d62003b5875810128b0cbefde50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee79ddc8a98606a1848bbc4456aae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f309ceeaf334cac1cbd1ee9e516f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e9a03c2849aaccf5883cc301da7c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc73b1a51ce9d60845c01a6b7865d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400eb8f08ced1a70ed095c61c95c57e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae203e3a7604ff0ee544ff3af28561a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363151e3cb54fdeb76e24b063a6281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73efe4fce1a152b06f1715b8864eee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2450b1339661e97398aab3664307705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751d9b02e680be972e707198502550706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d2b66b7c51d8c5f5c15e9f1b6701707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba6c0b87840b30340424863e4e423708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc88cff18ac2a056f99ab64d206352709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c03bcd03ac5071eab5574cd4a78c43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2786b14e8c9c80c3dd0f66ef0889711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39a4b544833e2a0452e94f8901435712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77e9adb0beaec802a5a4de4e6333f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d94f47a2917f8fa56e62c30975a24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f0439b464c2b6999ce5a54ae262ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975840aa23d6c7c3029a91a31a6c04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2724168ff4febef4d30c91d3c6fcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da373b4b31e7dd44272fd8b4e8c9ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3ca7f71b4cbc00ca44549da0a484719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8f9d114a32b9247b00fff19dbb31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb3ab6bbf2df6ded6a820bc314db8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2138f4991738c85b168cf17d809c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca722772d56c7f630cb8ecb6a929d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc43b395fe5b6788614f851f491490724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f463a6962b731f68701da31c7c7866725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bea0f6342cd06501846f64cf0743e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e04720ed066f818a7fd7cb633180727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca8fc6de5a09ecb0833f1d199285a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616351a73ac1e009100ab07aee9c6fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd5ae105931d036c9ae0f348ab806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690400e305894d4d48bf7404b8e081f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792237f44537baf98d951f7c8bb904d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7e99bde67b89f6d534419c69f543733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f41fc4d5fc2a83ff18b919abfed71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848744a8db5caf5bd112945757910c15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee30f607fba92925f94dff96f37480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7b738a589190f2c22ad900fed64d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a584f6375ca96dec7e2f47ac58499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429326166f7cae990558f6dd402ed2bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f716cc7236f5d7b36c7ddf5bc74d59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7186e8b7c8345f964e643b8f3d2f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c32f3415f9cdb6a72018ade9707411742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263120dc2f6dd4b36beb1039c1fae64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4a6cd58ca59d55b93c8dfe418de0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380734ed8b0d50546d0ab8e7678ebcab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ac3dc43b4bf1f094c6b2f6a222eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bcbd5d7ccca066f89dabaf57b2c88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b8c86e0a1530b5d5e42c90239da9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260e59117884eafd44627c8fec38e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d41061eda88f83a1e8d37903d823750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821ede680fdce3b9efbe366633edb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37877e7a96e7d7fa6a62f95efe39e39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3c2d2c9f8a7bc9bd1854e0cf5538753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8b15ff45f1364f03c513bc85c49f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4553a2513e862d7b716caa1dc219c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97a75f8338cb801d781656cf0ec08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee557e4f2c6a8c1868a2c98afe9239757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81e17793c416f2d88813ff2f45481758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572dd4c1823db26ec9014c78771f5f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>