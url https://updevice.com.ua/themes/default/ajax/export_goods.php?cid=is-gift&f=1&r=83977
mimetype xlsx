--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ab948c66d8ae298f67a5d5df61a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387acc00133ee488a9e9e43733440362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075664bc637722c763f8aa24de5c6fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d3e6cab3fcb55dc89812b7372fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f03410a2c34e165529c6462e6bd7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76fe3d88dfc5f06309c216a3ff4316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844700903ef1f507b2d844271c4d4be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a9369ee63326e80a95dc2149f440e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64872e87c6df50897d4529ff23d2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9c25b2eca4d4b5e8e0178e8888a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d7fe194e63b5bb53d2c38a12b9a6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47ef30b0f577ce6ff5ed5fab3a19112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220681ace633cfae42af17fcdc43fe3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82b64fed3db402d73bce4bf9fa7eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ddc70bdcc549b26fa74f5070ca7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9f6a5208c53a3264e7aebb84a34716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf18dccf8accbaf79da0e4443ecbb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb088626e60b1c4bc17a98141c919a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108a4ebe0e6b1282da3b22b3c116d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795a6b5846ab27f716ff8f275471a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5e47be29cc6d69cd1a23d948261a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d35d376ef0110a02e0fd39bd3802a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c31a197b46b7ef28dd58dc9c67b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21307551d2d693dc6476ffc5b8cca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068bec6545b7ab33a31a53f51281e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bdc1284d1bc8d6beb2332c3e41a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4e9c5f03396174dab8fe0892e3bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be62df0d3d0ee5ad7e36416c0d8be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e06774b4a064675d4515b8cf993229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0624e8a14328bd7caef05b696aae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa441fb56f3b304cc6bbcf86c4da531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904a07a13399cb91d901ae1ad2a5bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32769862e7ef4a0f990eddd0b575633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4569b18fc55541e5692ed4844e6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344132db04f5b757e2831bf71e8863835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6dba6035ec9fc695554255b54c0f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d43caa71164a28100dd5730f73f41537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1eebc75aa2af83848128cb7e504a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb383f6f90c1c46dff598fcbe8aa04939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73345580091a5920c02b6976ff5f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8bd6d5defab9e420538aa2933c51241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30158c0decb80bf74fcf1ba83d42487742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fee966f8f77be42bfb41d6b3d298d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dedc6261d778dc8554975f583118744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b08554d0eaf5be8e59eb4ab0d51b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac332295a90689168c25d9d203dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a7066ad186e77bd52bf3dc09bdc2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b172aa8073431f3f6fe3ecf0fe5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22d9551b4a60352dfb15ca3d0da5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc38231f1b7b1210916f3593ce3f0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b017d3ffdec37e84f500c913751a7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4af66b61def59caeedb005343c58752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b241f4365a2e79ee5a388befda9a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7676ba9ea6511355271d663f9383954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86af24ab24a576fbc9007e27ab8d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58700ebd710a1c4ebf929ef1ccdcd7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aac2af429e6d9da3f393ff957deb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5217a179ace7093258a60e2ac51ef1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df24ec39699846a1cb72b601e2a0a8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ff1e38e50d99c848612efe74425960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632fd03de16e268bc861d911683114f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa682e863714c7ac3e4063328a70762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df7d16150da2f10a3807641d9aad763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa0f2baebefd075d6741d0e21f991664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818f80fd61c4429b57951bcf74cf4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fa37a4f15ae35b6b0328a62fb89d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90db6d01af792da8cf7b57c1f1750067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3783b733554c59522aae8ce8b08ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6d64beb25098f0aba81f5c3e89d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a975254492b45ab69bde2c3c77f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5febbe22ddb509a31094d9f086063271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90ac28f47c9334a4efe9cdf8b4c0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856761e7fd3af9d8dcdd393bc3e5c5b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2931f38a928e7a3f3c9e213c27118f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09559334e9d42a28b405251e578ef8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe2246cdae066bfb0bfce277595a4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c244ab0e4ff70ba4f1a8ee1f1a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad7d8c337eaf2eb4456e0d534ca3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47885838c8d435d48cc1fbd06ca2fefb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669730f9c6aa2be960ec0c3582a67f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402c28809746e8449672838472231f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d3dfb09d44c9b3a30baae6ad765fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d17126857e4f2433a8e80973ceab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742974d7d165c1e4f2a402312a46c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d42cc963058364abe4bff3c7d171885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c3f64734230a23be8bc92c946c3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add06644be7c13a016d1f7926580870787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481ba40943ebe6b9bdae8aeff39c2f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623072d2ea41996be94bbf948373ca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9539efb5d597a920b4c366ed2704390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2391c78f51b564cf608025df276ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef91de8bbabbc8a675f9e19d22109c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e91040deb12724d0692955ebb39193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a110ead4b0fb7ab443865607f266b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11c69fb74fb43cfa4fce70d783ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f53a02fc207c1c35e5d26b4b6ae89596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6f1439ae2b464e17fe7c8089e57897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ee5cfb4a7373d75400895f94f97598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45c5cc3d40e3c7965e633b4ce87d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c1a5cef3f94e0243caa493213125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4864a4802be632d6eb2548e4978781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff5d7bf80fed5ba9735f23c8f89c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ce00ecf30542b09df11091bf2d0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aa0e8e9425505e6cd70a8bf99ac20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1f89b39426326673a077968a5e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc4e898c298ffcaecce9f9984bea0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37992e86d8b8f905c0de377de25c2e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca4c56ef78dd4205fedeb0a4cf7196108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b2acf6755573316a2ae325029db5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db6c5691e54c01b4f5483e4c21ec6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a7f5867f6682ae27cd602b619614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ccff210b39420feffd852d64fe89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4df9fc57f05e17d1d0fd551c9bcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a672ce9b505461952c85691c01297e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc7945061f7906223eddacb1779163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a10830496b7718b0e81506c8f608116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35faed54f7435b2ac0fe9b424fc6c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf7acdf3898e7e6fd477ceab43f4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669905d2684ade872f4b504e964201a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed57dc501c6b6ee18168079fa2fc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3210203b579e376ab970b1eeb2d76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9dd69b14910dca42b6b9ff4e89ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a609410e31606cff65afcfd7f778c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a236bd2180799163204833ac95c42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865574440616c641580869baae4b1c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af90500db28807683cb9983d2a7594e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff9ff462a2a20a5fabe834b916d2e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a409ef63e37f3b0316588b46eab95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95fbb8ad15779cd6addbee86e552c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b9a4a1c2f15e775ca437aac13037130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b39b336e27aec4d498e8f8f168ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f3319b76d7304d23c04693aa59fd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbc002769c3ef54068a14d60cbd8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2e7d64a75b968970fb4aa92229a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c89f4d4ba2920b1478b8b4d6808c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d5f34b461f60a4bc78c1aad3dcd1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9761c37ebb4960b1d7431b88bb7f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fcaecda03944af4d1b3534fef2517138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb5e55f87c84bc10eaca1dba08fe5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e87c3db7148042a267601d13835b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a57cb31fda699072a75464b01e98a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982fa05eb9ee6f8b4de91637a92001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242cf4d47a4461744c2ffc9804521d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf66412e67b4605bb0e9ebe88232c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b9a49631b7307bc791bb9e5cb2ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0f1aa604415014f727a23b57ad1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc894945f2266d32724cd25282b2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840642ebdbea695b30ebc043b9dae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616535528dc8941b07179119751fa83e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0bb93d37082303565b4f6f7f85fff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a5661144c897b8a24f2e25ee460f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3630e71081a607087f46b8657e4f40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320d0b9e473583254faccb583c2587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3f88ff9ae4b32805dc9d29355617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fa5b63beec2603c93152feb8a0f2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d06c3cf12064574717f8aaa46b9fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc48326ab54a4e5dfc2668d92d26a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900017c5e29d36b0e5a2f433459b718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c65ba986c1c57ef5aace0c5bee2dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d309496b39b4471c2835de0686e96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ef6a645e3ee7448eb59c141563ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d6f7c4550f064f8a5c7477be87d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571a7076bb079dba3904d5ef3047cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef417c651f905081c4a6cf283eedf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4852c0ae5c9fcb2d3d6980289394c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f035c9711fb4fb838830366d7a1807166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223adcf55831a0e72ab50cbe19ce6d70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f563e286b3d3a18a1eb25a88e6f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692396141666a695c4b75151f5bf6063169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831fb2aa187506fe6ae7b65c35b3e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f017507a0d3c460cd527b9a60fb352e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951fcb69e52f3c17b60944af9d8d935172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557b2563683f03c7a0ce125b0b3e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186d3867b6ce7a8721f963f1000cc3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5776fb7b1fc6350de7585ae2a20ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4069f1907202744c870eeefd1b7a0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572e3347f9386a8bf4bc65d5575bef4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea6504bd9028e4bd66935578887d0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ce34325ea8aee16f53238e79f3af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e63984869d12322c45c6e2df50d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c5311da172d2a9dfae9e652ac4df5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4b8ee83e8dcef51038eedbf9ba65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0292e51f8ebf43ed3317fc62c9a33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e28e46a155fb985d31a00cba7632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4db4ed1f879adedef8e794dfdbf02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62586c29198ffb1bc1bd377bcdbcd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb79cfdeb78a5311c93b231c669d18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c06a77948fd421ab1ec436691cb16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81933ac148fe7950f8427b1c7039308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614967cbbdc3bf9482fe7775e6f2e30c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc57433e6adfdc20b85b7166abd90f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0196a07c84f1dc3cea11a009dbe6ead192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710700f58d8f62ba9104252f788d52dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773c770b7e47d15df3445875747cabc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925df270ae98eb8eee2a7a5ba53631195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9914dd9011cd2f0c48ca88a0c41419196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905dacf402057d607f1901013d02140197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ae651080a419ba7b810a004802bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669dc6cedd3e06c05238a672d1914a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d109e1af2fbedf87ab81c5fff9651b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7903a04e738d9714dc6b33ca618482201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51539db729b79d0add9d82c2cb39343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31638b3d6e2df692ee3fa3d8499ce5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b180db5e3b87cc4c540a62c5723c8f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fbd389b0078466c05caa30df7b677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5538e284daa0ce8aca627e74f6593a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea8beb9715a9fc52ea42c85efffbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732dd57e375539075d31b888e20a0d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ed484a45f41d20b0c8faa780f07f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74f145a1ba4370bccfe9776e8634e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4845cfb543fbdd583176008c142b5b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ca68db6ecda9b9fc4be517f5a5e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94811c641bab974b6c1203b4a4904cb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01573105605883c6ed99d9a5caeae9d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241224c1093c547ed9459d3a9164d9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d983336c5c49b739ad592f63b89d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8585d732c7d718561b81685a6470d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a7d10bf6f2f7f4f91137e7259f4de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26f726f1aa392858e857f0dae66c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba8d9af9c12f653a0fce5e434a1d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a92ed05a878fd883bd12bea075554221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f869fd34b042c061cd74e4616597e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682868fecc3cea174a0aef2cc3519a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c485a75fb3a245b76c755b2ecdd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d37765feecf7cd0999af553ad716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2a8aed0da09e3de54ba22372994c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff8c59936fc18d2ea956c4c53d280c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be573fe3077a97397f3fa965b2c2690228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99ec8641f6e09f700848e1b351153229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120b2e17a52f7d7e92370f9fcc7216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350eed523ee440ad8150d95b1548402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf536895de8a0a61e967734b31942f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c91c64b9e14d9a89b8828cbed6375e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7dd8961b81f02f771ea4f02038fd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b658cdfb69e83e44692cb57a76524b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7808e01b977a9d192c683609b3c30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485219dbd14577cbd8ae7141ae9f09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374a2ccbe4a77083d9f801af307666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c168665a0116f3d9f0aada031c1fa91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0c0df0983aae8e130044597e7520240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594ee04ff11018aa649a8e5f204a06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45273fc5eb59dcd640ed803f6a06be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758036cf010ff8b4d9a1fa9b2da60ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c59ae0e2a28ba4a44c474a976376244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fcffa908ad909b9e566871a55836f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe5beda199a1591c9ad68c8e1f031246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc348e9b72c627785683cea09d748247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446212f1338a52ba7569d9df07a5c58d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925f5f6d8c13e0d1ab2d28f330caec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09cdb614ad17ed3c80132d9235cac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db09cf4cdb1b0a0d3beec364992604251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c9622e9bb2fc7d9657f41a40c95b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75b79fe145e25caae144b42ffdd23a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac36205e0f38eb8544e90e23ac846254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0177e1fab1a5d2f07219dac3ab78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1972e4b7a2fa98b3f01b390eda1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d36ddd8087bac1cabf2b07cdeac9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3379427e1ab5e84a036e3e267c06f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d35f6709ed2610b3198b283c1cda5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f085641830870513db804b7927736f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcc81108842ffe942e3c1e826b3e57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a9a7bbc93bff37e7b112d89d8fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae518556bd8c38624dcfac7d22e5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b64022b849e5d62ef757fa4af6e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f6a948cce0b9440cf333ce1302d2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9644563a73769ed89172619834743e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2661125e30831ed546cb78382056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc9262f8d007af21082c46ba6eff60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da505d3b4b278eb064acd9e0e0adb0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd7b472106789654eae43b24d7052270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6495c3cf954c2a76e670972894e1db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ec36781d2998fa9961011e31af6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53142905ae7f87d2d079a8b11576be88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750687cfac1f5c870f2ae14c17e2c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44547045ab89d0b733f5607f75330ce0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f005651d00ceac136c03d5518b52e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d872490253e69616dcf1a53f8a3932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fbec9641021bb0cf0f3bf80c9dc86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8566fc72b9be3f22b710a9c0f8a043279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c384125fa36c2d3d09519c985546c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731e7c146ab6f17eddd23908e79c36a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2b806f949de15031e7522d5feb4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922910896d3a80b84599c554275e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608f0b85b8fa7409ea39ec8840b2a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf2d8c7fc2685b3e0b613c621c030285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3e1becb80b5fd3dd4600adbdb21f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062d4c3e147617bae806bb87bc1bfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af71d870707396d2f207985fa74b9b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ee9f137c4e148b6d725a71a481d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9490cb1302d036027fb9dfc3c930af5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb8f2515f01b8defe721ee1aa94a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367331f3a6ddc326d029d145abb5700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558e120090a670e1c426935d2cbe34b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec60e2b90d9b43890312116f2b4fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e35aa41c436652dc1e31e4467868295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f1db6aca39113b192040a97ebe91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c210e1ff28009c7f9b155e3e358524297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3fa853cbbbd9822d8797ef68372d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73958b9bf8aba63c491a7c721bef0c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b85219d4786914e93418bae0a6c03f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0d7d87290fca668686faeb1582cc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02550425c596b46111d6d89d2c96cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318ae96b7698f1b439cd5219a361b21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503790a6eb96fb759fa889e9d3b2ff4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4175cf78fc8a75f4fb35e407d02b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc6ad186248d13bd2969dd1f08af3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7ea7eef9c624c8f2da7f9b100e90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948e831a88ed81e6dc584a94077b76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e520b83359707327108d8a5b79f07e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59557fa2369d7d25ad1361fe9a88c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2d40f144ae593598aa62db6ebbcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906abc2af3f447c9c834578cf897978b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caec655cb23c69b5759a3f83174b712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ddf94a12567cd2a27468c05ae597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec6c0d1f9a6d344a3c0214d5fc04f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0bbccf0866a167c4ed905986d5ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb15580a01eb421ec9a2ddebffd1af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23407bfd3e21307b616a55b762d080ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40f8611ac9e3ec835f3d180c41d64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a923186a8982bc75cd97c970ecf276320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a62703e1f083490132ed258e4123321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370925acc11cef8980d0b3d397741b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb05d3d3b54ea10ed5e199e3f953ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb06662f0af3aa5921ad8bf0786d5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c72b9caa94497dc7916a7228c0b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f8b6b9ce869b1e9bc6bde5ef7a80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722503fc831427694831041b9da4c7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d033226226ae0905b4b7bd7f3d66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05a98997a2be3e0e48bfb217a8072329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b45c7d18789505d395db0ac39a55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad16a099e9416dcd3635849686f3c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc8dfb2080cc63dd3f50882c7a62b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8909539108ac4adab234abda9a54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94905261858e320290d1c4f5ceea043f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c3cb1cbe0ccc93944b46977b34bed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517732c158522575d4efbdee97312c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a5ae108c7269d8ccaca0c5443790d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73704fd5aa11394cef27d5d216f141b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9818bb5f3dcfb8dd508123b1b8b88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca24d1ed7253f7eec30aeaf329195340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb421a35cd03ecf037b4b1325c7fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9fdaa6ae4d67518dc7baffdf48cba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db3e490dc94142c2ae02a58b704b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206eb6379fe71cd204c01b315310816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc923532c12726544f132bdc7b1eab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a95f8df993c2faa2d56ff06b26876346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b78ee317f9b12ecdb2d72bd27af9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33cd39ee8e7d13ddf68943919ebb54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1af47a3d843563130365c750e51b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2fb22b417e6b0c14d2896b7b737d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba31e001ee2114169884497ff6aef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e98281a896d714863ace7d43bcb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94a92adc403e90e8f0ce7b7c508f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a22846b06aef388e096ce50b107f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1a47ed79b9d623579c09b24d5939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f93ad075683ad5c97c0cb58c7230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b413fc5e0b06d8133726b1cb199989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c614c39c2091e464682534551e7cb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f0a2b4f7b2f456d329515699037d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb0c7206ca5bd744a691b69303552360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d14009d7447ea54c837860a7f08e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2d618119f8984e24ea8a5e37c4d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5c855d01e8d72754921c4900966c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d7bf24e1017bdb188f630cea7b7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7be5c160328bc290a28f8538ed408365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430bd605f47a36c55ac54ff7844f5a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c654551c2a38ff63e22565c50e1098367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3f52308d55bfaaec80059a058751368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebafb17d2614b3c4d97940f9e1eaf34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f1c0c9401dd68c3f7de4b66b6a3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed308e0bae3f4fcafb5f24a8ceab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be9a4bd445c145938c8595414b0418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313bb0480484dc387609135d769b55d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09635bf2ff92fb76e2c1c033d94157ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b12c80d3ccd61871356e9865dcfa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf65f44a9ba4501eb6420b100172ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e88ed99387f3e01bf15bc9ccbf763377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536246f2e780414d6f6b06eb2487da0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e12c8d341f3e98355fc28334d5a7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ef8fbb9eff6290b3872eda3477f6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd2f384fa1372bfb9b593d2f15cce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945427f0c21a2f85e3accbf367f71c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bfedd7e351200a998089378006b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0d82a625896fa7a593536b2fc132384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda0ebe35c87bde6983840d2c66942f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f31936f27b4269b438daa89a8a38e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7630139f80629b30b96473702c19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7793f5f835ddb6f0171904e4cb55d3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d45870de647239319f0003fb4534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53a27f8f4b90934201c86404971a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9063eaaf4a6aeb49519ef4655ca53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373663b32930ec00da54a9f707b99b3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b2a663ce1c177dfd99cc074b6afce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fbefa3eb5fb239b384f9f85837a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2dce6e3274777054e51fa6e0278ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412979487e69ddfe0a7f6a1f2f51ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986802153d5dad0ba6a5975ff34cd6eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c7d6907f483f38d43f8fb24177ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab30e5f24e848b5263da741dfd2ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe326b3380ebf49114c76cc7f0e3fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7906383cf858c54eaaf6af1e32a249401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e907fd13aee7662be671abae9136e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2b48dd558c1eae473dc06dece29c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e25974d7cfa4329f54e26e0f94fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66d8fae4a2007e8375fc96d8c12cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c88260ab46097ec5beb130541435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0cd51481b934818d33282a3c85173407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462c59bcf242c2dad305cce21c2d31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7e5ae1e38c6bea779d84cc7807b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66784f23f97bdac9d5794aba6812e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99cd51d37a8e7167901c2b04328ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f55fe37fedf7b29cf96047e35c31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a147fb3b36959e65938bd05ac2966413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a18b7b34271d57b766b5d860a218c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3c765853b3768ec63a8beaff1ed4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6dcc5190499c307a967a1a83400ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f781445f19afb106f5ec26700bffc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306dad2a5132cfa41104233b65ef5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771dc23dfeac357233b2ed883f32041419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b82bea31d0b98855e1bd4ba8d0d238420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da3c460823e6a5b310aa8db1659f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ae6cfd590ac521a3c8da53821a09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610a74fab6e95c19374dad6d152e5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3f027e4334f3badfde6a1c2b95965424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3309c1b822141c7829631d58179799425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2f9b51c094c7b3e1ce87848fc69c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83fbca140fe0f512b7618bce6e0fdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff84e24d86ae944a1b6995fc72bc44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ebafaeac0940b9f1a57ff64074023429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651985412ba71561afe4260af6d366d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e16badf169fe2ef887ab21e6fbff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777ab8798b40e4c3d13ff0a727d41f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e3a8debf6db8afe912064e1ebf454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393402f56ee402ede76329317803207a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2bba056e6bdfb8cd491b6d26c4b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6de6e4a3a6b860291bbd451375ef2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabb83e1ac3114c4f874c227ec4111437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b565f26d558eb80ffcd654016d6cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7c683bea5c0769ddac0e1920ec5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c5a0e3efed1fb34d06a5076f2790440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f805b5cfb567ed35943bf616cba967441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b99fb845e5a28ecc80675242a556442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620efac900b0c9b16a8bddb87207af46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543661d0eef6fbac60cdd33cb2fe5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4eca2eb84d190bf377a2fcd8f36bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80b6fed2c3eebde2d39f1a4b7fed99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f875d1559e054d125f95229f87564447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a31c0adcd1da0c91f280c776efef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235081cfa011de14ae07360e4e90dd54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13dec022265f71d499d86d5acfeee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06442d845f6d4e8ef26e02fa21b3b8c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8a37b9f80ec488de2816fadc114e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695a1af53ebb60d089bb0f8700f43a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b8f5d3b3edef2c3a9666eecbc97e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ddfa278257cc4978d552775ebd43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3187f315b19379feb065f3dbe2db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c778c3d1bb5f212da50a722698c3aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4676f34c4142b3b63870e6075de8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5f9d688ba326c9db9c7d9f2c5273459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1faa02e9328eaca52e03ee641ec6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1907acd144b65735f50b48c12b29bb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c787cdf60d3a0f930ee12fff0bdd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414a28e49004cce4c183dd08f2c4eec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b368ba0651fe8613d842a878f54c3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63517c9b525c254592adf69bec6470bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d9e90bf7b186fa54b70256efef94c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977d7b84508b395475d23dcd2ef79c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d994edb3454bf07a4b7696b343aff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aaf69be0c212a754dc7c311d0463f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d68c4f6f38ccf43147b0f42dafe22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087662a2eecc8d7cd47e4d62fbc0ea9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34f5b9cbfa5bd78eb35e8affece1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4fbbe5831a925b84fd05ecb9debc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a50975988a3b1708b30e231da86b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ed09a3845157aea950e0370e67d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6cc1a8594e5413201998136748342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0ccee148085ff92db9a25bc4637d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55cc3ce31c8cbd71f61741bb5d3451478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818308fd309a0ce49e69d10e1f577fe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240effbf189f758e4d777627515464480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178efbd27fd7ac13b739f83b5d5400f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157096495ae3e2ac73abf6808bb67bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b633de20841517a29a2ff43bcac610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa29935d707db69982b8ffe724ac6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a831aa076275a49dac175db4dfa24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fba7721d323fe8ecbc293e1b1b209486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6309884d46d5c410e648dfed7d82f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b4bd06134b996d55d8aacd47ec87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a25abdc15dd5c34fa49116789ea71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341055c54f11c29d99644dc7a5bbf258490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747595c83976ff9948de05ac74e867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547a19ad2f7317120af70374e0f7c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833067c1af80cfe05d66967cd17528493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d5cb3071aac01890b6f6291b0fbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e674054bafe0ac85e7b18a472c1b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a2bdf07ecae0cfa970647489d895c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b889769e9419bebc8bc5da580a4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d954cb45594cb66d7991f1f4d4241498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b44e0a0f06e55d082619907446a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c4ce82c934949e42f1ed5f4a17556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc18ec71361a000469c84962c3449c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246784bd66bac8a89543f2b922dcda7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a7794e6dd537b5f129dbb22c9eda0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b945d22f5e76558089755f3ff94b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa286b83054cefb8a4aac9ea0650f03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095da61457ec31c10cef83e0a9dedf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854d680d50bac7e1eead6166fb2e48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24907b8b8863e5c960ea9367a1d083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd87f0b03550f29dc1b0ffeb87c096509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021a949b9d94a18e4e02d16489c7fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acb5e38443113979881e25cdb634a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c5ad68c61839bf1b159f1e17299f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e69b53759ec835f76f3a728d2b33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e569dd52c64c6d51ca826a6c7bbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898162bf237f303fcfdb5a6fa8f352d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9540939d5badf7657281c0fb432a01b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d009bc6163cd23ed879de4f76af10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98e7d0d1cb97c31172a3ff49f6178518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c97748e7acf4b92d00e0bfa0f07eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2cd31905bb0d4f1d94413c26efb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a526621ec18a4695eba662f2d629f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c57abf6e5a8c005a52639a011949c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21966d2450f9e42c337b19633bdb84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1467f747c1dfb94c9096ef1596c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0461d3b11c604e51ae3d2b757a5816525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f1a8e5478796eef0e74535b646e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b770b990bdc4d58eb5795613d2708c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b174db017a621fcac184ef2b8735a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574f6907f6b63b7b02617c1c1867f75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721be59358b58d0f05e473f7a000eb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85dd597023846333d04821c257a83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c1502e032220d66f5fd2c09aaf61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596943c5c7e4e0364a2fe1deafffad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2607bab54ca40bbe970fc08f2514534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1f0bdedb51a8b09346ad30eefb23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649926f22d33e822f0082c7cf12dac7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da91e182917a85ddf562a766703e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beecd81581977e824a3397dd743920538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e640cfe42203ad05fdc12195618b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e9636028d2e3c8f5e479cd334a4a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bce8bb3dfb66c1e94f5300e3c3ebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d07ef83564c2d0a0bcfdfd38fc7574542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb3cad61c61f9162cdb04489934933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db3df57db4e22e618376bf568b982544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cb4a47dcc9514cc0c2e3c5844d056545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94cafddb190806151ff61c8f93b170546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad223c67a6d871bc6fa45c637d65d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa617a9c744414e221e5850482c53b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c54229e50a3a755349f02cc89ea43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fcc298210e008e4fd7e1318662b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370608b5c6b12e832337438e1594494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493865f2d2db44d327bd1e3ab936737552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf2d80574ac48cb1c218cccdff3110553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812303dfe49fb7502fe13903b5277b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d086f3b0c4922d3dae26f515c86b72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85471ee5170fe5e23aeab7be1fe58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b02e06ecbaf24bddd4131a05bafd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1219c89c9092627357964a45f59d02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9cf28307e6d616b00f1f693a65fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a34d4981da454b4cd5fb998ebabb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d39c3fbe0525a864554efa6df3a13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb93c388252c3026a24bfaf069598e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa5f88978f04e5892e6950b1aeb3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd2f5b34711d3618c02c3722c5b7b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ab0d3cd1cf01043490d1cab5f746c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bdb4cea6541edf45969362b1a923c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b821af86602738ebec9f6d90fda2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86ec7f9db1940c97541647908b9b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af0370cf7629c05c19b40bbb02e0f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53a97eb6be4758ac5a1c93623eee5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d60bd692ed308a7d5d1834c4a5770571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ac3c1e905cc2b8d8df2ef822df532572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754cc8bdc4bd8bbc3d062f79a88500d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff488daff219dab6b5d7de1f9cd97a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faa560bcb4944f72f2747344417fe3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58196ccdf86eeaee392ac3149c2bba9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769c4422c46643cb855de5612710ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87d9f2214bcc8903362101ba635d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1843a84b4dbea9f81c62434ac48506579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc6fa1c490597e345ae2fec5b292f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1112c48d675b98d0ad9dcb3e39eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ac2240a8d73025969c70b91f9b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e06a1eaed0e4f7f4ef6c463440b10b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa44e15f4cd306b7b675de87dfed9fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79704446af9d84626f8635318363260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ff119514dcb6170394b39cd21622586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f50dd8e860b19c63ee05fa03f729587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c92652cdb3cc9fd1b2f3acda19cd95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792002e7a7f7cafd52fa0651db6428e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e3c3bc04a802d8d3768b2f8f2c8e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448222c057d22cbac7650037ab5826ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b0143a4d4c0d5e5b7628b954df73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65a5100fa7fa1aa76ae62006ac54b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c53bce6767f00a36382ccc923d7596594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc2ddc57f7fe333b580ebe25b6403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbdfabbd4dc856f8c5f4d1e12e132596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d868eb0933496337f739ad1d6192597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8e6a119b0d17cdf730acb7c5720f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd2878ba2f41c4bf8b3cd43fac3fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a44c985f3a08645917a13eb1ca099600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4c275ac620e9fc8d22bb5f8b422cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514b6831ee3595fcd4cd0542029e7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366205619a5a115f033ddc39d265100603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30ed2508c3735ea19f2a34a02bd6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e42cf48da2c0b205f1f6b751564e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a29d7cd2e0560fea5eeddbbb1db4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee10760387d8fa2c9b7b59253d9f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c633c36b54d3738a5264cfe648a4aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe28fd5f0693da5c0e89c3527036b5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c0f71c5a12696d3539cfeb679e699610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c12a9a0a9f4744ab8aa9fe27ea0e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24feb186eda729a013aaa00d723e17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8ae5ae1477b2ddfc1387f840ae75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5ac9256fdf23ed6972040d4a6ad7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed0b40746e10e11f1ee783c76057e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8529b0ce713ef469856484b809c2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fba4e64d27932271d010012fc18a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3159bfe2654f1de708437bcdf147c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cfd0c6e9a6c03595e921e10e579d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed6545fb3c264b0677a673901d6f08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d97c35f74b9dd56bee0ec6ef217e2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc978ef709f37c6b4f61724ee08ff3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eceec77a4b78d26f5b288c525bf70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af173307e52383e6bd1c7a68099bb28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b56330746e5a7c35a878e5ce48e414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e620c65f6345dc945d089492b286626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb09a4f1097e9d8feb65b223790ebbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a105b5e300f577aa57b20097c1fe41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf0531536014b775f8bd08d5af8c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27364e04ff470400d224d6edf735bc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bcf346789764e237ee8c80b071463631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ae8767c582340333b11bd7f41032632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b06fff8bc15d1817c1b58421876f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89964c0e45de3f47c32aef40168a79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08166a804a4c77d037273ad0aafa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd3fa78c22074b1d7978b614c4ed35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f059bbd9f363c4338843962a254a77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b479dc4bedb464c1dfaca3604fe33bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5f2c89b633a47d9dbca900a341a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef78105261fc21c696e0d60046459640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec755a42cd20319308ffef92857a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6ad15f346da92ad5e7f41cdf9179642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662e5af463f82ae4631b99c56d9046a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f04efd8b1935a98e86bd772d31bf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf4a43b964a7b8b5f0b40c52dbb8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd634ce2348db7edea28feb19375db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896d89ee679be047a52b5cc9a6512c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e35a985d04a67c1bfaa24c21df0317648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb33801b6bced41b5af43c7f7dd4f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23376f8c007d8cf863a546eb4680ac9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70ea7867fba8d926dc3f6582b5d54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42fc8091677242c6d2bef94f3a8fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f306626ee7e6e4a1d8d3147ea35986b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20460f30a6bf12d20b0b95e6dc0e8305654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760051498a86995455ebd026f57953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395ea1cad40d87aa4e9450c8c0c7cb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9355f4dbb14fad6df14f0546fea161657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f636a723ceb2adad4abf17522713658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3edd3211969ff406fe7f0808d754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9753caa35e4f4f26fe2033400b70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6041637080085c331ed6807e39eec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea2b7ec0e60503ce2d4a0c2720c4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc770022ba4440f13bcf34a7e7d1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3468483239f81614142c72a10f155bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6258d69a742210bb9cf92097886bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359648e71687230eb3217b2ebab5e52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b36ea94fc51ba90d8419f4cd6d872667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a864723ee7e039923442a4afda42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922b548fec2e0cc6660ea47d7c133c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c29f873c96d2550e6186ce8bb074d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f34d52a0221532b5dcf3d91709915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab4b22db6dcdb8754b399026a6fea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276adfcaedeaded83bc02c110f019882673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f9d5eb47403dba2b50d8524423a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbc37d5307e3b52ee0a83306ea961675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff889859e1cce5ebb827958db5a5977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4523eff100c92f24075f95b2f56b01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e1e6ccfd0044f1af0edb2222d3dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f1fa01cc5abf3358e7726b4e9044d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc767b5615646c3e50f982188b55ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea9820178860adab3f23ccb6f9c96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c32449436ab0cff805f80eb00a43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ef7ee2e42740b444ac32470caa9a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced1d93b0f1a5a08577deab01e53fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe3407b24b87a005d188439e967ff6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d42164222932429da8698946c135c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9933bd3116ef80434058b1009c6e0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121972ee1996c49d46c0e1115c5332d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31901145089845a5caaded5ce99f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd79b7d4bcd3c3bad8dac05faaece4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4cfc6aa0cb2cabd8c9e2ddec1cf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa932c80f48810eb4939573d5c9358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909d47e0a586d31407ef06f47c340e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf61b11e69660ba6ea2aba82d070f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fbd2d22d3f7a059c1f9c2e746e0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8b4e02a6ce1cb0e92ac865cadb50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d230e16171fbe18c25d609b07262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2e70767dd1c7fa58d9b4b0cf21bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaaebcc8b7063145ba4a7a7d232ffa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11a6519a27d9e047833b580ef62ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c530d3b58d9b7c834b04c3d9196852701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699863bab5d8d754196d169dbdc5db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf9113202cca3eca1777a20e9efee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1f3b2faf4665f53696ae4be2afc70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047f1ac8a9430b037a7d7e1a4b5840705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e3db5881e2601d12d3e03b89c978706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f09c725eadb4fba51ab30c62c437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed33593e122f81eaf45d0f6d98645708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488aa2cdeff537e0667bc15187960a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6353faa6fb5df3992b1593986d1e7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7945ae48acc342aaf7a60f80753da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a1e1113444e422cadd99c34ad4c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92621a0df8526b808e76f4548885969713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9667a91bbadbf3ac4a7a822dff3078714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfa791cec3d35d6d5f99822e4f594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c63eb80d116222693b893a545a607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43014b8efa0a128c7cdfdcb2fda84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c9c21dec857b7cb3ecf336e4604db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dbff4252769b54e92b9bd38686d37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab9984a0f7d2670f4836cf6c7bdca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb37b3331964f597fe44343c80a23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1844591211a26f0534e6612800c7ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bddb61cb0a70a54a2c105e898253be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad8994a7abcbf96c4c56696a075996724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb04816cac1cbcee37b67fe8a02d32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aea35499fc19f3d4491b5a6959b60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd6cecde9a784d6d2c84df6c7ebd76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14d5d666468d2e1a82ca17c511a68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254e645d8e47c28c346d91ece35a82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d0ad4dcd906eab4452940e38c591730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e400ae652cc4d3aee7b00b4347c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5a3e96c3a9ddc463b59d418d639c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bbcfd7f2883b6be7af42007db9f80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0891092f2a4d5481183f61e6687af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b28d951c14db578fcecdbcb944c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac80c0fee5cb2a1f7e82e63a933692736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd495efaf850e54b9f5802d1134c8c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d5ea5c19044f611f94d670c47da5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a52bda348a82fb18c5b70e71a4479739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd5414686ee86160942388f6f9f1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f7262f2525a48cc7c9a89d9d863a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c47a5ee133bb0b62d684b670ff4ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f253cb9ef81b9d4803ca49c26117456743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e96ba0a92445b00c234d8779cb6be8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12542a2b73bc5306ae207a2b6ebf7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc70674e3c1f453988939333c7ca8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ce94d55ffa3089d05d3ee2e04d17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dce54024cc5fbdef69ff597ea62c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d912fcd343382e561025be275b9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6b074d513ca459b62951173d6dae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39126a6cafe0b3b4a0a99497ba0f7b9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597f2ccde0d82d0cb1874357832cbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5bae1e647357fc93db05b32157bd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff18cd8d72c2791831639c3851fc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be25332d2bfd31c0c62dc56c30221755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8683558230015245ee891c0261e954756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e891a86fe31912a7d7ba16295fe38c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca805b4fae589b630fc0052ef406b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d8509bddf87479c52c198a8db38cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218719f6ae4bbb6a3407ede450cb9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886cfba6e4ba9a5223ac52817b3d162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c7ad8413e1337f1d4e144addfc763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259454f1627ef37ed6afca83514523c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc60400e315c524ef40f265639dcd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77b131fb2474db874bbc9014160ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f26cdefdc01a9d452f235588cea587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f39bf76bfca07e04b1ab40305e0128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e1caf5fc2591a54e039cbad403d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb6695e58ea4a28473242f277ecf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743ddf73e708cdd4f7d7363a16225011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f429fc88f4238f8c27dee00cad91612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d21fca3e907fa3f92e93cec4e07e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d734879a2c8dc2413a052cd67832814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be85c6159ca951b32b68eb82f6140a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a8d0275d52ff5922a2a394a3571fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e321d1417af647fbeab087295f896417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b18367d8c9179e077b044a478c7b3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba992a49337d98024fe1df4585dc9f2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d13421275bafc5de68940118fa22d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86070109b09f633fe630fbbb72febaa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fa2721da0b81e6adb59adbe2ca1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39045dfa6ed72c68615885f1d98bda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de28ceb52e43fc2829b46da991542424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceaaf4208298538bbb05731091270725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8dd3365e06cc6368080e97b43481826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476573ecbf2451c74b767302b21c173a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bf46a3d4286f3b2f21615a506d4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b9c4080c139a756c987026f270e4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8f37c4b0f25e4699524e5559566e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2f2c5b9c526a0bcd834ea7cf64cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d4fed7517180e95bb71885a20266c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fccd968f8d4c840efc5f799b7e0bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc486b51a468c3bb6d89f025c221bd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa637b6f6ca8c39ac15a366e1a541835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb61a7a223f273e02d0e1ab4b8e76636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa687bfb122fc485ebee5b60a4a5d14e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46720feb08f6a89946b5eed8e69b8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8030d598d4a49e58cd2be2e71ed1db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a680d13c38461132f251e23cf85f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c9b5dce0e8c5a9823e712029182a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8975bef0712079cf75488876a731fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512afc95b2982b038b4d76e38a55623443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487c7aca61d4fd2fc4127a6cb028a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62649876291b48f8389ba7cf30a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a41227723d5448d1c5b46f861f3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a8d158363209e25908a970bddf6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac240077144b2e7aff487b4824d0534948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da408d3fb77e45b286abdda2d3f086f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80706937f44ce0905b23d10106b4c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd104ff5969f94e325ef707bee3664951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b98f3500fc0171186746ed393afac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe902bb75eab22f9b800d1e573fe51b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cdf7f54ccd35d5930330125ef17b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ed83f54bc117d40cba9e0062194955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3be1fa72526027aade9bab385b4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503364198dcf3605498a1313661ccbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f73f8f2a64ce55345099c60231d7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7be9469887a0ac2a7b65ba9e041559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9bc27ef41a09568730a766f3928f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae12e3150808c3153ce887a2b7bd1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c584bf565651112dbb7aa53bf52a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf87b7bc79993a6844a0a72f3dadcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d02b98797ab62d3e18e10c29af2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97946d8069b5a5e83b9d81e686a084365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9330e01c1da7bf59a572bdbb2e3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbc6647bcd789e00f2f9340d73d7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db7577e6be7cf48708c7111faf82468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff3d9200617c9778696d1e3a81ca0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c5271b35f1d01b5394a276cd5b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e8340be4d811b1a89421ad33806771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf84577eb817944af58c0daf5213ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204b92994a9e844ff79c0349d46a3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a197e77e74904ed7de634d620f212374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34443b2c25b756502fa103886913875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f40c60b1609b41483d697afe332876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590925a8e6547cb30a647c59577eac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43a3d3ccba784b4292490c812c67278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a32194f45e09862043d2db85773ffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819c955d9f997061965373dae96b4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b40b973c4190c4d54d895321935e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe92866a9b04d0582d6077a022d62a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cd2116408999d4f383058b5c3f0ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b80d94bb1e71661d347c96199c2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93730157e5c232ea9236a6d7497b6c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb19a18530a2754d6a2c0aee08d7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe9b6231f1ac44012bf8b2d6cf0d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4451d454419f173443c032132532ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2b3864c334e54cddc227ab5cba9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0151e9f5da62660c858b9a77e5f1f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50eeef8c8d43d89fc33b1ff8c82a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fe989f00404f258630f30901c11cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877a7e3e59b97eb8123469757d3cbfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615a316ffa06518e21938d78124c7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f2774398696dce45b3df3e460aac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3943d6c5efb6bb54de4c32be44a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b22a9a6cd119b16ea0943e9a7a25d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483875c2e5e5768755ab6e6c8699a1e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3d9cec5f37cd945675786c98320d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422a3bc4687f1dac00144b6c906143100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088eae15a3730c54d9da0f0a4cf90a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832654316eb9168ca60b32cd5b3f79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f73c564a8efb4c7e6869e085b6517103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77b2b060527b8d9fad68bd53255bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f437afb3121b55c5e497e523a51b74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502571162f88e6e818c0f2af20ffab9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f5853a23119a2a6a36c49c265f22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a908e9036d3c6f0ab8c76cb26036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6658cf3932891b29afe2b214cf47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0be808736c4474f55643aa95c283e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985423268c940b95d6770c457cad9ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498816811dccc0e0ad9f4d3c6d3f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072108232faa3b188d8533af93d856113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f6cf31f22245219328ac160db074114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01995708d44064029ddbacae85cbdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477f2f7a41321c46fce9d661ff4772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7265ceef5d1d7364ba4c8ffcc6e915117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be65ef5c4baf83a7c455bee3aab50d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb80dfe2711ffb8be1a5da6296b02a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e45785524a072e15db8e2b282a2969120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d23632ac8fb40a583657078a24e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2477f8a10a31a40a0d6fbb3662114122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e217e82bb6783092d7c50087099ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f3878190b5af3fedc28548b9bee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898677bee290ae41f279f36b9124817d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7883af49c1c1f352c676d2aaafbb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7bdd60ec7dbced72ec5487c92730127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381017fc5de4b7249cf62693387af7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc959697dd3a2dbf67a27ad10cd94421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010eed590c86f264a755742067dc48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac90e7321e67307716b5373eecf9cde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605c4c170e8b5a3acf61e137732283132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b4a14b31a8f3b8ea25ed53ac045f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b75d2531508e7b7a72a9d36bd71b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7823273dcd72ac51c35f9abba6829135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65743a5081428872c33cbe0fd236363136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf023052dc4b11b4f9c2bc03372f6529137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a4bb698505d1a67ac6a811be4423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a6d36ed1d4a547f363cea94e88038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e5b46a5960ee98a71136b94c223d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7984b222424a73da43b4ec292cceb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf4a7e406fc49b41796c6b48bcf24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2c27868b08d74fcad76c2a40572e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae08930a97c596c05e04ce54482d107144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f018723892f612c4aba678be2bf00f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d054b3647db280808ffcfe0f641e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d7e8b0b96a60fdbb268590152124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7c189219bf74393d19c2bcf04f3b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa5653b25842a7f6ebbcab9d2f3f68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631fc4d8089ada7783aba380ec4066c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe545089351d4c48d68bb235461073151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca38c126b9e5c6c98fd4a62e40fb81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4136cfcd8210d9ad4ba5f65ffd5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9183e6c5f3031b040534e199ebfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d58bf8bf6795aa44d117a2e2a5977155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb925a0ef6d21c3b9de06099afe485156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c75c75ce8c30b33f02613e44c850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71d17c937628c8fccf7cdb9a05c803158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec27b11ea5ba13255d3f3f2efb47a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402b79ccfb6f1595d3730c8400e653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc6e78f6207372b5bbd2731a3e1ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5739bf2dab31c5acd75826762b5318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972bb5b6b7195bc8a61463bafbc1468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc6706437eefb72a3a88462755f02d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119dce93948dd8c1768fb96bf0c46c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9728e30e7073146998231942d03739166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ce3004842bef47fcafbba9b7139c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd555dc9e042ec108767da32dd193d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e28d0168e0ddff6e8e1af2431b3b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7ee32b2fffe7b63b4c65c8681083170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2af97f15e3a13af6f60d076594a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b305d1d39a1fae7c8d082f7e4d8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3f94ec735020e1e672207a2de7b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300f49c067c009cee24620d23acdf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e771c327be8805fd592ad6b44fcdc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364eb310150efedb4f9b5b83f71fe1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0588341cf69fd12e35163f29c066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd85ea21a2e3a0ebea237d1415a1cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e413b21012f782c29072db2c476b85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1001d4ea72034adf94eb4f26571b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad63360f4b8cc5684b52a2e5c47ffe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbfa21a9b4973000309aeeb16d9742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66e982bb84b3498871cabb4db5b39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcf274c12fa69d342dc75a39d9eba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532203f77dc4e7d8f8377fe1c5972c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d7653c31a88108e22efe37e208f17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be59375c06fa9b4d1ef4cd30b3d41a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef73df864399eb628ff6fd626dd5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be867437cd9bc3888328d3c62cbb0fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463a519c58b9ec85df7638b7615f74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ab96dbe78374dd68f18f4585cc3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bc3c0c0b0f309d0bc6326572f19c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fdb8b2b1b153918b2729517183179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebb6ba428e086932b68ac249e6690b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df3ed0d30c7efb10ebbefc34ff0d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5dd6316d515c3ac540bdabe474db5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810cbe8ffa3e3206c43de3bc7c97983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba2002e8acf2f95b4e1c6693a012f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe56f008de4b8214232b0f47b9566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0080c1aa10f0f43f94d262f69b385ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448c56403b81058d2f5fc141f9c7f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37de3c3c737bd460cd0d0fa6d6b1918202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dad8abe9a86b7441c2e2a8c99307b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9d160c4444d458fa57e6bae46988204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb52bca38cb87b003cff04feed23dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8c86a1e2f8a08bead8527ce59de9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdfde1c0d819e55c92abb50188e859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbd1bba7190b3b27aa266ba985a00c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4351fb4866dd463355d8d277c6b9723209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6119132c8c547d10f9e60d00e3f292210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb47e144036a26324b8e4bf20db0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b629d492839ce93221e4aeb459f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c93594ef29918ec893f537471fad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd0f7abba1c4f2b553f38184119bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5c939257af255a430d1707bfeb96e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413bea1c1f4569fd508a84e5eaec835216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b911dfe7774c8f703dbd69658fa42b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f5ca92275744b1d2b6b8974f9e5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb5af56287d5a2e91e25d14bf402ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5cabcd6932de72b45c80d62c9b95e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0378426c71038dbd4d88b90dd7b9d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf0ca4df5c9cef71f5d24833165dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9478b0d6643579553d254689dc6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc188a37dc172946e599225ec8f82ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9bc413fa41b559330a3263771082225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f30d246edd0180fd1c9ff2f2c46ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f672e2ef9e087c649c0d9ea9c9a41e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab3b911bb2c504177fe992c784498d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32bf76cb5e0e002cddd4afa1a17b7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ef3d73c9e6635e045c332e0145dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c673feca628517bff197ff3f969291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b127305be8baffa13678649bd2b5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9448ca018d3b03ab90b305319f2ed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239796e8af7a46d15de8857b2ef46237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cff6441c0bc755da883a6d6df3c67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcfa85f06c4a7e0b42a208ddab8bee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3aa9cc974fde1a12a3adda7667dea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e331f77d30b9e861b93f91dec9b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095592d5b9edb6cb89fb9d7c22d8b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2646ab6b2ddb988a12ad6cceb8c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2252d40d76cbb31aaa3d512c1670d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b55c66ebb16c7afa26cd8430a98570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67402bee6ce7fa800f4ce001eb676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae29493ec43d3f89afff41bae5a1828244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3de62a3f149af56a09deb0eec8d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d0d12e1642cdebd55872d1674437246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441841457ded0af16ee9939ddcda3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfcae5dc7eecc4d4e3c35e65472ab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08aea58179cdd98a1310080017ce01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd02cdca4c7e17baba3706410b738250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906cfb2631d2da6372b94fddc849e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494583b000508b1ce71c3e5dd2aafc97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adbde7d77052df08cbf411666ca4b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267cffba036b10d8c0c58e47213c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a745c719e37e4114cc74eeb40460255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b52bbc2564a36614ee9cba37006f9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937fcea5f68fdaf13e3c9b847620469257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf69507fd3f8fa4aed163c2ad71ab06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93703bb426a8a9422bda546423af7360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107078ea6f83823b526f387c7ef115260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87df32c62a0f2f652e4f29584aa50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca4c1716b9ac224e04dcfce85f7950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667777006bf0dc7c55bfa1933a0c7e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a1277b83b04701019ed1bb2d9de3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f41efcc0c76fd04c6f2cfaf2d7a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9cc4c9aa66b92e680edccf7e84e2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a603d2c14256b14bbcc5097c22cbd11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed8a7e4c9f938b7527e4853b66ca1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8002d5fe5cb96351ef88d0e63257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2852cc916bbb086453b8162b43e33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c3e4a6346d86e19da55deed0db7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155741050bb1e7ab82d6805911f1f5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff136424fe4cb68382bfae2500fdbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d085ae8645ae282579908abf1a56c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ecadc5cafb26424f62e9213e3a4b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55731dd271034d62a78dfe3db4558276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda614376f71d32396800c0bb900f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb3e18c3a2f58ec6154df378228f03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096743ee33c85c63c440e5ba9103a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17c6bcbb13516622b9526e93511f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be4aa7bb906567fa9dea9a91ab51d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c08d4a683fea013ca0cabed4b7d94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54986c1fdeb018bb09837b12f5e9f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abdf979cb7e5247b9c8639649b985c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed660a3d35e1848e3f2ea641e64db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0486c4f74693a6bf9b31e0e739e18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd32c21d4eb4a53e1f944fc21f0bb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771816193f22d16ba2e2ecad32d2ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e04a490751e99e9951c79084675c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1566d468047f0abb9d80f19573038290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e29d93fb305fc3b46ce3aa2d73c29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4820e94d02261b633d0a3917509aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208d25b738e7cce69f0efa16eeda83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc84a7ce30f28bbe62d3aacc3fa568294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440991e8f388ea12c207e221cfcf79a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160d60bcfa4b98a8b9aafa528b5afb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb76d2773cac45280b716338d6523297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68d025e792802b10687445b37ced3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35cbf469546de01f8d8bcefa14f329299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef2b4efd3b2952e06a4fe19dbfea6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c724739b4ca22070ad0f8d5b130f6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b0869bcaba3effd2efadab1d6d8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a27b20df078f5c87e28cbcd2d56da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031ffeaf1474fe5d00503e4968d3d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7972aaeff99f9160388bee97a362305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7ac78eeefc14232dcf1f97f8b048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca529d75048b85ef6c02a3099e9ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82716f96bb3a82f509069f99d296c32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320aa0f526c824b28bd2f865d55800309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65f0affd59413fb810f347488f621310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2a572bfbbf4c1a41bca65d2cbc5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4cd137cd94a26882f5b6b26958c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac852a9059bbd445439c96e177626313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274bc72169d9c426903b1944f56782c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac1892e3db2db98a3824fc27e5187315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a979a71e236b34f99439e96e317a50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6cd0edbfa6bfd97304a04d66f0275317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f72240f24d6b113870f0104da4d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb19b4dab0f08015d49cf72d6cae42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec555137d9c15713221062c1caa8059320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341a37c1304099c97cdfe90b1e75b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557d434a5bb9609bc8720dacf547fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dada905afcd9dc37e6fdb8cf24febfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd8526d7d4a78b3a1f112e1010bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13ec378a7286e415226d31094eb348325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12249ceaf94b48c52bcbd9c27dd2aa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec941cf57d85f6b210faf53769c717d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f7d6b331979a7c248dacea235b387328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97b944a5be754d769b366f7c6eff1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113964431de1bc5b3a08a5ab99c2cf9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cec778842fcbb9832284766fd985e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34593bea04c91e76c3a9488d3a440c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211eb0333c6ce851226032da83e442333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94908022cbdeff39a18409cb2fcf51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ebb0646da5dbbe82b95b40780b3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef23da18c5357641ed7e8318645aaea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eea34fa7ba26d886b10c87218db4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91743ad5d6100e42131c9c401b19c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c30506f80e4d9eb0e014ba00294c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670a267c251a4d4674a78a87c88e23b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055589e71a82374c0d5382a59127d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0b40528dc18b4c8d041ee5411c0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ac2794c8c25d236f9a3b2b18d259343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a163a8b3cfc3c25d96d960920b48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a96d1ec31c666ccc121dea2fd4e45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e223324b1b8343437724eceb7c89b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cbdf99415bf7f7d4a92a5b65ee383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d159e076aa526b57345275198c427348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4734bf2ae00a021b90cb9eb2b5c417a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3793531bbe595826f9af34e95fbc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75aba4c319e00a6ca6e6b262847c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30fe0a73d549d03e2abbe83d13b9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef783d71fffd56a3be0ec10a55c767a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731d380f55d4fb38011d179917c6471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b735448385bc779bdd2d81de3fead0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470649358b245a9d5aeef2992bc84fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387252636692bf9de7f9aa782586115357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7db1ca6843b3cc646ac16352486d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251f19e7d916db16206887652f22a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05dcc62600059949ff7d1ba968a301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137b4026b8c4aec451fd5c630d16f0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9252362ea4308c986e03a9fc07df63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2579335285139017a6a0922eded53da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9507840152d473ea9c55d0a08723dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd5989e4a14007a676525bfddf60f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92398a8ed7a42618701afb721817b59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142ce5f84c7c9944055c8ebd1d19f0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a1eaf6404121368b3a00171649a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2031b60c72b10a63587eed7f8ccbcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be997d607cb33805a1e0309efc1457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d85210df7a469da7686c6f466dc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafbec1fe6e7194895951622901e848372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a193bf805102080b9562e946af76051373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439317fcd02b36536265f4c858aafa7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127fd0ea547c650b8f4d3fe20d3220375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093f2bc56c6f03ce88bf3049a1d7d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40844ce13707c6fc0b7cd9465968b933377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5918f379cc5903a62f57a0fb637de5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4293cf43e51c9c1657abd3169b2b06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd03b2385a781b93c01540fe1ae13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fbc50aa88fca92322fa3f1677993d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4128e4feb77b938df2742d9deb2a74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13a6e7363d35848921fccf4ce93c43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d562755531fd125ba26d32d2b194b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b513e85faa7467230b83f1c4f68ef7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aed8f495442e64706344d42a1f275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b369df9a1fc4380d8fe96f5bccdc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa80591fec9a50efec837acc2af8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcda06d48ce2c900c47b16b63805c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1292c4f215e95433d65edc91ccaa8c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32314ac42896a8f99cea1607702e0a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4951a33b8555cd4e05a4f51e86c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168216ed9eae259694cd2c294ede43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a28c1e1e680c3f84f933d284859c9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491746094d12ccfc61ebbf6901b0519395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35b7488c2bd203f3acd0086cce6dbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77dff212d8a98078f3e1d9d4061c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4e2066cf503fa644db8af38304bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104081a26f13a5aa9648e80ca2da3aa3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a3fe657fdbbed0c0a6380d97ae4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9548edfa3e93e9c129ca4c1cd8634d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9730d9b86e0c6d5b939a2c23327e987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36b8bfee9fd950e4a43556f205c17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e499c98f126efb8c5a9d05624b87c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236d847ec840ec3b03735dad7397263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5dd4cee0f9a6b2b32e8cb16ea314406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b3cbae1ce5d6efaaf74406901099407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ff96976a820f40bde3fc0b48c506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940e31380b2510cc8675de15b77b610409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213812ebc14b6267784da4f3fb8ea95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1fd3fb684bfb68d95b79602924022411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace93f2d716cb2c8b2d3f620373215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3d496c52825d146c8a4569b1c918413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d51f8c12f0f1188b2baf35f5409ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a5f8d478244294048b1af8228627415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563a6d822814134abad190383d9684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a58e1907b9c02386c9d2dbee4799e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf16809ca127a3f777e0c6c5738c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c903791bad775cdf6333ff633da47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a54f6d0ce484fdcadb638cf3b70f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ad809c52f2f29f7974845cc072dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9a8c2cf5970c99e571633a80c77f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda268bffb1b356ed233d0261f3b1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a8b5617622bde8a265dabcec8f72c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74239a9bbf08f2a034c6afab08b973a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7ce084e4bb40b475166347af110a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4026b251a4dd35b13d07b289c804dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128204cc1cdc67ac9a57144d5bbc3653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581115960470822567aaf14729a3631429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8486eec2d3814b018962ecbbea63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030757f62ca7c891d4978712c2701f2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cefe8f076b9f8a1918fd9b3f5aad2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34d7427d19e2768cfd1cc5c6a4513433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14ebb1a67fa7dcc7844217933f09ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff503eb1be405d92e4de27b7004edd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9d81800d19d7c76dcaed1e18198ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1bd5bf72bc7a58c7d750c4f5df450437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfbbbd9a5a773d49f07af9079b5b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c0c7149d77005d479840afcf9f3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd277ae62fe1b80fad578864bcf97e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e893fc61698b4d19f48e19b7e9b49a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d741d562d93dea7567239d2a8bcc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967657fd7d3c3d1e263a3be8c3e0c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e52f4767074abebf70dab774577ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c39dab8763efa9a282d1e6b81b68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777802e8ebd68ffff3b736f2e19bbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4c7af54fce181ec95e9d80019071447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708458cc3576517bc7a15012c9524c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde61074f3f07b231f59a6d09250df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628986b965c4d27dc82b0be3a6dae6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c063f01f9666b33b2fe726919945451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968aed0f02254806d41c93dde4ad26f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860003dc91a333ff6de9ea39797aeeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ba424f0e38bb428e4b7de28ce397454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7700385f0c6db9dd69ff6881bd8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825205cee4ea73fd20d9e34abe68db37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6807afb48f5a3ce8b889e5577fd94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d382d1f6ba573b5726aa74806201d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adf8ef8586c98f796b76db13aee9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512541be6a79a467d09dc49c7072a0ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7453fd5306b578042e57694888c84b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec023b1e6b3515978557a2a41739cf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd388a9422a13fdda7b3569133c890463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07add5f5a62a1e5daca67f1c73c190464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db87c28f1b78a754b46c868c7b54af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9f27242387d4fd0c398cc75e622d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484bebc8ac5997e86070dfc0d4b0db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b89a516138b8f4cf53eaab2b0b09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c431d91fa5f165972349dba1fc98d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079d71e487e34f5e866f9ad9c7ce74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9503fc04906b3f0c2d85cad30dddf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1debaddb5fc2cb223a7d7649dafa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca1f67549eaa42e88310b5d87fd97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b879b7ce9d3e7c6042a89b2b78a53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d747aa03104344a7f5ca95077dbb3de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3986e7d59f668cd2cab58fc5d6f4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6dcf899de68baad0e2209abe188de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ab8509ab1a812254eb2de055e010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5395ac9330109e9860e80ea74fd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af472d8de3ee1b2b639bd0d6f9aae4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8e23414f7faa070e0ee02200ed569481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59185c58bfb9858e9e5d47cac443ef0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570144c27870aa191c7795c12845c3cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1889da9ecfef1e9a9dec129c13361a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f41aa95303e668b6b17a892a1a1599485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee633b0c0fe825bdbee7f691d1d93a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293c161085da7f04c0cd4c045354ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c64bd79396e0fd0425af42def834488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f777652de4390cc1e09de3384dce3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2de1a4c531daad39f27372b70bb94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391be2b3554d91014b6d4ba0be44270491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070930fcc220e38551f6231d647db93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f7894f67f245ebd4b359eb057d19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d484faa225e3c1d6af817fe14be0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051fca13ddc303fb4e8795385bbeda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f84d353ce82a3b096b26a9bc86b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100107c6c03f2170cefef63cc9e28c28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada0d662a7b96ade3cb94269da62d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07eec4cbaf047af143e5f22881faa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e64a3594e4fe24026239946d7953500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc467d4d79ac2bc5c6792f9a637c18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee42fbc21a2fe6459d70cc4aa154c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac7ac17f3a3491ede50829e2eb399503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e805d80a017de04ac7d154ffd318a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4fc7bdd6c42f2800ca108e136264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732b7c6b77737efda963beb19b856e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ebbcda515d051497faccb96715605507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0addc8c3dfd934230752dfc1a7d31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47470ad9b56ed32a09076ec0175d2f50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a39780290a065d8619c069b0c0a8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ccbd27e84b3e2abc904e9becc805d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc533ec1065d7e7c886f5bba6db86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987e7c0e1d5af052d0faf038b5c1fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669cef07fc6a9d8215d3c4df9b79ea8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc1a777a6348abd79860ab2e0554c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba31b14b9b882aa9a7602ce6512f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fbdbf10c6ae55f404934025180e0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622deab7992ad787b3f056e3f63c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2b691452a9fe62d09efbbc68519b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860920a4063b9a4c37bf0a941829eeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994488f22c7b9e64ba0cf5e7e7677b7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51ecc98a14e83a67de213f827e238522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe3cda982507fbc1c85e09ef24b8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32a4aa93e47795ae7fae9f19269e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bef1e6c88c40261251458384b7d66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02eefadfa403c36d4e5cc9d779b241526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f71101a9c8e2173d82c74e1f648fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8617f2fbbe8e2d98a40ecc9eb253528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad1e2252e6d28dbbf7626255c4cd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8c5998e26510c8d2cc1757027315530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9df8237d26b7e3fc413b5644f603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f6cca2c74da0ac23c79966cd61bcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f60059480d5cbfa6c76fb06505ffe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cbeee0eb7b3cc2779ad0b72997b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba5c88b3417a6ee3c12acdd9e3496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5a3281c54fbdc7d6745dd48bab26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39300a2881a6a6c49e5e936d30afb59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d169fccc88fc45a851b233b6c97160538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4dcb1454aa894c83b6eb56e77ab72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da9a77db250be535f1da0a14d9836540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4714c7be176afde276872a03254b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192da80d35548353eb9be8e2d2992a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e1258fc9e4beed838467ee66380df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1bd27b72b7d0f5c641394e54d3c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad7f91bb4b00144b11b8be3c7ade8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49d1061d5b6d28be718080e25a38d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70578f25435ecef0e9c7d90377d2b25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a94081854c7761607929a28bebb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10fcbffc4b53dc7f5f9dab9d5e1562549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23a589a0472d7b8bc1679a9edde58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ecffa71f006ac235fdf14d5513016551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1059dc8152ab5edcf916166077d4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e31b733f377f482bfdfd7f9185be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c29122466429945a79af0ae7e533e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c436a713288a02b368f3a5acafef0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904b811f591495ed583100264fcc34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea601c8360847014d06e48ca67ef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549639c17b2770d1f2fd9c5b30212410558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed1977048143a69b6614be6e12a2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf4ab6632422385dd2c69df7067c00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128288cd9877f6fc88f8885ffef948d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5726670a5c25da0a4b76c3f9335d08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a00073edd6dccda8c2c8f76e859f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eecab33e84422e0ca42d1206dbcc20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc67d598992ed63d5df45c9396f793565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34884802ff5f0f0194a79645fd1682f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b52346357d440d2a1aaf75fb85c36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ebfac08d17b84557f1b6fbdccf0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ef184307ce1fe5bde360135cd5bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d31104923c8a298964c1b09fb5a735570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9902c0068018ae880479aec3980d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc340db1c4ca33114f88ac6fb308b8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f279bdc1adb432523163d26ef132b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0034d15b08a8be9fd04c1a49cda6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556656243dd06ce2eb459ae279ffd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4c9abf8127bcf361bd7256e61dbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1161039f0c1ad70f65087995a46369577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce295b5b28ce416523cc82461d9440578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301865da982ad01723a6ec40de7c9a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199201eb7bfc5da11a327af065479c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92cd8e44bbeb3ec6856fe157750f17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ab28c79acda35187b8b42080d452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f251603aa914d85b4cc8b2090ad3ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f57e6e3c79bdad1cefa246321383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770dd4d8f271a42324970e9de44af2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade8f4b4ef28965c00d80c071a0b592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2262faa823b5027e10378b7c994f534587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877cb282bc03e436bdb9676becdd2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0df00b1f2b390b4d208afadb37b8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade310ffa7a1e30e37322acb48d0ec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c1dfcb64b595a8ae60959339fb8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec009f565f43cd863c9847f1454a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99465fbdcb2979bd484713a9c1319593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5814aa1fd36fa32802aab96b5b3467594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d622c64df77f3e0a8f10fd25bb50a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b50a4f559903e6ee49787523bd396596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda136cc5be56f1e0ac7a7725352e81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f49f2ba80c58893768bf7033b6359b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e33b28585452281d8069d00530c47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d671d282685899144090c4940ffc978600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e7678d60ad8cae414b016a3c09d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6190e0bc923f5645ed34641a1a322602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c41ba4f52a315deb4b1c0ec8171e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b994fb0bd40faa61c99de06d4e34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a5f4efc9d8b778f14a9715c0159d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a4012b259386fdb6d42e2cd93d21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90c8b9b855db4cbf4a2df64bfa959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3573f9c3c85a33b66ee705cba4fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cd1e38c0f6b75ed39d2ffac5ce067609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291649d664bef43d641d4459c8aa08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe83e6e7244fd7f5e9a3f5423945a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847de87c8da2b729ad32429bc6fe51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35138e3dd63a05cc66a4651a18a1e1e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f478e13b775f82aa53f9f0fc4ab7c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342705f2d8a563fc97a53c804689cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe417b2f2da155505044124bc1d955616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf0055f7889d812cf5062dd37c93b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57ab1a2abaa673ebbd18cc08ae3888618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09472ed1e23f56b94c11ee54a1356619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ecc93523671b737ff8ca79651d53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073a01fbc579973947ff7691b7e69a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b91b7d21e49de979f831ae361d9d5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae51e9b8b2789d5ef2548abafeaaef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728595630ab0ce92cc8107902a50e4c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1d4af581d89025d2b29b3474385cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4fdb90a86cd1c0eba6bcf687c9a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018707843ef9ef07c766ab6e92a7ce6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d3b3317827d506231bf96741e220628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8923ef5f81dfb34a115d1e24827dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bb26f2f18352ac2d81f7c36f3a97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9082898778afe65ef52c04919596f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a8b4b603302dc3d313f8ad560b374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14ec1df8a240f7d09a99f4878e2d28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f049eb661d41bc45acc7d51787fad7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36adabc0f2bda411754927a0ce041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5bec767d852e0920e89acfb536ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595698271b9024fa9a2025c413a7717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690507c95e450762e8b0dd0c9a3d0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9db225fcbe00ff25584893f2c4d91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1357ef6083fab18687214a4d66894640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4781bedf7d2c67aa03c329c0b35852641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d0e4ab4d6f32a3edb6a129022f76b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177f56148b93597cff86edb87fcbd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a802878cdf2dad606d1c3c30949d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706aec52ef96b87e2b1a9ce33d3b5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eba2c4b2c7663f3b0f88e28cc5c51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7fdf4912c8e76397e252b8f9e8add647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23880cd43817892de944cfdab83bd4cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a83fb91546d27fa3ae321a04d54f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a209b33eeabfd04ccd1c0331d7788d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f66b1e41d9ae1372d07eb3118cbeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24059170344577b82c705090720bb5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d67644bca716f6b5a165164ab78a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d4841d5eadfb4853a2ee5a3b6fdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49316ab77c6d5e0b60425d6be564057655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d2625ef7b3583d444b3d720c93ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e18f468c94bab3c86c23762d2f07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba54b8f87b946915a74ac668b2f955658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd06b2e356d51f95b9c777c86da162659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0070c47ba664bfd9c144d7dfd6233bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633961d4fca2af8ed368e202dd434d69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7026fcd487664cd8e1a6d192d0a036662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba806b6719dee37b0b148d1ac3f628d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99455118738d733149ec1cf1cd0d178664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d818ad484a14775da7318725b38c8ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e543629d71632a89a1bf20b044d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25b163bd16655b57ffb8654833a998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3137b27f78aaab8ed2f140d35a28a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e5e5f466f3df7157c4b79946da95d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032323759191b3031a7310882be434df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc890cadccef32f6afe8cfb5fe8e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823a69a056c347e9c78b3e586b30a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60337f78688b996d651f462eef2b02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3108ac6f9771590208b1059a112cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219a59292b2b6be06389a6bcf64d30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183823f74c345ee9f19829ed40e246676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e389020b1ae6e9761c15abf6398ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0f0a80ec2bc7edf5e9bc44e32d1f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18581a1536a84768f0419942179783d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011f803d5f42756ae61e7819ed09ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefbce195adaacd4fef46a3c77cc951681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822be000adafb0f664c44db75e3b93f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e26b362bcd79acd2a84a1334b73e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6183d8fc89ab0e4319c0b54cbcefe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc621b880fa4cd1aacd616bad25c063685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b70aa59431516f51d75284ac1ca11f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bbd2853fbb29f7b930bed33fff40a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe13df9889cc9f77f5a72c651f51b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04a3dc3583f0f7e12cb4fa5384a12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5729f6210bd57858de0b288372af59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9b5f3d19a653ed82f9e449172de2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ca7c252a69cfc4fb8ad2b1efe1be7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b84ffcae96d318f2776531c6e214693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90774f2651d2b796b86f57c40521e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486f3ff16b7d6ac2574f64d048e43c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ffc2a4e338ad92b97fc2cd64157f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3415c518b940da44979b156cc280697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38d474a6cc890d867a5e7e83931e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413efa5e95ff8c1c25d656ae235ece5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d35747376aeb8921c86ffd7694b00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97ba7650d9bd860506ad0b7dab856701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79727345930f7d0e6a00c9f1e8c75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1580756d88f8e869885f3e12c45c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b1e90a7e2be31c5c94a56fde65a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8555edd723733da1f48cadbd1bd99e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57d74833010c1e2b032d0b5adac09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2049040b4445298434f625c9f7ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd4b3b626581392c63f83d512582f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ea46b17c17916770da1f3960bcda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c922c6a31af93a4b89b7df00a86fbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43317c9659d2a63980e63fe8ca8ffb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10a81af2a321b0f24421d8da58b7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823fa8cd2b3a35ba89d6e94a04d8e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6220280557be410b137dddef905d85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de82f9ad63661254962c924d2e155ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74743fb1618fb5325d82f8821381739e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6521e1f68c58be8efa0542272370c98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb1f71f0681eeee5d2b48b1a5a091718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94447dd90c77e0c7b44cf9267fc456d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f423b5351fac0ef18fec90e884d98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c46cdf5ec8ef752a927bc1da956ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881bf907d1d88597105a37250061840722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e10228d8cb7ff3079395878ec77e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ab26211ef989848f9e6b8db3728bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f4d1cd29ff2ef403c3674d4d2fbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab42bc25fa506f28fbd57aaaa99df33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e563f8d55a443d568c372db5cc7ec0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b42c8fb6c5f358d45790b2316a3f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06ac30242a778edcb3b2ce877248e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ea2195618ee543451f50bdae70bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306b58d3697006f86d7cbd38a7f9bb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d8324bebac6c10f5d51553b1823a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b6b5f5385803e174f9f09c021804733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9c674e41e68052a803d93055b065734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c7aea0aacfb68efb6eee85d903c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af014209bcb6a922cb0a1fcf0702163736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc667b6835d4a3a73aaf9e6dd15542f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cc229c5fa273e84296b99c86b8b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334a84fa4d979a21a29bc8c84fbebd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b940d2b4534a6b0c1314a604848bd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9161b549c868f25fca6b3d72af7ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b4719b0c121265044b5aa1e5e0db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1fac1c3f6cfcd13460e1cf623588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc74a16c602b153f8f8729a8c59d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b062b49e1b9d4e43c3b2e81a6192745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c807500d4ceadeeb63aea1f29f1f37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0112d5d1805da0fdbf181e70c1e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88bde8ee0280114c69e1bfe08dbc31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791397c815337d4f817e1cc1fa3a369749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e912a48a2550a7263cc66547d98c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab626a13619424d98b304eecd8982e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3443893a3366abb6d5d8551f2cc443752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d5e029274c89b0a18057a9e10461753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773901b508307be4b83be86d13a292754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66604326f870261950bbd5874b3d426755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406b56fa88dc9637bc705524f2f058756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee9eef7667a5fab64a111ffb02639757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf04b65109ddc87d002071c6a06ee1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f7a897f81e5a0164b3dfb75c27829759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>