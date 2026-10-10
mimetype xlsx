--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd8826c9fbc03291fe2c7d7b0706c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9155553452d19ae31bc5dc8805fab672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc1703b70ba950e948d538555c5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce982d995666f01271ecf61d06a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef2d0909eeba13ef26693d59fbe4025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a3242939e2ccc3985e6fb55c27e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ebab90ed64379d3ea364bf9da2bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f1919b730ef1c11e97005efea35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a14bce9deea229cd3e6f62b3d144f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c24aa39ffb0409a18236f433decf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd69e1dfaa382942dc4d5d5aa86d6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822f0b0ab747331e4afef0293aeb6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda298bf4d77d71193660d5fa2aca4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51691d2e098953e1e926cc5db53dcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5529e0114d08b05111e7d2f614f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92150dec4d9f4763b14ed695ce8967cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc90e4ab273dfdc45af4ab4a7172e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b4a2ba15ba370d7f7c221888d32c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45658ed6c7d402be26cc8096d48d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acae3728399a07fda3a07282c1b2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c263f7cd49f4e165695ce76a0d2be1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d757223793e0c4e53459de98a73a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8ed8a730d8d8090f97021d346007923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd043ab8b23f6ad64bc61b704a4070724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc780454e894d024eccd207d3aa6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf7b73478db0a0c1756a8583fed9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7f9f66d2b85c30587048640d798e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc0924c563a45b31078169d3bec8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462fe5d89b0d6b43fd9fea6f98071e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f29985082f1c3a88700cfcf37f7c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923f8f4656ee29beadae0c5e8fbebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263983b65b3803bc850098f7012f30f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9924360d45796f78081ad692d83fb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858f117b2fe9676a89d33047884d0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17da5be033c33bd22eed619d9d648235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf90b1970f78086696c433f0f747e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942f7795dc184bfcca1a9119cd01ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1112ee6434521379049100d81d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9644c68fdba3fc627fa008d03659c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2696e37ae4bddc7f45db5aeca4ae33840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573329e630c34dd53d6693cb9fc1636041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a32ff116ccf458bf8e23d643b0ace942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485152a1795af3870db5801e320e236043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8b3e6ecd576b1dd589d761b45c0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f456005feb352ed46df989c8c4c6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a9ebb0725474987f0ccfc01bfd1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55335588e507649bc5138d0769b75c4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb3e6a4db3e568bb62dd68b6a1f3a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5a43b8d8a9e3b902ecfdd41994bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f8969f3b9643bb15b19da5f0ad4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f80c855f30968a0633f613138b06a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2866000e532bc0eb76c0a23c2eec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9a8088fc90a377e38a6e483126a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012640581a5e2449fb5d481a75199054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba925b65cefb3f8266f9497c4e6357c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb4118c546e6fea29e76abfe48e3f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a08ddd8c472e2a7666a39f071a437e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7252053f9a18c089868a8cedba4c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb0ec423cf6ec3a39555eedc08f72359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571fa3a8bbe7c4ef2d6ed3f33c22d8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273720b16fbb45306283340b5ac9c21261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6555eb3d29bd972cefffe6691aa0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd1b23468288f609732f6a1b1547a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d11053fd2d3fda5c0fe8fb9d72224564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011298712306d929f66fbdfe3c5e85b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960400f98de79f3e8bb8abdbb7d02ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22845b10c0ef5cd6f36df3ab4ef8d4cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d97d0aeb804058d49134b222fc37e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb9010d1172263df431bef6a039e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da27ecbbeba70695d28f15e1d480e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a3e152df7b3020d4741800ee79f0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9397cbe45cb83f06b9a93817040232472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdebb86a5816478805b1aa3052ae56b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a13b6651e95321438e04f23c111b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09626c387ef007ab88854a8df441c15575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6d511ead3d7efaeafb6f5a9546e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed393e95f4d05233d922ffb19c564577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e8e3f1759e4045b05a44faf12e8ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535ca8ae32920d731aad96cc54365579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868efd6e379bd7a47f37f97197c5b4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2893cc10a3382b5377cf18813a2c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae88a4e1ce7cf7b7c117171bc4c4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7331a0388be9de0cb4158d4692f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f21f102be74bf7e3ecb8ecb57895a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473eae22695e3ba16fd565a7040afa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671581167016fad9ded5d3ce1ab802786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f286e46822c144c64125cad6e188a7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070c92ef5544ffb4958eefce0d448288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375068eb57029a11de28dc120ba7369589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0de0659db4d0b94cebb5a0b221e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76cecb975cbaed2d4a00dc274b3af291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef35d3b88f92097267bad4ac0eda192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d57cb7385eb1891b85519918cf17093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b57c925e0884d0db515ab8fba3681994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb589aed146ffb2f3a8122d481a13e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d55b3343cf47999da2ed6ff756a4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a234b8264e5b90b0802af73dc7159997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd70dc68abf5c863d2b2854bd740db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845afeb5ac339eb78e15eb9bb3b8ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c302bb0cedcaa32c40b1c84684c2b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2b489b7acfcf4f3c7fe63a71185d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e70c0eeb47f33f3fd334e20aa004a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca7407bd1c929ec1ba45179d90ac9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800f28b9e45b76acc34ac367c523f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff2bf0d66e36567845842e1bf1f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a91fa887df0bbd3509e802cb3f905106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df8a6a2214b8aced042f77224b55b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f76a7409d3b34509568f28ac806a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e8dc3f9d67b7cdd98d495b6d60cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69d46ba8c489a11ca24706a050f06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee495079181c18ae82ccf6390727a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371c548e4d626c8bedb944d4aa7b06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b65192b3b236318a92500726ad111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bc2166a5f0da0a8ad933dcaf9fc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d218e1016b9d5fab27fa809bfdcd2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f5f227d370fd78a479fc70807a341116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da804152ffae06318c08c4fa8b7ba21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591624dd11ecf3f2fc36aee1296747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4fab5e5a73e8721869df2548a7a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd769e9dd7ea53d546c6bb9320b31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e84d70030965dc9c85cdb366a9874121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efd93289e86175634d7f2988451185122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554caa1e6dcb9620adc25a5df368cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1028e9b3c3f6990f0f3f638b1b21ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b6d8b91b49895e653702f4aaebfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6534f61b13c5b7e1064e11149778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed1568ad0383bb500c5bf20a0b3dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4d85f00c37f1af921c4ca4268e32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0656f8d86dcbfdb6ce597b5e9a943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4ba46a27855adaa0e1a493a4a142130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986a396f8117a74f84bec02f60f923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ccb69ba51db262e4204d076444f50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a76a7d7c28073b82a3e29a4bf984133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8f9b29aae03aeb9e753803f41dc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb1649f58fcaa293b580225d371bee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cd8c5b9b0fc54b21adce5afb58c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadd7ddd526af306e6fe7023438fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a80e8c000a92e4a070b31cdce3b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9ff80ac8f8e766a782628b9f7c27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56268c1d90c29db25c13e7f5ba2f697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da369791eb46c6a31408c6e03ee6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f703087139d1705c70f2eb20b7102142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3c97e93d269ca98a53a5df23c4d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6158a546a7fb57ea01da2e6b3b836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b68d092fae4943a6318fe7558720145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e8ccce2177c0b6b82bd2eb23b414146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67f0fc966fb50b835bcc17b77ed02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dbb057bcde8ef0cea5e766c8434de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2300dabc1d0a33c2fc621fdfae17be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42462ea9fe893e682bc80a2e42fd665150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03163c11eff3f10ddbd13a26a817dd3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8ccf4f1f2c9841c2223664ac89ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43475f4648518a26e979985cad0305d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412dc845a7247dd19d5aa9c815569d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13705f388572371a921873f801b86d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d1470c7c225db0e198a110303099156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b0e2b118e3898045d50cfc8ce881157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d571d43014ad0b9d488362bb156890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f4d1632bb14809bf308726a4e08a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758291b3e63a335f73d8bac032a600160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb582761986b5b3c63954d812868a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d3008d1b8cf830854abd8fe52da9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913a0ad12af80f6a6d6c8f6e4d77d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c242ae0ed02608f197e16e4580d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a49570c0340c1e23133f9325d12f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd25d532b9a0b952a7b79265937316166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced3ac8aa835a51c5e33ea849cf879167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793274da051afc589bb05420151e3310168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8370e23c12636f8d1292b5edc2eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707afb049eae272f549dac7fd31833c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab453a77c85b2ae94cafb65b49b92687171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c483dd02578afd249955dc8251daa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c04fccc319eefb0955ba10b4304d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3339b0a7f1cac63a3469b30cf442fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfdafcf16903dfa1034b4ef5a0389e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5460f452717536cf7cb66a6468859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47a875d02fc09cb51dbc48e5fab1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4805e012b4d432a1722741b954afc7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632cbdbc2734f45653a2e1f6a17d586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c438527b36f2a0c7a1f78a8a66089180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db80bc98dbe175ef1b3a9c25fcff7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cba99db60a74c11ee45f122fb77b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29214e452fdd44b63318740aafcaaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067b5e26e6e0319125fc59f04cbdf4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc47937084da0ed9b5dc38e8d56d79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbbf947a08d2aae8c3fca3bc5b421a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df552f8f34c4100b1501330b24217f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858c563fbba6385bdf5b5586de5bc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a62f69a7558ec4799753ff2b12c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9ca6af3396f5a51482d0997b3c68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be77b865fe085f1603da5e19894ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c4eda068f7306c8b8453dc3f0944192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff9131d366c12b8ba9736cd7e0cbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf0871793041de24ee961086ef71a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f88de285d4fc3a11710073e6b9705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b228d7b583d890df3a6fd301b1c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb94320655f55dbec4a292abe9172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7d710939fdaad2ccb4130878f318198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11980e7380ce75787d1892df4a9d0cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c789702f9b0952f9840a4792c551552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a69347b359748d1f3ee5c3b5866c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494c8de39b0c1e77f382773cbd1005202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f4ff34ae1815ac06c1142bc2c3cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661d341e27f8ffee2e6b9fcaf35231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d704422abc543534505bea16a6e2c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368da71eaaa4b2ed7b7fcab8b41b50bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb558eac614d9fc3e1cd8ed0ba3c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c01a899769d0edf10a3094f11a50d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447bce7be22595bb3799f0d30e5e5a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c831b6d0959fd9a91c288d50d899f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc962b2345cb59707568fcfc1238a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea4045ed700068cf01cb47f844ba95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f81bb7f630d53ff689d54caa9d9d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e905518cb14398130e9528f690dba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac0e67f961959112aaf2724caac08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e524398447278ea0388251aef498790216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a6893d02a22819559705a1ae8791c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b67f4fd0c0db7c811469caa20b0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b9b8a2cfd900e7a10bd3c31024be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7535b2afe2f5ca218321ff80017fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be24928013fbab8bd8375d3bc47b120221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cfde664866fc6946f24b6e41e91d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc6b21983bdf5974c1d551114181b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad76f06ca42de52d04b5c8aa66e1cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e99e34827d337742b8ca8b4a3d42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b84fa6c5d0bf18501be24a48cbf29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02562194a10317a4c2e6dbf8a226e61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c47575f05588f7795ff8847e423e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c6ca99fef22d14be89fa340dd621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f244f409ad953bee247207d10a8f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b4ee200b456a4c6e18c7991fba83c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2849e05b750c8dc65d2b0be9a2eec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c35978b8efd2cdd4b0ad10014d75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56406f4260606b8aae33d306c7e368234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4699baabcf3fb12d77521d6a57e6dff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e07cfdc2d8faaba290fcee6eea7c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8976c9f55ea88e313037f7a607fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529cf35a43b23b4e41958c8aff5b618238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac867da15cf5cf0fbf700543e48f07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc9cdb84510e977d5684deeede1b91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3dc91f5c120cd8fae4421b5cb9f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bf7ddb15ca031d9c3495509b0d789242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b8eabd1eeca4194dc75e1cd5860b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3a73bc6c0952320ade9550f60c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab74a3aa99d08a44fe289ba974536f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf37025b7f6728111aac4bd9ef6e43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a3f71a7ea789871ecad3edeec3f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9fbe8f296d821056a60cb6a17083d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0b1db80c3610dd72e1c8f91c949a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532b82711d5cdf8bfea4a40e374c5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e73c6128ef38a45d0b42b5d3c6f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343df1268755591aac29b596ce73f7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c66a90d1901f919728f5e9ee6147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e0319ac0405febbabf184e07699e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c97b87486d4855c734f996f1efbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac93c5b5d07f37223c8d414ca01d76f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1d6cfdf1dd6d41b9207b77c99ba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3c9409864d824f0ea5b24ea7011b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a9ea6d029c4c4ba36e459861fb8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d4fa090bd235e2fa8e6aaf40e4a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46bbacb075b63fe360337c90d152d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6aadb7326c53dbd6459f813fad7f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6c04b32bf525ae34df5674e7845f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c499c962d7497692bbde824c21f775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583474dcee0a208c9fb1ce3b70549a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c9a0007520da33c1c93af7906b3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82478acee9963eb1e4b9fef284821a3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce929b2585d48ae871c0b0428627b17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65db875945d5d556ec5a94909badc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7e4d7fb89a1cb0982c45ed33497b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09893a663ab280549e5d6211a7f435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058890af3523f06ae404d947662f7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe2ac5adfe887d155285189f11857273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7dbfbd76cb630542319e2fedfc9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87555157750b9f967f0c41baa7cbe7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb19674b3c18e0f63dddb3d0ece4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb7779624561386a7211d983f99aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287aefb2a47beaab508d3d6288e36da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e132ced2f02ca72f97952ca3d8aa9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5490fe3003bb5eab0ca6f2a4bdb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507df60964827c95d35458e898acb4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd36d4e804206a4df13ffe8efdfbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232601dc36188a4a2ec16480f74b4939283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bfcbc33019b4c0d8bdbeb34d4278284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91cd79935a837c2a576d538352efc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b7b29361af34b36c3110e4686b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e0be45331ff4974c55253ca14be5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef5e180b250d42582109f30e0eab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a639a4bab0a4ce1f411de348c5b37f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0445a1c9657d1c848a494d4e93f45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2575b20f1ab37d1d9bb9d640d622d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b3d8a8348b6b70184d995fa20e60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987da466b27fd7d980e915a63e2a5a00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e22e9ecfde680c435b317be15e441294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfffecd7d2a2a68287236cf1f6f84ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e49f8ada14b80b377a2048ba8268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d201380e8edd909d36952cd49899297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1add55afbcb2c9484a0281e68c6c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b2adffdfcb3636a80171bb54a772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde684b42f9a93142e174c16bb0a4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764160d718e515d34475ca3ed439da33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544aa3f835d47416ba1691dc04f43c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52832cc15cde0c2c983676d10f33a20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471b5d3eb2c1bc503fe2bc505d2670304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda586af28e8d147af6e32f5e0595750305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab2dbb3ce532da279155b1efaf604306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318776506df577ba35d16f0c8fb8108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622dcb4572a70ab771d91225fc3ee0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fcead1596d16561dc5b3e67bbf4be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7892094ef04393d9ef9abf5484fbe2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c25429c57c8e0f618dc2fc9bbf15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf064b13827d61ff765bc77303a77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d67eeb8d6390384aa7e7f561dad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7728844180b8383f159ee89acdaea8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c6e9514eb89906b8a2caa7441568315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d801b3d147f56ff6322b8211d8c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa670803a1574ab384082efdc1bc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18742c9fef0a3b9e85811d9b3afd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c9dcbc445027f7fcc5ed2e511052d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610414f09e239dccb53bc54f37d3d966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab295dfb81551983a62cb404c1eaa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5c50867d03a35aa2caff366dafa6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132ebee50bfcaf08914ae2d47a84ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507461b1e3b9b5fa01c3802fe5b10e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebac8d39d23ffb5aee60fb5d5854553325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929884be16e11a9131c0bffb3c4970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223af26aac95244442cadd7024200cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4450fd6c462b3cf66ae3c8253008f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc96795250267adf168d293043f091329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506753197f2f8d8f60a63bffbb71f6c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c4df8a529f34c2c3d5470b93d6c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b94bcb1bc8afc785041d2d13019e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797acadce89a450ee8ae1ca2f0842a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852d7a105b1f93abe3368549b713b6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ceed0b3761ed1daf62571010cdab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb54dae2f669b3d582662e16385df0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3f71ba668d41d3f3fb69eaf0b5446337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04891110eaf13bb3b1f8c714b163e08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760347c8d6b0cde5fd179ee1a729ced339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b66889c824761f276dbfaf07ffd9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d7d95ecb1ebf82f422576e867c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffdaaa140fda4d803e43e510a4280a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0cc0f2191a9a81ce35b6ea0dd2843343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ebe44a64f03b20ec2bf93e8e7eba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27886fc5859b0b67d2d74afffcb9799e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714569ebb35b8ce98dbc83cb5d074130346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfdbc7a141897aff1ddfd555a22cf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cda8e531b735456090670620502dda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc630d447a3478bd1fa5c537b722b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab65862f198b9c17731134a64b05c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea8be642a36ff9f4cd383aad50585351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183fd62a78b8c603bdc719a096d1d79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a914819a87cb8b0f9068bf24572d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d5fabebf9a78de70c35311a8ed48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77d778dffe566c1271855cd108e6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a544ecb4321a3cdf35e4bcb85dd797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b749caa01de7d44a44d1c016073343357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1384434b5d1f1a2090b8451e3dd3e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a23b13d9f22a48473626583fda0da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a6a9f33619346a30d5872616c235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8ee26f4909b3ca4859a80c7c4dab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc878c0848cc892008f6d92420a93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec59aa495275fea5993a3b697a62c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993351aa6f098d6dc5b2ee706174f1e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d72511bd44203f57a7993befb8672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b578e20101eb17aabeca89419865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327228b8b296bd7449d2b73430cd2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db775e26b81a4ae313caacf4d9be67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320171bad94bcd8f8b9de9536a4cfe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefad31226cb59fd83c408c25d61e38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536021e2dd1ad5804f2af9edead091b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73f72f56a5dec826b63aa681a789e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184de52194a14523c98e1c01bb866c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922864ae1a238d2094ab98ed5d9c6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a20550fe8b5edacad781169839778375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722663c85b1201f9897c7de960439eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b880a896c0a8e6221f75871fba6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b444536cbf60a6cae4c4735d182abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c16546965c50f1acbf6cc64ecf1c79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6436efddfa489d25f4ecd642c4d58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243bfcf3def99aac72ea35142e0b98b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2da5bad6b6e7b9b5e8aac5eae3779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fab0840f917e21cf68e9dcef273061383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b61b7a10efceeef4921710993f6cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003d865ee961e764c32d4933cc801b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff7d6538fd20a005c896beb5c3fe5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabba0f2ab7b36a884832979658c8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7f7dafe1030922714e1cf14169aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf75b5b0f35c9e6688124379c7e023389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5f812b37551c9706ebf495ffbfeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ac1a794c1403bd381b5c88c4c165391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b974bd9f50ecce409b8c41616f86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5089f675284232c852d5c006f053393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5917ea75c8ae13ed70348503945748394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7fd8c1f4f2bb374184bcee7739782395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd79867aebb60e874ac6c08f0ac6cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39fd193a58edbd2f5ff1f1b00b4033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f818eb725b601618c40264a11eb96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c530c94f7807fd6e74250be9b6d13a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdfce8bb645ee5c354dec5dc1e2ddc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eaba2140d005a4d61d68b340a90e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed08bdc846c4d8e109b52f7ab0ef9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482111d0f04620c26f1f1388408c6db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fced8b7b7774bdd6ec731a8f36eff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11408622aeae560191ab0c2c0c64d68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a19f1f3882e04c456a53bffed96ef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb08881b997c3f4448893db6dfa34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452ec2345459343033b1474673e4b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685196d7f9cd773f6d0e4f011f10c331409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8cb2e309262cd0a6b3d445be50f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6434f271022f58dccff028dead0eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf472a8e07d8e9f563ba77d37078310d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758128f1bf51133c00bf75ef2123003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543d3fef9ba1d6ca19e476194638ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306813b7d1c91b62c81c864fa5da35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376832a052ea38681ccab8f0d6eaf2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a70f3a9672c4ca9ba5242e1ba396b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d4209a64cd9f585e6082380c04925418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7537b143978e6ae97e508eb6ba092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9d4471a958b9095b93604753d3fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1935e72e38a621062f3c833a5cd2572421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6843f0420cf3a6b8f667657d4b3aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbee6f4d054af4d7aacdc5771ba84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dda4a410b1545f606e14acd44bd00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0b9be9017678a17c4074da9b0d6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6146ea40dc2dd8c00a4063b187323426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9163cd5d20c02e2452837d51cfbc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891ca69b8094749954aba20020e7cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992396f78c1c676ccbee70c9500d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb8a19c99216af7db61581b2379f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5212df3366bab7d623593bd614f8d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0ff71bcc02d350456035ababc08d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f0e247385897a5ae8e2da95d8127c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15407a6c4946e2564ce4d9d85de1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f87a7f8e2412c5fdd98b2c96c21c6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818183be8d6256ac527ea2134e4dc27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdf0a76dff0527c7f9160d0bd88681437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347b9362915bc93e8be1d49fb2b5a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726db6b2c1fc11fffd2a455c9a053ca5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b32ef3a9da21f35d5843dfae515b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa839e39cf2815e08762aa782de6c93f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad619516d81cf8057d41e675dfd13d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4a1ff61a6ff623b5e63d600685bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b2b449a46550fb216e37728a32ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5637b2aeede5b680163a656ffcf808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39a8d00602b4a7fdc0d2157a179e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbd6646db8252e690795bd27f9f30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266d96fdf2376e20cd2e018e2f9a65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43770e4cb9366041030882c9322147449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922375dea9ad66346a6783fd88f8ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0734babeeca2898df9e1ced57dcba9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab9233b67cab08487a4c355c8c7ef6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85a902c87eb07b5331db0f75aa392453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b027aa1db1e588eee472a4d91024454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d688cf7194b0e63fa634bb180fbc27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878a35fed8fcf9efccec32a3757dcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48735a9a3ad5e09afcd0649de250ddcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb6629dfde4c7f134001ee9946085458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78df39efa23e1af1c214d199169714459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a161609420f40a77a140ea22ebf3c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982005ef491a1e5d4063c08c01ca1838461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77435b5c8146a6e08e4d8d10260d6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67963b918542cae0d4bc11d79b5ecb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0473f4c3278aa8b984b5038c15da0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec32714ebef782b69d3b35c86bdcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769514ad0dc2bd200d80f4d07fb3c664466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe997bf556fad565bfcecc6a34c691467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8ff017d19c097832ace6707eb98f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb0483b1536293c3cbe4cb24a91a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391228cd41045e0ded072b03bb4d721470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ccaffeed0a1f3fc935e8dd5b451e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b71ee1a222f1eacce4e4f690fbde3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc6cc6625bae0b75e2bf73d13706c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7425f8eb735386c38ef04a8fb37ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943af7ed2981a40853b200a0768ffaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db879f2bf0a439780cb6bd4f8d903b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92374e6d9ba3af01a27f9f135ea6e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196b4f4ca543aecf081fa502183378478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4b6237d20ea5e71d35f930341123f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c98ed2a890972fce9472df489f9ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b20966c912544f7084604162a0e43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d641279803d2c80e0ee45afd8429e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d3b12acc9e03f02d00cf072db1b6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e620eecd6721759a2a3484e0d2378b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abccf0341e81f7d5c60fafd216d6e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1221a72c6ac00219be9bee71242bd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd714dbd3794839ff1c84a50e8bb552487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d9f5133541d2b2d01d496bf89f4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312112ecfa680c2a18739a3e6cb5e1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f40f754462662b01cb093b2db0f2a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd0fd54e360e582f5b37e03b883933491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed433153b1a90986b96a6abb33026492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe3b8052fed159ebd2fcca1d424f9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474fd0198590c556b71225ecdb75c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57678cc6671571f006d1a2e411d1d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd6cbb5439c2314b8a6ec67d9d7a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a0c791fec4cfd1ffbcfdc902e903497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc153958bfb44cf82fce8579b0b0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b63ff024a0fcd4e3edb26195efed34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ddc9ce8cdb7f9aa61efb65611bce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06739f6e4b3bec25309b58ceeb3f14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ca7bce605f0d2c5d3f0db8eeeedd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb0769c6c6c8b04efd5e0e22b7414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1ce81131e51c42a65159cdab4d22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c3cd5f6763f236718ef3b4846192505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb80b7a56b577ccd62b21ae959d228c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e9a831747457f20af0286212917df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f72d933204db80537ad761dd86cfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab5a82f5434209d8e08e0471a6681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af9d2a26bd8daddc50538ce1101902510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61363b4ae2c90c8374422cd932d06d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce019119a496e95abf4f6432959e70f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106975428d41c3e909bf2cf40065bd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89220927957c4a954825128161643d8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43ce91f00d30e702dee0bcb70001a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271d7c618b61b0fcc8e71c6f8ca1438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f0318d8a993ebb854cbd26e7d11b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234cde6d3c3c2ebc41736bb6900f3ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc17fb8044e9be96df5840c62e11f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2ceb14a06b1ebbfb5fc547cf777ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b492a91f566907266d13a225a17ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780f7d4e7885f93b6ceaad163c5be3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1cc0482cd233323cf087675e9b0b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019e7beed6a1a09dc278038bb6c263524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da7ed218fdcc40fa8aaff00a95e54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b35231051b19c8433d77628d5f3e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebf5943862c1d197ee8f96d749e593527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a448c7070e4cbade86beb17ce6131ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9908fbf7b6c2c5c682929cfd6a3908529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7790b9fb9252d93d928dba2090ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6443cd8acb84018a3d5404298b83d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87dca19f916781b4fcf988a89ba20c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5dd01fb3f37eab9692c066bd54acc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553764229eac1b114ed64e9730a139534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd1b557257ecb740f00e2265e93cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fee90489f38122719019dacf302d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c59d1cf138635313d91d94ffca5f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54096434c683735d783d7a905cf56d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b45cb8d7cd3264aaac6d594ec26d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789f3ba05a47c0b40d614cc96f539b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21343e4fd7b6a3c582a163ed961cbaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548501a519199b95e9d5d1960705684542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0ea077292a1b33f41198bb3a6354543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a52147c9959782c9cedea00091ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae6e017b7d6a0ae0286c9e870bdb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6555d9a4fe8c2a1e2a60deb840e390546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894ebbe753e8dc23a23ec6fcfddf257547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3643a7f02af0c4093b0627586a35c0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea02e557d1bebfd9894e22aa5a4caa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc882fb1839b21c6d1cd9b18088ea3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e972d5d8434deed45715945bc19de6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d352a21cce0be6a5bcbc2979a9b2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f925ae63c27009a697e5541db2a043a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac210decf53ee0a12c5fb74dd00e92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c8ada405a7d8fe8922806ad8dc82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cffb0ea0ea6f3d5d534ac1ee108fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e69c0488a1568420bdb425ce87fdc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39f0bd7a78bc3e5507da5cfb772e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a769ac1a39971b9d7f6ceaa2bfd4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2040c623753ee72f7282e20cf8e5ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973a76d14bd32d9465dc90554105d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba04f67eb0f1de3e85f267bb1a3c72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33c5a8ebacbeff779ef24f73b257d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c29094db5060340f42f5a09ae40e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c03b9be09039a46c250dbcbcc696565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6b4ea54e02cb37ff921e0b05197b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f75dd78d3ee197e39cf1eb6cfaed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a11b64f53598a74bcd32e2267b8dc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee112dbaed24ad0beee7ec7f0e17317569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0174f11e4ea20c95c485e3685856570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35454d28c6aea78696a49758fdccdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f7aaad660a571a8737e3384d1bdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e56ad3065304712908ef8f8206ed5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973ef524e11d7c5f7f8f3e636125ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085156eb8fee7f7dc462c22e1caac78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5ddb6e232d36921fd78c61b46598576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1578bbf41f43c85b9eecd7e6a4878577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25fe0b4711bcc07b1e4af2542e0b7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b226e50ca676ec9d171319df866b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aa044a63da80e9048743ca69c3850580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9df5ce2174251883f988e51cb3568581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19953027f78a6d182835959de7031876582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90c6cc1797d7ed3859522209bc97d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6585526f7fb67c8e5ae5a384bf491584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754bf44f307b6130c3671f89c2dcf55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f35a9112a02726c234bafaaec647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807b229d25856abf1bd2797722f595587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d19e7597127a6e2d5a13eef2607ff5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6feb38b3f91e9973c171692e46a3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe1f7950e60ef1276ad48d5c18a54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694fa683b09704909dbec921eb383c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b167b83f702d4ed0c3b82ef865a1e34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8814acae8c25a7ed03777c6377cbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda4ed2bb3fe248610f707fb2e9707594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f64661dad43b20e00f9d5c52e127b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf5dcea2770e0e720eef21c1893cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7464c195174fd85641a00069c6dfd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be511ff956d393ef1c266a3923a82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504c4f81c1005d204351cada3967b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33bdf1f8e0f75605d2135b89a86ab2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a72aaf55a5c82a25d2c60aaaf0bbc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17182669fda4c6456876a47bcd87b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926621ef7db0bc710f02a16bffffb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69720abbfd5ecb7d27b40c577b7887604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338a24ac574e0e2a642850533ab6c2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e721673749cc3936c73965423dafdd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f008f64639cbc44b29d6ecbf5c7a94d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f266965bd3966cd80cc3d99a5a9145608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568f26a1dc17d5807a18392148d0bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b20b9e5bba86302593a90b684a01d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a59f1b917977a07b32439bb90884e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1639eef891a22e1a9a2275c82b256612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc645a123a9b724167b8b331996343613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d978ee42f3ac2c71c6769d5d2bd113614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0bc33f545084ee1f523d00126102615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a27ea0ee6689b028a5b43221323f32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50102bf74d9e5d855c0f041d4c088136617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a200d72bfa9c6f12be4fff997376a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af9e38383aa36a957f198623ae54f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9e160c359ea71560ed1f5e4c1019620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ea58689c8050d1ea741e7c301743621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a684869bab495f9304b5dd8209eedab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e7ccdc0409f8fdf0a3f77bf60cdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16057856ac9b5f6b34bfcdb3c83879f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63fbe2c636d31524dfc8eda34ff4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f73266787a8e3203c09cbe3a0b6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297a6385cf55599e7d69578ae5a27e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004bd96e8104e77ea274b9d8cd0aa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66db70175120dcddae146f36629424629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d65e15c23b7b11ccc49bf3287310630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691c67ac9dde45bf2e5ebd406744be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2daa0eda0e9d92144d8ae667030f8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa049e709140d388527a73da5b8e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f2ebb776b77238a0f332c510a06b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083c1c4c1b21e7ab7e4eb8ff30c597635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb850d77bb5b4f20091b214b140c21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2d162a7efbb40f015c629612429c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dad7d017a22dd73b75ce696f84d55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf055fc7c7eed3bd708954a817e04b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3ec2db553cb8b350f9f2bc3cabca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f604ad95890b16c104c432caad05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514477433f5f4fe739672a6f05c8d516642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad21ec4dbdae3351f1e348e719d323643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a935411ef1b9a80d4ebb014569c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b668dc2e92ffac6f72fbe728168e27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724793774b4e20ec78a0938aca4b9e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364109b292767a4b8183eb7968ab84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb166eea796f5b2fd7b8af6ec8258648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998145c68818da3987c6374f9007ab9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a7249b84a4e56e3c9d7bfffe1990650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2202149b2a5e37cd65ab0bc266e02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea23ebec86e1821d91bb4e8e1b5cbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f375f820be61c1a2b797c466056dd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cb36cf0f655221f93ac21c5619d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b250e3eec3670a705f238f047982a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9179e72b98e425493a438cccf72e1fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9376955645ef2ed375b352111a76d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518a04ad900f0090d470ca35aea43e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab1f37d66a4620f97b5bbba4f23e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f1530048f86f5e03025e5268a1cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff96b85d62b380c5106de5d84f82cb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb06baddd803573462f337a87184f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b3a4c3d4c9ea9ffd60fbdceca606663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a4a4418de9fdc93b0cfdc4fb0c14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937975a0abc28908490b0a88728f8ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02509cc635bfa0aeec4bc046c0f76b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c93efd52123f7d4feef3bf7b97f93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480e83e209fb111aee666b61f20428668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f641f72f073f28b42a52e737a68b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771849bc8435d9f49d4b6f3a80bb3f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc4fd2648d5cedbbd1787f1f98b384671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968e4991cda3ff4eeeff7973f7daf7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26232de14fc1a9cf88c5d6425a6c6200673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc2aa6c3ff90ee67d14767bc0c7858674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43bad1d1d73941e942f537c4078d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2bee8ac70a02ad5b0cba1ff190617676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc762fa7bd969fd35fbe09abca690b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65eb123f1a92b53d6e83470fdb98f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478edf397e9f02cdb9c40e665c73495679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d4640e608f01e06400c6e17942cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3527a229061d95fd3ded4d3ad12b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99db83be24a8244bc45d5e0762d07e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d5adc3e51925ca828e131cb19553683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b64492127f8ce76f48a017d5d2c4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5ed518deb542082b4e3d89accafa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38e81361c015cc9e0f6c7b6790f254686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f3b3aff2cb6b23bca9d33d1bfd9e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50031efdbe092cd808fb9615262385688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405c785e648a5aac73a7adee02b519689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569e170d66e90e900fbeb3adbe350c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28281a170590cd28de00608270397d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d83819688fe17ade2dc4164394c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2864686d73ee1e0d7563db22186d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b28824bd4d359cd24fe17fda385180694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c685839520ffa886f2cdfc43fd687ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da639c640c49321b9357f940f2244696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d365bd01710921560de27f3117a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772bd3c2030493bbdc3c401ec37633e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1947d9c7eb14a22959047b1b20f0b90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02561eaf4e1964248370e8589e1c6b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefee80561ed1050dc2197e665e7ff7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0416ef767d327e18f3e8fff3cf3d33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567cef556c7895b56da4259af024b4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa82bb6fa3983ef9b346e67d18e3193704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9a84cda135aea7affe95867ec1124705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ec6f5913bfd530dab53ab41afafb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60be30886a95ccf3b32048604b6867707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef9037922e9f8ac28ba6800e03aa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ba8ddba1d95e716e82c63eedec2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06aa9f50f7ba0f7c54925701640fbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3fe890cdf870fea0bb012d2190f28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcddaacae1b592ff5750f95e422246712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c69e1dec76e48903846d0d4c23fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e25f1efe9b4db27dffa1636eb959714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34c614229b496141d29ccaf3be38b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af528f38eb26445c101f81030153ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc13b92ff30009dd3d8c4128a30f03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dad362c25caa09cc50e02fb119f16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297681071c3713332895f2dbd5bcdb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c479fc7f49b96859c8078d27de17e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eee93655e113375d82c9671d1a526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9db40c85b14a166c6e1d92479d8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c731835cc87af65b419850665f5cc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488adf301481b6e5eaa8ece00d9ded5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec141c1209d01251c06afa04fa83b65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c442530d9892c296439ea552a5a134f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c637f842e4bcc4da7c31762c5bda2eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63735056e25cf8e32d2db493edcd231728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0474f0288c75492750db33250009a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c86ab6effd815006c12b170822c0c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524c154747de7618ddb889c7904e18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2a1aa36fbe71d024bf32ef9cd5ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a64ae2b12d9a809093850a0b106642733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d397d388f61f50ded8b293ff5a4b5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5fa30434a032085e9415f7a78664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598472074d3bdea08dc0c061231c17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753ab8caf3e8392c464f80adf6d7e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edea35d75b61459b9ad2a2e174b16e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f305d89ada20a9ebf0b5a0cdeb61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7152b3fe47a7c110bad1f9daf13112d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260024a8ca4d25dd8c6883db8b0f7e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52029e254508fa821634f1c27e1d8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4562d6f2cfa9ff0cd3245ffb566ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f627c1527fe481120138eb1b9c2e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa945d82a753f79d3491b23590cae40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd6c127485f566bc5a9f06ed6478c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972016cb389df8b92cd52cf5c2ca52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411b5b1e85c982fe402772065cf72b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f889975777aa35ded111eb7ab4ca9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6a525d6f537d021662e8bf384aee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc7a9f5f3322690ad9a5ba4193938c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a27a8857f4710593cf5f32c96582752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad075d9d14512a709a417d87dc6789ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2f6e4ae04ac4b91e615d2eec8b35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5d0e74e2bebac90e5c1e86728512755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d1c61ac3d1dc3d3ec818b642d81e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc427cb0a9433b1aa222ad3702297757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e578389cc29bf655370ecbff649b36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd91bd5c144ce54cf75cddb660bf15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02adef3839f997a6a5c9bb7ba81faf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f794efa2d83027a267a12174b41762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d869cb5ed46c42533df895db447c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9610798f12da9e9f4d04fa3bfb514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651a5fc115248690c31272883b2f745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435634acdd2248993a0a0fb9135d2c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306b608c2b1435a65640bda48df8397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c1a70a42f7f72baf6281d7554e318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f75fe8f603ce6d84c2fdf959362c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b162e16c5faff5b3d58f801ab411b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ae517ae021b5b334f158bffff25611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ad861063af596bdbabf791b3e25c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00ddbd9567f8a9f77c29b8eb11e2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dcd4c43b14976a9c26682b30ea52914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f813558578a55bebc9694754a7e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389069f26236c2d9f94a75ca717b3b3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592224e5e457f5eac26f1f09992aa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e1d9c4f32470af6cc07f8e3e08aaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b0a46d66956eb00c697f0d2b1baa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b8904b723d30c2c820f5da49297fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5f4c1982d70a3ba3fca7bc52d3a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e02945bb51777cb3f3b116bc4e4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954aecf56a292df793626b88dd5515423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf751a847c45cbd73e13b85e8b88a5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff48d72ef34507936ca2a3396e33e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd483a3a1f7c2497899cf3779a7185a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac086b2a8ef174097ac1267ee317627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8152031bf93ea77693001355c3c89228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ae28bd297db934f50c0b748f6181229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943625fba33fd63188f226d4edc3f67b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20eac9323f9bfdf904550ba2f0681531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484be10ba20e1d7f300c5495128dd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab9f2b997c5d4f3232d29e2deafb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f09783b7e1e28b3a5f106328bce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f42b233df829a96a5d9c9df207a8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ee24a91805c07f85505f9bdec81e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c50ef58d0715999b5d712833da91937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5e89f4cc3743361cabc9b70602e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906905ff3377d241c3f67a4536645939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359c6aa864b34d01094113a9d1b252640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b278ca90ae97a3c6016065b20dcb6ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e9234a2ae272b06962626c4ff52442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f25045c5b7694cf2f7f0db5808a1e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3897552eaa56c7f2817aebc546e64744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8636e5f5cbd1e7dc8c342d159a51e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b0bbf6dc44b8d70ead436b48a07046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360175b8a774bc75a21fc3998ce4ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa822b25cc2ea832316f78dee6e316648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fc5abf3b4d4089205576b138199049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c671db6f2dffbe8a768c77a22f8380350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00559af2a776f29f9f9d124d9389ebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb1a2b7e3dc78260d19ca06815a7e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169918881f54984db8fad462aa80d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2882569a017434cb4b3628d8818b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d3b1151ab7eafd1d16057e0c482e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995331a66137345e524234408bbdd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230cca5780cb56276d40d70183c6f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba89ec75a09b75902ef320557ccca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096522dec3c124c2f409912ae08a5c6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee878ae42ca27a9bbbdb322842d426760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f949126df796de46c2c8264269fa6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d9fad16c33d211cc65b98eb8c3be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b55a71c243c6b068a48120e7518663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11190634c88949ca39e779aff36232464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b5f742839398268609ef08517c3bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f739b327f675e3544166584290b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e7bdb4343c8f4b8d3168ec00fee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3bffdbbb9b7efb52b964c6078332068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ff05517e4e5483c328fe770ec1a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b759544614735eda7bf10b127d829f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f20d4270be7524201ca19606bf4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc749b9d63a80834b8b3e90fa9b6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab2b566d91649d6e0869be930763573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ffdeb1ba78bccfe3d3fa9181c6ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be04134953db163324a54e58a7d7b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceb2632e48733586cb1584ed560d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df935b1431da694a3e562fc80de2014f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c92daf81bc12fe7f1d739e31dbfac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa8f5e9e740b21977d9538669412b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe3f090b7ab592b6227babd2cac9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0badebc7c22bdec3c1b11b70e42c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859f3f2687379abeff12cba121fc05e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e241065b66eaff6c343cd6ceb346383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df64f247fc0c54f3b2ce96fd63319984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a15534e374c01c112021dfcb90e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfe6358c38c52ee1c0072c3f263ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c12545e50d3647ef0a7e4b0f903087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431a3e8d074ef255ec9488658af8b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313551f95b0cf605dbb02c77c33acbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e9f9980b4e80979ce09c5348230890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b1a334ea1e603a0ce12a1d52cf1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650f1753f3296a9d95ad5bfa18294292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc9a82ccc553948c62ddfb12a5b9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7d602a208fb57a58b8eb40d4962694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4a54bb0bc33c1c3118160aac65a2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d49ee29d17f55dd101e78a05baf1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824702a801e85b9a5048afbfc1a63197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c162ef5dac9e2ee82fe084d9201de698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09bf43d708e0407f5315817cd0126a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13100d1e3c96fc85a28d8d9bf0b1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f21d26ff1c9689c91249eaea7537101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910bb110afd0ae73b7f72ebff9457c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba569ff2b1089d0d6a75bce1531d6c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b499641779cf64492a31bfd3e4960a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8881d431fe7ecb3054843c37bb77c4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca81e65ae41dc8bac06e6f08f9534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751391aa62926edd97d513bd56279e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3131f7e5552657186495ba71b17a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891d5f8ef644c9ce7c7aabcb02111fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9464f452b353c9517a2f8c511d5cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab269c72056f9c4f197be0ada241f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b419039c22a951c0105f43e53ea1eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0367823e302523f3d89ea9d1ec66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873916d2930767d7c220fe7430b3c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ff55fb5d2df7883a15104424455c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf138f18111f64799063f3e7ac1fa62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6642801092b2b8ff51af98937cb7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7b55d1d2b9d45987cef4f358ff84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afb4fd757c44c74241f9da3e451cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a323bc71cefb41157d99e0dfe8e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911246afa080beac181941d9b05095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2c58714e0c8c86cde8231a3d2e9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e3dda1bb7368d293928aa97a8c7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce4a2c48319c817f06eb97ed0ed38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a44ac8154b3d73a33f5b30f9b7404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e32cd66686e35bd1650d2f26d5ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489812a35344c99ff021aa5ec8561d15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274faa419775e030d2cafda068c07235128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da59112585fb92ed59c8a2ab2fb3d02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09215f2227fc65c9d3a8677c652a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be159308ebe98d5b042c15b4a4c1ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a80bb20e1c6a6536ba8e3e4e630b8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddca6eccc5163d1dcd9621ab9b2343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2686f607ad56b34f5abe6fdfffbfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537dff3de1a61f7f3ca4673a6f4d901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8b6cf95bb1bbe106f8922c0ed35b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0dc45e5ef27ad20c0509943bec185137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b464a297ef0b74562c8f29bf2de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629be047343309aa31e194b88da2fb17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c32909539ff3425f78f9c51cebf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746f17ed40fcdafdb68d8d581ab0be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050bac9461ee32f3b2529c2d34b4c3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444df3314593fa1bce8acbfe69792a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10432d1a93d78897f02d26b1a5dc38a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f33cd5d3a52aa1a82ee4db3dd966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c43fbf1c0922e3c496a0ddf2563dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14315f734ef06fa377c0ab0b882cb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880413abadbff0a1c79b30fbba23eea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c911dcdfe1d990a5874a8ce7d284149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e411e82a755f751e9cddbe24d7945150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba4b4472815b54fb20596c8da971a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f26234b7c013bb479c8728753a05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb9b83a5cbb416e2f9143fc90f628f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ad29f5249fffc9ef7ffe1cb09a55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b223669e0ffefa24b3e244f5774d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c704cf96b153ce517ec078601d5066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5ac0fcf4c7ec4bce07fa331245655157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae9fc014a747169f4a9e3cfb9a0be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79d0310a887533272533ab5a202a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03a947602d7bbb0d7009e124a2cf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beda53728978b2f64025aa0ce7dd54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281ca286448e5f66efa8f9f71147d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fc9c0480feeddffa1e67b23e2be72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dbe3d8602590c61aa623fa90e4d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3d0ab6c6b4d698aecb79829d39d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acc3e43b9a6094c457e2ccec014f0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacdbb82233ed834ec35aea53a4fc03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2d91839415f38eef413bffe5d4c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539aa786df9e96fde4955529273a74d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d646b119156819b15ba7294469cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3cf1e2fb8b11d482069b2f4623827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bcb4dc5c1656b9132cf3a1ade5293172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970de8d608e865d5c5449d1716eea72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b73a9caf328ddfdb920d40a456667174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666294e2fbaf759a2f1b972c97de8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971a30ac985c62755b8330ee44fb59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233111c9338a90e03fa559068b65a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb57b9bcb95e5aa462dfaaa28e6c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8115fee3cae5ba87a6a21a1ea468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b672312c45d8fc0fc7a83f92231308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e99afa490850b47696e5fc3bfd505181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7150097db584691f40d1a1c4ad6cd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb99512e20582f4be5d25a6e61fe4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327fc0d21e9139aca50bcc78d9c768e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dc625e63c0dc872a7a2998821f4f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009084ebdc9b15eab148e1e3d760b42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88df9adce7e67bbe41a365573d23bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf568b08a98a236ce8ad4e8e360af3b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5c59c92ae044e46816022f60a9f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5518190d378cca0421845d6c22d60ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8010dd835b96b27c137ff7106742481191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3915dc7fb85cafdf988dd8b9ee5aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba986be6fe229e4fd906344df7429ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470780e2ad996fe2e33435160ad6cae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21074b41b8c818513ef6f10c38a3011a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8906b0a3a5686fa89e096805dd28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273e104644bd8a8047c55b070b1ce4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29e01c2ab221038e72a6cdf3e4ab4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff647f33ab0651b1bdbd8d7043a3a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be9848268176084987b9fed32ddb3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8962e60a24e0cadcd846f1ae596b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21367f420c36f0d8cb86175d7e2be26b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794bbcf08c0b9f40ef6882323e9757c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d316f4c6919913fecf5394d80453e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d677fddc9e1bea155a49fa9c2ebc8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a690826d8fdc20cf385522ba79d78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef688165b2dfb7f6f71abaeb6b6ae87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440065a8e809ab240b3f4cd342964387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d39cb314690c9119f50dfa5e6b47d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758623a98aa850a013f6f6a44066f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723407d0640913d6c31ba5f88ea28d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbe2179474d4cb9add88e9f7ebe90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43ff4cef24a9b6359173c8091ad25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028c83aa8228e032b085663bdf7031214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4fdbd6d5e0e355d2541342c51fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2184a5d0c022be24d97a69805f802de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ef80d6646bbe1a0be27d268b7be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580888dd10cf38ea70a9e681e5de20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700b52532999b0dc112f5e706b6bb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2efa7b7561c5ab98e8559802a314220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d28a4122c274e5a1b7af76284e81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7497b5824f91a1ba08fb2a1ad664222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57863d81e8393cd47478c14bf48e370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5207817ee44f27e560f92cfa2b59a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318734c400d043bd1c9f9f490929f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21857e359c8638ce6efd100724f80c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa1c5545c1c6c9b58ce6b5a7fac23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957687937c21264ff0ac6b77722aa2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0529916d68e29b53cc99fa76bc3787a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e975f52ab36191cafc12c62ab5414230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ebc4a07e74cf1458663862268fa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c09b24a449fe52bddbd16ad120032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52223fa29e83a8f8b3b9532a440694233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934e082300b715260d34f786853523234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147faedf20de3759b0bc9195bc857771235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cfad19b9e1e76b43058869d5aa4a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ecfedfbb868215b01633a5beba999237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd3c776f3a1bbfbd7f3e00fb5fe39c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c45600f2a3e71184b12932686696c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4650a25b337d192427469a7c21342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a490cbff93cdd1b5f54743622a884241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d7831c28575d8f0b104f9272aba4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99687abd8cb5bb93b36f5db6ab269431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48545d9aeffa99da4a9b59b9eaae91dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99075634407df48afc67eace7d7f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefffcaf1cb2516cf2a11684219b843246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad58e95476e86860b60417fd0015f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9984856a3c7da272dc46602831c3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790fbf28f547b61b647ec7be40c44f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9f83eedec83257ca9383a85c4a81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42260ac4c9c5cc479f74ad652291c8ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023df84f0086ad8f302e3c172d42208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7208b3edfc8056fedfcec309124de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c34b9e31b36d15df191c29a4435c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a95866fda15121977e6f659451131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2aa767c29f61661ffa8ac94382d56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff16666838cc3de0c5b9d8feb9f06eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d023ece6eaf306d39df40c6fec84c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a7124565786ee5f82be594e94e7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201da78efd6d420f1c57673197a9ac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180dd04aaee9fd648071e1c59dba333261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f395767e2d2b69ec6c17c44162bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c55d2e9212176870980463f4cd0c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351dbcf5ab808178be23091862afc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c51ba43ccc8d7f511550e29f6a9c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9876779f5b0aadf87f052f64180d43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7872cb05b61cebb7e838bc518c1d94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38283f7f96b474a8b9be66b665cb3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde16fee3ff87c73e9ccaa11285c858269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02bcf7e2f13a962f7bf5a3fd0397d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66d3a6c1bf7b8f27c8d92992413d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf885f04e440538a7903b6bcbde31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd8a4545312358750bede1e431ee1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f562d1b9f992c47800c8d97db564274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528a708e79df07c318aac1cca1777c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35f94efbc6b855596f5affc50fb4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd045b86d6ee463dfff103735ea6a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462783f3a6d513bc7641a866677afa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862cd6d8294d4ecca6a7fd56611dc66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d23930385cdac7f626fc1ab6f1fcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7931d119ed438d46b0ab1d0e4355a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472918427f74b692b62a9c578d424a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9d54ec711534145891eb05c39cdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17ea6e813e7e595ac43c2fa72d3029284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e59b0ee88f362b4cd7a1aa8fb042285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cf1e42542806debca84a5c5e761c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952c2b8111a03ecff8e9208fb89f4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f8c2ef2528f8164c22c12e9698143288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafaa8ff76eb47c48aa60bc2895bd8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b20d7730f2adf6aa8f0d8b38b36f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67190acb20e511f0168bde9be190f46f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5164bc3f1f46909f3fabb13795c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517e15ceead254c84a154521f88949293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef40765771f3c3a73c45a1b60d77c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a498248b39dfa40420cc6d53e04b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac433183fcda06c4550265b17c64c69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bcb25f7df298a2018e12ab2f34ca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6802c5456b3edc710032ec16860ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe135fb46c3bb17d76cbb7407f592299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e60df10c28fb15bdfb5813d703bb78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d80f3844efcc52e1ea5b36160d92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6390a9ace12b0eecec9e68ff5917eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd9d023de36ab96c79b55077d45f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0a11cd7eee1de67e9d52e2eee15ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fbe855651f2781f52127a8177a128305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dca1cd1591c89dd1476b435787660306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c0958d37a4f5cf6175ccf1fe713a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054797b788e4589a2970793c0b49eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52398505cff189fd78f64e60236cff50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158630de9c9ef5aee4696def086d3011310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b624a4ed4106f852458c6a79e94d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46ee4e8e0675858ce1a378d2a4375312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89d5b75edcf6381421e1e839fe159313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a1155adfdd860104656da56c4e8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01119020307fa8693ca4390486bb70e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e095a558f2d12615b198b04652f050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1e08a5742f0ce3808a107e811f92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3ae7df95a22f7f3621da1fbcc7a36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f421403d47e5f5f71499a82e39932b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d44d610437b42c95989ec47e4e6475320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b66f89f41da38fb4de4905b56483c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac7d0ee4bf78ac644a8b357ea71561322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b67e30a4d9940b3196623720f382e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1568dc576c3ebb078de85f947d41d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8917e13668d1aa6f111721faf0f3b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc8abbb6bf98587ad4aa0c9b3537f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2dcaf4ba3efb7e4296404fc72c427327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070dd4071a151d2201c309283ab8c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e2ce24bd4a9b1ba46d6b617b7a6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de598f227124015e27796fcf8e2721ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a22129b9824d1f77e80cc8ba146a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c91329c15474e7b61b7fcb5f7100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcfbc63fe6777926a0bc80e8a6d0f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0bb2b19d080c20a095bce6811c235334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa870f775f09b8e2d4d11adf93dca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811bb86e0da3d5486e6d4ca9383da1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb19ac4f8a65f5253d3ba2700b7bad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57e22b9c0cebf890d3db69126c47f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a034f2fa98fa82e970aa40179070ba9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7561b720a60ffaeefe871fd7d0056340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b75e2da178bf49b8803bcf76feb6e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973b3904d1a822b9c08d006859d16b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2f5202e2fdc5dd74711e7164b8a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a640b55d8bab3fc6021e1cb022cd3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a514abaa1dd6e5c934e45cda99488345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd69376575c79d61598aa08b461775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433282358772ee17231b146bb5f044e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc55d99364c00960176a58367475e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c2f39d417d65fe9493e5022a2e67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1744823c5bcc2e60091088154c1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0191718d7d7b95fe3970175c167e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c023be4452df21394b6aef80fe4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758953288172c497fe87f2ca8681e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c18a8a1fc0f40fdfc8c56e98b7352354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504670f18e2adccc93b14d5e5ed78489355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bbc3aa9e9f2687eebed3c3ee855da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7863b0cfcea398eda06c12d58e4997357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb89d842fb273d2480aa1633661fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c973707d70ad19a2e2e6a83582297359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b856af1c0e91f248714d46ac835d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe44f6c40a18e5886eeda5c372dade361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25f810ad45240f3002126701fef550362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee75a40546c3ec98568df0539b6f6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92953889ea2a458803ae45ce40b7404364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3644882cabad1ff7b0aad52034940f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a4c9c2747399e4bd37a2b33e20f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ddceed1347eb69270c7ba22c8d165367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ca6d50fb25bb24d1792d7222922e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5159a9266ace780dfc684ae81ba6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec733a464561dc6f65f30e7ba1bc12e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba037373689a98ecff602b3694b6e20c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f6fb2976cbd7dc593c0b7270277c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644903fc5d904bc059a7e093770b8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33ed5914728d7a36c62c6aaacbf9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446441c58061b54cba4b59bd62bb81a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae3d82c004e3e476ff4cd578c8aee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bfc6a185a57147d139b28717662d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb72b0f892fba1bf7ceb2f48a750e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705790e47f661ed0c91ec7ea96f521e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf4cf2e09a444c31c3a478d36f71c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720398af91159dc9a3ca4c8bee5db74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae05675ea09ee44d0d0193fa3bdf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985156dc66b724916a7532bdf0ab5e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b608b31d1359d9194a70bd7eb7206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c46643fc8b8e675186a1e09935201385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715d8fb4f6606d74fb88ef044e365c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9d5110f08ab42f20f61ae567ab62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba4605045c775ac02ce930d025bd94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522b26121d7405925b2e5c8f465cddb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad37534039ac687b0865bb091d20eb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7bc516f577ffd9c3ed22532a31600391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a845f6341913939b74e2b65c07a080392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f623f044f336205da69d33f8c450a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac53dff9e96e4e60fb5e3b831e3518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff95d54bc266e4af6b92662886ba7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e23dd1a8e6956010375a7ca5cd2b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dcda01102b415ac7cd226f7bd2eba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b9f7cdf60299ea48402376a5c7ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49e85751bdaa973815ef34bf49e0a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37587c0706d252da8593e63d25b8102400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97cedb6da737f78530bf56d30610d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18d31ab6f40efe21368d2ccf5790e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b489e2ea8b111348985ea9dc7166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bfbc412b0f2fffcc81b7bb2506c69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22ad72e3ff8355fd7218b6797c452405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b0ab27b6536944ba7b6dbf58e1d5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a305705c14eae1a50a37d06eeb8b5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c83dae4594a4c1210f62c42132616408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5448500fe4e6bfc59125b69c5163440409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d5211a51862c7c471bfbd080f43d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83efe87bfb730a3f217812a40cd2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604e43f3b9ac6356c81605c8ab7389412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e708ce2fae81ad3a5b5342545a1f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39adda09bbecdfc8d53230d14ca443414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e5233f69deeada4cf577663cac665415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e6e05dac238a0227ca086544ec95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8270c1a3b3f60b120efc03d4a3918417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdffbc8ef7a33c33371c4e979734260418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c25cf9d014cb3d9f89c69dc84b78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787462d2e9616fe3d46844a541d31782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2538d383e6fb2a8a268a8d6ee95eec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3503393ba9d14ff53e19fbd7c6854422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1601f4940d84d0bfec14e8412ac9f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1ae1f394e4adc6cf5ddd7a62ffc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84421ce37a2f1da8209d52fb66e2e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe661252e85153e6239a06d96992f761426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52570468e09cbf0fde9cfb14b99fb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8bf2853de03d1217da8e9e4615ae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea3e77e4735ed021aab3c1674b984429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596155fb12cbf7ac26ab0d060798ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42287f5540d278e9ae5c1c398402a52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4feb9560b8c8722801b517bb55d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797f48403e9574a0b1d265082729090433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1476fcde077f7db3796a400ee59513434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61421596302c2d03d475c7aa0204b1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d01d115f4748fec3b9e0e9c865d28d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b70e06d2c4645571f090958214546c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc06cf75b7cfe2449267213cac4d6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767296b900937e93d5f425063a302b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae311a92d869ef984e5e541dab2a23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7abfb5cd069338f4a76e3c49b2b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cbc0d5cbf0cc67614e2e67bd907d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f9e19a8041d6b888e307eecbb849443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc03dc2fa78183e45d2e3b957e24af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f3daed9608dccf14212b732199929445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79e7d56e762de8c1aa0bbbd00345d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c55872f1d22244c53cc1c9a59ee723447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd1385b0cd80613a34a61555499a8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b0129dd9b6f564c3af30cd8be05d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e64817f532f51031526a47f59c5a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0b4d39ec5bae1f1093c073ef5177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e3ceabe663779b4b4cac8d7dd128452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5622081e406cb3cea24732d26b4cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc6654d2b6da0c0ce7c7601e1d7b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94709af0de0d56fb573882b4eadb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b084091a86d62dabbdefbb8b8782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87989bf41c2e87e392d24327ef6f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2035a555d8ae955b53dd045ad9b048458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b90d5cfdab771570dd10cd14af8d81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5082e98b08d34b256a92199dc64549460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af567f7680a64eacd1bd28eda5129073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6f697f9c3cacafe9a5bad70a5cad4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f72928b7697922ed5c4dac53d67c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d584bff13d49445de660b5ccce7881464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34128cad08b6a0219f098c5b1c8391d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee222e5d6c3fd4f00b3781db55add2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081d34d098a2ca7e7d63b93a717716467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c8ce5f085865bda9b5807605e087a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbbaf98262fa6075e22e2bce93f8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1642a5b406e18106a24f5dc49f54e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b346bf6abdf1c8acd02c4fcf7ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c1d7970c20b96a9d053c96381741472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e4bda92731aa1ad5e424c6b7e687473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427e23ffed3107212b61db817ccd9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ebdd33ff76f47570becb19efd549475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73adbf36a3043ff5180425b2fda339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c18afbf7b026241403abb9d2aab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f6fe4ae6563dd35029f3db0b5569478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06562f8e9ca9e3486f294109cc841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c3bf47c68a3cfaa63b954215c462480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce557eb1360de5c01ef40cabb11aaea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be420b708d9715c094266a3e8c938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986121892be7a1f134f569d426c1461483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd0a0e88d9040fa36c111ae4445e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4c6ead46225b7775494f807a6aab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35672f82daef67aef2a1da5ae96adb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314df1a8d5bd5178aecc7141fdc98b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909384b9891e919f177c7b88c4b77d22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa07251f01708078099b2685045429489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f1605d0b2602874a1f6841aa96ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724171946d9c9e6ed69ed2790364a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66cd4a1021f012833ebd3bbbb3f779492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d16c672fedebc6e1f4fe517aebf6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e11f66dcf8d16e20e7f1c9147446f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88d014221feb99fe136f3b8da01d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f6e47c9747a06f2c6ae8c4e7016c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca36e489ff3a8bdae2aa657e688847497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f0daa81142a4722aeace29e727b6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb3efb43b06c308fb8be08a823387499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca813681279ec8b56fa835e9b97604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41235efb38e12f30dca790aebcd915a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610c6cd13977128173ba81429c7ed76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3a62eeeed93e6de048802077ecdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d2a7631177316a2a382830c8528b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69945bd80b02219783deba27dbea84e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dda239cae23e6a13e4d4b98937e01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a48c5e8a91654a80ebaa203af3d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eba2bcd7cf344c1ff8800ae68fdb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd2f9efa7ca94634d0ed2687a7a6ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218c26b83f14d5ce59ec097ef5c4ffc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faeebce59e61dd63c740d78d1d9993511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700376597f4ce1e61add1f363eb67d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36000775f8668fe01e7261e6d9381f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80a3d42b3e2d2950f500139f4d7e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e08296fcf768111adca56c17162b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbc6a4c4aa238a36da6e81e2db5856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d3bb1fa9ffad77e16f5f09d81261517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9235f2a3cb96f1193613af5e651f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89688763d7d863ce8fb9b7190c4ecb86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a38d6c42c348aac15ab8f7a4fd514520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a7cc56e00d09901280655be11cf28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac516f5069dab066669cc9e80af04db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3d6269826de3b9ce2f70ea26c9fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe06d002bb3b8d0ebe8c9c212f2c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264020b21ae845573c476af8df0ceac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a0e5f33e1cf904205053a43d8763526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3ebb9421ecdf8459f67d6d92042e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f62422953740d64ad7068f6b39ecf6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733680e305c9a36c612798d45de8e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c8aade3457a6f0ac64b69740c126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6034ce447f403d5e8b63c937e55d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70aedfc4ec7d489db5358204e3a2c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01929a0b51507a217afea845701f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647960b8911fc7b4cd6091bc8b3d219c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb515090351acd6559204b06b5112fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ff945b02735843d46c6df515a6b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ffb04297bad8ecc0bafcfd13ce5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f378b6df61b148bb95f401b4f211c85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271006cf117d4fa291ae356f0eca23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4b414c4fc8115c6d9b17f53cb5a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5ec1a2717b87cc11256a4bbb8933541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c146dcd3d2f887c6830016537e7002542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e4d8b3e74b4334ea8645f1be1d82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab23b25d82d89b51bd403f2c80738d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f849b863e86a5c5f6110dbba45f7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68151faec5b257a7d1083f4e65c7ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fea8aec81ce227e9ae90f54b6ee6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060c631ab4a1aa0f08625f739c70b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753668305204189992142304fc9021f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b9446aff96facd520df4e4f5f61d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b6fdb99c4f10726767923ba687615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113db8081140d187d4a3aa490b2700552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a8a3442df8e9a9e010aba34e805e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382b07bdfa002d6c33419b5e191d55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40002244f174870b20fa532f7e03e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe19eabb108b93d01ba513b3a0725556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde15ba3df75bcf45b892118c50bd1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f359bab4981e01b2f8082725afcbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5f37bb3979ead3feba3f2d976eb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3abbe3934eec9bc2794982b77c91f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662421c0637c79c259258814beeb6dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa2e5b69bf7b914c995e2dbd94389562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea9e090534ffa7ff311187540576cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8c6b64ca2638ad591bbea3a84b74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c04cbe7ae3bf82cb0c0068184a42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16eb52a21566acb597357895c0ece3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3431bbda4c07e6f7a1fc271d5a6b75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9941b5f46f8c984d4345d670bdbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2ff408b02b4e8ad34bf68d7a3f5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422f52ced82b89bc03f7ab1f9e46c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69c9f081f8b4527695bdd2101a1c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869615331df0ced0a3b9ec3b3ff4bef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a5ebb43deabe82e06cc27d020493573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a79db7cd143748e42628dd4b0983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464c973647f248a9a8ddb2756c837b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d9a08d695dc03ad64ee9e75b4e359576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f96754d43179d0ccea2fb76d90762577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ef6e0951199076bf0f7ed7912340578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ff7fef6b2063389fd309de1dbcee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a8d71cb204c1a3175981fb8bcae2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850874285ce4d3b87fe2f5e9e1e33cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53c8998da9e149e0ff8c67ae5a18f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8bdedbba4795da6772d5a6ad8d45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59859b5952f60cdd12c81b85af2d257f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d07e5c53c45721f5c2894b1482e6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f69f2c9d314a68b207f07fbbe33e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e386861b00c079d07519b07000d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55513c7dc62cedf28440388db5885588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2abae78ca0df763435a2b19102f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2603b0b5f2a7ed2a1ff3d4372b4db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18c8db44737ba949011f644fddb8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc5280b2cb0c174aaf33e50f50e22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88946ee723799e0858274eef2e2f68dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68074dd3244d39a8e7367922816a437e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb50e0bbeef873c69b9364e67aeadc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d8010a65bbffe1f2e96543ef61aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee161a1075bb5543df99a2e5a7e17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98e0b0327b18d5b28955ce826f088598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea97504457ac565a0c639fb322de45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e4c373e3e65807c098ca3a22b42d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d4f5ed7c6338b38d9215f7d1cb55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2758d22e34bee5d1f0d382049f06e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783b4231677afe904d9148a8efbe53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af29213409b97bc20f698321c8f98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968b6bc537fdc2e067cf9643d11745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195d85ebde825fe23f550ca045733b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0888b87bd3b49ae7493f5a702bd432607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d54796659da12b1e0d358f740ab1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2793b937a7b7e087419b35db4bd097609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1ef4499ebbad0c78fd1bb8671f04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238bbd5de42a1774717ca091a5ddbfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b9db7e224eabdfe247787e41ae0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f590222fa641c76d4e7a1f245efc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd10066a3d0b81f3e46602a2c3fad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21b709c5b2c9aa8ab59a55d8e2db7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e30dc05354c9184d42a45755ba85b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc82a2956628dc58ef07e5dae1dd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e667cbb17851c5805f76ca1593cf7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae9b179e676641b0950329cf298ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f8f2fd1e7f53766f1cfaaa81dc3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44873164684974c5889276c79b95797d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af922266aba6cfb398e58935adf4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388e332d948eca588699af7488e204623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0782a181f7ed81ffa0e437013e8e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0c2a26512fee33e46680543513ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6a994883700512e5da3012020dea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c1b6612c7c474175455bbd63a90f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617145eec95b0fb02eda5b040eeab658628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689c501166ed0a3e5c9d069157a3b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1fe8c089fe573b9b3fd41ee6c9eaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b140d8c250ff816bdb64c10e251a54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d1291d52efbc3085e829d763a47d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b74e6388975768a3bfa3e7fed5a46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f10d273cedf3e3ce2552ca93a6fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd42842386ca3b05e705d05613c3fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7e45fe60580cb883821a1d13ba220636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7dabad9b05b3e17e2ad98d8616b6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f0314aa9e1b1dede2719eebd97653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53d71bdfcbdd7f268d2b1447bbb83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6bf5c6e3e7a3610abf061eb35247b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd73f907e31f58673b4a5da2b4ab0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d3d8a3c3c728d79f578d0ea8f7111642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c333d0f4392f6ca113ce4d8cbe2550643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdd7533cec9b5946f96b5f30077e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b618046939a96be34cdde408cebe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a36e9a18abb073a7bf6cc60e1862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1dc29b2cdfe22a925909c5f2389a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f6c4b00b4574506c2fafa74482954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae7593ed99826324391bb7c780a24c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fab52be06033c8de7f1b88c0aa465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64494f2c385c3ce4a702bc363d779651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cad48e655e8e3059f360bd643cae6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215e32bb26b55dacd977fd59fc3a5c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894c9e1ba0956783c0726386b01fed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc3c8cfc89ce03431acc09bfedf99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb00596840b491045c38cdc5d3d08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bcbc4192b604c534b6121ae74c3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa2b9c3cd3f97d1f7b1277a77c62ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053fa704edd73104b753a83f3e2792659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6eaef84ca5572499521d00315c15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e542be53b3fa478fa0b7176ad445e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102775c28ed10da0473fe93273726f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42c3424ac820740f5fa436389bece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52c953a7ddfb9203d5d3f2fbda817664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83158de16453b667f5e1d85e0198b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266bac56104cacee2eab76d9a66952666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf049c096dd38839819bf7e517b8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa16a69ccf04b4635d859de0d0d160668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c733fcde8e7ece271dac56a41a69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7580e6458856024f16f46804c96bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56bc22bbcbef3e4c85a3d8984c445671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d49cff601d751e59be7fbf73cd529672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436a8f37b117a8d4b886267e3e2c54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe307a309f7315ba05ad25a2efbf8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec632bf877730e8166ec18c926c59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5333d3a7f020c1753d9115ebd8f1db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44369b948750e6d5f985100c1f52f33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67d711e0bfb153b26f68548337bcbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950c9ed02dae1f2bfcb703b82961b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da8a3685d319f4d92da536ed64519680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed14a1b60e996413c6be3fb00bcdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b84bcb3cab64a83ec12b72e50d86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f61d21cca1d5081c67983e52d3fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda170688737c71d547b40f82264a77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e518494a89b18cbb1dd872c019b33b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a3d27715522b072a24b12d3e9b47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb5e114ea321b1db346d0db7df54ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f89c895a0777a6b023c12bfa926b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3c9d4f202c3004f1a6e13ff20bd7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b32cc84124d5195c024b496b81d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ff404d2e5cef81604e2dce9e282b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd07dcb7f70556944cb4f1d8960487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de583912102be003aa4b1e61803826e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42faa39f2357a9353423a3d4855e49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eb3c8bcb3fdf032108edbbc221012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a22af44141783cdbad493ebd170e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab654685ad04be1c14ecbde5d05f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b86a5e52455b932cffe3e39c471a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dece545b771a55d22b6cc9d8e87af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980005223d04c1ec830586ed5eaa5e13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd460ae991fcb3d7bad8085dc92983701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65d0999cbddca245759c499b44a79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc6a06b32a04b6706b65722a837cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8adb919f9a6bd01d234d72845ebd56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb552f95d3bdd22d54fbf089498168e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc6d4e95339ac3f8eb2f861cdb8f4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773155148c416bee1ac071985e8696e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07124f42c65628396a3437fd77cdc8c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d901d91700c043eab5b89a10b8b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da5d67167992ad052fc1610d7a44a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf60b214124dafd178e7cd235b3cfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ced37b01e67d9414943cf1f9a99c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9797bf26794297df770defd69c97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2de9871c249ac74624706ee5a7cc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e231db25473ce0eeffce081b36e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786b812c6fa7a0cf83e8c820920d89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ee69b1c38dd338ab6dbf279fbe86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50e5d06916107df8112431a9bb53a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a09b9e2cf674e2fbc113f4e8b7dd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d8b55657233a3aab327933425eb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb0623d20777f78341490e27facaea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1300b6b5da59c1ab820251f0b8572722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f07aae268ea628253168b8c293d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11201fe1de6a6ba456df4e5dbe630b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5aa4aa65dde361001336589bd2c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce790fbc13daf487e55cca01f72e7e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ec2e4eb20c281a42915993f43a00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a3492f7af777b49b3e8dfc0258d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfdc73ec44b3398dec2cd2474ccaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f380fb41d95137b542b2146c9ee9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a02c085db9314753349964210be8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104f4bbe2ca2516806f9f0d81b527c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de085b8960cb3252abcb95e804fb0824733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02c555274a80f6741ff51be0bc032734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135cb778d3a765f522ef7dc63f13f34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e25569f8f537b084bba6300fdac0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec004e2925373dcd1a9ff3e5ae215737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b58c43758009635755a000401c27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a585ae1d9061f1736fb516241155739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433e20cc216f4016a5677fdced4400740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0bac79375042a1dbc53669742426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac53b8eaf13a7ce3e670ab3961f640742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f861ea88ab7ca2eb0292dca0eef7e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7ff36531f38a07e949695afb0143744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307893ed6636b3eb2999894cfa5937c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736e3c0800b5e51ad3dfa77d654693746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6df7ecf05f0c698146408c49d7eee5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0a16b52118e9f02cbb4d3d717ae3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58686d657b91b03243e34824d6004aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb864a2b1843aeebe9a278f5b1c566f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eebcdf99b99aa64c0ff31d4f9fe33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e8907363f750a8762ba45703a9e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a63ac3569e623b1475440ca8e2775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35704bbe29f0f8a1fe6d73c6cf9423d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532c6494da75f385bef8446b67a3e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39436265a2be77dba5dc5ae94f38dff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a62bfd470483f55065cb8d6c7435757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a0ce53354677b031916c4c93d5b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3278d345a1849d17ef85fc35cb41ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>