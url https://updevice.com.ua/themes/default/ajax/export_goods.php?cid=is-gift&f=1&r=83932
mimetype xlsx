--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e66dbb4b3421e2bfb46e8188a46af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258bc6746cccf07126f2425eacd85fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146258e3d625b64684d0bb1133d2f13f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc974f211ac7302dc17f3026d6339b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43602f9253536f368f27ebf6db499175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da40426c58b1405e4627e09e633d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a4dd601f3a166079575f6c2b66d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be8ae25a438c18f541e9e416a5e1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158e44cc5d7db026dd3d7dbf2ca7d3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ccefe4af7d91ba27e517f5d5144910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a41717ed8baace546e90a20ffcb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7563aeeeffaec58cffbf344cd84a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e077928f4f30fff3e345eceffa13f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e7faae6f375fdfd222b09b246c6ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50722ba1311cd2cc9aa60c1a51b224e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f016c9d8041c19e3f58c607d430adc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f67f234946ba84a9a252d0ad866e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa942d3971655f01adf6d2002ae16e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4a87fde9a159533868b7dab3b6f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a62272e8efe15529b0e414c170a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fb76d030474d70060cb6d0ae550421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84dae6f1b154f2000dc109d24ed3f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a8a775a2aaddaa08146600d65aee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57e5630845a6de137c88557f56969324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cda6db55662cb3cada2713939495d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e41812397b418b3be0e04a9eb26c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35fb11453425c3499f2ab372b90f4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef1ffcc12169e114b4d51a1c2e28a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110564867197351a616d729b8cdadc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58bd57bee887fe1905e6ab57aa28ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13393e3d6bf81a906a01725692de0b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc00ec48c687ce83b2baee7c3175ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b5068fa8b0000a03f7898220b37533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a163148059d26cb869173b0866df834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd908564ad6437d43abb3e6adee32b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f20fc6063ed7e95a9871ab66faec336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecd8ae1690557a339902c2edde086937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51ce3479decafa727655d3267798738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7c776608d99e0ebcd3c3ebdca8e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665745cbda359b9d83dab5d34ee7a6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd41da75ecf6b0922ff07fb01ba45141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61f80e216c26cfa62d86ac1201d1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6759fa4b6456d58c4cfd4157ccd5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0200636ee264272947160101cb53644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade334b6984aad27689108b4141ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a86dc567c1ede9ea9358162a916cd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2caa62bd922cba68b176ee0c45c53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab5e0ae61b13b8192d31cac02c89f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc0a4947483c0569bf92a54c45443e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30624468a38bbc8620e73e5896bc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda655265249b072bdc8a6566461323851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8199e3d0b08dcb137c72000309dbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afc068fd52871fc6c824579db61c4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a03867b7a59287dc0e2f68437a2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4adc3bb7198564d2ddf94f31d6b2be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2e9903f6810277ea067c31b3f94756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14084b13d6eb6f49fc60d21136eb6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50152e4313c90b6f82e3a245b140b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e63247029ef9ef22ff0254cb5961b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6143aae2c143ded25ca8e360fc9b8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5af6f0855fb5978ceeb5f62860c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79ca9a5e10acc97fd00ceeed765be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07b2cd9697948112dfeecd6d5e89863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7549c4f83383b423b277385cec2cb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320f887c3ac589af9c468aeafff09865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ab76371eea6541ccc431c556327c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790835c1ab3488c5b13af52bea34376267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb29174925314a96fd252efcecdb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1269c567a078c5a48335964d4a55469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1807acc399f50778d9cef9a52df5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf1627403612e6e035134949ba13171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84fb7601b040e6bd0bd0803da7800372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5986297724d4de2277d99df5db488ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c8836a9386590551c14b90338635474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6659b09f02f1c7f4392fe6d8b16b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7dabb78044ac599c8b6fb35f4780e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352416d3e4a5b39408fecdaf0c92ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697883e38cfbb877952ebb8a73cfb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee661f4ed9c29dd522a6b5b455a7da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05e759ec4a5dbbe79d73de8b26a01880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d398346f84a5715befbcce2de5a71ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21672fd76ac6c92a75e3cfd73f2f9cee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb1b10dd8cdffc5c29f0063dfbed9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef6ef95302bcc85ab656cf04285f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcaa39e946335824a728b209246c4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e1bc5854f5c8422154631a2f8a7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf0b054ca7d01a47dcd90a969732d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae52a996a0da9bac0fe0f7896cb5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24b0ab8e1f3e98f97ebd5c78cfb7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1866f32bd13b42846a1ef560ccbe9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7403195b6349c3a1011dd5dc7ec4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d8ef6df580e7d4d00974d173dc5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23756829ab18284b93eddb9f356df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6903fe642f1fd1b356b39235f07c4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5363c6ebff3ee80c01ce0e4420e53f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17328811ab88242e6ec54d4690d025496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0fb5d9597a3b9490fe462173ce43397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb14f07448401cb3ffa879186b365598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55040238f29f72007de6c30180bf5cf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6fa5223c970dac9cd6ac5b76ea997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc870695d39810a99b5fe3ae273b3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7e743c974bc8d14f0d88c3807a394102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2cb36588dbebd07e813bef1f7a83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564d095db52f45cd64b8c989a394c49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1a45f28b21b86296e8e546bdc039105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7d613666cbe8171c725b04e8e902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4caebd399ae56792b4e02c7ef9806107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d295455705a262df1d5011755845068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f213f92242b51c73954fb10a2136cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d9e500cffbc58b4990fbd1b905b78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ccb445e6b58659e129dc4b9251b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afbbffd0f53f528b6388166eb38f05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d188e13fca4c253ceaa68b3587cee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640b3fc2cc55753d8a5234a42b24e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3861e2172fd499c5822406a1c73e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8856f509580338265eb7a663f7bb9fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654f1bd101bacca5d5347ada44f84f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25036fead95e6bf5fd5ba3183c4dc5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bcfbf4b3f008d49845b146f5a601b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b9c39d99860396fc615f4b89ea9d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5981bc48f3b17c2c4405240e5985b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d674410e708f50c798f6f4b96cbf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d994b07ecb33454aaa31056c2aea8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acfccef8e211e0fc49d58a4fb4800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440bf52e9b9ef071cf4a754005d04fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3604b872f62adadb5a3995d013c334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c0df46a1f5e0e38087f530b1ad6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389950a9e92b84ae580b6c5e16aa36a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a0dc839b0470c2f1af4864ef5bcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53b7a3808f9b596c2f4b451da1775130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf584b7637fc731afc234dfff42f92a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caeff3203ce0ad6c4439343ac4600d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b4016259dac8ddeee7b639886feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3196905fb513cd6a2f26aa30ff41c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ece39acab3fe62d5e2ba36b09ed7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c93695d64a8f9ba78e1162268452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66522020b07aeb7c827858010fa7f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb655379eaef69f89ddb28f99ffec9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f1fb18b7fc5c0353c5aeddaba664139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d179c8d5ae32255bb45ab11f4389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf358a310470582e4ccd51212930ee3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e1321011bfbca4ae20d94bff3fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd96845534507733fe2908ad64c61a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca37796e886b36a4b26a10a97e495a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199812bc4c5907b5634284cd96fd82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f65a2f9c89334f0fc49a1f6987d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc22f9e20680c3865b08351ed1b48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a8766f092abe1293bc7eed8ecb51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb8bc07fb77cc776ca757df08698b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7141cbafd9a1fbc7fa7e8854064ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b162696249c6910097e392d860b21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5dd0f7aeb300343d857f51102cfe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7d246865960959c48296491da8f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cb1ae317abba4581d189099c7175f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110906ba6d9b196e8a44efefca51fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08536531930c52dacfeee97193510ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645dc43c83aa1df409a90b0e3803655157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb6aefbdd319eae2f1c7d79af2b8ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3dd52d7116e73ad0ddf7d076bc53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec005a6136a3d49f01acbf86a09c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a518a70f508621eafbe813c1abf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05127706123dbbe3ee90fe11fdbb5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484447812615f0d93483ffc172966fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc23bd436f15bc7fd3ef592001c836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689320da0ecc80e54d56e8b90798a99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33894ce8c16c90ba4553b2065019f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1940719e023be59110331dd5f422c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf75ed2c255a630da3020273532ac0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eacbda44d823c14bfe2f9e8751015169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9c1e05dc435eba5ebf98f4b81332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98e77b0f2f99ff4cd9ac159d14e33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da2904d32c43bc3192817c66a0de7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e458105f501a5cccaec01f3faee561173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c205e0f7fdeaa2eb2cd085c92a99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a9a2d4d295729f06bee42f335ca26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee196ecf20a4324014ab5dcc6151609176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08281e29cb2c51fd39b0ab97351868177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147120a8018d482b268635b00bfb38a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d85cb3287e6b82e6b6e819ccb1f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c003a706e4810801b0b0de254bcc85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc4cc9e9fc248fd1308db6a31e4850181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ebf56daa2599b689b603348c600e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a86a0f04581add46f4efe424c6c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011d2820eacc318b655acdde990326184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037bbc9be526bf321a68e39a5d4fcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b9766bf07cb958ac522ed108f119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f1c702a7a2dc8604ec50730185dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6ab5eec4379e7bd61ee6d289eb1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df54316f5a2f8b94ed1fc178242787189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791f5b233d8c6926143e8049369b85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f186ea299e62ac28b37f469aad39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ee824afd665e6c6c4cc1372daf3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cdcac697dea158f8998d2e043a356193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda131e48b62205bb63c3747fce400f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7e44752f960b7a2717ffe070c3dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20cd09773d8a60495ce0388b166362196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7efec2bf0592b3bd790961351c7c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc08a4c6520f7c569770e173972be1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7697daa8671c3bc69975d078ca285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ffccbbaccd81d9e2acbcb196f6240200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66a67aececef5adf9639bedb2ac41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8159895f77131b89518dcfc3a1fa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c264ea3a60625759631fd380950d05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da3084effd41e1fe493934571b15d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba024cfb10fda57f9f74979f25a31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706ed49856ecf40b1d5e597507797f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115795326388cad444ad1fa1e0d2ff1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fddbb48ff6837d5ec5875b607f3305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f98a1689930b082eb9b80da485bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd83b7692bb6fbac8f935edf9c5913210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6531692aaf98c747796a6fd789bef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534793fd532a5679d3de773422563e79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc8efd88aff9b464063de71fabd058213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd45b084d483f33821bed4f3479d37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44dea55906bd46ae4c4cc49d78f34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdda542445ba388a341df64007e438216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b9be600f744e4a364773dcb50e96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30965080daf62933ab9efa1269cc8be9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e8a9018face99b7368cb96fe7836e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461816a3a5e35b16835ef5dcb003fc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad8e318ee7a1a7b37e1d3be8300898221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532cabbf27454842a32f061add7205a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b0a18e1b1f2d5f944ab376cbc3418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd499dd6eae0bf60e383b83db05738a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3307d1830eca76fd6949fbc48833b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2084870dc0bd4925766504387e3a6e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11aeada10333cf1b90d9f2aa342ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5b029117cc0b50acc489e555dc45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520bb83a2ea8fc027196f3f59b40fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d037f185b80d111474a1f3f3fdac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc3fd4548f5034363a1ec50597d61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2acf6916586e609863bbf49a16b4f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4bcf95d8e0117892a9e423f1f48e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb28323a975b635b7ec99e1ff5e21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e270f606c348a4ffe9d3939b8db5d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cd8c0c83a696db218e9eb8cb69caf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097a669ec4c62f6dddea3f4b8e89e6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fa6a88e433019f5336b7751d88334238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd184af6719d159f37a83e442855e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66671aa61c70867b0cf8be999bbc0f7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3434a574bf6ca05fba049058d59eab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ea842e53fdf6c5391b95b7d613d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3c007204c0ef33d6b5e8236d4d3d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41da1aeb5c83a2c4898ddd5ae6296d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b9fe464aba63cba2e97eb938caf87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959998a44c3977eeff242fc6e5c7999f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb79c68c642867105b42ff98b77da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce57ad5583d420c04bc86c9647a2c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69674ea998b37a0469273a84affe51ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177022d3af9a39284bcfcbc4ce1470fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d702f6040ac2986787ebf9e984db8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90befe7734e731381c844af2eceef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eacf764e8ccda5e24bf1fe8d79166253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db41ad1ab37369a6be27a17736757254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedea7022ad27f0f91dd43671fa3ec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5207a6e7ab3e1ddd04470acd554d7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636583668a50589debd2bc3309306f39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0453a1ba062e0d952dffd2f7a9b17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee053d0f74d18756ad659d572f8b994259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa085335386fa5cc9c98604609299c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080590825954ee882caffefb934b68c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c0b6f3e7a138b5d12e6f70ea1df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517769e381073dcb53468c210b0b92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4bf772060c958ce7bbd3f17e2383264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da50cacda4b0ca786f2673e020314f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e8678658005c5c72c10cf23a33dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e02fe034512eb9b7d3744984c86f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4364baa738173bc0989e40f5c9259a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc88dc9dd1d798702ce31ea1ab5f8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44dd7002e472a358b966f9378febcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf70722cf0cc23b70b77dbe7fa99c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1833388588cef054e35e7b965ae07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7c4d6412a7ce050094140c7dbe34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713eeba13f92567ef07c09b12fcd95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513860dc27ad4580a66626ff625c90b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918bf4bb8b682b6f3b38b7adf7fc20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb788148bf37a402e2ae72833f6eb338277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad51385d3ac9e9d8b0981be118406278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d244f545910641a699c68b646add279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf3c482fa43ee1d46f09b5eb73789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a4b42353dd271fc8b046404475e78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b9ebaeb904b8f4f4f326b538899e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009518684702d118fa3bad3f9976985283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a47460553770a39811d1a3003b18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c54a4d65398dde62d678f87b546d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091334a3fe22b30e2872ba01478944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d950b644730a14de238515c1ec8d2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67089a7c1c9c34063e5d8c094422522288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b895894e8218d20edd2804b5181eee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a8f068928bf6e620e9f37cb4adb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9afa4c84a4b2959054631dd8f27a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69c5b80fd0a7ba9b382350fe869aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13493f330f7ba05d693516ec84c0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566708b21fb461aa6f12254c8968c0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d073efbb63616e58b9f1f63b6302295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfdaf55e342c7986524ecfdc7599be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12372c22750825860c18472b60a854297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd61fd118d1277fd6fc882dc3dc20ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4390d488920861be851f199f07df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc21d43b3f564c378faa8b52fdb9331300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686ae795e0ef1fc30e926cc9ecc39b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47cb4c54b41b4a10c471148262fca1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed7328c958bd4581ddbe3dfdf6a90c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d0aefb47ff18feccf261d2dbfb5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e77ecce65f2792be76a94bf51c630f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60dc46e2f81ba4d35485124340e07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffcbf87fdfaf80537757f24ddf57f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac724ad797887bbffe4ef013b98c9de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3d38f8eea1eb063e6c8f7ce08b2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b2c206efb1759f3f346daa95460b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf5d0ea39a2245b176e3423c4b960311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1f683c1059d943d3056e9fc2b0f40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fec576e2208ab0645ddccbb4e3e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37732186993a53123a2fda3acb749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348dc1a1023b25075281ad090d3740315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea17f93389143271603f32bef1e6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebefb398da2aee3992c600f179fef8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be86df595d4b0d00450920b3844fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17f2f38cb682b3999f0774806526b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d364b7b6523f8740e10606fc7432850320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779497f67313b059b49b739cd70cfb62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a99460d4ca3ac9b012c0057872b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249da9dd7adc34aee5501dcee6f5b87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6525955747240c17d4bcdc705a529ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093f51cbf04497746520706c807786325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf78ef528578ba319e3fb24378566c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b94faf5cf007b5a14065e0cabc1e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8cb108dbfd183d7b0b40c9c24a6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c213a02bef4deef62a82c5afa1ce55c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7ece2084b8e9d723616bafd9d4f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab1dcfcc2c1d42e0d215ada1c57099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72ba2b55c3d931adc0d9104e51b94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8e891c3051cd54f19212715830c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c95aec0cfd5df009bc95c41aa0b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bcb4016bd42c8e035ea4965586d11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8702ccfae3487a977e60968025640336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32fb153a933ee3b07445595792cb54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9aa53b9e35c5a7e55718e40ab959338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d002ea2c32126cd546e2548473b2ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c3095420b52f71812a06e4b12ab3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f57375d11d1d47099ed106a52a7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5d6e777669a14b35b4f6cec22c29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478d99fda699c7325de2f4b01e3ab13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eec9470cdd50ce549d893b97399c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ee79d0499f131257f23c61117734345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764122d6a5a16df0c94b9fb939ee59d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc6e0df5366317a955016f353d6f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e86db7dbec23b26a6dcb5640cfa4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051c51e5aa5f9b08e5197e50dec4f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778662f536c1b109e7e321e23f007151350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2967b79f22ee1f48e2e1d7d8cf9bc8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7058abc2e00fd7e67bd931b01f5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19194368fbec2aa74a63e22180a3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a7155c389f0d0f6e5de09f0bcf10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca6fae42118f5f8fba89bfa83ada4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a985e34a0e37d0c85de729aeca18d3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b380a851a9071108335a41b83f959357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42d8c99031e1a20c4063cbe40a205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8e23425844ba52f39c30d6532ea9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b200328c82bc4439257d93d49bfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0393ecc923568a64e9af467b040f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f5aa36150cba819068809dea4bf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699d657a1c32ae4c413a0c9cadbffe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af7523f3b836ad7b22905dee2b577364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf58e1f72417999cd1eb6b1e26c8300365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c94681a5b907ce3e5b5551f4ab87b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba1f0fcaefe8eb3ca45f3817a1973c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a620fdb0d9447d453301c2e6ed362368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a2cd4736c7e4b85822b66cd64bbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3353754e7af8422d2d9db732f8b5c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fa372a68a05063961ff717def1e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba37dc5b2f826ec3191788e064575372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706ebfc5bf358dad3b86daef5ca48a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf618cf5742516d74be69ae601ef4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0ba3b2df36ecb07ad7cbace52e6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89d460b3856d4c55ac75583075788376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0736ad2fdd19831e8c5e758eabb80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213f5ef44a097324c9e5557a001b0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf051c87b55f791482f55e199d2d2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef9a2e7689f7c989db6bdd4d0a537380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0a564250846bcb8eb5b456a865ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60acccfa446a2683c70e9dc2e116c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330395a46eaab830ae4144f40e82b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28918e6014298d42b4853993f2b62f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1678049db51111f6351eb6f0bb9a8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1c7be103138f37274a83493889ee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ab7cf179561d87fd25a659172abc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e740dc464f53f24c5e61d443dc29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255e2e26266bf383e40801d5b22d0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a911ded4def0e646b60651edbb65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30336076b6d3c09a1c116a1778970b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914ce1212fe3eec47f93947d590a49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9c453faa39ebcd72db98274846f12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e426dba5d207e2029865f5288640f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01adf2f52e0e438dd28f44c05346df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195a2f80aa78a20ed23cc9153c038a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e68e929da7b5043a4f3d2607e396b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2223b72648a7803fb6223a88adc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebccc8cb1f1882e2954b499191933a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff163e8a8f78f36e06b46ea662b71abb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f0978f0cbc34b1d3d6ff7a49d6511401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281091e5803e09e896c7a4616c6cd9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556be6723da6b6b1c91be8cf398e0271403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0db967cac60f2580a67ee09cfc155404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49faee1aae85b8600ae18d1b0f0fe26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e61151e25e67e3495f952f992fd2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067fcea4b0755c4ac4b0a57b46b61f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f6eb7bf084545e6a0bd099afd9bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34519e67be6c3c2e9a98257888f70a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d1ab32eacccbc2ea8e80cd013d0a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22feb1e637a01a875dc73a54c970f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835009eae132837a38545b8ef74b0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa718229abdcd72e2979420969e90a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d895fb36e8c78ae61dcc6719b91b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece68956954cb51960cd339e484bdcda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a57dc3f6c2c57c302d2b9e47bef49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8e68fa218ded18a7e480ef1f7ab7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b76f1badc0b5815dfbb9184a29f7c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995cd2e577958d5f1df79f42f0f45b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c44f26d39ca271eacff4722d252aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed802856f8716ce943d53b5fa0e69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160faa872f7c74c150a9bf55851ad40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aac29d44d9de22392e5059f543f97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd269e9cc8efb48e53c369c260fbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07dfd1d7282d73676100bf7f37cb67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81e1ef81ef55236814449b4bf4736426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77241337c07bc5b6394cd98dbc57a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72335126fbd96e9a60eeca48dc64ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf383e06b360a91bc8884d6bf201013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0b53b63c146564cfad4356c7287d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddd861d698f2bb1795cf32e4636ad5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5ef538e1e6030c540b91d4d77e3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155cc58d34821fb80c560bcf0dfd5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635e66a451272d6953e7111cdf009d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011fce8d423ae53f619f7dedaf65e0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bf6c7f5b83056aa69ae104f75d473436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9fda7a8bce3770c842e45fcd21a2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb06044afe6ce8d048a74877686ef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830882a44ecceb1f68fa0d98ae33c284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f0b3259031ea4c8e2d56ace9bdd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477592ccf890fd7eb983b32bbf2e32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a252269d59ff8df0142e56ee417591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803cde2aba3a5155db72c1f97674010443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0224baf153919dafaa922ef5d97c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9e959cb17dfc2905797b03232001445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23768e817436d0aa7c8f9c10abe8f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ce34381d001d1e507760f3567e1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b3bab6f2f8dc3a6705c3c4073734448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2c83074a01c394d99774f21bbe4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2bed403cbd2820a805f6dee6516b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012c8a490a478464bbf89d7ce91c46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e74d36f80fa55c451be17088ce04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9abf4993759680059dc8e7d2079380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05e9b5ca46aae2970d1eda67bc608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff12858e61f7f4b143694e593c78fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902c046d5c3b75173a72941253d5fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403eeb4cc42a87981b78cb1172b1b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2fb576add98e8c1e54f9e4dbce58e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab3d6cb76d698bb6aa983b1752691459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d387d6714f7a34ec8c72ee295c18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10808e7e5cec82b8f934c2366c210d28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b9624c40e83f85e2ea85c0712baa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5695eb2a5675971dd4e70c1df59e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9fa191a24766cb510a0c000eebe01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d24490d27b17cf911b36d62e7009d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2b6e3dd8ca4357b49c1d507fc8c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29ccdded7a284fa57043d823642c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8eb433cb1cb3f1033f1e209e9d8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a8b94327e11b13d231f71466177b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0706fc0b8ed3454be647d00f8e94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b9cd81ca11508dd947a2b7c82fe6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199660f61c8985c665fd6fb69912a898472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332750f03b1733679e0134c31b071ef0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154a3353a1989a4b5f7a623ee5ae792474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83321b7df4835d15df60d1a8a6536475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88da4f10c704794f3cb31c0a91d92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916be6fe2e287dc1eee3a589aab8fea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d8f179d9dc054de2835212714ae1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff981e9668bd63b9bc704b9836cf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f132856803c71fd4d7fc8f4d4a25a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ca927af8d02df07c159190b44c3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990c3971ea998a4a10ef52872ac0ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b01b605f865f64cb7becdfa5396be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496165bd13ab7ca6a087d57872848e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9349fee048b451cd158ee5a75cd4e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b00a71bfbd1646f9543d68aa5d0cf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe95bf0d47519432608fe5273d4a69f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8dc0f586f5ac074d9bfb90ca87122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33100de722c36f6eb7e3e450f9415df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c7bd1e86c7a392cd33dc777149cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e6570206dd2a9a2d9a181fc7cf7f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d00fcc600ca35fbdb0a9149f7de5dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e2cefc3d4e284655664426b4d404493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb240243d7950dd63ae5459551cf38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639dd42f00851661c0619d67119a402495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb76ad849445fa35c4ef02cf12e349496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39284e3cdb25fc2401ab80ee8c053d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2c8dc5a45fb3a21bb39dcdb31436498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59667ba20992e7e48a41132e8dbd6b19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3119c567ba84457a2255214f0b2dbfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7f3e44d65657173c159acee613c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf83c8a0dd5ef576e2b578d4e6797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7608279fa5520c054de297e2ee17d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc0c696b74c64b5d70f2a9854ba65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d356c6cde26bc625c72aee149769b05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeeef83b58a81f918b375b3e79d88f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fdf429540c72b6aa52a3336fc8ab8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce675d4e5dce62cb239ef2c03c0be17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ce3ee7332045960384fb743a309f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2cb7168e9478d82b50c5359416109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960115c9fc454c202fb26213fc056b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126e22620c23e53979ab513d1391855512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31227d62f309acaf3550383ed79c7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f00cbdcc8e39dce82f4743a98fcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae19b71658ccc9aa6f9343b524ae95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd881723a8af858e5369107453e076ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8450d3ec978c05e0fa965e5f4e59f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee98983bec2bb5edabe9519f7dadb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753342554080fb1edb12cafeced12c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c8dfad3bc33fba8f1b6f7e282eea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76d9a772e49a317a329edc64e6875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30b6f5ae90e5864f862f1d561860fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd92fb3def5c9c76d6376fc63410cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c908fb9ce7c0401704cc165460ce53b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cddedacee7f0ab3cf4c6e127a2600525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a67a8da463e53238b0a203479bbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63ea93197fde93d6065f19277bb5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd66bce756687a4f435652bc8fdd75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27abde4922bb14c3212f180469cb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e0b7103ad67d6101a5fb61bf32fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808db4ac3d8b89791acb6f2518418928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3071910d7c5ce99b4e90c07955c8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a46eecdbf8d4f2cd067c42a39ce8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458c7b749e23ae806a3e1d2191ec5cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129d327219cbb580381e94e77dab97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f629becafeb723d5eaee3c964bc0e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6777b4466ceeaa66306cf829c738a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503158fced90fc398ffbf487914b44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1bc019680e8475c45b58974804f5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0fbefd398f59cb5d2d26619e34c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622513ee801afd3bb0336134942107ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61555d40e4eef202c39beda376a9931542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4cdb9633eb9ca33cc4a438b84b42d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f85b0c7571fdc65f6ac4020be56a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbea1276712f7f20b11a9d3811e529545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ff46f6a6e48e9168596539a08b4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ef5d2602637f70b1c53b94b8f250547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d31488bfd4ab2f27224cab9da3ad55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed185cfc3f7a2a4ef023704d6d937549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a960584f92eedf34504011c31c1b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd28f4d74ae4c2f09d329c58cf15789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad37e868af6a457afa00545e9a1a69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee866a84514424c480bdb7b6e8f40a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6b59cb4795277769359ae3a33dd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169f23db3568fc25c908cc316c43de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3e48f9a872dde9ae033ccaa20700556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3426055661d0689377799c14edcf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c284b950aa847fe84b8d1be6e6ccd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4d44f577048b7c3ec7a18b1fb5af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683738fa7c13253b3f99aff41a8a3312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85915b415d024cb8acec50fe20f640f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258b47be43155e17b0934750732d21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbd6fa90fbb20a0133d2098e4670c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e186539795cca4bf0425c744c873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d749a292c6c2308286ceef1602ac53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f5a295f4c5b98c20111a4534dcd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630950fa17d716698b6db65ec2493058567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523fa066c56124e5eab96d2af6ca40b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0aee1da9e22b181a4e39af3e67aec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81acd8279e8598768c59693353602570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0155cd678663933e8f87db800bee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b409890660b3ee811da429623bd922572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caad8e5e0895f734be47179b0dcced573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e576e9e49e64a8ca2e87ecbcca2ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba818f3e9fce62b7c375416f28f32c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61a6ab2aa6012d499a1a964efeab0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c46c3e1bf5293a374804b1cea253577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e701c6b803af6282c20780889229578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b353f7557374fb23fb9453f5d81069579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b77d668bd11b2baa0e78468ab124d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be820d404acc8eae68b90f4b5381150d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef7bdcedeed97444c125892022a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15e01aef1e06b0c73ed55989b5794583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9225358e45c0d1e56982fcbf350f52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b173bff7a3f4b07eb7588b6fe70b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eea50ad6b5bc6c65f73e8dc96d945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19efa27284d6151bf968cb8a83caa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ae023341a32e1647975a8010e42c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6cf82f835abd93b83b57f06e6a942589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4bc1a6bd27304c4f8d312b95d3dfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa242c13bb423382ed2b6bf122b034591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7edbe87642903cdf8588a05b636e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142aec88b18abc6b2c6d555eceb6bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1bd50c038f1e45864cc7ebec7d02b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c4291fdb577d710941004a6fce80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbbb8c2931257dfaef64ecd5fe9ac3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74a5168826161134fb98a9e76d6ace597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf16d835cd896dfdf10d3aa1c4d5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4fe148b96de61dec6e9b5ec79e4b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd0bfcbc0d65117c03010184705e9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5fe4646f49b6621f77450ec73eae6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603733e6c6329b85556536bdbad4c120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ea46dac47537eb7834af2eec84cde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516c7e0ded66bc1967d9c9493549f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d0e2a0f5138cffaba950f0c440db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375e84250281c03b1bbd6ced8e2b8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2dfcbceda0488cd4598435148bf15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61790b655aab343ae618c82af454de6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248b2384bb126d5b642182a9e11843a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca16cd1753e75517b0072f39de4ae9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac490a1d7855fde4ac016b4feccd89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83fc2a1d30cef9f240bc74b6ef70b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b3ad430d416a60e2d44ca0117771613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f7dcb3704cb5e1a6cc9f9a2d1d95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0151b5b05bbd00961c6d0b25fc780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077971c24ae10c0af8600f23b9f63547616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d74a32d9c733f01c220b1917371e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b0f2965f99b4b97124dc0ae1e80e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4761a6bc44e321749a3bd9a66d776d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65f90a03a15aee39ca03786ace034620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbd639ed4ad0cfb1655b526fe63f72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f01a5e7527523667467eef6bfcd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d59f7acb793f10bc8cde42dd7a4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f713a3ff10e078c51a28369a31cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1720b0aafec0c1f86e574efc33bbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c300eca0f65da00c9113108a479c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0439c26bcfcacad6bced5b798b432627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96add094718085f49d639f7ff59279dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd54a0ceb919acbc39bba1d1fc3f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33314e6e5c6bc0e3a492e39c864201b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2a134bae7c0050b96426651b7bc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e5c007a748a67297ef5b91e977fa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba270958ff11ea2ec0dd93a39ed33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683cdc23d211f4d44b2182bd2785cc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12fc93e99b4954215aba1ffb53c73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ad8bde165f2e0914b31724e14e29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819abfdcad48b625fd602d6db110cf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbe67330651a79159b0e46a976928638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4158723327b06783128aa3a72124de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6062fd181c09804f84c3a96714524640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fce4ccecb82d08b3695866debceed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c17aeb25dc257bc408b447293bce4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f777655f56421bef212ce0d053f34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba2379a644d761cf2231ddbcc1bbf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ffe26d593e9690f39c8c40c19059b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1209dddcdc95fcebe98eab956b45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a966d23b9246abe35b72ee30a72b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec37f19c6b6ea1d5a4f475279fc69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b5a4409c98b8aeb699ea0a4324dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b8a5a31972942341d08859660782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e6a71c6a4ca73a68c1a22adfe947651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822476ff5e954f1718cfa59f9ca1c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f756fec930e2225b7f55e4a31f38c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d038362e7472885a9c1cf1805bdfd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cfd331caa91ecabcde629728d179f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5dda52ed71f2b99dd5c50e2b281b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c226ab0cc237150e381ae0be24864657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba1a374f868a72f3e1b08c20e3461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2481b458a77bb8a6b786a08b63bb88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239465eea22370be882483a45e2c387660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f9538909a7bdb7c707abad4453ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb62cfcd5875bc793fad448d5f72c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d94ad542f9d20f216bd361c842d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e83b7be181360bf3ea8347f217337664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada96e2a0dcd9c49d66263554485e7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ede23ccc2a079930824d142f0b780666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a1a988734b4b172ff61660ca185b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce18354b9fcd51c0e3ddf824b3eb142668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0440ced2cf366b8acd96ae2697766669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1946dde3d98052aeb30235fb5cafe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a03fedecc7550d7ccbe5af81a3b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aea917c322e8804be33eb33115038672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d7cd5e3f1e8fe7fdca4d5fb75cb14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead848f8f99ae761f862763feaf3cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74dcf9111bb6652dee8930dee8244675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a17560780e11c9ccdd7d90326d967676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d996b8a645a4578b85382379fa520677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155b4c8b90a5bc7fbbaf6e9ccd233a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbfcf457a726326cc9964717a13914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c90275a4ed59083da234d51379b3fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4912e277880707548a39c871ac5149681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a85a190d0e4a360eb239cc5822ab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee433f6c2cdb06694b0421d58bb8d766683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142111c8e67bf6b04e5065f5082a852684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b5f20a450a8f7867482992218845a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76014358395fc54a535afc59efc3b03d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b9afa4d4389681b849622b2f9fede687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec91ac83330164f5e74eac31ec7598688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908dab32ad6f11962cc594ef583c24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5745d7e6b6b9108751593dde6763a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557b51090aa8b336b435473baa4286691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32974690645439c9043344cb716f7291692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009081a2e7ea7c3e87525ffe7664b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23799996022b88c48f9a1f1cb431844694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e4cf2df31e6d3d67de94b74d356d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a9caab20a305c555a1490af7416d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ec0a1f3599a5798638daa925f37e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97278ee58e789b351dbb7e5094bf55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd53886a3a943ba66b0380f8ddfb9ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717346be926d64e52061f7f0604da11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0d9db18306fb14b364562ec5b8d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6526616de03032cb177136bccb52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178293bea2970c10df76831055487a37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b06e4e39a6225d9403ee2aa530e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e0394e66aa92996e98a78fd4c47cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0194044bc4556e69932ab6b9e5d54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26a71416713ca26c9b83a96ba9296707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837b9043a48c6a4e8e84881adb9a5de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bcf441a5352d2e3a2e09653ffcd88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ec668dd319d10220b78fcecc3b154710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0d9f68532bd17df989dba08b969b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128bfc1d3a4ca621d398ccc0a2a15c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a6f1ff48fe96c23fac7afb8c2789713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f5b79736c8e4ece9da026d85a391714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cba9566b9bb3d1542dde7eaba8d3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816bc515335bc3e753dc44ee77786a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760637786376330e222d101048b4f049717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc8cabd91e16eab91bd411825dd03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c015a0e5f56ea1a39494c90d753dfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a46ab05fad68843b779aa587841b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d045bee86ed2a8413839e7696b0ff9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03885b8b90744b4427f1b6bb88fd49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5da074d08ca10c4db60389bb52e9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55e8aa2af47e2d1ea2d6f7c887a36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2172ec3926246baf09d74ef46993aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b2243d89e5a7d39ee0591999a300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d20d83bd7b6b8d6095763a4fdb480727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2bcf4c840dabf93fa6f8c63cec73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6cd45eca36855950a1a84e87b590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51a55cc91387a96b1f69e43ebe763730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1c6681f5e46aa542a3b6fc8278ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c194804494f10470519ba846e7ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdef108af7b06c436a93c4d5f1f2cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415331f5383d4925fac55ad8757478734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701518f2de987dd368094f5f1a5c5a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21fff2a6d9b3b4e20e9200508829c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b73f85945bfa1dacfe1e45ecd411737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606a11fe6f1414b00a0b7e5811b0e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f56ded630b544edc33afe7501d28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505b418e1a0e04466998132eff0a06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7536a70799248e732f4cedf8ac2cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536f4ecf488e01f100bd669a69be13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f070d83bb7297e3f2f471b39f0f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948bc1a6b38a8fb4c46ee38813ae140744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb58508fda27aec2ec02a3a681e87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7be046a9728d4c068a4da0d58b13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e0086682e037836965c419d91732747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49182db611b878f85ea3a4b611f926748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0271ff1138c30b4b970b03b4e3b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd3ca452644c071146548c8d09707750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999bc8cfe35e3b1d81acb1daf91fdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b76981b057ea28edaacd5923ac82e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23824558a6a090d1c7078e570ed4866753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3195a9a969cb5f4937c4d3483c60315754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f014fbfab690e15189e604315bf38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a140142943470eceb9165fc321a657756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca548dc941be7f05cbfbe6b9dc0ed4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba170eb3a6eb5fc0b5c6d8a434ba1a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933996e16db31e84ba4e6884cf97272759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6337e5659e04328cebee2001de911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c190398130a8e7a21e0cc8a3ab702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479d0f9f3b23dbce3ec03e464d41513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652326c92baea0126df499a3a2f7b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741ddc163185eac143cc043e11d9b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ead7daea2e865969e50b35ccb16956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7d78588d955016f812ce46a904f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b35e1eeaaf5ed9901c7f78ef63448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925200cf2dae2f6def2f87269c480ca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5679bb2621d46321ab8f773e151ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b8c2725ae473e7519adccb9a27fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd56e8af240158a5a3dfe37832cd6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ac81968aebfe206391f606d79404413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab73a574b2aa6389af52bba7c1387e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433db7f900a1422d70e021a5fe3b35915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8fc75582769b29f955ffee71e45416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82d1c0e3c22e1260e088435eda3af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68046e7d981ea7d17f6ba1bb1e712a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e1dd1432b081f484c14089ef71a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e76609d80079f2e370320486f7bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773063db8c621499dbff109f4aaa8f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33102c3cc3030e63ffd7b7940f7c3a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d4325145bacb580aec3be6b39a0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c367ef84da3b4a321971da2ed4c3c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda6305aab46946b9e469ff6581e5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbad5876af7004452b0965704d7b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5320f7c322b615343001877396009727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab8035d9bea09ef9fc17f8484aa0b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350098daf7568010f6a32fb37ab5dea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeae71c24ff9238d4ba74ec0102f6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62ff9e53f50fe4bce3911c76588e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fd723dc8f6eff7b3add89df7f7d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f52b7e25ef8ca39c8201c8431afeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ca7fbf3c4253e75c5390a15e4e6f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdd2b0a2c74a53f5cfbf490fa7f6d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e4e7b2e53857df3e86ea506f1d13236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e801b7bc3e65ab1a4e9447609c6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44964e854459c9a7a69c1f0dec405c4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7f65e6045c7fbb928dd7374068c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb181476e85648ab4cf5179f885ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499598f8293d9950c395d0296102b23c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b9fb1a427bbf2c3b3ed47e8f535f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042499741003f4e248b97abce78736943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade113a8d86a9c249666dbb9115971e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c514dbd4607977a7964adf1688d1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a42f3d06a3b53e63e4c4fbf8014e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ed33bf7c9719c7df796330a32ca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379ba4294268ad4540aa784f3f8ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617eebf1fea6c113345fdcb1be1af6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ca2247a66b14c80d0a28fb50fbb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4287b4def53499f1241ae662978e0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374f020a134361f5810632c4ce3a5c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237f6fdf787b84d43a266d3ccc8af153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163933a52428cb4f54745875cffd4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee2067f693a52fe3d99679f0d353655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5b8354f320e943c582bc64214b0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5cc59f686b7d64cc73f656d4c92c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d249216eb80fa0b72a290099bce0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a25bb4b70b8690570e5434c8fef2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efedcc13f8eb8589fbb985eb441365860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9f8512956f8d3c8fd7960b15c9e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd7501b3e3e7a950533cf113650fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052cbfcb5e83aa6290e4d951464f0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf9b732cf1d8f83f201ddd7b98e51a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a4ec9f0bee223478676e7ca7d10065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09100236b39cb9643bfb86ddc844f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd32409ce925aef4a325c1ae4fcd55067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d855c26fa79eba852da2551de8891068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34997d0b0353b3843765af9a6df5c9b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b92e940ef2c74f7717924fe758f4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b69e3d464f304147c86f4023f26b6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b00050a4bd7330575bbf3c313fb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c72de48302f4945e31d1fd80e55773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9249e65529612f2071d3f455b464ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63c44acc74635d5f228c40f27727075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98245d002b480af5fbb8a9e00b41876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623945eecc7d70a39ea31e21fe567e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bae308eabec102b65ead71d6dfc9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f716c92897f5efafbcf8fe7f64d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545a13d88cc5e6b6f8c202240cda9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5700c69d9facd7ed7d1f0297449e0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579be057a291426dbd10cc26e362a1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce300fcc9e02c3fb99e2e5eb4e1d7cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8586c69c7a5bfa12c67e8af67b09a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ebded413c2f81272bb14f3b64687085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263417b180d63928598a7c7e5e5344f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c837438a9ccc13475a4c66a5faee3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779120c8d86962d654c2a3f36750393c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196483e9c2c487f195e0df482f5ec3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c730523a3a28872f28bd80cd9299990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d84540fa7d6f655e0ab04da05f33591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85563652b005c5a4fc779bcad55527392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e495605921129ad41750b8a60cd1cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4afc2d0ddbbb0d33e10dadfad9edc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346280f5e37daf374907347976712e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af7b21d1128bd6975516d9f165fe0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7dfa1ca7b4ca001fff3307e3b0efc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154b6c9d43e50bbd7203a86cc14bd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f10f70507ca5d945ad77ea0a5b76c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd044c2f746c44bfc6cc288e356a58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167e4331386d1a69d14fa2782534ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7311ddd5e8e6494a57da5c6a3f68475102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f65688027bb117d3837ddf7aae043c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03668e1285c17be2edb1c52da4a814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf7adefc17347b03fe973bf4d75a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d4763b64eb66e48f49670366ce0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef78a0e65fc39865731b4422724aa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3ec27732b95fc1b6a8c5c0d95127108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d455b71b6b0e81918bf05c09bc253109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506196475ee6c3d904d4a902f20274df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81febabb9c8d610658f4a1faad285762111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db746223938b25650750e47abc2ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260192686a633a432d573b79c26e77e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b5dd4503cea6d92d18f1e990a5ae2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911e6bf8a780078f8d6b8f713bba2f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66a29aaab214f12db7da88cb1f7c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ba59afeed9c384e7b48e354fe88e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed302eea0a0d960b22ce445253594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fa912a7b99f332d31899de3433944119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d8e4bf7a4f98e01925d328ea7d03a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e129261f29735a78a6108825d1d6ba7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe09583cf4c5a2f2e7aa7be2dd333de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4f43f2f9305798e4548b3cdb3fdec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa63c45e2ddbf772a4e24874634ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c605d5301fd50ff8f0833784d2a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea9254ad015ff3248b92ff9d92e66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea40810001590695345fed86c0e67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00edbfc73bb2badbc8648ab052257128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266135d8f93fa8d54fab7043551943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55882737140ca9ce962ec794fc54d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45c2e753d95c3e4b88123f0ed88b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4daaf7bd623f685a82daec7007266132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455eb0dd89d3568fa03cfaab147cd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cadb501bbd1e026dc6bbd5e992d2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5893b03d40d82aa4819892542e6c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724afdb5137260f9c3e89bd075697800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6234160566be1a045cd92c0c29bb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bb4891f93e725bbaecda7f7c108b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af91bb7709fa51e8c19e93c9500004139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef90c0ce1ad1406cfa6828763dc79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373b156dec13cfb9225d1503210008141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea10887b0f1744cce8951707b1a72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff4be5a1c32df2c7ee411fda0493b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d201c50c6c95164ea2dcc6021624144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fccb2ff2840a17b2c55ca4c558448145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96608c998c019fd6e83ed4fbcf47ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec6d68b9ff97f3a4e152053f23a28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4348d391961e21c21a9a9bdfacb8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2fb5cb716809e640f193c747525d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d00604477fbad01afa87de4f18e88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efe547599e576a27edcd11efb0b6fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6e8e973c0bb82576cd79038f4bbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022804e059129ea54bae5748ede65fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85740201b6b9e38c378e1348c792d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b31f7be2784b510a34525a204f9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec4b69fb1d721a44f6ab4e4583fee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140f3842a7c58b03eb24f7e36e30d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663a7a4ccbcac3f76eb9b1398b40a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dfc07ecfe46d353afa552f1d22204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51ada615bf012df757da3f9d9b176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e279b9457c95e94aa24ae3b9f129161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0abcc123cec42e1b64a80637dc13f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df99f4b3fbe0b02b9e1f734906c6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42834a645f3f298acc09aa7249639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc513653517f0cce5bb9ea442b4bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a43b23244a88b117f006f496154e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4cf0aa6f364318107f398dd091e95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1c33b036d349473206667ea29d90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323036c12d1c6fb13e0aaf3669db8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2024c9c9ca18629b26f781635cd47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072531709aaa27b819c5123e2222280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ce08774307eb5e259d3c02c25536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7fcc1d7db43663ffe53fb34577fb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864d1ae17bf8b7931b0de6fffe34a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c39755ccf4b949a74d48050d39b02d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f70e9e26a909265237c725cad2bd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76290c1c5f2ab14cc865d66e8ae20581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf958fe883a472427131b72e2f708b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951abf6ce711d0c6f388ce4e0db04a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b977afc401054f00c2094463878a78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea71ffc18caff68c75c0101cd44ca65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070230ced5aa951d8d9ef6a7acbc283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391581d05f15f9fb60e131b6b0b61b67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a9b50f94debce58041779f7fd4df5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b954f32874f19a52a59660f2e15b34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cde6832ab5e78b67530f9cb1867f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e2dd1e91949802d844781a234057187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee82d6d2cd0a1b1f1bf69a5ae2889c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8e3b7a70da2dd7086d9f964e87c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a005a1eb0b5c3a514a439273b311190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc49198342d0f48ad44e1b7695f609191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec088a9bc227f33e3c56134cf772f00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3339dd93f308e5a1bc3fa8343a00334193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc5acd66cc6cb8d84adfb4425cc9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba7d85d9fb4b98ea9e1040c5fe4dab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e91de69f2bd8c0c5681ee4e7f789196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f0cbba5ddf26bd079d1724153c18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46d3719fc6bc4ae4d3d82b96bfb7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba34da786c5c6bacd13a8001f215a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b585cd02e26df5310f2dbdff955aca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0026e453a36f5e894c773249a1b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a3586eda909bb159ec670722fe459202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a0b43f6dd531a487af1e1658fa9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6931e3290869ec1b62d1b4c9547275204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535bc28ec7073738dcbe30f9bea9dd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6b636d2818ed513e7da6a47c6cc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6259bbc08fe8e839be254c886a559a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cfcb4680d197abb8849899664bfad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e534ccb2444b79692446f0fb7eafbe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b462b30036adb77a6a48674f67cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c579a7545731e9cf6d7d89bb0b3a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739841e8825b357d61b6f2373c1d91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ee1c5374b4ae7495ea8a89f01dc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e9e520e237e7c02e0d0cb3919c86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740a64deb999dd6b8334c116471bdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7f7446a75d60295082db25b643bba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffda2af441324de9b033b37bfe769a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397665550d08611759d677bd536efa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4705ff57ba7496278dcb3a7fcf87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faf96dbe02374457a7233a261cf7bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5d01e0d070322d3d5bdc7ddbc7d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046fe4f1eb3ad6f4ba0a5279df71e0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65d19204a926c479d790190747952223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6f82af047c41c531f6f784e2b317224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ddbd18605d31f74cbc0fc23c0873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba313275efd75e78de09d5a55afb9e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890c407e1fef5240e854c869b08f99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34efb5990d69fbb06cbfc9346ab4756228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e37e868d8684dc75cbdecd00ef3a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1ba6f5b5cca6db9f5978c9904b0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a6fa093d3d8a3095ee30492b314f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01366230455b8d9a131ea9948db3c8ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e0c804f5df0e8b62809b81bbc1f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b89f53cc02c1749b51f020f132da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe57c510ac7f3b80014c2616eb0fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265262e0bb445dbcd7091fd21ea3d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96a1de4f6e4bdb997d275eb04484c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d846490b2255f193340b5177189dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d0822f4cfdac8c779dc2cb045c71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957014debb1524179f93e2ccdb10e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9409685f712848cb06ce635084259d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a45f767e4a0da109df12b08861e723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b56a86ce8c93f556b2faad7be08e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0aa05c4a14f74071eca76f98a2eea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3afe3e6256e7f35d803db9ca58c03d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ae4284dd3d98cc4972a24a0fb2fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01365f56ff09334b79f37f536738bed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e4e1d98098ffb71da4f913e7b9474248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb017e7fb2fcadcf618bddd2c7075249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14599ca1679456f812bc70a1f3c1f1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59832af399baef440300118383981be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120682dc528791a84a7b5348a6f02fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ebd2e4e702a260b8b3a9ce2ccd65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619b321d6819b24a009e28aed6a48ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e6c3b8e882631b029c2abd06c36b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec11d3100c67c3578686a5d93c1f75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123d5389d604d3e4aa5812362fd0999257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae48ffccf3eacfd9bcbc7b21e020072258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d5128e55ab931fac15b8fbd4f463a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546774aab97ddd90203da01b1535c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da3b2597ed130c866cb4a0ed4fc69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36ea87f8e434f089827709dc2b2ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb22dc7626508d98f9adf410c99653263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c962b0a0d1eb6ce09219747840a055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6e042064ba91b25c648bd34f6123c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20b102ef37e4e4da4f6d39bff153d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2010b04d6f2ae525b36377ca182e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5113ae1747d565f30daf1e24f1f8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387c8c3b31b29073ee77ba39f54118269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840346bca47bc46960352b16345c5a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdf098f486a25ae005c4aacfd2083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399bba7632abd81bef6d57f1722510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d04891d27413575af50155f4bf69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1675ffa266ba81aec17e8b2f1e9c39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87ef2e5cb16c137d44c68caa0fbbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb700372e178a038e63782499d5c798276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03e60c8c6fe1607beed9a9801efc08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33af440d45e8622b4c4ddb3eafbb2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3cf9c98afcfc598d39c106690734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe747460402e2307504392bb3292bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9985877f6da83dc8a544d85303d91d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370086edd5f2e342856f9755c384281282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46f776422c6c71626cfd24ff0a03b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef774177601852449d4601518757d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a374d5d63bd9066f3656011a7604498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582417fdf09ba75a1714d0647d211176286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e8c02a13d39c7219ff012aadafea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa72eac3d9effc7d6697766c75421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c52371c675497fcfd9911ce02a93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566b115a8a2f26bf2adcddf970086a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8d7d9818f803b767eee96d8da4e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1739f1d993df2fe8a11eee2d7caf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18284b230b54389f5a6d4c46801d9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68908db3531139237d4022181e3891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942348ca075e6a88bdec2c3f667b4877295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabcf86d956da59b07fa4f40ad60ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9905e7c3aaa632a6223b58ba554ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7de875cc1e9d9c0805c68cdfc324298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d5438650826486394f46b9141b30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bc56052232148a8773648a438131300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68470c9e119c054f0f640737d6f0ad5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3543a4477ce271bd1df0d8155864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697defd34a7a443a439d0dbf1cd03f20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba27e0d4129d46dbd3e90a75447c6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a63226930c3041522ff11c18f2006305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4dde8f69c4b65a4be61352baaa49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ea8b02be71d05f75653794ef0ebf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d28a52dff7df287196ea15982807308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129608881f1f0e0a1e0ca36013046027309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858fe6a708c36c72798b32e24b668d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7257f9d24a9a033b487f46cd379c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1226a92dc8ab9f938bb91351a0b4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb727292947aa542e60cc988db9cac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fa59f57cddbc6256658d3e99aff21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78609d34b6a1b4f490a4f1b7cf68440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860ee2f7d0ca7bfa71a5c60ffd32541316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd9df3bac9593f49e042e1414312f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c3b89a2e4cf446bc0195bfe116ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d174d3d80a28a4712f0b0e78d7a395319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad0b0ae3fbd21805d0a760aa63e3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b6040247470a6ae744d19518f07d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b48f810a65420f783c26aa83f2c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512985b606ba22aa51aadcb7ea8297e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6694197334b65ea2200c0f1401e97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6fb6c15e680ea6d805555d07fb6f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544af4e6564640faab5b58fa92c7668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f0fa6b0ff832db9322e33ebed770327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e010a41a96262b3d761e9f0edd85c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee722d3e66a3c8edb7878172c3f9c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604c88747985952e4cdbadfc17c74b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e235e035017090c670a9f58172e9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a0ed026bb5608a3609c4221aebd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f590ac59ffe5b0fdb0bc584b6360ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467d0e1dd8539e3fa4f840a5ca143e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae47b5f7d39599f44d0c5c5ee3d72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fc0a2adf5e4f9d0c357b50af1a499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e3fc3c0c81ab380486af70118bdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c31073188fcd0f2ff7bb341978033338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38e8f58cf7e25f7676a593466faa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fbbdc028155371787180b279b94be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2f557064dc6a35da76de150d2a96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a044c79f27a37d9d7fe1ed520a3dd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcfe0e425406602754a8c0cb84a31b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668334461db1a97ac7226cb6a35069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b7625c854ddecab6a64223b4f7cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfe655f3b46643e2c4c178b8d1c5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad535a35390fe2b2080bab09b8a7bfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f1549ef387478160db71d1a19073348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5b219e9bfbab9f0162f3f84f3877349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce30d2bcca1b8ba96f2038bba5089350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f442b787d74ecd2d48bb9e046e09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e303f0696ed5a18f062fa994383ac89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074c9c0a200b666dd2812a2a33cd8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa4309ae03d0fa70b73461fb1631d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222047c2ba3eb480b56a22b53c6dff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ac6c779ea30d27caec26e73f8291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394069a067c7b45d59cca916d3e117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533f0411894faecd1a07fcfc0bd5de6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e70dae5e23885aa118e8fbafd61dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d46a9657acc63c26163b94d07013360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411a8e770551008d282a289f45dc8cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7364b7aa40385462c23f11a18abc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975412d4104e43e7bd7094b23135a27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d1ac20d11e7627b64f17b6d9569b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec09545428fc162125e3dca60b87f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e046c28c3a639f2cdd2cf36b0025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a26cffc06fe0882a33c3d498fa34c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d0d8600579ba2ae970e23a9b0df7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1316fd75828cdde7d20507ed5f3fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6be76c2fa4b98e77d9daeae7a22c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2b76328248727336a0b9d3b8bcb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731c32340bf702252e54e5c447a486372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada765684879912fc4731c335f0cd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3f1fab5e5fb8d5393d767a7ba4811374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2907aa4028945d76f56b932ea783375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db939a5028451fa4093371b51a0cf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c99b4a2404a1e192b5592d6a3ac3fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501d4e2957e7f4b1bf8c657faed915c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7ac25123f13becb71ff307a5ba2d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97bb8b084328cd77804b8ccf025677380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b35853a981fe20b7af5678401bf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046833acb4c985a86e2dbafbdc2d66ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4153e5460c0f81e5231ab6d1cfc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ace5fcf2347f816f2b28a4c333c54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2156c26bd1bb576dd74306e7ecb084385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743587acb3568606642ed85e4fa7c82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802663a1dffb2c1d15434cce86a670387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471f22c48c34625a06ed0d171f60471388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc11115ec7b514c99bff9f31c8b8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99395a4e024bc2c30320302e93db24fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cc5ed7b2d95e117cb80f01621c2cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa512bb15cd8a46cc0fa68c062b1867392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c3ca7a663c19294fbb19dcb75ae2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb933eb21cc156756e64281ea2a8e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aacaf7aab51e3bdeb9d96cde1bd93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7aba1232ebfaf1f85fec1c8108ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd41934b63c52cde73684cd6c58d52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982263510fc4eb9fefb0eb9f2618878a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab940fc50c44820f10575621a4b42890399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae8e243db9ae5d5025cab3b623294400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523e80ef1bef39b40df7699512ab4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0e89bf4953f59c3e17373cefdab4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb94b938d79d9650bcde000e31f48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cacd8ecfd6b67742fc0a0c522f8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e614bbab56e755f0a9ae327e69c7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e4906e3f08e03607da3e19467220406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab303428d36fe8617038a65f5b1cfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78f0073ed88e555c4abaa71155898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b63448554557f5132e7122eea687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6167da79daa873325a77b5ff43b6dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa3fb4119bf0d85ff0b6653a8f89fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218306d8145274ba3bc5b0e2c4b7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1803e6759a4ab4333967491996a8d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0464d9a1b6ddf97d33c476562e5543414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03fc3bb93d9ca6af7023a5ace16f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ee4cc65f93c8c662a18dbcb37f84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9811e388dc738f0975f118dac1e8f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391352a0c50b499a33ae8597b3fbd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc417a579f2c62ed80e6333c28081353419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d71b7958d7b54cd509a59c2f9234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93d0f5774dd908a26a89c5e4755c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c812109c6797929d800da1b704f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938169afa93e307aae182432aae9564423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7887db414040872b72e1e34589b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f47afd36de05afa97ab0861d6e17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f8ef0ecee00b10ab715d2b298b24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e73baf1b8375761e73c685303fe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0842ed2b7d5130e0d4f6ee93ff363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75023dcdb76a7ea7b452993af0e93b5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bed19eb35dfc30a52652bfd2b005b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41045622b6c13ae0351bd4f3ffe9544b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0ef40041ad4c85cbc83dce37f8bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d684607fd482e5629ce1a8192645c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91fe68721727d1b30acafc0a4eba2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581484efcbeb0e97e57a32a952745699435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f2dc23f8a6efc9c13941815c0dd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12618d59c410f0534db829dd345ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3b0fd927aa90776cb477185f225a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c22f411b1dff56e2276f7531766c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9374ea857c978cd1b12a03b4e65453c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1c9fa8b5cf4c665c0340644a902a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301536a990949bddca1e9c14c5f50a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc20e50dcb7408ceb3bbfe0b24772d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0fc677af12863e986e4dbd0bd9665444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60526ff00540f9b2cc98d7ba04e06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c705613540a6da8c9600f94c900ebd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd1fdf16423b4a8b70a2e7105fde9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008da7e44cdd6e3f517382761b784bfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a75353d9b1538f7dae893f85ea1af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a6c43c8581d3854a5fa5a82cbe1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430c50034f6309a24c9f2982a3f0bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ebe23a3d0c29b279ad27da2f31283452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4ff086f5e98599c8e9a14e591f38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9165fd86d09359363860b25816d2aa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9c953a3d76429839348467651b28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd3358a8fac1f8e387fa3b90dd34e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84841b64db8c031611e7faa583a703457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e513a743f257e25cf16c455a533f58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb59599b8fe768c275a28362649717459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4619653cd4265d17157c3472d314a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e7fd1d324616c95f0455b8162a64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8acbd8a76831efb26cc79eced289b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543600a0b760febeea477d971ef0963463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036520caf2741264fc525dc002b4d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd5ecfca313c9769256ef41dc7947c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44913e1fd485face08e2d821e96499466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd10cf3a6921c9737e986b11ae388f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ef657f161c9e20e6068904adb308468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1b1941ac82c7a8ce83a06f2b7d21f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0bbb2abfe0a37f2df61428121b921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fbbc2858ac85069a06b4ce8081f18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc789996c773e45f401051843d37527472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e6e86311f894783bf7207dcad2dc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01a93e103cfbfb2e463722fb4da2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61078c2c417bb890058a28e478bb5e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48515a028c91585d6c7145a3ed2dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9605cc31e64c3a12d39507ce53e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a42cd6a243651d043ed412f27b85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bcbfd43573207eb1cd9a08b0ee538479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a7360b31d93bd530b37298fd099d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf4968ce966f12a965afb18c6ca62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c8ac4f5cf6c93accb39cbd35836c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aac72abafdce5061038c7b11ed9d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0100cf29a876ea44be1fed717115484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f63822c6895044833b06ccad325c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802606e7758e42c945147fad415c51f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b331c0272ff2794f457d191e3ff95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71867d243d6054fc6678ca4a678c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3a6dd503d19394b7b7c21255e5cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ffa228ea42dfa3fe6113f727d1540490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9680190b622a7f12c62ba3daae1a08c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec784916a38a7d864be78668ab16da3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d302fff116c74b2dfa6c00b937402493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea669750079195562daaac59ea48ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24322fae043274ee6ebebae1001fb88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0330d7ff5f4a8320885d21eeaad056496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0755126183ebf4c135e158693954bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675307ab49c9c5a0a0c6684473a984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31a933fcb0641a137b2cbf8882d39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c585490c92334ae9500fa1a9bf94b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c74804d79f5d275c1696c9e552cda1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e19914f729f92d037a8b98c31e58b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d25119b4f52df0e93b7a7b63b7de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f824d0bb7563704289cedc27e19627e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b905b2188d53f6fd29fe20cf34e4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508948425778f2a96fb79ac6fefaa78a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521535d944ed055b8139fcf3e60bf3c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fc4cd7a8e14efca4da04946ac0c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9357f1fb43cded45b8384d8743a6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973c8470e25a2a76cd1c50695d5c85f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0312cc61d862c6ddcae5fa1691048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96eadceb6bade2ceded6f44d372f0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba52be2aa251c46600bcc3336c203513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05724ae8c41c679a6e7057fbc34c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6b0ffb4be35d331546a00f888548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2f4ca6ff01978964f7d9ddcee132516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6f7cf8f6111fa394a657fa0839d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16eb5efe1c9875ecec4fa992897d58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac4d9215d63bc8c0691d06202b1d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a802f91bace53a3c12f87efaab46978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23906745dbb4144c248edae8b82602521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195244030bcdf917459e85c80244d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a41458060855cd9e54e9ce8f4a9ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d4dcb9057adda6794774b0306e95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b915fad7f4248bfdb8e01f46dcafd34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a7af2138d078ee9672916bc59beaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9a8566126c7991fdafacaee36ced527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d79d849363dbff5743efdd812bced528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acda8cb097c4148e4449a094b63289529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a28be07aebd09a5bb64e35d997aa53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a8c9841998febb08a63f223e7949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c312765fbbddfed0bf0ad7e7c04e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390eb88c9ee3f275b131fea3a34754b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f32f497e54d32ab71f83fffd50f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306e4409efa138f904475da26a1fda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909bc8a054c0953c057a4508395435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f97323f03cf66e3c4c4d6ce4df3e62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a0e8f0a7e16077e70c1d79f6a6af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0751b396ba9e78176e9eecaa0543539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f6db1c478945a180db378c51a5ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64a7cba7fceb0f22aa2c51f2bd123541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9bef1f05334a8de7b85609fbecb81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2788eb2d1e9f058403c8df728f8d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8673ad0d891c8533bfb33eef83f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e000dc839cff0d984eb466259381ffc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021adae0911a319c8d70de1b9c0bfde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271582f9c79f95cc3642268d8c78c2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27946d9d2f63d3f3e30bbc5b2c6b289548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb31046c27b8b0ed7da639261bbfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342076781cb348c240832139dba9d60e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba444f2dbe019af09255c741a6cc2a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f79935ba6e2a103390fce853708c16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4622b8ea71f4e3f336d8ad1f972fea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5222a4ac68c9973abf77a1e3f350b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270969c12c4753a7ac9604ad0ac437555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18c3dd14dd7a2c0a3b513c5bad1ce3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad77eca609ef0b3c6b9a8e33d1f526557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ec43c55c09fd52f6ba7505e02346558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27a8ef9c19f2916bb32cce4d804b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06a7145c32278f087364556294015c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d88fb6f7b480143e72c06daff9576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196503d75fdcbeaddc810bb618073e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675042907f0b43070372558770a36c8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0380f5c3b43bc3ce0de67a4785664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa1dbf7ba0b5e4c743df36cead0b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5c945bfaa7aae467590819025992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b710f30a3828bbd8892da5c3fb23443567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705833a195b23491b4c81516b03f7f8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0152606287824777ee7373c198fca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6da27ab1818d4e034e9c1271a3b02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a28fbf0c4f0f1d8ba072e905c505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c87de090e370699e3adeb9648f7d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56062831f780e9e4dd0a5e18869729573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb99aa4527eda0632144830b481f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662324320130cb9f055bf26fa392d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a61b19c25a628f51a95331eeb04b95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebd0ab5faee5c3bd37bcfb5bd66e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf0de9720f3ff3cf1b66a284be573578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbae0fe189ad3931131cfbe9e86b12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62d0d25fb6e22ee57a84d57498cd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc756fb5af232dd62c4954730e30def581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00077f9de9edbfaa5ce6a3260dd0ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb911a70c6e4c92a97f1ffc1c885a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc70b9bccc66bb1fdf5d064f978a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6b914f05d881daf7527349764497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283050ab1feb6c8480d06d5fc42b44db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8a4eaa311ef8d865d56c773b07bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516becfc5c323b9c79a149e8603f3dc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe882bfafd4ada11e6aca2f7cd8c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c63b113c8d3d2a4ba09a5ca75defc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcbf7b3d238ae27476828a712d6e86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ec1e3deb872945b352798f8f1185592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d11453e19195040d9a51cb85a978593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb178fc8470f7cb93fbf85835d6fd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835705ab2f5fb04659d5107749ff07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe920188733eb678f68ddfc7323ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409505cf753cfae86e859761904e345597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af56f079159ddfa87945fff16c8b60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec36d591d80f889111325e028c393a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1664e22f66f7c762989b9110b10c7a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578cca0a0bec6e135bde6c07c60e93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e918757d0c16ee593cde6579fef8ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ece894a2c0e94badcb9f5b6a03ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375babc65dda451a932eb1407cc4a51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b31052c6e592c52d8dc7c5a395746605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb30cd03f4ce56e327a0b2f616c61c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae21c4dfd0040e16158a1bc0c4aab5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b838ddd635f44c83bdfd6b4f56c3d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9c079b77da51e197ae53ea9294f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4037ce1f6036d63a4515399b445f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44eb43a16fb267bd298288e21f197b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401ba166b4a55c23748ebb1699b2a62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d50f189b0fc671a7e2b05068cfd30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6412e01541126d2e5e3c19cde5bd38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e722ad78e7cc8b738033e0dcc934615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4e3588fc9102b1461e408775b5fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd09d750605b174239b5c92a7694b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de6943b17a52e7b29f37c8a7faf08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca3326283a603a2cfe8dda8d11ecd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae0048a6542e40d502a6a9176c867620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1beb63e201bf5f907a889b2d81a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feaf14a1143c1b87421e8ad2196727622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a92f01e29b15ff2a2aa33371cffa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86065b74420f9cf560c3ca44239a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711410e07ebfbe16397817b567b3ead625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d2c82c33a8cbb931d9e814be0ee6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35359f310aa5c362f09ac13e663e96c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025898572bd3b09830414cfd47a50eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6d0be539b1506e97754ea17a0134629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a7e5449d7f51b891e40ae3243bd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822989aa0b702c60b5ef609234f1f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace6dd593404071b44cb0083555999632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aae478bffa2535ceea12808557df6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4f1e6935b4efeaa099017b195b6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb64368b029623b15c16f420467a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380775f4c8fc1fbf8024deeea512c79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5253452eeef8b929d773eb190f86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b7f83d4d1d21fab509eb042abf4f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd5981024aadbb3efa771725b2354639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3444455b9698f688069f17d347a14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bdda0c553a07223553c119a55654d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331101202cad14aa297181d83a6c67c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d31c2a8219a575247e1432ce2022a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c953ac1e2b18c5e7e4b0f549dd027644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc38b4a0a90472b21fd8ba6bafdc2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eed6c8f6cfcf40661a551b64a2e0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd5eadba9217c30ea2371f6c9e3b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2bc24dece239b6cd7b6e420c4e5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e1d4e0739278717bf57c746fe567c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5176bf4f35fd641cf6f04b71624abc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f284dd53fdfaa7d331da7af7760d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448a4f454215316072eb9bb06c4c30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b5e8e1287f804fea7d861ab74f94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf2cd6b87d727746ccbf936509dbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aca4733cd6693562883f761f679e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c9ab4c3ab59cc7d74674155ffcb8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad503372911e9e62b22cf75387cff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f24378073e93c443fb8c7648711c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33c79fc6880d0320de6ce643f0778659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e118e97e1168082f0d68897a70042660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148432283ec532d5bc77aeffca4f5bc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03b0db7af913ff86645ff64f73fe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a72c5458ee875e24e10380d1f342663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e031c9e280fe73b2a9964fa1ab3861664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5f4f9688029ea82e5cd67bdaa745a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f9bb54a4890bf51c5046ce8a9f8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cccb3239fa6c6d6c6e836d51e965e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03a9264d121567b6301944bbaf6c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb3f76502acb774dec2facc556849f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307349994b14c126f9a30ac4b086ad8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60e3fcb5b06563735a487d5f70f4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d183b96ed563d41bdb2e77133abf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfbe8170defc6072e2dcd68a8abe6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b9ed12b68dccf6ebd2407be7325b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56937575e92a75fbd65f39ae63f4544675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660031eee5513914511a8d649da73b50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2344298240fd15e63da65bafbd690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1bd46d6e97090f7dd71f522006b07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffc6d9196f14c65fb3d37e52482a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8fdbbc70d8f61e6b80faa281034a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ce585f604749cc6b629010e26dc26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5106ce3382f006a3f7bbd2c049529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e1c899921c72d7c5d876d010860e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd3597f306a92f674883e6c7e44c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf2d71ca567b98a31ca09d8b38fe8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e38c688519796e3475a883731031ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1944f577fbafa2334f4e38fab0e9df3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e779196a5b7478e8dd3844c1540a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e35d7612e13bdefe194540fef2e2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d3be1d26a802d9b508ed727b5ce5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6c7f39f59cbd8851035ed3095239691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389674a2b5a118dac5cb26270b8b173a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e66d9f2e5453b140c99222529a5c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e5cc41fbba02a4476f3bace1a2acb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b120141bf1a5afd32bd225732125695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798aef3d170e4a0c6f8068994a1239c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4a4c12691c8fb3cd1572b26f7d0af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b781b99c9ad38794cbca4d9b58ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5083c4ef1fe6a7fc3f97ea1a0e6ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2b8eafad63f878c97c465c4e913a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41414407c9294d8f36d26c71cd57699701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca14d9035fe98862cd58b19caba4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bf444a213b34e5118241bc714965703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205f6f150f2e3876b9ac133d89cd54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfdd2e71a0aefc1eb3dbef8bc63bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88e3813fa4a32664b1237a896845c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367990cfe7b91e7f6e06fa4993f251707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69075d83e395a0a2b116980f8139f381708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84e9a4dacb6ae55877e067bd548cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e384d6b9e73dafc2b5bbf098b5a75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ece5f90d61085bc3ad854ae1e143711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea7b603fb4de5de7ee6c3ced8ba3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08777d350a04aea6e81ee7aeb1edea9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26e3684d188d4c23ac4991b66354b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54699d49661fda3c615411dc95ebe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1867bcdfe85f892eb887879c0a313716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893d19892b4b146a6baf78db2873d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa96fa7b97483359de923e6e95cb67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95dbbee9103a254994679836856bdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f3f29b815bd16cdab3650f955653720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d16bb8f734da996690efa90b2a6e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4e44f318e69b37b3b5dbf6a4ee62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fef8978ffff62eb9ee3739c250494723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eb3f0446efa48dd4c6cef67cb07a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e2d9c0654560ee15d0d70b18227f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801b405b248b65443424956b3da085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fc4fe4d2685b2d44ea0b5600424da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed67817bf514ef71fbb1901c69ecc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea2d5b8fd58dd09dbb027d404c983729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c10a47f3afe7c6313ddee900233ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c260eb9a2965283e0822e169c9dc92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f5d0eaa043806589ec1c9173999bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35e57e1195b724bbe5b31236c6cfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227ffb18553a3ad8a51f1ca38bb302734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9caba35081d28a51543101346ba776735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b426f10385b0757e4247dfb67c8e4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0086286bddac3f4378d8671fc77157737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ac87aa94d4865dead4130e2dceed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e80c88420af56c7cf8a96b7409cd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98873afdaa7f59d16fecffe3379f6a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4c4ce05cd1d9bb32f1860e7374fa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a04a9c97c63f9354bf20d4d460f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a205777e08b67e22d26c3db71d7b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502e658d8b52e7ace768de0dabf837744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbcdcb413bc57742ce751b6f4821eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e62b2fe479b4526579a3bc9538640746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a95b72e9bf6b719234002799cbb86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4159a61b1e4f53e657198250cd4de5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7ea1357eed6976345205bfa34dd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe40b89fb4638c05c2e088014009f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aff70b50254a4b52929438dabe0b56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b625f8b68e5450f7385ee48d13c4c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751a2289a9e9c0600df43d75c8eac07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bdb6e3c299e0ff5f24da9af02bb55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a171148fc6084d26555a5e491a9794755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e149c4bb91b3c7a76b7dcddb6955756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc475b26dfb0e7f871a2e419749e0174757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abd1833d7b5b8195866819305129a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c651e899602a689d648b6289b35102759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>