--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7cdaa110621fa22aeeeb4e8b20ffd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6414f3e55be7335c8eb77b88fb5a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc773d10c835c77f5db0404cebd523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5e52e44d783cbad9e891c53fec584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516510f4ec7ca81fa6e1f1bd55898f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c077392164ca5a279326cf4131c47c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb3e88445eeed317194788557c95557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d02257d8425eca3bbf829d7c5a898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af1826faed9ee9b3b5f45415ea96c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c47587ff9730eaa901506871514a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc26b6c50d378d4138f8eba2fcadd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8264b8cad8782a21ccdd100752d2be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2664611424d8829d2a8b81ec5ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c2f907514e110ac055b7d303de37314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91b087820e27f36efd317611f520eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a5da0489a446e04a5b9ed36a14a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5d887520a07f9a6329bb8b049c59317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91334367df13b7882a3a960a4d6e2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4837cf5a616712c8b5a08484707a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b009ed69e424ebda05523ef541b6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027069bb5c977e38c22bc728019dda1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b347411d2032c5495a26635d69904422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53356db62dd1b35c7f69f709b3e5fb5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f485151ee1516e41fe2765d87b2e6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860436c6ebdd6073496725f4b57527d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa8a549099386d43ce416d1f59d5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd2f724c3dfd3c686bee2f520369c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4d914b7a89475027d5edaa078b0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a346091ca88a14709030164be773129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e7f8c056b032caa72db2cb9d876130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398ecefcea99b967f0f3b6ce4c099e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f5d3b49ba26c1e8d83f49d171b1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541786ff5bed487db02f0c7f01177c9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617384cd20f1e27503ec65d511de0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bda54007bf01df90260fa2f62efb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff7a261b7a64ed6ffa709c146be2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36453069fa3f39b8f846aa067a96cf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b749359cc69d5c4ff8f95a754b6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d23546ea5bfb71adc2ae74d466210f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af8f9fd7caccce499f85354253f26a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a9beb2e91938fe69d0494929f8c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c59894980cd9dc20c55fb096cb0bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a6e46661aca5cda9dfdcdc7c4ec1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5205857e390088c2882d3aea35f2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2735ebc51b5f50339148649586f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9f07af3b3051384eea968e63599a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ecaef3cba5663d25f6bc4dce04bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71becedae8fdaffa7331a5c622260048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a187afef05b5c2a71285f9f1d3a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3806be1a60a5a3fa1e5bf2ce6754d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b17acdd63e3911da637373dfb602f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2e0a2aab210d933c860d378e985252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfda7fc5cc6a633b31ea69a1212c6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5787244abc85ccbccf30f69dcb0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed10c53576ccd9d7a15e89de95a7ccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6607dad4b18c9210a4d9e3cdbb870a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877629c4906cdae67329717453907757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b67e866a45784d84bda74ae592c6a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c08187767711d6201eb264c815f1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d045526f70caa16387867bfb2e034660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89168271b6c6d89efea38b5415cb1de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17dece7c6304a1981d9313ff1be73b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dae2791a799b8083545317165058163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95d7764e0a50e12545ee92c11cc4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e069f88712af4b30ac106a23a91265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba5d64da141cd806a7d269cf6f76966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092eb1ec1202a902ebcede7f4d920167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a03d95d43900177a977222d2f592968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b380126c8293698ba7e45ca07789a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287eebf01b9c464b0deb7c36b324f1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4d86b50624df58456a0ed44d710a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c304d35baf3534e3950689ee7f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fc9816f563f3053d9ed473a2379973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d57c97bdc90095f48213ae3cb77d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4b36e288fab290f07ae86d0967ba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba780082d6a380faf16241304d2d62276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c62d24b2345cf888316fccfc04aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ace98ed5b944a7f127ec23569ae9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c45922e8f08442e225054ffe5d5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98dec3ede3884bc6632171e69c0fc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6bbc5259a88b00e628c953dd06c7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64278607df5b8925fff16fd2f6a81c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72aede5edd91c04c7954a7ce9f03d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3a25849599709b5fe13134f02e6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac517473d7175265b5e40741be5b80685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678a65c30d0add9378d20d9c3f405f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce824884d7fbfa90d63d4be8b37048687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16f220f63a9a17c0b4e20b71b817f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00785e63598c0bd865973ea661f3c99b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6356b3be63593b7516c5fbca75e40990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db358093793e5b6d3cab3afac72739e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a1aa423e970cb32cba6e1b5ff30392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88356daffa5d32298a9acf5964a93993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981aa26fc7276cc39d0398e5e1f66294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07666b912003bdd3243ca31c846a3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4214a3f902983bd81f05b7f151f6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465da860ea80fb2348f71f3742760f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd244bc1f0ba12c8fcfdc8d87212c8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b99502f69c373170e034325f3479999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079da3d0186f627304e90ec870f024c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d10a37d3bbddb005f1f9229d4947d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549392210b7a487c1653027762f9f57b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d8cb7ca04244ea029b4c0c788133103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ae7f7626363c998aade7549c9094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03619cd874a8af9296113213951aea4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef6af2f8a8eed04019a4a8011d8a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e8198784f3732f47be3834d77271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085997cefd67dae90ab2ec9da4411e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbd5e230daf5c01265710fc378fabc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce8706dacce545f036bebb4ba595a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6839b30bcbb5fd9b424624708a0165111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ec0900f2285678aa87e209251f70c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf12703b6426caab3f81c8ba8b981a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977964def096dbf7cabdde59ccb51d04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d70e02c0f176c68fbee93792331e29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6ab49f3aeb1fecfb3d7dd3017227116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e082a0e2b88776d797d292dc24d0c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842fc3225d1959edc8d667229409655118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25de53d2d0f84e7fab35b26f7f95d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b687fcbbf8bbf5fa52966319c07f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c80e33f79dfd24c348fa54b169d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6fca0d714d8a4debd197caf697c1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0efd56cc9cd3064db12378174e37c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5f586b0b29a85958bce50ef5ca475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a2a91642a86b604a57f3090f0eff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404e9ea40d7a0a9c61078be0441b1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a19062b16716d423971166a1ef4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c852a99e1636672bc0c67b1b89fb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23509d0a558e818071688e809b32f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80a6c3802c3e860b63b1dfe6883a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe52f94b404717ea7064191b67b7cb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25586c6ca4ccf75e13831673e4be9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871a34da16854fb7a5d32ed39df8c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398be4c769d3f8c8092ef1b1744a9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe03c68c0a2b16c1e8d83a7451fbe93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1497a9d58bfac18a925f2c1f3585f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daacef66f57fc78c4750888ac7f388137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11874d3fad535e8f3ea379fb2016f17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66a2cd04c94cae6e0903553c6166e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c220efbb50e357d21336daa344ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0a57c9d7176740aa78c61916d0bf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704191fa9b939c6e9e2f66f9852d4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643ecf401656227e2657339d4f8c96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43173d84b064f095ae6b76a9df235144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989c43be398700e215054d270d236f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40376080c3a7b27e4677f13462e5311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a5724b272e193373c1313b43c559d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff34b2ac7bd785891ab611be3973bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6e17e3e2e8bb1060417c21a8afbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0309d20d4dfd9dd75c935528526e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a41d8ba624cb8a53a7b6982ef0b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f01a794e1c1d3020f119e6a5049dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c8714e2e68bbd0405c5100bad1d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2284485ef71710932d6128cadb8a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609637807627efd8a9dfeee52e266d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788493b623f46a759f6e9b0a4d9882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c21e62655a5212fff8a2687596bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071f5d16074e37b9f363abb643879f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710cfa5763f57fbf904d2dcc2eb8546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f0ab7fcec585b650260afd80842b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008335acc230b89a48f4e8a9663f1f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fad68bebfa5710d5e4b8dbde54f90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4e006dc87e2d681037bcd39e2ab7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76457337271db6d6d2bb87dd895f30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e809525fdfd0cf62826a65e723092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab939feee026fbaa3aecf1b63a3c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafcbd57658a631ef102772f9ce48b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5663eddedfa9e3fcd2edb6e0fdab415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44321d69d77bc31dccb2e957e47562169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7fdcae647e79f74972397c29ce24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d84904903d7220fae46b1392d9101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac04bfd3612a8509381a3b6799e664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac106302e3cbec284672500f1e837a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187298d1fcb600fffcd93c31b48d237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e8757863be94241fc9be6bebef815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268233df8e4344fd6a752329d0380c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfaa644e31dc59f67478c177168d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee943002e6636cdc06ed851c0b04369178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8705a37173f71e9b0ec57e4fc9ff0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b4e93ca0b22960521b3d81475243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6edee27e5a04983e6d8b01200412b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c0dbd344aee8509223767f620eb9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f61283160af79534cd72ef4884e62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d7ca41d2fd9a5d0f3b24043b9121d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0ad1088eae88fa85b52f54b687f5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c19dc02294d98a09bff688ea30dc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0b512ec3f398de8415eda52a5a08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f166406af09298a4b4774accc341e36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3207411e78304f2b70820ae4638a44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5d825eb3a85c48659ebb28f6f955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c38efa407388b9601db1baaf9babb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb55dfa297a437b35c86e33f990a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a9c7ddda2469b6795ee73b150d70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad105f85b67284426ec5f369beea942194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d7dfe1ab5de8ed8e9479d8fd7471195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b77aee159758442cbea46a1e27ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce48059c44135b5a871e51d6b31e6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26ead0a7a7ae2a56431bbd67ea401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576dd89143095f758bc9c8437e299d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693bb39f19aa964c3f554da2ccf382200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0d0acb153f970dcadce97d9968c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dee3d60bac0ab9759d6c62aa9c50b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df438722453d14111839598483c95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7209849a58f0dabbaafb94d4834bab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e7ebb38963a3323441ab5815d2f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bcb46595034444fad5763998a67f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e3d20098a49c0724216f6d27797f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0de4468c5d94cb5fdca6fb96fd63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369c657ab4e0334110ecfbc70ea064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2604d2991ac11c3e5cfc04bccf05c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592df5b4870a98499fbc460d33789dc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f761423c209c588332633184af689212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a47cc0e3cd06b00ad3b85f42e9aa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1906438b2277b5550af2f659fec6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f88b8ab32fed2bb1d4f918e6c8e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc39944a6afd46cb893a0b6d4fbed45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24388fbcaad7090e5ddd78ed74598c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a94f0dd53dd6698dca854295df93be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295e704c3a3828034231f170a239cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2e22ddf836a107d820382ab30629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151e74a8d6c0f8f9b550fd7409e129221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a9b811fea54af2197db9115a543a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75787d612a5748154c05bf0959c00f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fed5264ed2fe2a1c0ec923c500654224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f78ca54ce73b532be35fe6c846ca44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154df7f88f615e9877ecb0fd3bdd38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552090e3baecef40ef64fd0679cf08b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2928ea773ffdce66fa64e39c5723107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f6c48fa052dc3cc964280d05390cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd1bf5f6a988c7846535094d3b2685230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a51d2b5a930c56ef7bf0ceeded36a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b09e4c2f6dbd8c35d9c733375a9be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0d0134f231a8d12a23113892630e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9ef95479f24830c8042e37aa7a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0325149e733698275523c8763ff4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeae1bdd27acc6ea181b9003032bd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669ebedbb507555345cd81992b88302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c22927b1b30066e87b450b69faec8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba563d198ff9df6e09578380a7e02721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25852e1fe6ad34c729aeb52c081c16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f560103c8eaca527859fbab9f9fd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129618796f4b9ddb3ae0fc04d2ce8c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432d13c1696d566c472782a711b621243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db218ffbc044b2f243f736ac84cef9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875aab63c177c7ad0d6113237751cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c4c939531f791788ed18c3f4de284246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82988df7e9ca42811b44f36a3fa567f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574a94a7cf341a9603859b566ef863248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480070e9e9fcb4b4b9acb8e31e500075249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8774a977a8b0289c1fd621ac26f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4729c7c0cbe27691cc31f9eed3218e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851861dd6d8288afaf2b158b02f3fa3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1e74f4a9d0e3e74667c4b15141d6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f23dded7f0c6d9f00fba05abf845b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df502ff9947b481683d08b0400559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8f95cb537b77a66765841a27d00c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b42379eb4bf3cc96ae582e003d77c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10931d7b5199fdb83fca1e11d0ab388f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fe3a63988e1748e582f92f29473e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197834fe56a7f3246760ba111c6d08e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aaa9104239eb92a1fb661a0ef2871261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6f3c19b5f7f4b6cb4337b5aeb113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c5b6f501303a30cdcaf852b1783a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99020751162e59228fb832ea42f43e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aef7deb2df3274bbba916cd15a77d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14458051fbbb43c6ec1418e2d34e6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9563fac8d47455c71bab8a1504bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0882b4db153abb745990f23b8cb36b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ee0828a20b2ff187afa76b095afa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a3104fd26c575196b3d38fdc9234a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba5836a73fce6c6df5b09b6a91ccb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b642fee14c0627a659963a6cd8453a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1bf312ff2565b056d1d472ec42c4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340570ecaaa00daf70214082e619194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35681a525ca062ef47c303f2aff4ded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60b88889407f1ae386b774bb4cb74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac400c5074934d143fe5780fe159aa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1993431688548123d41a6eab5f27d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db30d7b338f709af12f49d618ad1e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233221bd489a264c92ca5578d7eca179280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63485d0588291e2099016dcde11a1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4b7c7904abb15d4c23a69cb353ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db951b4efad6c698fcea7497520c8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e1ae25f6876132fadaa2a04e31ec5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55f8c9d15c64b5afbcc8d217001e3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716318272c9b6e9ed121f8aff47b73a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba453a7ff80d27c59e09684e3b5ba56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3631f1c7eb767af1cac984162f19a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80b6dfd2b3cd3e0ef1943a60a1329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059afc3fd2842d53e8f902d06f93fe91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e50ced7ec27d8ed5f96210541ee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab75f78102e82b800bb8df389fd00a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2fff05617f0e8755407ea3ec07c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438af6fb0cb98c8fb0b3c38a72b25e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70609b2d94526a8a5d471b71dd2bc284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1227505461e42e697495afdddb93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de05e2288633456b18a02d037a4ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f55cc75c72cc44380be5e6063a556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb218fa027657b1fdba9e09b73e0cd03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db89263569592420c7cf517f59ea6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0cc144cbddbf51634ac2ca540565a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114d04304267ef1337a31c18dd9e3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b6a3610d341a7ca09b5e8bba7c01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081ff2616618364a92ee4a711e01c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae47535f8d56e0360c52c893f52af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb2d4f3f68b5e0411e57532622f65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb24c5fff466fb21a59c012dd384bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164476db6c76a125abe1275736935e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9175122d08c327d14e6f872430d80e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8943b3726802f4489b48ece9eb3862310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ced81abd40a531fbc4b9cec98c7bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21799ddc68f8d8adb9f2447997fc6fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a4ff137ea605743f616f0eca8f43c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b040289d35175198d11765a441a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af1e2b90784c6c956ecce9ba786ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bba0a20ab3bebe8c89f59bf12ae86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdadb81d0269a65f0bcee7dfd65c61a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e732bc2e68d3e17ff107bd7bfbb262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8138a0b866d9dd9a4daaf64a41d77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693fe0943c834521bfe5380c70a83eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e90db71cff1a1769751f1e275ed91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233199ab27f0460d91470bbe410f2149322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef0bbde68fcdee5502f38675c4ef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f542142aee3a6c9f93883d83aff9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee27c9ba99587baebbed09be2d706b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d5a9ca30d2747b08e94b635c83c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c730d82d3adc9b1496c85d28711ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d368b5dc57ae8e5961cc57bb9223328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a5d1dda8261c8ef85018b69d6a43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba10712957e08f30e5521e7b2ca92e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe44be891a4d2daa5836b8a0550c77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb2ab95f2d99372d6ea9246bd7ee5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0c1636e90f0653f70736c0abbb18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745218f0d66c883512e3b2f2d4f8a7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed32882155b11c758de85a18b3354335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936236fa16d8a9c2b02e1fdf7f65201336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30fcb789017fba871ac77ebf1eafc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0d2ea295aa71986446f803ffb637338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53455f17aaef678db1bb43266d0fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d70578c75fc6a1b7def4b586c47da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47337fc1f687874284d684c87f73b84a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c9845eb11a730ff9760ed94d9fe5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8167ea2b72bff2a002129a896b065343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9bcb0ba7eab0b87d5c2e55ad6742344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de151c410e5f37e01fa9859ebaf60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07af2a359e391a3cf49055c518471e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96d02675a30f88de2e819c3b73e28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e94083f080b7645cc5fec7b0844e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c002ba6481d75d5b835c4b78b01de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df649d77cf009b0b929e5b89676ae00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa2eb3b2b915885280d940695eca0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c7f1122668637035db59f57c3901352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafcfb0865de68b4eb10ffe7fc29d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33fca4f9e863fde1a2949721d62c89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c094055ac22f69723af7a93d56b19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849bc644a2f210f822cf73edd106fb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e34716e730476c9a94f12e19308f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504206a5bcebdf6f4f7394a0aac5122358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b5e58015e372f01b1ff7b6b2ba472359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb18b5af9aee14690a983886a60d5b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198692cfd904afb5cc80d433b2215140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c6a0bd7a6c9ca78b7742a3809cea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b22f87eaee6fd2403a4f8e9e20ae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92566eba2bbb71e31acb1b55a3375db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a2e5af7d1f839c3ad4c0a0ea809d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f777eba48d5c855890dcf0e15cd3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f091dd783aa1c6bd21b5b1c11530fd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a64c255818a35806585747b8b644368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f32d71216b45038a50952032543fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c530a11ab261725e1f166f6365cd5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da9efdcc622be71405bc66a5160f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265d764ce4aaf47cac6bc0fbf8326a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608e3050ed7d499b54b6f40bb80ddc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f49979fa5f1b9bbe08e7544e2aa97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6613da7d9044e807314d606af261ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812a8796b0ed5c29b5c242218bf8616376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57f7ab37be036da24577c724196c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91194e8ee51f08a949d4c0517de79df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032451cb82b1d17b203a58d85c65dbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525354333965db80e975d24e328f940380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256483169622ec169816c601af8f2a68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216579de36c3f1ba025e2411ffa932f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fe79867823f954e1a8df845c507b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123d24d5618dc8bf989b0237155f8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bf459eef068ea47ace3088e8042f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bae2f0ac1f3de85a0b6e3181c261e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fdde2bb2732731c92b803a0055332387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9203d0b6b6302a5f09f04ccb7f23846388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650491aa5a380e17d5b248744e601d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103539668a44d3f0fdb30e59dc8946390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25427d318dc079708acbb6875a41053d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f6d2dc37e3858a5b0cbb6f558553392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a13580f13c77e04d27c3a061e747393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae21dcceacba3c5f33f1f99d95058394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a788278039ac79cb57f5cbeb8b7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced64bf8174aeceadc8b4b8d9bb8867396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd5f20efc3154c016c89207baa2d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982a2a53d2afd0eb64ad8a8365e50d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e17b415556f7e5296c00fbff50643399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a532eed0441c9b1d548eb3944de0d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6cad586b617149e7de7e905b475b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803329fe6918c6307490a220bd0608cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c642c3dc5e99476dc2f3f2cba2c806403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238141e778dfa421682b4775c3f347db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07d62c03a49da57a4d7a4741f9367f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891efbd818f55a4062041d9d38cc33a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d68599ebff15cc60733c7158b2525407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268bb18c6f94d620c6e7740b8bf276408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5b6919059c9e5eeb5139f12f203d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8249d4fe985d9169c2c12578b7a5805410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148247c5d240e8cb621c9299de5c0c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60934b0d79ed93d3c29a4fa7cd7e61d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2106f858b44647bcead6defd1ed49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe83e8fd671f500bc256659fcdbc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655d5e4e26420c33e2f8f8f39c9235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7fd0e3e963da8df8291f5c6de9eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f60a0349386000636f4c794d74e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eadeb2ee32326633a6b8d6392a589418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43cef734633786ff4feeff64562bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283dcc3b15f3c65963d485076ffc8ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d58702cfe18c890931e7cb98e99c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084c971b152d77ecd2ab83510113c64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2991f970a0d5a7c8ffe10bf71651423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f211f9861ccee921e678af88afad9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7225180a11c322faed2ecdd3349014425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442089e7ce5911e015f3c02b4e78248a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f988943925ffcddc9434235208c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29954c5d16f07426ffdcd11f28e37f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f71776ab0db83ff1dd97253d10290429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c224e689480a87828d0bcfc81a71e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1eb72a0dd55304b43b5aff04aa372431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829e0ef3319cd79c9f355bfbd908ee7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4e8f976609374dc79aadac7df1a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958054f5120e014727d0f3f0b2008f3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf92d9de97eb18f572e9acdf81b24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0845a08e6dbfce7beed1496d788049436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a159ec58c37e14e409bcf2d2b1982437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610e667780bf2d3f66d27783a50564438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89e505a482b573dc617956ab5c5a7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75804748c29feeee57f283b025613b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587f189938b39ae5d4a5f7782c4b22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d155db1eed3f545f5034e31b082ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf447595bfa99951db2b71f35727e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68d3e645121e2c4f9c6c860006baff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3921589b6baa1d5b672795e7d0cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa978051b6a19fba446fee2d4bab23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071170e04fe6aed54b4f412d2e6c31a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06391e2886da47b7c433318f30aae4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a466fd39ea33ad7423eac469d396d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0396a6e92f0e8e3f1f0ddc89c37d38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64413691360e0fbe0d7f5cbac0264f69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9101f248d5eef47269953b31d787f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf5b3f4e3ed2820239821e093fe35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e5c5190792cee30d618192bb5faa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650777f5b1f4d5111d8d6f4bac8e7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4be8ce52beed48fe17cf949c1ed0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafae4dad15b9f64bbe59dd18d410a52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8ce045e47aa0a001aaee50fbd7ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424a9fee60796aba3483d47441b0bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a910cd4dd3ffa594e6a0af3becd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220cd14db34de7b65bf06feeb1b5e76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fbf11469f3c6b51f8651a43044a2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22bd58e68e600187eb0eebf72fe77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9bf19c2a3d3eb7d7fccfb8e0703dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233b7ef0df2538828620648f56713f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e56bb932e5b549deb8e38b32a02c45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b9719a1cf1787b83d3bcdd1af6e31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4dfbed56f1ad236ae03cac929f7b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fa43dcc052f854f38784ce99a21c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9e7d507dd75e3d12d50f7ffbb1a08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f3093bf2fe2bcd1c86fccc828f379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b55569700d32e09b411084580f9fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be114d6800f429f34ad08a5c34fda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881bb747b00c9d11ab67c97b8795bd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae23316938fa333b7a3169b5252a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea9be19a112e9178ef903b1f3cf4b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6a85d09faedb00130a495cd6b732477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875887acd577a1ed7a580053c73867c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b51e6543033c75e5016ef78313c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9fce708fe594d858fb974efdd1a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80bbee4eacddac6cc45e6ec69c9a6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e55365ee3873a0c2d9bf460a6eeed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1069cd2a985c8f1372b34535adf497483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2be026487edca7e4c9e2c0281a341484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609a5e2de825c94e9ef39e3bd13db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3b5edcd318579f0b95e2a2fb32fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778603a40e69586225b4c33fbc364f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6942299fa343010c4783c6e91cf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163075ecc8c8b91782e839c079ad7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e37f65874c64f6e9184b05228c4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df983e71d29c59eea0a8bc52076506491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47dd622e12839bc8377bb61f481b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67012f5d54026783c5e8a73a72d29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b371348d1b2239034c7bd821c35cd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e5d1b02c467e3c96e350017e83e93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a08df34edfac866dc23966597fa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8cb2bb410e4a4bd641c4e14b9367b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95552259939323603c99b33f66be728d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e586083d27b25b92516e05e05765b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc016d6392f0051dc770f7d748970c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd19565840aea93b9396660b4ba0d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152d64fd3c0229a148dfadc01a93ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79e0a49eb260268f1dfdc381375a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be08a047585028298447d84e73e8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cfae1e9907baa5e984521c99d9732505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c20d15446655ac88c9383057f27b88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da729f6501896f27cc1f858c3b85f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85bd7a7e1366c54e450383a7fa62c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a8d214ddf6ac8e8f0386f7b76444509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eacd4b77be41dda522180490b1ba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38cb52a659cf66ddef9153b240950511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb804a74809e5e37ce47fc88bbb63c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ab735f170d607c8cb2f596befb72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6079839a67d3245797c4896de820e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a9bf2a5efd3ad27dd9b4844d52324515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164ddeda631460ed3728f0b7695347516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf8379cba7180eda2e52b03af6b28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12378db12cdfebfa4d18492d591fdba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23784c855bd6b121ec1a671fcc8f017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a34597c1601a74540ad9af10f898c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb86f900f709c765a22c659ca6c7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc64772b7ca47f95b6f204f9c2d76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74678321f760423b2ca2b2502fa5576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572f2b8d847188467aee8c2a826047524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956fb72298002c91e94edc913db8406525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09166e5a84735aabcbda3a9bc0c4257526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb26cdadfff14f6489af587ae207ded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50150590bbad77e99a018f876b26b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88969713b34a229fc5bdd7390d3769f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee30ccc40c7f67f9afec54a05b97e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32032f5b14c9ce8e4c12a9b7b1065531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102e66b5e0414e27767c3a3ed4574b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe497769c95e37a9b58c246b30f392533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0973c5a3c6e4f450b42a3a1da05ab7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd7c8de87341e9400c8825aff975a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33557860a489357a50e2cde8b01e11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348aa13df3ee690a1bd5e33e08ee60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de04a84c9c01ec66f19a1c8f66272c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788405567829139e7950b161dd88921539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011530b3f0a709ee790c4c4d2eef044540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d75b51fbf95dacde87f2a189ac5c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4ef2e92c73591f79f70c085008f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f37f4c06709f7626f863674949c39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d94ba43fab4da13b136eee32a97ca8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0184f9ca16fee5c9e89ce2be83aa3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c29c469b8a9312e92e19cce57ac2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05f5b1756298d179fd253d5342b98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354df7016678592a066138e68432cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ffe426a16f9a521491ddc33d13801549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa79a53cc247d67ef8ebb917cb81e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a08a8bb4ffaa027108dfabdc90fda2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a7c45084df31a0b7f942532a8702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609722653a0df05f00151627be604b75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e1b951556f359373c4c603217867554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151306b72c749f710a0975ce8ebdae1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c569e84706323896415f3e02faafe51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5502fc2f06c6f66cb26b1dbc8f7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b541a6c55d3994d6fe862d24319349558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447937ad2ffbbd41320866bf00eea02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc833be7e7e481013159eea278698560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bdc24af72d9defbeb8fc0f80376e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153eaff8888a17416765cd65486f28e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bc3773d4f693aeade0a8d2b83eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c537ce05986e281be2ae8a8213badf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771912b65a08e2e646246f36bf830d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16361be58c3b286fb5cbd9895597e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c5b97202d71045f79705824a80cea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d6eb4af16393fb2b8521c86d16c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ccb3447ab93a5a2b8edd42c9b193569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b5956155051baf8a6554f8379c6d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f110eaad52fa37162a454181c412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b299505dcbb6752184773d4b89ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc72a63a44edae770b298ee86fad46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1516658475ddce235a913f14b5b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e560972e35b8599bf4888438095cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25205c1581a37b27d2cc8c224b1ef3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21914fccee23cef4ac30f0b96d89f78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e04df7bfd21fb0aa5f7d12545cc98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18637fcf61bb0b8767e62ae7f912f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4a0fe1a588447a8ec91580c6d5483580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53f95cbfb9cc65f76c7050111769f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36def6adc6d5aac5be604664bba6d8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ccb4fc586fb96d8a45ca9e17ef85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659bfe2c00ffbb9ccf45a36d46b2f07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020aabde53af1285f2d647cf617c5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c2328ccbc4d082bc15ec978dce42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84507248048f3b3da65c8867567b05d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f21279cb83e443ba6dad25a6924c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea396205feee7c23692b8149283207589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66a6eef2c1dd78f68402d03a820dd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82931b76418a496b59aca8495bd4fa5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2747f2823ce8a9408cdc2027d26e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b5b5b89482fe5b00c74de28f20918593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834667f9ff0821c3ac2243eaef9dba2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb64a20727c3e455d6c1108a70c252595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257844615f6e8b8074c5bada7245bede596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e010e12ecad03bf75e173a7076033597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c62f328cf393c971a4ea78c6600c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86302178d2a65eede71d26df2d2363e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea08c1877293f19dc5a8367132453600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec969db38b164a8ae8c78936399a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f438f9b8f81aca6f091139a1369d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686641752ad0a6db4e91173b32bdbab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae6295358afb57ffcb938bf256e67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50108d84cbece6e093874c98d1dbf6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922432b9f3f63deb58edeafc197e3edb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ded43a0aa696cf14a9fe35c1bba98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ba978a82242efa8a4d53f39a4d7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51714ce0e6a1ca9693f328a70b0203609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519571d86b1662fe92bbea522bf120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6459db41b17401e7129a28f70f5f596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af9754aaabb345cee6a05b6e00d62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb27712816979f45e673799590961613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33855c651b0426c4da6eb9d214726177614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61990bbef07e74df75641634a02b150d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8add9dcaa7a2ea026727f2229781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5795344c7e4d6d2029410b285dea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf19a1dc919f6a0d90a35d8d6cd3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7952ca4f0855b85b522126efff4f82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a357894dcf272eca0e00ea0acd73d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684249d4fd0ee10f3ab73b02773b049e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028167502a510931adfa355574b297a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629825fb6a7112b343f487163b312e43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b24b942f019362e5784444c897e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf00537a67e608aeef8ff872f971ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d2ce9ae4ee5837180b03a89f9a5ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4af9ce97ef624f81352c5fe956c14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eede944ba57014b213dd7c2e8192349628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b38cbf27b9727042a03d05f529e1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798e97582d136c64196b1152c7c65d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236631eff82efb1b9856bfe34df34a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea7b66972f0481346866aa56f50324632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad72b9dc3de452c61c217d804ece50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb8eb4d4b8e459d35ff4b1aa459635634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052bb3b9ac5356736d684c97cb00d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5fa28c0c3fcbc247d142e26ab231f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9bcdbcb078b4a406d56f41e3e933637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ec6deff9381faff1660b6ebb4ec6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ed19b7d826b498bf65b6de45be90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5c7b200fc09b3cc97c9c1f6ed78b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242e27339cc67ad380a0c385dac099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901774f7abfd042eb8dea43f382a5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29efc58b9c827987b8b333bb2a8eec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6ff0be38e4e0c8f815596bcbce95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dcd48b07b1daf4df3f3af10a6dba9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f68bb267ee1c7642dbdaec6bf505d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5caae0abd9820b54922be485879da8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8051bbf391d2e8bc4d509573914e75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382774bfa9eea147551c8ba70becd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e113f2d6c93da2135f08f6901c08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e7099dd96a41f15888147bf3e659651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b624d42e6470536c66778c5cf4c6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba1158ff2fabc86ebfa05c77cda582653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0203dfec3be2c8ab072787d65a8c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826e4eaa374c8825d1fe3fdca7531de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76421f7834d6c06e80af3d61b4d6d552656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa43a80d21f15a524412fe69b3bae7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6310cabdc17c2120029de8a5744124658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790faf868247f482fc9e269d6949b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa032ec3262f82a899c26fd2fabf2f9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac8cd55e326160a9ab574660b928f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bb6d6dbc8848ad26ed62c87faaec3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70464ea3a61c5ec710c10efbdb925663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc4a23c03fae7d9c074c0b23ab4c6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032862ef689d135f689d158ee7b535f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d7613031006dad9b782a4be88c363666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd6f95f08951c3a73bafd40d6e50f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fe607d8043bd93ffb1f7832538d12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece576921ac7d326fbd06a12e3ee3842669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04782759f034da70d49e93df6eb58ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113783bba359a1f2e3b7b758323a588671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d1b67694af462c0d835a1ad57356b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ac5f1ba22154996d82954fcd333d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a95696f5610c8a684c4db032136af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5b5a46358ae56c4e5c529b7436a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181072ab922cb68d5bbd8210a94080bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d691035849c9af102e20618b4ae28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a8765fa578573236eb7d00d23619678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e39c0fab68d88c6b50bc8b3263fe9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320074babc096640a5fbc1541aebf5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5aed8b9f86b9184e5684d1fde8ab2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e08803521eb2aa1589936ac55f03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b05231b08e3f855ca88f75ff74461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11082b275acc66e4864880b807e32a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776721a6612bec0f60827d915692b49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832d95aa7341ba567e73ef62d484e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361bd00516dd3e0c2b740eb37a437e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c143991491f3ade79a8ab2fc16ba65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612f0980b0e339a887c6879f62935d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532854ab7cbd1e02f623d8083f2cf5b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4101af3abcde9b7857eb998c3328336691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c8832937219b0f4272841febd347a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09212b31b093546ceda2a341913a3d70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f47509e5f0bce456f537c5f62194f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9a2f0ce9b9e426487e480c2eed5c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089500d0aceb2cf11f706bdd8f8300696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249343a4bd7b0805b04ae225f4471b0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2efcb67e82e6a2e7fc5accf757160698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a0897ef6f86c7a5224a489a89bea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3856ff2d9548e8ee9940a1bb1527700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11bc4cae8060dcd5f0e4b6d631872701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e552cb212c29c8ff1b32d3ab95ae9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08f7b88c54f028475bbc4a20fe5650703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d28a39517160b80cbad947d9c4d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42efaf33532380303c3c0f56a38d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ec6b454cac69d71c814c65d6f574706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ec4adbc691699fde236ee0a3a760707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c1a91ccab01bd487004116bc37a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921231dd06944c62457c3157d1ed2d83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467c277e220389c30ec8fb07528ae5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054a551d85bd00e1a96fddae44e678711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba154894e3082283f2ab38b9425ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4889c49335b3a3cd3f119c83d7a9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14db811e1cc688d618e1cef26eb471714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf0a4cc4530cf643b7e399c2f755d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c188c281b1221d84b24de4936384716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10fc0bd211c15566bde2e6c0e3d35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9beef47d50219ff6a798d28011cbca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072161cb42887dcb378060ce207039d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed1018cb06e951c4c276126acbaac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900e103ad84301d730fdd619cdd62a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebead43d9482c700314de1ba66411e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c401f68465ff2205ec7b0a770604723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52019305f5f7a239775c1509cffa957e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66773f4510249c929cc95b0f30a65ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf849ee0d7349cbedb5432e588c60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3565a516b97932689eb2f343cd461a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582c4be61a71806bb0b2d7efa19859728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50180dec52ad937a17b7b962e6aa24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3e71ebe5d834ba96ead8f7c30a90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3397ee31a7675aba6a023f2f5522e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e7d14d6f37821f5849616e896e212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00dcc042532607b1edf51b1e1b930733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9b32585cad8f0d3604a45287b161734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3853264e43c9e3a095fadb5bfa54d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f28eef4686b5cd0942733c028ead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec78bf72cab51c0e519043ac44a28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bbc3b36ca946dc6370ecb83c82af0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581cb43ed703c4d0327e20cb764d957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214e451dc7ee016bd220f0fb266b1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd03a15428b1b38beff60ec0cee45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd5930f5ca2d7c02a39a0ad63dec9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8d8e811dbb1d23b541d3402dd3fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218077321b112e7b034a5d2fee3e93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8314eb0f12372f46b052c620b3ed4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21025e24d69c4c0fcb39dd4f6f166746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07fa38451531c67e09bcc0b60de67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc9fa1155e94e3a552777e2491c7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08829274dfb7ca9976fa0bcde6523749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dae786caf893e9319c0e45c5a1113750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500696b5aa9b1e1c722ff7a5dfb595751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc520c98c9be279f5f1150900ceeff3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b088919c59cc12b18f14d3838ba5ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2cee09fcb37d301cecec285dfd6d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bac0907a934a9fa42206feee35d33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aafd7279cd2cd64c433759c793809a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181cafdf439fabdb35fb00868bc459757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be2d34016f9aa23dcf74b08db9729758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cfeec8e3e532a16b176d80782a00d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ffee272b9b58fbf0ab328acdf054a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b35f8eb5854cbd50f8946d6f0b0e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8042f8c21aeefed47c24b9259b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f6940e9b7542e8c57311d143617784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9bf399bf5deb82b8e06bd6dc8df605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f3191edd58cb645c3edbdc5abfc276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73028a23e93db83bf1f5b02b03660e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc9924ce8cbd16d7ac3f467a41fb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de79c92e0c32d9ee4e89faaca749c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72741ff10b85c35de6ebee4986822010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1ea7128acd9ee5a0fc93c4279a5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e185dd933b81b64b7f1533a5424f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446b96b31644f6a18357a72c0b0dd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd70df87f5d69fde659f2c04c3d6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc674363cd3b1d8f561a5c54950c5cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab300966b43e55da59c1a74f72945116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c1f218128945ecfbaf13b1fce02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69724dd758931b8bb41ad55257f1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993aafa80425879064c64ca740fee0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60dc6bd3c55320ce7e777102e0f9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a9e5b15bf49700dd94d390660f1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f1550156660f102e04a0b1a477de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c134b3e16fec61d92ca447054d51623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf589bec94f17c5e2171e12ffaa2ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15923f6bfdf25cdb2faa931a866bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e8a17d5066a3dbd62006937d803d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224a3bacb16032f775f3033bd149fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e9b0f4f190f096c05e366a09d72628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236bfcc3001ab1ec9028720fde5e3fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8b613f2d9be3673799c3e6a449b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082832fb73f3dc04660e2704030b7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a32a4af400db50cad0d771bf64442d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672560143716ab95781671c1b4e36d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de94a70b26cbe674064659c733f2f5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c47928f558d5cf1429457b0f84907235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c67fcd802a95b63cd48876eeda25336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ed59673193c10964325d6045c49037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472fa2099ceb59be8f7a2b0f8b107e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32c76310a8a84558f492efd45711b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62dfceb391711de7c983fa79dd86e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606424807ed72730f026c7906baaa4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429866d693ee080bbd402ff50614e7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09fff9b57ad8575e6dd29e7fa80ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f33a0c451eac258d0a22c79c07c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10f3e2286df2bfb024f4a4bb32b39645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc239c1aca8324886e216d33b0cd91b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979f56d35d97ef0112fddf1ad5d278347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cea20fc40df428fcb1a64e082861048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8838a217230c27f02a6a6ceab84d7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8177b271210d1bfc61d735ecec72a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0511ac83af381da30b751371b58e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dfec08e22c8c2941511242bd6a6f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164c5e631ca6d673eae1b1011cb88753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb7f36c7075bad1cae9ebcf5d775c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65b3e84a9f776971961b6a690f3c9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0597fec82be171bcd49f9f115eb7ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac4dd29de9bce7a79bc51129c6f9f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebedef97033c0b16fc31bad30681dc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436344a5c2fd27ec7739426d5ad990ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca79d2b69b18b9d76f0c589cfcdc6e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904bdb2d9d7e746c76933e37cf7f5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f0474351ca1fcf31074711f6009362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21a724bae1c849f841152c8d25589b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee55da33d7a5387268f5a9d7fee6e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7490c8eff8864bec91e267b3fdc6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb24add41d581791128102b1ab4fa3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59a36f1b204d2df0b755ddd60af1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d94303bb45aaacf2d97c083bd56868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e25195c504f54240c17f4ad65528d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712d2768d7f537bcf2df40c81c5dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c7a1b14538e5b36d47a7810764a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4d7ea32227907be26ee3f3d7935072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e8e4f0a6d71806793600d868381673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba62de41644dfce9f9564a279d82cb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69136de3a364c450c7ed2237b4e307c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97d93c18e4c73f4c281fde7a54c1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe99134b2316c37831562bd7e983ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bca9e8cee0417c0416531e645bc2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6f63a534ab10be0b09c52174cfb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0503f3e7149707e61c2fae1d7fb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2eea0cb9dd70c03456a73eabbb4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d8f062b133be5403c8ae01964ef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7e159d73da20bcde066ce1a249e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633da47ac7f396efe64e9b39e73b54d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f0a0f4e4493c341c737e6bd57e6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada8d4502738a82bd43f48c45effc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130b3cf617d7627ed6b9805556b11687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190457dbb6bbf92ae9289cd102c203388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8ac587ca532ddb94d3fdc840ce9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097179f6385956296ae0a6108631a7a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420e937374200d5542c3400491d77191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d25047a2ff4fbe68ee0e69453bfb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c726086fac6bd1cb940027017a1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7255d5ba003505023e5a049af77beb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a82b78176414541c099c412b381d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7702acfbf7b523a019a3a2c44468496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1858bf51549ecce804e158d699979c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8453fcbf2f322dab0a94a0f7920bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106a782948881c94cb6eaa4159432199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751f488709cab55d38c87cbec9fc60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72da8dfa925bf66de4b66d6161011c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac910a9b833dbe42fd96bc78adb5c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f651389bb87dd2c8f4361ef8d33caf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175204bef4fe17852c330bab29b446104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ed2e8bccc9cd65136aaa2698ec89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383a555b4d0dccaee14d8d91595496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14611c7332ed8b3c1595f8ea8b08d428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a896c0be8a6f88b89bcdc5ed3a837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de2a20c3e71ff9f0249eabd364e55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9c631cb03668d003c61b79abf88b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03818330bfc7b62f523d053f0e3cc59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348cb26a6f50055f10fd6e23d2973fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cec26fc81b03822b0e3e199268370113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f74c15d3e210ad914553f09213a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28107eeaf82d205200821eb1f1a848115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea430b36cb76861ba85cf256d3dbf15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bf973abc3fd4ad01c9438ce6b26f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5e466f1c3af102978df574e91197a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f14ee28be64d67b262ccdd278e93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9236fe6d9eca4611e492a8be3262e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5dfec5425134ee3cd16aa421cc9dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e7ad82fe676b7e063845c4a0da3df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520370399bf96c15d1f4e59162cdb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318429c3827e8102e1aef65e7cc76c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c39bdc902c24aa65647c8a9a8a41b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a0d8c8d8be5b2a7f0051ce87f21d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832f846bbbce84022165d385f555e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9705fb7a52c297472ff9de9618643f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0b0ceec824405a370b519ffe575e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e50de3bf2debb0cab197235d8605130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456bd6b80a1cd242c6df2431aa9cb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650a91a62fe983c30c3be5a3487c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df50d91dd2ba475f33ea79f6ab255133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1019c6d55c9c06eadf5cd4f1b8ec70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc9993a3c2e4f496660ef8fe00c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2f48268dcc3eb25491db9df5bf7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc22981c33922fb6e85de2fd7dbb3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4621557b8085b6ce9b01a9bb37033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fee9b3fa889c16af0cc86983e4114139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b89aaeca8dd4da09594719e372a57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae36df7b25447523d70e8417c0cdd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc159403cd5fcd1ac98930e78b51c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045515a35b95a65abef84ea68bb928f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9922d68a2dde4805c25946c3bac14dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7bb103ce8caea18c532d4203edd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445df70fa3868b317dcf572710e4c2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7497ba237a7178f1c67448d1c0ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18c37e2eba4db6c817a9c12b447d21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486bfbbea55a07d5df802ba48520c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17a8aaa363a3591dd59a15980d4ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce791c68d37bc3df0ef9006a701ddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa76d747a340e05e361cef851eb7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709eeb117527ffc60d6fec53976e331153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa4310945a4e2ab1e1b52ee16d1ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e79b9ddeecfb915f7ecc9bd702531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a678ccf47a2a285bcb173981a8e66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd060a8d2b4fecaac7a4ca11b5df8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22063fb0d785088e9a0822a5b35307158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93955d652f2602c43a49dfb1aa6f1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bace975cf9cab6d455df95d5de3b3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66ac19382f05f15f13eacb0d557e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750fe2528fecf85a4f0b5dd330a9bfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca365e757ae60b882e0dafca10031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e375f77c18ac1abe5424c8dc502e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86be334319e87d3f309d47d4e174d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034819e5b51cf734a1d96068d629afc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e573b0da2d93791025f416b2493a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb9634bb5d4d47094b5c3002fe386a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc4de8ff611719579e2008164b60e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f329c90c1eae6136f54ead3d00c5c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9b4bd7f3ec96c7be8a45291e5879171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0c992105609c9c6e7276df2ad67d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f3880e76fd5fc9939355c48535709173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e80379e1ece680f7f320ce172e243174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989bf41d9cd9271e1d6c929a786e7ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9218b35fbe59636728d271496227e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8657800bc3adcb020a937ec8f7208c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02784b545be9b723d997292c4e55f33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45fec95b3eadfdfd03e4f7f0a4f9ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f614a647396c38b9b9f4fab8d26d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eee77a0f44f75fa76f9a5494146c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c59020bd8fb3e3b80b8fad131c8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9a747dfbab7f2b833fffee34fff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e1ffab50290c0260d1ed0e0be1c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0b02ce5170f840054ab5e08f88e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a3aff3bda63c91663d51b7487c125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149547d7b460f75fc7b1312062b4ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb5d85b0ba3afe3d79b5e35830685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052134648e331572cb5f0d391ec6f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131af5700bdb8930424ee06b55c439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbdc5bd4a6a0c17039ef2bbfc7fa2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481bc34aa6c131bc006d29dc5d8d274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7424829b07a7e7f6c879d364aa60e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2836e6b5e0f0f0797b8d1206cc6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf50a67e9c1f6b774629baca7ce768d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096550df10fd2c2b05713f03638b0d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32d3a882a1225c4724c11b4f759e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb79846550e965c056f6bbc01ed49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5fcb1e16961fe53953974c0c701a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3539a65a3df88f6c07b1bb865bbbb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70776b20cf4627fbb418318f2df49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79e3b2cc8de5d1aaf088d0c58d604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092ba637fe39f7401b8b7f811e65fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a531fb30a77edc395c326536c52da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b1d1d1c0d4a858153f227c161a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d300345228714a8f5549f6356a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41fd33bd7b2071d825cb561e85238207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c252416895db62b72b85564c57e21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c96c376a0e62d3f0681a9e53df81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570c1f9065105d9bf0255c668557d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df0bc1f1831c1a059e4d66a30f540a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc27af4ccc7f02df5430086c7dd1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2258069e2bcec2796fa11ff0bde77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75bd6122ece16be0e9da9972b669c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94751bbb25dcd7f2692debcff553d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3f0127366bfa1f389c17c59c09b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3de8c3ae0384585908fed7c14693217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab018fc38545475944f1ccce5ce70be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945391a4791c1534af2a802d91f6c063219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d79586fe2c9584f5d8ea3ad406a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79ae33781362a1bc9fd8940d625f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524da770dba7a33ce5a210ee3b2cbae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269bebe9c37cf9024f9a12f028d8da1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecea2ff0d6e226ac6d758268a5aebc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5290c0f4c9226fa7d3568bf6d00b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86ecd329981bb92dfa5cda8c27fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2a8c2e846c801f98353a5e24ca8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9fedc735a7aea9a13904c7eb67b67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869c8b94144347b39c58c38c269b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f792b103495b2791eec76ca13a4cd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca728566f76547503b77502afdc9ac2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd313feb6b3bece00cb2ed4c9ea1b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402fc689f1f24f79b9c29a131f9efee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ef2346e92deea8183e3ba0adeaee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab02a8afda7a5420d2d8889a4c5975a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74903c5a298cd72f4e3d05fdde2263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0add8ee956b08d96b4520e69f6788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e145ad0cdcab4c232cbc715556484f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093aeb92b57c6e01cdcd742a2982ab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a7e63c96d34c10720064878bbb0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e0c610fda774741d865f7c7aae20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e23764c7b00f1990ae678c6ea7a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd384cfb62ce91c4f146468bfbffddb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea389e60ee4bc969e86543378b159244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ef95b4d41b545da219cc8562b9f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425da824b2af6fb94e693f623468d76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203f6c5cf19ae0a6ad568441a03cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced4ab17049bf9198f9a89cf736ac57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0fe9ca2df5c9beffff0b7bfafa866249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7c8db4f322d775ffd5267fe8d983250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75838ce620b1b182497d367c116c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e1c113450ea943bf87486c602585252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de80e250dc621092c481825b39eb6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096901eb7d8dc96f3c0b3358e74cc5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce926c9b38f128b03bc5535b521b142255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12148f4943fc5b17c80f70e8ea7f140d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38cf125d9c2ed325b2d2a3c32a99b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a582e7d612d4d0f98d008ecf295c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40df59c8b65ec31ce6aa698f07caa5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9611a9bf0e8261fd25ae5c2a36b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612486d12f6ae8141d864dd80dbfe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb221bee3cb42a687931bb08b49f5bb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460734e814e17bd2b6d62c8c552e3b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55fa75091d38c1e1e2fc02a6461808264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e1599afc2113fc62b9b2221c9891265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcebb3fa8da293fe52a3f4f3bcd4c4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2449f34e0ab34321222c6745104d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5d43dc4211e2d2513b068fcd9e3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beff82d46c75fb99ebdf432acac1555269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c1d061c9e4dd5cb0522934310512270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb4fb8be5ff7b21bf3896113ff9a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ea9d209b54f13f52924e73f3405d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba95e99b9198254f9cd8257c294cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38d16764a916ed1b53ea6b5a89b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3486a9a48a71c400ff74f6e9d28e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8924985e9083e7614b71dd8f37b32d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d2d895567fab5cda4bf4816e6105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48fb7a3743f6049e2259e61ad62498278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1585f24aea687c802d7450c177bf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85a95b3718cce3e9aa1087df0712a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cbbccda5520b90e46568d2861bb70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751de3950a4701a6e3fac9017baa0be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe77bc28b845fca08e7daad6a6520b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d248c1eb149e426be88a4999b46b63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b44b2bfd17ed837a51276ce98c4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c87f055af3f539760745e09c581a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313fde00de7c477c09dd5e1704871d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952487ba6a45236a1bf12f63c6db5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fa13b25f41d6bf9b9f32f61ab801f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e29af5e0bcebcb6a675348ece1a17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea48af58f105a36888ab5b3ce800f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c8802f19eb76465bfa79149dfb75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9aa35e4437bd599fb0d900888d50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557adc5536e7ac33018f460ab8931e0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25a9e9926c8f16d348f9b16fc36e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92385e296e314cc7511bf25abd0fe30d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880fb30dc5449d8706120b27586af7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe565fac275e5574549b69863441aa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9250eb4e0103fb8fc878bb4799788299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51679295feec38b0e6f2e49cf0e8a7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702536f5feb3852fbdff48bb3f72e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4086f98d743bd3de458f2662636f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8bc537bcd907dce0cfdc9cb1614f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad9afe9f9706aae8db61400533d94b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913112d833863d0df49c701c68acf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc4ed154c0d3c5fcf89516627d1aa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbbf4f4a95e355e91bec8f01ff842b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237118cd0ec374311c33c94a4e4b70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29bc4c53c8eec1bd4340c64c71625309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0b98bb3eacd6d234ebbb290e4e1a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21ccc6412f1aff8be2328b31f925e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e42387742034baac7a3d99d447c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3be77d98054aa40077c912bd9e6813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae1dfd2e3fa149260efcd13575fe5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054f8e8582d111f72302ba27e12431315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69812e43d96e5fb26214d6b5c7a8163b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84407ba9128c382072ed15acbbb3d83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4cf5904e7a178b2de237d6b29c569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267bb79d4a06a2d9426f8e32e64b00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaa180a0bbdf1fd80e0e2859f8db66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9795bf356f0c4abbd1f20946f9934e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4256a15bd3b73eee50c56e51e2b6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdeee3113e84a432a49369130e2e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d2402a1422f1235f888e91afbf87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2191ad2693da8b8d4d42a3f54be425325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621dd0cbc14695cd0b8bd7e691f8b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a00823c8da0a8e7dbfc0322a149e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c835e874fcd87868da32f6ac7f3e47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edc70ace4e1fdf0c40413705d0a823329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e24f6ec43b7617fa3f8d9eadb50c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c600093ba35b6b15da8b91c77ec716331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4d243caba831232b03fcb8ec3147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18524853ce3f680ddd3821f3fd0f2a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e401e1474da38d3e6af940b59fce661334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e044e38a7747c4d6b01b3985990455335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9fc8d9538d5c02904a322e7f8a84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14858092981d807d187a3ded6de90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ece068a94d6c0ba86186012d1dbf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c957edf51317405cce9ee783f33ba6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3815ae695094d0bb4b701d34e6cd5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354a3dd56d34cdb814f26492660080341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6aa150dd970ba20361a935d4d2dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61088effbead021e2d59323cf30c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268886abc3fce529f02be556b4144d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150991980ecf15b52371132abbf62e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20ce8b2397971450123982feceb93c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f24aee9e510fc9246b0232f586114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa15b81c1d4af62c96d77a8b9b6312348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac921cd9982a13eabb8b151b01733c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5415d510d9a3cb92b55abd68202c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af3e179d8a17cd87302064237f360351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510c52089113000625e25cf96b5ebd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649fa09a1e8a8fba34028887cb82f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14a15a4fbe2be9684fa3891ca653a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4055e8617fb1fa8a3cd34ae00411eac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b23af3868d607804653c94732578356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d59b204530ce8f3bec63e485707c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c557e292bd34c4e3dbd6a1cdf465358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69798b71fec09621dd2810ac619b701a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b5105806520235553202b5135de0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3730e9d5d745e59811d03dae0dcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08898f6da103a554d8e307355bda8ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c644acd4a44e25747ff08cca04a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918c9ba1c757ccbf1af3fa162cb07b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458571caa378e9b75eced5dc238c9d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20deb08e273cf4499834c89264c742366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9496d3c53c8b29a0cb1668ce8854367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebf3cae12e6095a4a4c2eedb056b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e13648ae2c931a49f1730f600d079369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81337d6afe05990a4153355aff205370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9d464b74e862e863d85c72cb586a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909d762ca3c0ab447270da34e29906372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932a11c7b2e627d7e1206401e707c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff073d862e81bbd52bee18d3b98a54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b18bdb7bbe39c8df739b709ed3a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a371da807ce1f48469eb0d0eb1e2e11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77782471b7f13aea31173749690a965377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57647e28438960767b6a9a0c75601378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26922d721e065ca3d55adf4cc0609379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb4170f30c1ad68b16a86f3bced70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76a4cb747beea5ffdf06d65add7e17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acf924fe90af7aac39b9901cc0abae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410611b4ae2fd7e6bd953317cdfcd88e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc48452b5df6c4b385311dd530e9fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644c12f2562ba68bc4e467c18a50db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7ccc083818b66899646fdf0338f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecbe46e4f999c44c650e1bddc72ca9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b13ec8286d36c64780fa6cb532d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d79e7f2f36450466b96c31ffcb41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e277139e4a02e41d2d45f5fe18e554390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342edc6d04daf0674b679bef13954c8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be62c2db1200c607a7848c18bf15c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb80f803ee3c659a79ee5b444cb190393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf732d80f4c14a3153a976d3f9f1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828302fd848fe99d9fb2651eeb574ed1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f310fce203e7a5dbc6ea39a16182f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf6641c3952226d5efece59546835397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18adcd906c336866ee0592a6e345e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f9e146b6326a119f2d0d315592a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21b878cd039175fdb4fe0e7864066400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd274a4fbf26edaf75d130c9344c1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3c0d8476b80de3afadbe3d21f2d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96e815d0b253aa8b9a45556e9f854403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c3d104e0b4c725a5c6161324183c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6c49ac5df631bb7a1cf7816cf923405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f4ba377e112626f682e7f264e26a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d1c634487a4c9190a4fdee07f21b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29ec93888cbbab758cc67387cced92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec456c1912be2ca011f54c85fca479409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef196424c3c364cc8ad1d1893bb639410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a227dc4346ed0a83064ac5f756d7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb58ba15a630ea6f7120feba4d3199412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1362a9776baa2bbb9412c3e664ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b92d4c72daa5eed64f54f3a3d54b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcaea902cdf620cdb3e79ff5826ca7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be4b461d398ea38ef2a35109ec96f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa55b7e777eb4b68898929ffe04076a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84da506f5780364c5e528ca643c8a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e61a6041aee4ca17ab96e6cde6d194419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a781fec174bb804685aa868850b93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20eb4173a515a763b3e838d2aa2c37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f2fda4a5b7342ad08bbfa353fb061422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501cef9889bd505bd1cd272e384b04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8faa3ab8583f067d0cb1a8356afb2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7856b3a7e86215c261dad9a4d9b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483ccd354a1b9fd5549b95f8a843fe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c1a2628b9ef0720bb8d839b93c3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513982b9fba0a0c10e5a430898005c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c68e21d748005d25314579aaab4b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1de8ad40093ce1303222942cf1583430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730475658eb7867089ac17124613bf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44994719b3230339700d07e47bf1a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ab51c412c815ba6b76a2bb31bf11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf47dd2204b120a67f24d2cf89b13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a98acde112e2eab734a36a036fed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c9189dad18b9e7ca2d73c35a8d7d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dfd6491930003cc1acbefe1f28a4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c8f0ee46d42774ee1ddc1c71e6aaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77263cda26d40129269f0c76d66b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac72b8aa6a9e59fd8eb7e1b17801b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289415a923ff23d6c5a229a7d9a76f77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21899fcc01ff3f0d581b16c62ea999442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e82d3e46ce231b6c69245db79cc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2906b768cd7e4b70b435cbbcaf62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a18fc21641f88bb2068e71b1cd10b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc305824c9eb36e5ccbcffcfeae7e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d49b392d4d01e81f8f164fe1748f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d665cb549733c57de5470939e4f4b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bb07ae322155b9b9d4a2b3c11c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb6c5bb03228fcd7a7293598c2867450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd002c1bd0d52c0f0e89935893cb959451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b569a9cbb6900de05325bb249f2bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f25e05c142f4b318f4420b9eed0027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd53859c9acf8f691c6ce3742e640454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d641f6dfb2c7ccce72f442826b132455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160868784efe131d5cf7e123c404e72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4d3962d09b269671dc723c388eda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b8e887261b6db04a33d3001ff9fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881dc3e73ab680195cd1414a8be7692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9c9934e9168313eef1652c604370460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a1d09e3864e4f09d150deab64151461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61f2d954ef6a8edaabfe7092bd04c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac2252f2578cffef6484c8671776b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058bfc77d3ab5de04ee6fdc87820d76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f11a7ba7207a94eb8d09d4971fc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be433d739b725e42f3d60636c69803466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897da7a84231c1f385ff066b3c9728467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0602ce98da7bc5f47a6bb0ec7eaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f6c13a799f8c0385f5a4b3369226469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d885acfa630d25371590af09b3cc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258e5aacb737f97e3e9de51d32898f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db04cd330d644bc1897788a0f90d54a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2dc3cadcf52f98390bdd8541097cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce546a2c94daee7b3b983ef9874b2cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed34420e8164df2f1621914a6018c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ecea9a2657c43c9cc3bd4cd7c2bf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95230511de049cffd8bb4eea3775e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3551cc1ff546c41d4d52a384f2676478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d167577fe3a5f8b9dbc11bad31c3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be49a006c99703aaa28c9e5239a1e71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b862226d169ecc45cd7d254f09a8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfff7f7c41165222c630bf1ea9093482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a6a3d279f13bbe94ff85f093b2880483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870ab26418287865ef2048095322c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8b4275d4c3a486fc55acca941af0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe488fafb5af8f8c880deae6f5b7ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc0b054f50f44ddc7b2ce404342fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1afc03dc9fecc73e989cee4738f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bffc2e293b6c82b32bb9ac6462e94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01ef8c31eca1bd445d21a23f7d0a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6019b8c21f3bbe8844552442895d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eade2749cac40bc3f31d5f335b8183c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad0528dc820da6516a4db53f2ec08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ef631fcb9921453e45c454170de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab02ec4df1a36edd2375d63f97ff2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d945e761b8c7cc971aefeb152fd46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057a070b136b274fd35ecb0fd81d89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872715e6fd448ae8df9b0f3420769ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e06e82c2df27d9595f3f1df0394a5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32afb5958aa36619c490ad380d68d06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1083be106753ee3ad9874a330d57b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b8d2924b99a88f5e4283feb2297c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec24019c6de1667c89d6447e004d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527cf3b913c928823e26559c9fec71c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24d3f282353109e42a1d10b56d048a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d751094bfc2546b934053002b2cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abf18de5cb6b9cf6540d0f05ad15c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3244746b13aefa5c3102a6701c64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb40240cf502304bb896af5436ba0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7645a65020f37b4a87bcbcfd229a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516edf06c446bfb654fcf232df6506511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313983a028c982cb2fdfce97c86cb55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776713515af909a54d12b3babfce2ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a7655e14d6e90495e4f559c52018514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa159e7e70d3a468f81bcedb95240b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5ce1a8309be068feacadda45c973516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7c8aaa7e2fea6afe033dd20b8943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625d158f7331a5e2476465ea7c52d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3066b81f3c062f4b0586208e2c10f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98512a5052aec9050459944b551d055520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535217812dcd25ef646b9c6e8b09c189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24a6de1262e923b208322205206f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974adba537ba22fab8eaccad7ebde122523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2ec3afb606778f7d982b1ed01e4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e153353cc4aff97382f1aeb8932d2ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acef41ae4fda67307e698cf48bc399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06de620cb5b9965d68baa9eaf71d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496831834ceabccdf33c8d10c45ae370528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe9c379670ec74f87adff826af011a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224ba433fd7128efde1876aec631c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f928e4870c4640515f5a6cde6eb7fac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde75aaf5700f88938ae4809a0f1bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf99ae60ec84dc03b9b903c774759b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db51dc41ac75ff0f14f000b3c499ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a827ce2b3b77bc55fd5f02bfe3b6c01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703765864b0a6930dff313e0d72df76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b44344620ccc1cee95bf13371d7e92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6545781151bea6fef8207919daff8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4db04cf8bf29d4343760932effe43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605cb5ccc0bc6243b0a1caad364887c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002f13856830f8cd3087832a27d63a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556dc27c8111dfbbd2182213cdc27ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbbdea82c665f723fef2e9f7704b78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d77ad8473e70b484c9615cd596209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660630d2e0d199e5f7e34ac9684382d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570fb14f9358744b52bb3dec7886786546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef6002682b69ed169fc4272630a06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff578f9faf08afe4f9c908b4ff4fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bff893fb1e39bd9ccc1c40bc3cab8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515ac6a00a3ff59bb778b2122c11d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0316a4acb735b14b9f1c5b83fbfe1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e2f1593c6b5eead736c60d9c8845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebd7a35abb9e9563ce40735196703553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0ee2d195870d1eae01f7a81254a03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4dbaef102848618f7b73ae8836e87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191474654d9c41371f1279b6ec1f65d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188e91f4622b19e1c81aa49b7049d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027296ccf49379bb84f82a54d9d9e288558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5dd7891071628d3ce848063077fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe54bd7d5a6ff5d560eef6c55a81c83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06553648814502343196155fef42c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4425a9f175a1b19ddb5d3c0a3602e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba110db2706c09f4edd13e3761c14d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ccec52769b3ecce62dd368a518be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c84c6c694b30477e1fbfcc8d1c25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605321e584be29335043efbc69cf4f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ba240c61d4e509fb378ba3d78b356567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35b7cda613449d14e4ac12b3cbf8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d77de8c0e2604d19f61d67e3a0b1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00850a6d06278fe5c8d36e7079d5b6f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb9ef3432d57bbee0ddd00ed093a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2378785c97281b0aa0f89b2d8690572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528230d450baf126761e1bd6488744d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614735e142a770238c5338bacfa5e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd398eec41fae7da09f11943445f123575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fae626de96da20dfa95a527fbb29c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396a2557f38ab010dac8d87d6fb37b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878d1857c6653cf5477646099620d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f792bb780b14ab60349b7fbb7d748ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e30603940d402b6370d218875cf3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea72f7cdd882718f3b64587abe48c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad98c3e84334dde44ba091d1c0eb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f790daa19e062a55796e8df4f6179a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d15cd82a6340a95a895441040168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5e0474e615d4e9550b279bc76c3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166dc9bac6bf4e00ab83230f38b0f6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a86bc9a2cac33432ec37a16698e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa989d2f575d8d2177cdf3e0f0867f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22ef6117775f2a40fd24b36d53e990589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d616d21d5d6766fede3995eae3c01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d76db2d6e2038cc6639771d12e724591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86af03f3742131666dc9cd92136441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85314d114f3742d641fbcf5fc29d187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98ccc7ac67074ad0b263f84eb7105594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea6ea77cbd2ddc48bddf66c66f6a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a54d7b0e29187e6c4d094b98a6e5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b43fc878bfaf7c75a7c101752410597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ba9cdbdd85a368da302cc68ddaee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282d55fba5c25bc31f93a8bd67d5ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff99320e019d22fb74d4335ef3f392e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6995edd7d55b664b31d51e73ebaea9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26107e086f26b1dfd4a603fa14fb687602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7838ed9a6d09f5769efe4a5bf37bef7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9a14e5fcbd81e709a5c4bc60b4c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388c685b54ee8559b6b9a4c29c0e7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e396728d59fe7051fe351fd2872a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0cb2ad6c5852697a6fa009cf8e1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedfbced26d53bbb9de4f4db7f08890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da577bded6aa9d1b14a41033eb3979fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948e0b84cb93bc76dab803fbba590c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e6538a01b3c9823cf1cb77d87a6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6969510c5e525c88754c7a40729b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7271acdb3c3b48f0440164ac913959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb16152fd6ed997ca631487c0139c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16517d4b18e9778047ba15110bf3ab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69773f296b855b49628b51dbc93b76e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8d68bd8c6fd13c2654c2d7347b18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddbf111c18277d5dba53e093d83c7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c21f47e3ffe14781c6082fbe3c81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c18cd07dbbe590188a54e1b66addb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e33aebdde0c6b926303a19d6010a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c8d7674456d69455bb92f859b17e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc93a769bd61f934154d03827f84a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707038cba6266e7289996bc16f99c6b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6602cc5e5ca631741343d10a44517f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ee3ba5d9c4be3386f20b1a9395a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c926ed0aec62c98b7b9a0a9cee19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341083267da8457517827d6ee389d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000b9725d907773ab76ff5bdbafd85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bb747c2693f116258295a9e8b4bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a008ef4846844b67a408ef58e9d038631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136dede78fec7ea476bd7f18f81eeb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824b512532687fe3c06b1b516c0bef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03a7b9951727e0695e1d3d3f75534c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0e3ac3a326bdf63f861122fb2bac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92cd8d7fe9630d15964ee97c8953de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfa8cce5a25fc08f68e258f8e39be9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf719f38ff92eb5cc8010763208774a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b1351d2762ca18d305e6ab80b557639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403241e2e83b2e3799938aea8e7274ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472db132ee080896bcdcc42c0c7a7cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f7b1d91af5bda305e84f11b9953d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b403190314fb021cb36eb2145c830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e472c475e40516308a0da265b133644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b6b244c0b5ee5d7577239913e244b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379854581b159cb957af46ca015391b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b29319b2571bda2bb3ad95d4dc7f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa126209889ca686caff884386e854648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e4e6d327944a5eb0c14d25d24654649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca7623f1011d954cd6c75b180adc9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc43a67fb9a27fd410460108ac4eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2efbbc7677c5c7503e292505e236a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af79c63d7bcd6beb04a610ba845ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5483ca5730139054ca1cbde384c4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d0952464411efefc8ae72ffb451f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd016a932c76565d628a889dc4f15c33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798f485d66936ac8058bf75f243eabf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36714c6d5e32456d770c96323042698658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704cb5c74e861b483fe757413acc03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb7f59c22063fc1a0978b4b16e65a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16065a09dc851c916e143a99d218089f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d3522e8f10f0b000fda8cf4c9c314662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215277696f8f5335e424d37ccb231e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f4b717ad2593cec10bfd069181eaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14adb99a3980a529fbf9dfae0992078665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca6c5e233f5f0aa80a94a40430ef2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de0800d39cc161ef41e96b926d834667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21aa66bdabd48c725a283855fba963668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d976201a301c7aec5b86a8e6d6d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29d7b3c66f8bfc79afe65ea13e201670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5546b2c1b034efe1785b2b453e8ee3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293e6b6c3043b2c2c891ad0158eaf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4446c3d450a0e4e406382a282c40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1169b902e2a8a11dd076577f05e4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c15b8d75f250663b77163b32d6e47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31558d0bc4f985acf27583392f7adc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d489e2aa9604fc097a3830701fcbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d6f9d6939936ad373be696d699e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a1732e923765a399ffc6ffa32c34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324ec2f04f32b5e96fb7edf0cc51ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aaaabe25afb11b761640014935106681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1bafed1ddecec3e9dd95504eaf2fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76021403985901a0f1b6320d313454a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6587e11df54d070302292d6eb06b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9b102bfbd72411a808b49ba77eeda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ec5ea4d64b14fcf00c2a22fe3e46d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88fe61728799e434b585dfc8bb6c19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46ae661d73b9bbaaebc2c941b1d66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ba986c756d6604be77d81788bf72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f45cac1bdc0b68608661b36aea75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd16791bed7edbeb42247bd42ce5c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4e1ed05f40f8290abdba09a3ad89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21015a86486159ab5a4a4854b87507d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00336d97f76a9d2caeafa65883838bd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a030e759a2ce20e3e922fd698328695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c196a35ae20493a539b076ffdb561696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507725078b777f34d6f897a603985a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befc5acc429500cd3648d6b258514c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46505f7aa8e2a6b7dcb12c77b73a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574119fe485e9799dfe7f50e4a43ab0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c89469fe86d24d39ce72a157e7483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c7759b78baaabc0d55668ff622d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d49a8703ce4a497416cdac547abee6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b15cbd0effd315eda9e4922679fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2699cb1206986d28aabc99b92aff4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da9ce79b412bf448a005e5c42ba6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59c2f8c1be07356078db465d6d78e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c3bee2b74f43d084db745cf69447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1b9587c2daa61f0c41b184e9a424709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d368a92a1620be908046e0298dc9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3efde472a7531a9accebdf5a9a35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92cc44783defe02b31246b26b4ed0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e632cf537570f3c46aaebd3b544faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ca95e9a35d585132377d52396392b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224ef46ef5b82b358968aec89a1f2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7828fe8351cd54a72135c975125f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae7e4413d92f7d0230bcc79e6a308717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de73f8c0d457d7465b73ded324ab5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bcd676601821c21d5ade97672ffde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ca4ecc71375c2501ec424199b822720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320435ee16db1900a645104e766664a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775b5bfaa6c097fbbf36aac0338b6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c37e7f0571869c263aa4f8e92386a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc188072dd87ba7a0c7845da0d8e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2f463cbb1e08ae0539d4d3bb8db1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697f3417b872fbcc47c85d01ac5570726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730969fc73f04d9a3ad6b1fb4140577727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c099482917b598f7687cfde61d6a42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f1ab9d12fa8313d3c72dfd6ad3f4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425a3637fee5450f2ff89cf7a928e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c767df2724b04eb2cdb3eaa98ef9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e81fb427a889fc2f3c062e84a82d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb18e044769e3523cae4e3f5f4b3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e9a3bb9b1da7656be88a4dba78aca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd04f7a9646091729175f01350038f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9ffaf6048e8cf2b6cc3415cdcb7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0065a2026e732d70d871364bae83b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1405aa16df07d577d57b41a5d2489738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c95d5ec43bc099c98378685c3806f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfb864fea2f7866a0ff64db39d82c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834db857cee69a4293b2fdad027f31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57bf3dd8e597f1d9b31e6727808046742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f3a339fe4c3c14e8b1b27f47b104743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b2d2210e8fb79d6621938aa01503744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10507edab7fe03e007eee6113de95e90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c206411a37699b8961052fae81bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684c4c314388a7169231cd9a776e49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad164b3ae4f3986a5f946943e8b5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e681bb79270f5cdaa7f4eeba1dd18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61429bff89b06a04eb1281bc90500750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb716b989d86fe1b889a50341cf720751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87bfc6852111c0502cf3b36ce13ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889aee1be221dd45b397792b84d927753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c360673dcc9d00f3a28cc3f92d3275754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6188f04eb10cf156a05d9d54359058755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ffff825358bf13bf87a01661650d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece85e4e3557112ae079eb72e5a5f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e584917b5141792a66205dbd8a1cb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e498f4cbebeb495701091e460d6d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>