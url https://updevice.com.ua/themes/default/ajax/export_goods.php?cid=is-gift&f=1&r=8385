--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cacdebcb83c0d51b394066c0072c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e39d947f0acc1c1709813b38ee122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ebe8bd00f69d9648ed62239f913b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd3b9d4fa94bb2b876c540e56ace64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81d0ca07f41a30bcffc961a7e5b415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e276748d7504c081b5706c83c59426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b36ff2363340f577e1d4e2710d68e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded92bfe9432c058acda4ff8f05c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956e133e1c10901aa5300c6a4e5e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5829e352c61c5e8f7c6df36bebf64d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553335114f61e660bfd744522cbdb4ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab09560f96b3500d22990a61f0236412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8deca784006237680d80504282bbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ab4cc690cb8ba564d49431e5fbf1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb15baf3e9541dfd0dfc2ad5c4dfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7806d4dd018ed42e8802f9a5344eae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d006f9d798244ef91f0a7b6b70aba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3cdd17ff9f2c8d7c45e4be5f28a6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a019c7049c8783cf2cd106ac7a7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532e78253624538f651af8139cdf5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf432ac37e339308cab8cc8b605a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea499c005e44ea18264a7c931234722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361b93fb879c48b9882e7bbe4ec56b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf652d0fdb48c7450e32b512b8a4558124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a8cfcdcc6ca6c1e784ee68cda74e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18e8c2cfdb910e550f3b3ea811c9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c84b49d8ab60986a6b8db86d995427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c12c1c886dbd05bab2b404792815328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338b71a36738a7ecdf35712bc7e3e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0412d0c756e07e58c553f5db9f80ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed85d32e74ab2e61e920be254c81831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81363edbee3e6f10af2bf1074bf08032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58b08c71d71d95debec13aa6e8a49233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28b2c3796803b729768b9edf3b5da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0122eac0a3a3eddbbc4b6a4b60d7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef2ebddf84fd5d933edc5d09b6cb4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5134e6f3b4b1d0311d3b7f6c6623ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b19f9b20511da606caeb2eb40ad2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae6d8af5844b72bca9ad3385642b3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c5f23ed225cb1f286ce177a5d2e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324996fd25f8e4885e3b276137b2dcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2716e571f5209fc8d37e69a9bfd54ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce31bba8030f7b398f5805d02036ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a908ad226434937bf0d37d9a994fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa122b3d8431ef51a87a23dd849e384145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef329f6eea93568bfb5192b111a48346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0889740b197472a0dc9884b5bb92147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd94225ac6097d0f9ba3ccad98a63e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4461e44596808e8de95f7e48cdf5c5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b9937b94c13a3e817e565eb20869a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e640e3d23a12365ae961dbafcb2f5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef999c416c4038964527c3c697d7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b13f74ac251e40454ec72d9bafb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd197cca2d5fa094890b8e9284945254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956657bae12e972eea3d1ce76b5ee855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632727392b484d98b7e36194a2cb8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489edbeb164256cc454bae4494e3fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b744e5f739e9ee46af0e4769ec3193858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876884f8b9ccab6974acaf0788fb7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aebf8857578031a599bc28e1e90e5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14f72a0514e3c48215792777a5ef061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec3d6c5e66aa7daeb84b8d21c493a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e39ddf58344f94b9893551a8f581d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff69ad4bb6d42cc77867c6c97ee29064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b580eb943e4a119225c29d57af451a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274ff6c5e973d319cb059e84c30f7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f2195119044c06c1398fa85d7e4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d182a9aa3856d9958554c9b2f13d6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc733af522e84402e463d1be8d80269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c5a06b2ca97148f600847b159df970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7806f28963f369cdb87f6aa1011107c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a0910ed231c2b0f824da814b2aaee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b2de10086eeaeeeadc247d6d6d0d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68934c02c8649152345e475e9d0f8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34033638ce833de65e625f2a1b3631e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15fb3f1f8b2294d925d64b8bfc61276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6b175ce2995bafb0baf4ae97a5cad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc0165ccd886f43970cba7969023f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514a0a11c08062b9c924290131914879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dae9c5c0ad0a28c826e49c8ba316d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c20341ba84dccf9050b5a4441bf2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1d726bf95fe10e30b2b41d45df2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5bf2caad9725b0ec295c312a089383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cf49a588c2d13c796063db178155984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292944ebc0e439d506e15118fe5902785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbecebec852c072d18e5554697dace86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d2155597cfe5f60c7dcaa022d15fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85abed8c24b6e0820eb9dd01861f76988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5bfc002c9f6dca8032d2622cc74b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395aa03e990665456048ce701866c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b36bfd27ea5a71e9e632b54d23d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f47728476f8e4ccc0aefe7331b13892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e2703bec300f313fd981fd4aedbe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bf785a18196693a038e9194a9db5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ccf7415f7d6aea61641f7e1504df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407c5c4d3fc30ad891f0306addd50696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d612dd1be4bc168d36c558961efb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ebef241c1a40afddb18f0b95f5b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00e081ff375ee744d33d765ff9d4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef36e52d43cd57ab359c492f5113ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7949f788ad2dc345265e32dae3b7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d19b567b8061a3e09c424c10bc9d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc26dc38d2cb3dad8c1240fb93c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b66f6f814cf2a8d6724444378694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ab78e2bd9b72798a297d4d44189f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913f2d55c4c80de9f1e582bafa5ffc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a9e285bcb2ee849d1263463faa8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fedeb26c916c4ddee18688aa81454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782896ad8907b3af2122e4049fb3e30b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72138220f79858404b8534430419fc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbbd7866b54ace554120fc8d60b50e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf2dcc3374db65578db15da54c67b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc463c66287de2304b624537f2811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8307a8d465b21af43fb5be5eacf6db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fcd5e4ea848ba6a38162ebd917ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34402b4fd5fbd0c0f14ca8e6f1e1a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508211cf389126ebd6654622b021af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185c45c4e13cb5744ce531db89f3549118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7666a6cd54d1f449e548a890992f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6183810a33a98d722b20c1962ed275b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb251c8cd7238b2fbd0dfe198b1e3af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1cfcb4436afe5bca1269d24058bc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5eb9e7220e32a8661b9a6ae08fe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33521e07ccc13c7c46e7e3a685d789124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe8abf7cb75b09c9d5cbc34851fd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282d88a50625403cd9e6d823387f1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d4c965d8bd37e4a0d5764752cc6c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b974c87a190a229aaf982d43068ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512c1933a2a4bf9412018888bdaccd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503756c76024a0a592a765bae13aedc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5de5157488deddffd8a21584b703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5749f33a331c846840506205076303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f39d17363dc21f4747f3d7ee466759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520a6b0cd551f16253b06d4c9f2b78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988fb824efdff6c3e3aeb079dcf39a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3fe00a119223df9a4a6876c26d508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702531f7bdf3fe6de1b57b50a020bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85fbfb9beea78487ada5f79f68d9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e519d296bb26d98f85f5beaa6435a20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dafd02f4ed14873325337eb64d8bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0179f72ada3162b8517ee8b635fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89b1007b2d27a122f7bc7d02fb908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec745de1045159c72611bc78e81b4b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1cdaf30840f02ddde0f0fc21ce028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645347c0a569128f39ef30be4a6734c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e574943853b778ae5df5c761967baf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd439fb0e994855f1e803bfd3498fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320efb8273241f46683467c170f1be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca29cb58f4a6f70788d8e9d0adc6a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7ae3146da0f3d3ca6b377fed8bf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc0dd3d22e963b62c53709b65036ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed92c84addf098d668edad23f2ab656152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fded08691b4c558392bd9347628770153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b37ea8d29e3da6303854b18459b1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92555efd2a659ceba26aae1dda4620c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aabebebfdc257b5b1d1631df0b1f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52eb7e733776f2dbf768152308b71b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd397487d1210455848ae91e627c5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4f50379578dc5b3cd97876499ba9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5802e742769615fbfa632897dc38f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d22d29234f967e6305af4d24dcf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8964cb136cd3e8abe94d9245011514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b033c2b896eb79e94147dd8b95bbdb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e7c0b568ca6e6d1cc8f2da741b18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777f8ab2f7f32ebb4c6db4236e268d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c9427d897ceedfdc60767a6ce404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf72e88ec4b36aab1720346f8500e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ab0780d59c8df3b314e4f6da5004168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095cfdace936ef618a056f8d519ae75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed028fbd9cd1475b50eff086853c4a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fa26dd9fc0640b9cbd4a6d9cb178171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985618196c9e5c5130550f4a7e12ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a58d4bfdf7730b3a3bb68bb0cd126173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996b04092321d8059d01bc1e75c4cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876103e0e9b1364cb1b5f490b9823dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d8f40777f9ec2fcf99159c558923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48008997ac9ae746f406e42f223aaca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f964dbc22117e55adf8deffb3d348b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369550e9e64cf2aafe9ba6b1f3eed8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335c43a46e03f9cfa0b7644e7e3e2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347ed1db30220569ed37282f58d1435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf063989276ca2af0598d278233ef3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f20d633b2fea4ff70d4fd6d26a414183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889bc3dce5f89b17bd2524a66f13e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7cfcb992697c866103b32f7d93a08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a21852a90925c66f1aee18eb451e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc342ff03de505c5ead4c4cc84f01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846bb1d71d3c0a494bfedf12b406a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b15b31f8f9fd2f52124f7b5f8bacca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c1038a0109c670043637e28fbc2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1970dca83504b4f11f6e30ad435b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f920c3dbb52a3d6d2cb4a79394b53a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967f9accca988da3f1ea9ab873d4b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34fc8c2816d1fc2de8ef862343edd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653237f5406026d5ea59d4fd4e9e9f04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326678b44374f3e2c0bab87348227df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff95be9e9818d7f1c41e506b4ff3b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce5086be6ab40364e323d259d6332198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a5aa052eb5aafd9c49cb67c23ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fca151d9ae3cf6ed2c4375db9229e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c099ab99057cef363c9e6c75484f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972b6170afe2352f8f5ef4879c4853202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f30f60b7c1cdd716896a33b09935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f495278e009068f19e04c0c92402204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6224e061752693356f4dbbc032cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec11553562aa51532fff3abcbb60b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c9fb652d04d766711dba329990ddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888a2d2db94f7b12142733e2718c6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452eafc0716f0f4ca3a037b6ac244be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b186ff86f3d80691bfa2654282b68f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956779a401835a1608a44eed30187ea6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812227110cf4ae9c26a6aa10e4bd20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037604286230b8ad0a44948bf5191837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa06feafa035eb16a54950f476967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b969e262566bc745abfc7d902674215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672875f683cd11e83b7f494194c7e1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc493f25a4c7c1a44dc1faab30268cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0f431ffdf2d05038734293f45b44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5d56092f793783a291adc47f53d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9c2a7f31a9678415c511aa6136a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3630159d07021324014ef765d55b65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75567f799909dafa6002840dcf19f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357eb916be19ebf84ffb72f45f91370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f30465b292a939e5e99596cb3f8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee626194e5dc14bb577059b7d59c660225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9fb1e644b711fad0eff38e0e84d0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947334c33cce762ed4b4bccab526f46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c7030ee357a09a80f63c9bc1b2c46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20c76772c1ba16457ccb8837ec466229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ceb0d3610830dbdb4a85d64eca0bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95cf4d50d5db1da0321454d3526271231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad20741d5314ad1fdaeef21de4426232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a2b56bc0eeacf6319410c59acfa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d50e8b55b37f9d09b34bdac1a7cb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b136cf2bdd2d008e4a24dcfdebc2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702134048194f5898326f9827c41a3ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798178a41e3f3d43250be5644c3b007a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742922d77997a20c3c0fff9f4372a84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3ca9efdaaa3e18649673386d0ea2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ad6567dbfe32f106c3cdc04ca54c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e4801dbbc7682975950c487ce283241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d1820f65fe398788ec7e189ab50f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322a4393b028a26a2e1609661c58c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0512c9f9ea604ee18fa1c250db0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de67c7e71f9de9592702af77861f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee4cf9e2968594d0f715d521b3c005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929127564eb0a0fa8acbcab488ce04de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c9eeced30fe2aae5408631b0c77e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68836682b331d060ebe1caf45f295d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b27759bf6ff625576051c73a34c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245678aaf4e6dace490806baced9564f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9835344d62a15458dd8292b4dcc7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527a7314a74ceccbd66e0a17ab1546253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b744a1c6c0b511aaa0316ef424592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d313f536cc6bf63575d3ea73557da2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368157215f8221d593ab0bfac32f533256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7121c5a7e3a0956c49a52006df76c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d2edff1fb3e6ed35484ff8254f3d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ccf86c9e044a743bb00367cbbcb21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f16adcd6fd224336d26d2bb194dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6114af67a067274ea36b05cb87df58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830cccf960f8ae5e8ca089f5d84d769262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37e784364e56ef89c4b4911241d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7dcc0e10b093a8b33caea58340b9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ff30de2de048fe51a606bf4fbffb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455ba48e132689a4cc9ddeeb203913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af0a92008f29bc0444ae80f47ac99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e6c59128b99b38495ca049803ef79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc86085bed8f80a9f0879fc0187ee9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255cc5c8cef8de6d837403658eaf4f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3215f86414d5d91081f2534fd914dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1be58a90ed92cb388456bcb203489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472230b46e289ae20ac862cc02a29f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0b20c579a6305bcc2d88ec1ba983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1a8e70a842197b1bafb8953c0a770275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0363abb695d7c5de8bdc3ab71082e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d759a12c30fcf52056b6bfe3dc0a18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a309c8107035ffef6856dc559662d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ebfdfeba3f80c5690691e7eb92bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925fc15eb632894a6cdddac70c9cba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e5ab8c34ff7858cf2709b989d2705281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d4b0d354ac7eff1f6b0e15ccad81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37762dde08a760ea05578fde74103936283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda530d3c7cc669db94edbf58b3a7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643203889523a9e03cf61bfa0ad089a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c42fc8ea96216ffb87ac08f17e96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7205d468776c9bf3a63937ff637a23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e5bcf1464b1f27bf3e3866fb9992288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9bfdcaeb5ba4a5192f79a6cb52879289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ea7ef18cdb5801c17c674624665b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1991a0435fa86cf4c07ea596e7dcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588184fcca45b373b3cc5244e534d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd047ce48398674320cd20770198b609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499423e23d02792cc1991158bddc210294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a2f085d19747c9cd0451b00bf3da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9fb8199fb4bd4c1e4bb136b554b81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c56bca68243a54a1e962fe634f67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806699fb2610c3c15f46013daedfef7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f809c7cf514a9cff1c9c63e913a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586071ea8e5d5459e2160566e1c34cca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7836d732e96fb45e32c374e0760f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71fc3b6fa9f31c468068a327321011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e95507e45722d00f95d35957617a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73dd7ae8d3c30fd6f7fd9f7d2da64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf074f9ec030636faa4f382b13911c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2db82f6920723a412c09983939a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b410d0f1c7e17339c19388f483422307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b5aad48b7f1e331ba9e2c2a6602d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9c426ee7e57c651a2e6338194790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096619eae116755134f52f8667749ce0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571140962615a904503fdbcfc65fd416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65bbddd6d46574dac7724bcaaeb37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7eea8e20febf77a1fa18b2318ae24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ef701fa00f741879b3ae306b91811314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e004ce5e95228eb63f33d1353701f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b158e3ae1d2bb562665b499f293c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd046f764ce197ac42c909b7b79f7f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad77a4b7ad6d27a31c09537f5ba3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4ba03b055e5cba17cb59b8cf57c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089f76c8034736c2a6150eaa22c915c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71310cc196fb17f6a5df817770b56be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaa4c22557acbf04a8ebb613076540322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3702226578bbb7ece6af1fb4c1c50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead012956b97a8ae9f42c8c83ddf593324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53740abf054067d68507613326fc5925325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619800d1f864b3a58563d1827218ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceae8a1d2d7dea6f8c96f22dd28d36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd3ad3c071bdff90dd8733a5ae8ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533093798a07989ef202b32a81a688e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f07237e5c49f178d3b9484690d48f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c780192cb9436f689d01627881bc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072549e73c53d2582b437a0ce7a4ceb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80119c9122b8c472dc9543910de13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44349a06fe48c548bfbead2ac6b3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a8f812ec4549e791176589a89847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e035a72469b440787158167a7cb839336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c671a7f2642265b02e787d2625a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba31d41e84e5d2897038f53f8e05c81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f7d9ec7dcbcdf42200434cfdf8d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2e8626016449e6189d8218be867f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd892403ed1b39792fa8c7f5729a771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b36b8e778d131bf3e22bde9b0f44c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9a72484250f47abaaf6d28462215343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee45ed9ad8c15952b47c5997800bc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94009d1bbb7c5ec3832b888ff5578345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0fb41dd13fcf70c74583f1edf1bb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d449965618d7e02e5c92cc4ada4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f4ee51ff7def87a2fb4d60b10864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862549b53abc1359ed5e4be70021c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2b7bf0f41ee96c1ccb9741ff3549350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745cb1ab5bcadd892fbdc983b6724d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b64cd514a7e1d5525b0e75a84ddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148716b280a1c853540d0fbcfc2f66b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69e6507046dcd89733c7d5f2433d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a106b8a8b053704d28cae5283f642355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ece550884ad7d0e76903e96f1a0f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d8a4b6401ed162db50bac2e53ff3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01474c86b09bd4e520ff040a6b897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba856aa3ccf6bdf98013756343ba0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4be3ec00fb8798e07db3625f31e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be07dcb7094debac2917caef5c22bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347dec2d0ddc3c045234caa26c97d78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092814f6f5779924eb68237bcf791e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa197164ecdb89e3137eac309cae9ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b783cb056d3276191549a3d9b4bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae64a87966ac1f007a77001479da2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa7aedcfe18b68eb0edb5f1f4e684367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9804dbbf250ec32eeb0ab38e48bcc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb704028b141fb9bee1fdf9f5083f38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3275da69f2609256c3d2316a9b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd22c95cf0ed759232633b20c33a06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13caa8188f992142fc83381447ea43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593590ac113a4113a03268e388b0fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b3d0ad1637ce8e86f3eddc6ea02e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b4d9a3dc3a9474d74ec660f25ff01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daabf9df13d2d10dd1957e4f52cd6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7858851999d52508c284351a0b1b547377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb5ade85b8aab5e5a288611785c85f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31bd9b005587d823ac04fa05557cab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c878f9ad5a9da2d3d5e370c5982bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86a7b83ac1f550cf2deadfc3b1ca1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fecb8f376595f81d914f01704c34b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851e6c4e0233829ca49e7705c1a9617383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cfa95291fdf3e26d0757bc166d366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f49be53441d52d49f6febde9d487385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801cda01a88c3fd99eaf6f1e7c1e816386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cc9bbd7ba2bf8c16b2bb25debbf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c356df33a47cdf655840ec25da13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0044920a2eecbdc3ee5293cd4550cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a76154e451a0f2d0cae0bdd0afef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e29dd8340b69a1c8bbc6a51d7dd86b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cce58eb0d9e875a4e323ffd3c79e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294eaf77ad2f7651f2149fe1b1e086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb078f6e60354288f0972c299309a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92f188ab308afb8141bf2269f18aff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e17e176d7a42d7fb091cab389c30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215fdf34e393aed033de0065dd2ebb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39057e45c07ab6cf4e26dc7beb2b6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef8f5b57250bf66f7a02d26386e2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36946f89cd68890ef1800e567dd317a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c836d363a97d5c5428b7d32f0acbc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594a72b35ba49e0fe3eb6c094fcd5d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e63f83cb7c78dd2fc3d10c90cec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7acd044962286175930c937fba0363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0679e75ced91df68b093710acb73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c55b465e19784477c2f684984e1df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792560c7cd6f44e34c5b8b1f183757a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6bc4ac35210b0cf682f3fbe59d6bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876494d9e56f206d64338769ece18698409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92b9d8517844edfd61bfacc50563a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b6a959ef197b1ad1eca5d75565bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b99b865fcbcae202d8f329ac298a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce3d7061b059cd931fcbea45fc991413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353691b99a50854020fd95ce1537b56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375483f000509ca45b770814550a0ac6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695196f3bd6993ddc6257a020b52637f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f546ba9c3f9e656b86ceeea24707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f847e787c1a4a8d50c8eac9c96ecd83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce04932eaa325451f6d7afbf82536f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34a793b8bc3a14376ac3e22f71fec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c01ce01d815a14156888f25ec6338421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967834bbe91850a789a5d5ffb1f1137422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae84c21836debd8c83fe9658b45bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917db454e6a006493245be1bfab6469424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a3e967a25493c1a89fa4f831fa79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230d11171a80d245f39aad6e8eea3ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e52bbf503834cb08072205ce07476427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d209bb1c84b18ff7516b16645d8e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394954d53a64ed62ec38293cd1ce2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab0e8ae29b6d54eba42a00c52489f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b66a699425cbca97869e9255186db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d0b8d5ced501f7db8fa2e6387cd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f8131f1ca51758586c31fa2d41d10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de82d10312b09f2f42b311b4cd832434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a837e12be9f8c28f012e118d7c4c5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b7ef70a3da573c1b55f9aa489237436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e931e9ededc888bd543ab5122c07df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99e458367bde604bdcfd15b929634438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c1906ff5c4dcd392fdfc8aca3aef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa810b4b16788c83c09ed2d0f7e10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a01e2b9cad1d9f1837111c96b355441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267dca311777cc3b55321b59fde95ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89c037c822e5112e25e0c74c20339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e53a6ef1ac90fe1898e087289b6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb3c7111c7e6c4d0f22bb881f4a47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7b88da70116312e0ba76f0c90e11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9464c2397e9e28206f5da646b9f7e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd92d44afdafa103d4d772d9df802cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde8ad6d29e6c50a4b90499d8c5635449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ac16a563c169d09a6951313cb5ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb6bbcc3a049f3a0e0a7bba9ad754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab45bfc6852f8dfcd68d90f6bf55df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f639ca2e6386592893160c182e9dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f362d9266fc08ed6d0e6e043c6833a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea3304ab63d064cd6c931b98e74449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc9bb1dab3c16c1cab75e64da6114456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9531573ecb91134886f6a8ff5842457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682940cff8e4c2b8e6749567747fc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276622c960c96331a3ada65219ed4902459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a03c6448b959be8d3af153e68da382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14062cf188fddf9aabe35a2c384b814461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12267c3a2338b317e346f11019809f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e7e1cf61513b55129d86b03c5247463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410348421e16c02bb96818e81616bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b5f67961e19a38e0d1e949bc8255e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e16cfefe7891f2957e298e30f0292466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460abbfcaa362c839049bbd2140822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdb5c3fdfb37262c522157ec86ce2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000718f864cef420ed5d3706b698630469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61976821031ea5149b9120c95a4cd747470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d9d761908ab9aa67a02d32cda0f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e4479d7a648ef7aa8bce91aece5e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a675b0d9dd5160aeb6d840dd2c5be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413f3ab15a8f87d31fc6674ecf59537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b268fc16aa351c848ddfe4c6714b57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d94dfb18e5620dd9974d4927072ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21d3d0823662fc45256a5a9289766477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e7823ee43270409b419fc45c392d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c83a401a594975284f9c1a81f8d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680b86199f345046b41a42716abd5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6bc4ef8e769f97fc1025ae005d52f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8cafc70fc70115e67022126fd511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159ca70b97d8796b57e6e764d96c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd5ca0403cea94728261485734481484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654aa94ad2bbedd5adecafeb115cd5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf4beb6b8e8fe87d575bfac19c175486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619936ab9c37bfa695a8ffc7ce4048d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f0677aefbb2eb604988192324ac6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec6b035faa16f3b024ab9db125e33c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8be0da596fa8a109f451721d159b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80defba5d8ba3575ee2d7cd59c78c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a09d826b32966b02ac0af80046f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c609eb431371a615f9f588fac836ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148cba46d7a641f6f2c76798b0dc63f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fbecd8de77e6752bfd93dc7700fa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafd89046ccda1bd59e8b1e6073e181496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfa4b32cfb1f17932d20af4c89bdba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843022870c28f0ae2297f366b211802498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c541647d09d489e88f8a2bd86929499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11a10dc40b0e642ad0cffc1f06464500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e3ddb51c386ee2d0734ccda32560501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ecf83ba1f55d076badb1a749008c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337768f066163b7937ddf93c6e8d88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14373409ea49334525f9beb341b39c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2844fbba428948a92ebe901659811505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bd39480279dcecc11687430e241a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac38f03b3501157251140855edb46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d76bddbe603b61859a225b51893b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68557f459d705862324e2fda7964d8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384f46e2327d555b66209010553d404510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99625e7d3b0331f97d17e66440df9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbac0d719756b34023853683f024f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3382ac48d1d85d0b02054a9020fa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aff7555fc57134d709a1ad30c81ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ed2146262fa5f0e797e122777b62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f5f50e2d20b6efaa2fbd81daef58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d93f3ce922415fe6c86ec080c374517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91d368dd7b109e6e362faf90b8f931518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22131c43ca348a813f5dc9cdeb3d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173b1ee126739279835115f7781fa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8970d062d3b6aec65d98b03035f77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a24245bc4fc8355781c8ea66083c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105347347d751b1371e68e5f2c4058d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cadefa5726ba76076d5c6ee75d1b2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea030b967198e6685028c2aa5a1d077525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177be2db4ec4e2ade370981715ef672526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181e08729210d73ac976fd2651210d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01cb2589d083a273f06cea5ff5a72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf97329ecf5a4a6254b1fa5edc3a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d280f6c704b1f072fbc685606436c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd443d854270dc966a820a11653bc62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09c038868cfb8e34252b1f2d6f3c9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b068b58d46c6d756623d6d2c429b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a00101db6477f05e2a5b41e46afd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d87c93f7a236a46b453804fe4daa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be77063877e0b362bc2858768278b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a11e60a3dc9131e4f9f78d1ed52a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db63e84fa4d478a72929fa464003125538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb40f19eb11b0445dde5210737bebc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307278c46db32c947bfb3e5849dae497540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20a3dd1b3f07ead5a3808f5741baf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa48c086bba0df1e033135fd624c3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea385bcfc12b426d997f507cadc0463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9495e03383583ac14d1e8300c6a175544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc75abe5557cf6833b567a5d72391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bfe4266b840e45355b72dd68c3953546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d850943fc51417a35dcdebbb86af4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf73e65b5991fe5fd2e617d00756ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda57f23128d84372e500565fb418b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7564f12a07e8242024bbb810b58e78e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63849d147744f6cfb166e8a6828c06e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3674ed860fdbfb4a2644a52b6639552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302c1bf1bd48b86890f10bb2e98654553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e61f9fd46fc2e2997d68d11bb7f67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816781a441e73f2035267198e203956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf216a7368cd8278eca6d1a70f9ef19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad969618a127900209d7d41cced48a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cf432f1d59a945ba392b97f4ca2d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73454600472ce8e81d27d66a2dea8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e309929f6e195dae9f5214acda24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8d707da36a2366635a1cb0c4d3cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e7cc6d9e94f871fbcd20c453260b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e500aca29b742675886a8fef5231c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd53cc29305676b89700a5a90e18b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa081d983b951beb88805dbae900a7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dfdf2d07079dcdc3977a5190f3547566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b6671414516f9c69f7a25756e09d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d9dbd76f44e03b3f458a908d9ca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96639910f8a556c7d331adaef8b976e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36626c3a5dfe3ddbd0c6787e0b11da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9626a5a8308ad208c0d41806fd420571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297dbdb3d9fadd74812152381c03ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab179396f07d2a89f21f1e07a33e694573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e2d3444ec2ec9b2519c01c94c9ee3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ebc33e66e1aea4e696a6e0943f22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6cad1b4301a256bd3c0dca613dfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264f0d4b4b0ff87ef4bc96ad667817577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936a762d86e0dd4500e21604d8cc34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1df7b3ba0a0d47c308fbacce620ad9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba85c9333c3331f8dfcd8767b8f6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495528d574c3a4ef52e5bb6d923f33b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a800d4087e0d0a3d1cc615dd5750582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452c40efffb6811e7cabcf6fa258c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e0593fb69a46ca5ef9f8b64454aad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a20201a9547d2db012313924ecd466585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c8f4d5868760e8b4634d254deff3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3d43c83e3f39e206a697f9b2e9fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472c2315276ce42a1132f9c84301ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15b03045d3767ca0a4383f6713a56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7763504b5bcee2e83b7b5cbdade87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2cb1f3a8873976f919791e3a270a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc713af55f27771737ba1ef5767bbc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c86a7c81fb118b941c12a440f940c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d77f2863b10acbe85bab0d600a73f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e4ac72b8ce1c38e2ff8acd303c7cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad948ce085816cfaea2656f93d8311596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a09ae94d67d521514958d8b889f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843d8629bdafcdc0a95fce67015dd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81c2d09f07b23b4a7206a77b782bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c169dc7cc57e82847902be5e6ce639600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfedf297248c853f446735b7d5cb38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8048c0406bd64652857b179fcbd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3804dc8bc404d41804d79d261cec4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503527e091cff2c8cc2c3eecd3aeb89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494716762d2ba86d5eeeecbabc2aacf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc52e94f37eb221387ffeb34fd3862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06044c7bd00c6a29f46901fd6e67ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1307469852d988b481e0a36ec8a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89dff59b2b6df7cd843356505bf2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a694f68928319335fbb9b10740eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237aeaf8a679e5c97299558700ae5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf716d2ea07c4d26c7612f9f86c69a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002b2b3169e0f37cc2509d2ebcb527613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324137db0dd4deb54426227d112112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb83dd8f509111ed6f5f3e48acb0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dcfd609935bd3c2de33234ebbec7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbcdf9fadcbbda0846ab3e010932c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daaee57e13e4efddfd01ee32f650ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb9909d8b58c4548c7920ecfc8d130619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6648b3c736a9f34f2ab1479d8eb6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0317b78b8b56345d9c0f7f158e7e6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eeb76d0d74f5664935abc2a39088f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03111afa9128f726db4841e31629de8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d28f4d2b34423877be6a0f0b38351624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c218c7139f6b2a2c2379867645449625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2316cecea2eddca31023b950639617626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9391c2e2c2abf4aef166615524e9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513777192086322e735eb66303861999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218ae4641504035cbdaba928c09591629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de66123b5a3c0c425fc834464cf844d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a7d5780f5a29323b3d5e791edd24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b935b9016bacb844fa660762ade289632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62de145158c99022a9eb1494bd2f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e7b160e1748ca1c9fa001598a209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342c1930af54631a11ed2c15780fb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0595e4bc58797d0046f01fe2d62e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f210b2b03ab0ef1e7ac7dd307de037637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d01693cdd7d505c7155ce7d59cbe1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce75b900a0f320080b9691dac58e05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fcc2cb5d2a36255dc0ab822184dc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2036d3ed4106020404afdc08adecf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08bc57a10e85eb8c7c5d96be6b5ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd655acdbdac66ec7ea9bd0216473a81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d60bbc8234cd3c0f9a47dc7047be5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527774e3ba75f1492562112c2b29c551645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b69a539b3aff56ebfb5d92e873314646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70680cfa9eaaaa54701160d6ce149bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0305e8f452b10aa816a01a4e977f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bc64261cb529b0a8cd27bdf2fed2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ad0b5890df21111763e15dc84e62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d3ecd12aa05ed3825a3f634495f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bfca98a953482914928d229fdf5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48920d8648c6f7750bf8e385887c2f1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759dd444e628dfdd6f5343fc455c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84956c210b80b53e090380fadc44f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cda12163c251360ed6290ddc8829f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9a00a88fcc4b9cae20dd3ee4d0a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9e5151096ab239d214f2b6adc74a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063fd058ff6b0c6799a6bcee4eac3ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacd371a5341ef687a2a3f9d0a8246a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16484af2c46233a54d7fb8ef637ecb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73b0416124f691d81422bab77230f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b19f737ae55777758f86570935d4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa6cd16de35e46eecfd7004cf36a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54765da749e9c0204f7679c3d911bea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d494ea898c4f0ef6bbd7c36f4234ad0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638db38c0c34938fb65f389c958a1855667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c28b0cbe9478b55b524eb129bc370d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f6e86f74ebe7af0d8dbccb48117d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09e1f53ade23790c6787b49e534596670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17755be0afeccbc2beda0902e8e90113671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f8831dd8c37210e7ebdac7669f9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c397dd42e5ebabde000819b15f45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c81208be6bbb265f6e31878db3ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c791fe9473383bbf8cb73de41171d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b82d6f5e1fcd2a06e109530b17e69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dc2072de665395579439e8b105c8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb834306a385807ee1aa4e816c7252678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ad85c141c89b1948c42253aca95e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea834a8fa3b15585d54e0f6065837680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39aad8bc350753c9e3901f8bb7e189681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ff352e2a58d89940b58cad8e40cea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09bb96dfbc10d976f977c21fc80c44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989550ddc3cce3b5f60bc1a11b88161684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a447eeaa6207729fe103e5e6432d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb01f5c1359287a3ff49bc7d87e538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd5a3f3c887956e2ee81d88bb2899687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8b0832ca5f9c51108fef575997d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5a88dd3a02d15d68671c836d438b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7b866773da1e6c2c96bb3b823cbee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13f0abad0e764d1f38b114f5506d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48090f24c28575b93cef00ebbd4df21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994564ff648a5d3ce7e43d1dab00b1e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bfe755c607601db957ba963c05476694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0d7b22d55de4d06fea0da76f5d7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638dcc78f2e298cee7a2a65478c21d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d34fa40a0240a97c16cc07a195656697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b130ad4f69cac9a4e59fa136ac6a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7ca546f50eabcd2c6c74e0e51bf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98cb1ffe102c35f7866f25eafe5d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb43e2564a193b954a8f22459f335c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344ae6a0403e1650c9f1b0073e8c75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe10934ab4b94afb7477376e886574703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4bbcb131f45491f09389c32d7e7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257757d1b79121089cb7a183d7cfd2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b90b599f8be5565909c36e48d23c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea10f633836d54187d4e23c2bcae779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e42e642b0a7d125d6e982e8b5b3bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0215d1b2c08aa20264c16e7fdee1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41c1dce2348d31c37f63635e8d5d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028f4699db90e3dea0a5911d16fea11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a88d4cc3e2be20acc2571ecd59ba1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6627057405729fbc53f0048ace4972713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ead1ca101e8b41e3a97322dffc3f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c36920795e2b3b9ac2d2556aaf41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533d2aba491cf7dd35e5acfb688b035716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa9760f8dbfe6851a1b04ebc39b1aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972f06cde09706e9a808378a0f461f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c365f24dd9ecd31b98002fdc8983d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8311e1af2c17a9da895642e4cb63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743b51dd57cf8179bcbb78632c24106721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af129264f3be3a96cb637963b7a4f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a126b0dd1ff14a110321deec57363723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac464f8f34b34487295b09f523cb59d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c002030d6a7ca1b9c6fdf033328f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad731b4f63815ae880ca005803ac8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25871b93ab42251e92d61abb3a93f8ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07cb3cb563a648f562c91419ad298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cae914f965c93e6bb644fe7f52c5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa6296bad506db7bfdac78f734b06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432ffc48021361af2888434a48c2b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7e03b6aa2b6ca26663868e35b222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930df3f9b636a6a9c1f50ada4c575b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a77f3fc61987e8a71a16e0aecb510734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18201ff4a1160fc7dbcdd69abcc0265735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835be6425c516cf9ebfe1982c42fe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e0a2a3fb2a9ae6f005d27b4ae2ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35427fb0da5b5a15314a0bedccf5689738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed03d276625d7486308dd9e1bdcaee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7891d99afd28fea4962de19f662d06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4167e4e8ee8301f1af19a6152d13a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656321eb8454d3436c2936b6fc27bb23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273844e34ebaa12a9fbaa244bb9b43c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661fda27cb451fa4c43047b215859c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d520747a98d2704232f82237ebea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2f24772ace17a79c75347f8c62ad2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a888b78066bc79565b1cae046ff75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140ce55c113ac6223dd01648327171748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491cef68aa1c06b57878a5cc894ab23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cecfa150415ba45852c95259a9db6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6d0db9278847765a49f7daa27c93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c040b9f67f7637b3863b084e95d6b2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b678ef6f2e0194f71c9ddfc8721b14753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14c84dd9f36edd994131f645e973eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88b042f0e002b8936d69900527f5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ebcb84b27da8c9dc75a52309142d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cd097ee130806f51d08844cd0069f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03b6b586081d4bdb33a504c44ef335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e64e2b41782270c2c51047560d256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca8665f234c7258a1ff259aad443a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3dcf62f8123c012b33cab7cd5bc388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30145387f151ea02278ad316f0b0c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e895d7cfa1cb6d8cb6054aede240b3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8863b921e0e60fc14f5633eb209f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f447dfe9db4c7e687fe7274928473912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610fef2d152532a52c9dc48824890913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd98ed4ebaed984535782203099de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db287e8043ac5b65ec1d12fe0b40f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800b8574a4d9005f09344205f41dc3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e250636cee6f15ed3fba66a41e0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562568b4c2d47ec91c690d086118f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e26d3aed30cc09f71141033fbfaf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dddc3ae2439bd39f75f0187359fea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4104e1ab4df31fcd362f8ad2bdd8fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448a6a1f5d8384971353c0f4aabe9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b62d3e10e898ba0d393ee19fc72723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6981a73940b2cdfce612621999fb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98546d39ec09e4ee92e11a41c53b955f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654ef713209710cc8c3ec962ba689126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead2f235ab04e4de0805215be93c2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a64522725b51eee8b04987fb13f5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8810254cfd652683862863b17c01029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509d1c56937c3945630931fd23ccff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56eceb611cb967c40742d3c38e611831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3caee12a92ccce5419abcb2853c56932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb213d92128226f43fe04c2fe1f7f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec1b5aa19dae20361a8b221019f6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d537c99978d98a621e31da3f269835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4600f8f643306ba922e772c6a51fec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091fc94f6b6355620132ac5d9e407c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c8b54fd438ddf6e7510bb39c8d7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33249857dfbc942b056394f122bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0dfea8dcc04f0e7110a557ebc7ef540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e014edb13ddf7d22534738dacd52b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10be385535ee4ea75c7117686671542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e456020d8717276a3114c7adf80b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5a1d8a423466199c2174cb1266c6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae305535ed8a0a0571c373e8e9042845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b3325d98b078f56a6e4dc381886546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11994a6b3257845df9c446447ec1629247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f25d180c020c2e8aa739d1a1a021548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9843481f9e03c9e622648ec21b0e83f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5645b5e5fc1d73ac52c7b09c229a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ffdc3885f34d6cd44eb54ccb89a8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155954ef9857724f8a5c0fca71325b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f017fd842243bb338876a577b327b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca1a5b86e0567fe6d450731e62f24f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ca30734a2ac0729bb1bf47db646655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a091265b16ebffe5169202193b62556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166b17409a5a5c9b8d37c1b741380357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800c61d2ebd5dda398c81e316d447658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a05bd6e7f8cd173668f4f7af3f3e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc9e3afab73d1e5e216d99a9dba4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7720a6efe0cbda43038f0ec2251b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36928af96c9e361e5d85a078974f3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4eda712867ee06420f4bc4ec891c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc9ed9906ace0fca74eaa721e2bad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb854261ad1a26c5822d8a47d3d088d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848e32b18a02a426f9a84f896602e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92940089484bb601085f2d43b94f0d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306e0252cb60022f0e5bca0474e8cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e3d71be4af55fad623bebb73561469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa667cb0788140c503435403c93e1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee731c53c1a203f6f122e310b3662dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f78f4ad9cab851e6dfa78b84fb36872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ceea1138570aa6786fcc8bfac3a9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3c21d50d67fcdeccfe9c20f9640474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cdb32afaece55e52131096480cc8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c00d17f145ed20ee8c5cd4d58889f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b1a2c0caddcc9dbe9e05ff37d5c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63217ffa7e626d5f16a5e2a728ef94078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377269f00c99ff99a955a336ddf684ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f60783775642c78e03e006f6516980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6cb57ee39ec1886b8ee2e48a1db6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324138a2f133590443f3f002287456e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294576436adb33567213d0e9adf8f6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1144471905b8d35a13ba5f43000fdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fc70165d5eaa8765b9ba4f1aa5f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d64aaed0804cc377c434c032f40fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc413734418b16bd2912b5c2788937387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df3ef9671adbf06f71383d2fb55f6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42d76593a0317c3f62c5e17fd3e16a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0c766c9ef60d48e938d24ff89148b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b7c1945c601697b6a8057ba98b0dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167f32157d5922682c0bd8cf286d0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e30362096c72e7db9d51c49e1ec50d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c432c6bb9634d568bfb6069d6f6c4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003fc88fee05235268b877275e9b2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717016a0697ae5e22c1f29f75bddcd2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00c37ecce4ca53d93b62e0e41511697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3121181eeea671cf315d4c56e96a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b003ce381f1f4efad55fb8ba23925f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019952a18e6e27beb37d89ea4f50c930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e650931c9dc61b4815b1cc4e438f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c75c040978c2f714d4b3c01aa381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63a109e9798f500d84f84648ebbee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac45d16df38991777d18184343af02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87021eac3cea9e4519c14d041023ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c6944bed7e01f6542631affe6f3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb7085d0da906f6fe3b4db472cf3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeeea758f0412fd033bbb84857c6d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44a090d038513c51af660dd835756109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24e47dd4c909826a3bca30d404b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce701c957477d985681b2dbd0670ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd07c9c5f9414925f9efba953911a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75d2f0ed5c3b900fc3a790337f055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8af31ee139b29004ec4c296e80cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9962a5f106cfd0237e6f68d0984a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadde9d13156f24000c61fb0a7942f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985526203402a7d2bdad968d900a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5296e7f0951b533a9c7343ba4a8a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436575929179f98bc05aa0cb85cf68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1df486444ae870b4444b136463cf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87b9b6ebe3ae91d8bbb9347822504e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18190a5c82c95df44b13feeda96fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d0a99c084e72f7a5e2e5b91e37d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a77f96cbb70c3b7a55b7133c6fbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fa0eadca230a148493a9a5c8916e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377636eeabf22501ef95c46ee59b3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607998566e9060d870193754307af43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f6ddd60a19abf2d4be48936cab48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb4939bd13f870cca95591daad730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428fd33e5228d309d42f2f67b1289e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32314acb063f4557e4b779caa6396c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295bab90ee01f6c8833d4365c729338132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5681148fe08cf1c6ed1a22a3b21db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bee4fb7040b37c8784d11ae7b07c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df422b8ebcf71439bf19109278bf44c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99557cdff7427c4e593ed0f2ec6e8b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e47b440094dfc0d35bf3c2543bc0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd3a4e2fb3ab33be753a6ccd56d79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d9373a4564f09f69b05ed9a1a171f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705b248c10b0850f5a160dd6af0eaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac01c50b2aabb2ccb48c4e85d4334a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171152faf69d21de2317d866c5efd19b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3688aba844a1511f07ae50be7beea9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b748b17260dfcef61fcafdc80b7915144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3de923beea497167f6957a39b553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b772a0841ada7ed2f8e5db4ea197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bedd91fbd211b0b21fe587cb5cbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44442f3bda42c8e6a54687f681b53ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50eb1f280aa0a5b912fff73433ec7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd14abf0409f9e6b1b618dc4b00653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29df887bf67bd7e0220c41287ce03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645feb6e2659037133dba4037dacd612152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9d2355793a72aa092ad37fea26e82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6481e3edeaa2033ee70dd366df78f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6d57b72a4e66fe24f28c456cb926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d366dd7de5020ef5ec3583287380156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad5b43a92e69e0a9882afe4d20249157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9455605c49f2f672448204502500d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b4395e7bf33b90de27759a3bd41f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ad4694ac306e2888a63a9797e906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0d23d9a1e7e7521e1fa4c31984ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d96cb83ba33f984fa7c6330e5cb2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0703b95ed0c9b29d0c42df0934ba89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e23a59bf326d36a5f83d7d5a915e31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee355329a4ca1d5472f65ae6d3b1ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c75e7cf61e474c5425062c3d7bda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6d262eb56f7cc673114ea8e8ec9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f17ccad6abbc7e22b28bc0bfcd941168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4a325bf6243fc6fadbb7c0ac4bb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbab11050be16281d5510027c0186d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912cac4ebb820bdfc9ea0dcdaf969d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb94c85fadfff6ed75c2ab9e47292172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f97bd0e6aeec62204ff6cf432fee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9184eab1a41570b946703b84f3b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1b4ff74f27a274cfaaf71a59fb744175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a550a73a1f5d5dd7101660fce7857c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5add50299fd52744f99360108aad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2475c7000acf9ce2a78a7a621edc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50e0489b71ccbf69b8d5e115d65df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e68d2e0d5f0552e5a1a5e10f2553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696a41e40a51e2405f2b99373fae13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8a4a19cecf53c3212aef6d6faa44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20b9614b961d12638790f33ef5ba5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eeb157b4f92453ab0110aed8139b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05226e5b7d532a215e2d5b2b0b0cf108185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae1f4298341561dcd3d4455c56f3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54bbe318cd6be3a6cb1d3c55e26d6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954fa0acb05c30634404b424590bbd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bdde1bb284478e84306f611dfd7ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0654b6ecc504d984c2a5f5bb0f7af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b253deee09bfdf8c9e8914244192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8910591848d560d8be80ad067031a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4f519c4137c9bdf5a1bc9e66b363193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4911a00d28d0e5996ba30ee632f06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b99771421d08f74afe9d1d200b57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaad2b789b12d1816602326d8eaac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f1f16f509556fd7aab657d9969c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cbfdbb9a803acc3af1e2ddfd6364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b6682c9fbf7f6ad766585c3e616e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d9f37df7671fc104f655cb969936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9a4020499c2b48d705e7b155802e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb154c98bda42e6d36fb11745653a13c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e15f7ebd0ec5de075381ec5006d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686588f0823b8792292f8f0d0179f55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386019ad94680d9db859dedd55425029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddb332e84a09f424b75afcc53a0d69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fad512e3ca0bb23d296afebb0ee80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b5a39fb42b98ba693ea01cff4fa92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b6391e18daa88a9383d3b184311c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b5fb1973b91904fe5af915a227796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef838c24d95dfcab9f1032870db4f32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ce245417ac687fb6f1997c5aa096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744f964bc00e48452207576796967d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d45cbccf10ee020b6201b2388bc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405734b26fc324366d59093a535cdc57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7947c791ad9766f59ccb1e310c58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f39eec0f474dcfdd0bc68991dd8a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f91b56f9b927a07ae822edff9e3dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f5e3065982a81a000da621bd4661d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe8bb3458f8051c599a59fef9a7f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a45497edb6a1a541f05e7d34e58e30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b933535e7b1134363503bcc550c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6206ec35346c645621b76446145dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64fb98d8dd35502de9c082a8302385224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783c7617364639dc9d35c0f8e78b27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e8de5c8e70292b5d8dcae1e267332226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ea1fb275113f9edd66ee86c951e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2ffbf7a1bf5ef40f02faf1e9939d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdff8f858bf80b7910b330aa59844f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaafa484c82a05319150abb1dbe8d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e63fd9bf1434d5688c20bd7b019c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1d870de5653115507c440bf090f61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1206fd4daafa0d3c8a3b51cfbc3dcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec13ae4e5e0b39d00758c7e6bdba2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a923ac84ed1b0f417cfff85fc851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2074454425bd7b6679c324654e37cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d7650960c345702d21360fbf827b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6679054d300af34d98918bcb85c0cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f0b27601535159b776cbefa50f64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1c1624f3460f857f7c998c135daf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee96ca09e45cc6353774d22d717404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6dd52792d71ff09c95584d138ca59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e183796ae02ec6a0d3dca3e96d1aca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97173699ea016e2bae72f775be9648244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a91473594d2e9e38a79e425cb8a3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1235dd5c78b61007d441d506399ca7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf73f28c0e84cfcdbaa90c563647b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d5e494e9fbd394d9935f0e25ac7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f1a3e9f70655972046a861dd02c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1216ad9fcdc106acde5112777015e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5254d39557685efcf13db8a9a4be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7a406f3f7027f1f4a43e21c61093252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5c9e5b0d5796e03348ac8f632374d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325d02b097b7ff730c3382274e6ddb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff124ea0a8ed1016829401a3ccbcc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ded80cba7c4e34c6641e3d1f8edf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a6e5b336e582345c7eabbbeb7d04a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca58e05b0d6c26b237587f5273620258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e7d88e70b074820d3878e5340a45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf403b09e29c18f126974c700a3729260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4ab49a919341b6fd73996f7672a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a85298a0a846dd9d02d1a36dbb915f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f732b88972439f64e209695a8560263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71dee14133073ca88247e1d755c720264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cea402057ae31b1900f01d611fd4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044c767d4717b780e47bfc96212cbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a91a90fa42bd1b598d3812a17582d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa128d1b0b4784988e19dec40c3035268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0814f0e375a1a1636d72fc22b2d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e75108a4e659873e03b615972f3ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123314b4b4a077aaed03198248e9882271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6079cafcd164a4612b1e07a46a65d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d378905d754c460e0ce70ee29a71fe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059748639adbd913063d46116eb1f391274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32c96d8954fe707981495af98b1a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb451fcfc017bfe2d256ab9aae5a510b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eccd6124337fb19a3106722d4bc16b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396293904ea8a5675560eab37b2e12ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31379d96058c0f17015fbf26ea9cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521600c351306cbf3fd4f83e951432280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e891a514794ee9adb5ebdb8dce53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d991faa8d6ceae4fa19a9bd69a8ab0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2868f372cfbeb98b35e78de0e59638a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a6f991dd90a9faf365768d48e2100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf37a3aa1f8faf49e978de84d6ef12b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4aee6c005ec0c2494413073a6474286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abe708bdacac6303238717437246d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953dfd350bed77b7c996f0a9a9d8b17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb81cbb675149451f57d07765b3f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4294eaaf04da6e57297373cf4edc498290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8cbc127180200db1de6c7a5936df6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e0528138b965d28024bd3ccb25339292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5a99c96e02f80e6c53ade98514a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f68631486dadcebfb7ca42051672a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24803ac54fbae424a182707b85c4b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d8d79fd5516e4bed5f50546295bbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509307847c0fda3e17eb91f0018f6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2ba93ac23dd7c0766b2e81abf3b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a44d1a3f616db618d14ca57f6f300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988a7360429ed549d7f16f9734306b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91e3cb635a7a1c6b659279c204925301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00cc4812e0ada47d871d5dd05882de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0c316f6f4b6145e80dbb66ec8a5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65017ca07bd20f514eb0340900bfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1de4d38f5c09f04d5b0c2d35f06bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24605d4d70bd92adc365b43bfd6c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2800847df4adf8f782af4e9315fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337bff40096c26a0005700104c84b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62e3c7acc7b4d584c7cfb3e1d9fc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97796d4577b6c064e17ae956fdbc3d6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d649234789e65468c2ad2b963005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d4aea3d4ee03713adbfd959adab51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973637f5620ff78b9b6f24108a8b9ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c799e4da3a7b72a56c06cae1162bb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875301620fa8b909c37f280913ca4b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453475663fa688a621e20f4606203bb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8c261af443d15709f18e7e7d0b6c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612538558594449a67440667f6d5d8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4558731138a0607088c172520520319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ae1542ecb58738ddf1cdec9477954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc86d44d85358713ec0e864da6e92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d45bd5b56aa781c96d30df479a10f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d90f0da7a186b8980a33be253f080e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d128d5cfd515b4eb9b1c0c761d1ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3658cbb56eb5b6b1d56fb04b922124325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f12aeee233665fe443dd8e0fb5ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832679a803a7f3922dfa849c340d28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583aa5fe33b853cf1411986158b21d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0f75be9d4f8cf1216c9335fac8b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea3d866a9c8271f5e7b502829bd00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243538de0557077404da2941e5027be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba07a1e892155bf3df9a484972cae9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331a12726012d5b33407e65a9dea38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0d229e798c6f51613441b337f6af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0596b036daa68ecdd023275df983e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f902eb26e052c353fa73c76715eb8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9fa45f09210b54972366c4822e40b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427451d1ecef2e1f28aea82562bb1c47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904c99f11673948b7c7fcd0f3b2fa2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b87a9e0d7ea3f8f3ac27853e9453340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32081b095c5892486304016d0d0aea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff59a41ede82e37be11d37c9720ee4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadf065789f02aa5d13d3162430b7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c2f2cdc787c29054aaa121022082344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19c00c34ae71b1c2570e099bc04f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d51c31e49f1f188e22f29c7c3e30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3350cd250f8c0f7f97c2d05ffc925c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f043835097277045e21298f4c23508348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b17d8b275d6ee4a07f59ec0d4b7dd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f64cfac693affa48fb1aa299af666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de938c46fe5c82cb6cee0eeb0f5141b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a178a5edff40880a176d6d5dff21d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c170b81652b6a6ecc49b9a1c6708c5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df0431ce74e06da72efbcdf2e9eed8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa6253999ded0e468b558aa0cff3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27830b92635d380b7cae84b31499b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a21250171ff0b3500d6dd80a3258357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7a89327255b1f61bac609a3eff3ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9876e3a71be37f0bb0fb723eca0a24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a564a64a79b7a8d0bc460597503baf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c53dd409f46e08590fcf72abee5b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec661775da7e73306b0db0267625947362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f645f826d1de21ceee9fee47c0a3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f591842f69f91bc22a3d51bfe575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db892c3089a7cabebfaf2bffc6e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fc58e0b1e56b7fcd8d6f87eaafa48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29777e37b49062785e69a58cfb0a82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e1b95b0af0eee2752cef532ff76d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea77ddd7ba59ed62953839cb77b02c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3419d786d79ecb9fe2756eeeb4f6d63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59f33ae58f271559d971b411c0255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668b58d52425077ecbdc9d83897f5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb79d9550ca4212a7de276d50b5db7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238d3c51a040caf6ae26fde4451b4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f6872beb08681ca5499475db6aebb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fed21770086284c60aa025dd27414376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37571efac31f72fe413716b4f4267119377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856cc78974a29eb2eb340fff82d442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19fe46a61356b4f8d5b56b9fc27b3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b209ba55ae94e7abce05bbaaf554de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210508f207b13db0f04e40f03d8b9e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab363d63a8d4feaae81382ae53ab9eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234b6281f7fd9a6ff31507cd4001cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91133bbdb960d17830cf995dda53f8c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebbab071503aca57b8a0d4ccaa0501385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6413cea24cb0acda9227c7fbf503386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f8c95b974a4fb9d39911d7e7e9e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bbacaa4ffa93504561044ba3441e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a8e73a198a99c0e11ea1042715d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181999617c6224a39d87003f73670031390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29085cc3a80a2f51293cf65d74928e61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e9d4ed8ab4203bfe336563ebba5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a45c79e5100fe8edcf666940f09f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d594b53c81f1d5190645f0f5d941bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd9034e418ff09c372eb8b4d4964cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a09e60b7af04fe4d4fa3443fe4327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10b6b39ec6ce8e97015b04936b4a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c1d1242abf015c7b9a2f8912867f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08ae48f933d81b7ed997f2cf75dc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d87d7536cc8f05d75ce64e981ac95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f68c872f2fa705064b29c0d56631e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871faa7b5b2476123db3b7427a9f937f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632d2f909b306804dd1e3134240464403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522205b4d7eebc25337c889733aad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce85722d9b68f335ce322829e21807e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d249bd9239ef7228715280c1ba7173a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628aef6a56b6d657d4ab34d59afc843407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1902dddd1d3f7a0d0a3dfda28fc7ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9b825da07d24924c8aa06e95f2121409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077cacae938e7e9b6206f4cab3b4dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e5feefa8b991a8fe77d098d0a474411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f209b80c906bc58bb2066e5c3c5d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980799f8244e15b3922a765a076155b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d40fc6afff9b74fea0a96e826536414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d8a237e2c95033e066b93a1c5c504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e76449dc7fbbc2b19883f3bfe1803416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec8a3a61fe3c38a929c39b9b422ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f797009927cbce78f04574a416d11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa4bb6bd81597c5fa9518a3e7630c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2cc212f3313d477c6a14de6b5b493420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea84de35a258a44e1114a4a9edbef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81d62813e0eab24170e94788d1e91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e372907a04faedc8751c57f6f6441423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a46dec42b0d098f116b5bbc523ecf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaacf933b1a285f60c07adea1d2cfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02515b8996a8428250ec08b325a8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bbf60842d8069205b57fc9903dae9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0234c3f3d68a800f2c20308aff3d8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e808d88d11dc11e8096a35571f888429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cbe287bf2d093b63e8de11014b3f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc460ab1d9e2fd7690dba582a8ee7b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57878e86b2cefa99d6d927a448d63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb860715932da193497f00d2e1b52a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58cf1e5ddc1e737eb50a72711498ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e756f76f969c504cf4f71da753f3fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079af47d0aa249de6f9309b58d487c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbfe3820f787ace413e5647f6d516437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f63caad1c0be177381f7754197f7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc449cee1fa7ae767b05574ec8d7c8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c9094a2a88a2176aaca4fae44b7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62995db872e7a8d8d0171bded78fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec67db400f84112e3f976a6b7708a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468e1cc2b36e43b24b185e1edd83da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd1d9bc8b8b9df9ac22a2546f4a3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951eafea041bb7968e9e624068eb5a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617848a3bdca62d2d52599d2927e84e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ee0c9a4a73d8fa4a178eaad940e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27c17a9eade442ee62b58de90badbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d2f661aa7f7d6c2d6039755db7814449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5c87e461df34548d62fdd419d7f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e088a0f875bbd93a63ae9bb87fdcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c08123641722ced97d89acf4498dab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76bc3f1d95d3732a45805e111a98a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb5b3c56c65f6178eeac54e020162454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fbd0009d5b4c993121eb190a59f90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f134036d31cfc3a16b5e4db4cb374de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037bac58c6693c7ea4b5ce00a7af20d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783e9694d7d3f51db40d3ff68ff495458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cb5147b735e9d70473a5cac08ca7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac6767ce9b1ed78fcfe8343542d772460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4c09022bbd12a3ec0295d5da2666461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c355696795833e9ba58726f4c015462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e8246ff06d718f1ef3484c174d5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4275ebf7bcdca6cd84ac12ca2057a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38d468eec59c73afdf912844e9a26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1afe32b9932c2f406c042eb9e4cddd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046954d046bcbb216ec6b35fa708cc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896098a3a8cb7b1959cc9271a39b514468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46e115c2db4d568d0f918ea0768074469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b85b8fa57b9fdff850939b1e48a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafec7ba78179839cbdfb2214f9ea84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a0d50ae93a1ade043a53a3861785472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03756eb09d23ee1b558a6c5a8f90175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97144bd3e5de779e96f5312594007a4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00150f44014d2ed2ea84827de7095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4a52a0049f86374014cdfffa92a01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22758e3968c265383dd6eaa63b060a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de563abdaaf9fc519de7454af7cf3d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945aff97e4bab048b37211f82daf2f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db33e14ddd7c2f1cc81584fd130ce5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b983e2f1fed2f5d48da63f989aa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8849ea8939f0c2b1b8dd8656f6cec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab907c2f214c8b863988a967dea28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe98d71ff49743c7a37bf636405ed5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6c3128f3722e23b9f99a953e9537485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c314ec58a2a713711cda709e9fd541486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29613c700ae05d316af8673732919de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92fc9608dfaa965ac85a3998b2fa52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c883c49a9364075d664a82983da28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c0cde01ab9b7573b496428a5222a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac134512decec2deef0024f1e2c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5369031ce86af975d33d61c5a8852b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c71a2ad63760b950bcdf47f383d41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b439ed0032810db65ab72eb379679a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eef33228771a1d71003174a697a895495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a98cedcbcd72422a096ca546bcb3f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb9f88ecee3d8214d567aa595c75a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc77937a7877ac89c239f3844ab85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c00e279696d04af662e4608b9e5fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd7c26671ffe86e3958f1478186f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b21c3708e61eb39d07af11ebd5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa5866461f131e07f1d5d096582df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5cc285e01f5270b25c96a9be408d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9430cd1999b28b663b8f2193a5b517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd46570cdaaf6e07f0b65afba9f0d03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496fa5abb2c825e6449e806bcdad20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c8fafb5d93377c40538a50d195da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e1446e35f70d49bdb148a8554493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8688046e72543226f4ae11b5a2eb2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ac2774010d63fd2d0c43e7a9b68b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba621657f1bb42df38430c1c15ef063511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec1729afa56d484088d5f30e4a112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4373db75bf693bb83c02fc91c45230513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e6f067bbef261f5aace937c4b652a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae4ca04385d10e4416fa0e03a1f929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7fc5b530cd58fa97c16c4296bad72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b1c2be0a3f35bba4a22ad5e02eca4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea1727027ac6681e596b1a6e4172fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe619b807dea7a69adacdab3769cd2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a705c183c9970c7034b928e355c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f12cf490cc063f14aca232ebab3339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d81f505b04078a6b134c96e1e5ad6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f8a823a999d5e9754258b8a3b78e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc31eba38ec2cccebfe6f857f7b870524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830607320ff7585e8bff67a76ee6a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c3b4d2e7e2cde3aa04c7cc63a3b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7243f8366a8fd91cf9cf6415065e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793019d8ead284d8b22f155ccad88e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c6759c4ddacbbe6c3d615ed1f89b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af91288ccacd0503d7b2edd842eaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7eab8c5744af417e29ccb06d0ca47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2492a19c428a4d96b462e431afa13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722f60f6625ae00a07fe602d0a26e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77a67ed5ed7b4f80fb3d24b8491cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7f2d07675a303bb1078f04a32207535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39069e926d8456cab88ab91b5fa14131536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd2aa0fe79bd14a395228072a771a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23878252a1745bb07bf00c066b5de3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497276c899ab1fc8ce911cc4660fad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45350d77b722e1fced39427fd754c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea85892ae012d54917fd7a15b968a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947791f0d73efd4e1e8859122729cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f30054ed97d3408dea2bbca2bdcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687dd7c2adcbd78d491774c947b34e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b38c76d6f9607f2c0a9a36ac152ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726da1d9c5ab3414c4afb19e14c9745546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5623525ce4848d208521e1540158547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2bd90f84fc0b20e0b3e6371a2e9f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01861e6e7a5d7c242f4b42621438304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9c04086c5b76505c831e2f830ba3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec5318fcc279eb28bbe883c69f655551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f41247ab697f7711f31664ae7be43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924c22cfff1fd944b7fb6ee295f1a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e42590bc042abdba552a4abe0a1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca65bdf8fa1720b059718eebcaabb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17933bab9040bacce07abb9d9c50986b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f7c33ccc45cbdb13181ef1ab29a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece6a4c973991198fc3557be8c451e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d3403e2065dd3364ba07ccd426b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd6e0f9007b744f0c9989812e49da5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8889a5f3765f91a9cc323a5757729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf08e90bd02697bd36a36d1dcfe8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb582740da5b6231073d8dd1c6c72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4f988fe9e7105bcda0509638da3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b78080573fb975429d4b789d3931d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df412e6c4d5400f64b892f6908203b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050046cb469bf835a0ec4cec60f1289567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb4eaa60334755a6c24c373e2ef88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5f4cdf416ba19610d2db10bcf7503569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef9669d027a16ca1038eba63c00aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc9abd33d033ea6f75508c305ef67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbdda035e0258b0ff196feaf19aae2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b9f1f266e391a4f530930725fa14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f114a09c7e1230b8eaa06834b2f82d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765a80a45c6dfec0fcd63cf0c1cc28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b767d01a77466d0d13ed98cff15ed5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533aa58b1d60e4b62f998cbca232c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ad2b3a76310411ae4cd25bce29a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038ddcf20f2d47a4f326e8a2b465101579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51bf016404fdea90d1f2555460289580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d5baec1e124a1f4ccf07b980fbb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a0c52860c9b4abf4887e76a1238c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d277e90e2f46bceb54818e0b1c5f8af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336ef5e4e0b606825a822d0f4206dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67338437d68d22ac2260dfba4a75af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9beab2bf7a71b43924314cdc108e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3038c38e95e4c90140097d6c9832f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6afeabc2d75abe7adf81240c1f08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0927931e6e031935892dc3534adcc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0c890b996b7e80008e151f3a2765590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4092f7eccd4a5cf144550cc622b730591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3a032aa2ed8187747c09e6144c13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a8b9c45b74ed730b515e6bc9b444593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a93b04afe14c62434192d68f5dd5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986bf47f718d37e4a95d7841801417595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c772267de982adf68d5e90fa9ca42f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb49afb635d10adb9bba866de04c90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06fa0e9b960b8960e5ce5ffcedbe1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45f15b03e3e6287a0e8c7baeef102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1067374e67a5906e85d84968cf0a3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9687f1a9720c907ab1708669dabc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d504339942f238ba66eb6ef3df1b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd574a2682abe9c7f8d50f08e76528e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c300a84396c8cc265aacaebd328e4cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212b94701ab39f380087f0debd2695d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d9b34666136745f938cb4cb3cd8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965937b0c0eb056dfdee678e368ea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5ef712c228b2a9d6bf3426916967608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b042e41e2d34112af4361f9074ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252941d20bd320bd3f259c825c5c6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ce056a3f293b5234c77a44818b17c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c35c39a359cf0991cb66a5c90c669612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710f93c985863dc3e159d8ad25e6a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2cf34711f50ca427ebe4c8c5c827a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70b75c26817b6c416f5ca97baeb89c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e199d19cc87889f92ea5783ede7c9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d333d79d68a44f9a1010023ab4c4e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf99ea0290d5ebddad4b3d42a5711618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57363510e57ac6b9eac27221ef82b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23e313e24a8b5075820e17c3eae2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509cc4119a9ff1a63173bfcbf31a8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52193c0472fc3ffd596efcac1420ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72af6da5a0f9167909c41f3d58e072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26de7041dc0953648e2b52e27a85de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b3ac772549a6b21e5b1dde5c51bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c923000e92cd1199afeef6dd99a5002626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180b308a5277b8566fd8e7537962a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a15123af90599df4d03bc1bb9dd2f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b8887742bef50a04c22336219d19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de930aac592e413348518e0af59e4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011c8ffea9f13befb3413c1340c4c06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d15f9a9766dab2f3658ef0602ee86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb5e85cdb340eef1728b2ebc5b2af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1902c4fb40a517e3313e26d416591d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f64b2c45c59236b1465172f76c65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670dbd6a957b86cd0ebada5365ddbfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af9c43d312254ed689e98a8d06ff1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fd6db445a8b87d067b4e7c2b466a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f77852f12fb7e69dd7073f4e3cd5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6cf1a4c775b1e427f8aa4846be50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5944b9c62ef728039b9ef4f7d41846641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7dd1159ac81857cb3c135d4f86a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fe59a0c45da691a6d9554dc58f8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5af3c5d255e03168b1dd891212ca26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bedfe7839669ed38cc20e901705ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb6ef3bbf49b8aabdf7cc4142c8d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5470e51714f86d742759729220f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314d5d104c9ff34eb16c29e857b357648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a0e8bc9bc6919e3c08963b10930e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e4201f6643a0f161f269fca583d1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d6950fced6dca05f4433cd26f8785651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884e79b3743e6fce049ccdc5dc0e3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790a4a96dade8bfc2b2a1355a86e6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc4191898c7cc0bf3cac3ad5d2b8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193303b687aafd27a7db3d024cba9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a38d3230acea38cf53fc594b7b24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5061467d389761f291e7ec9943a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96b604fdcb8ca8d56cc0d997f56167658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310234ed29e3e53dc1da2938b26060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1f0426cd931fd2a1150c99252329660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9da6d8b6ffca9c6a573e25841832661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802d3eefb8935165c1631cc01eab8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed826e39360367387cd026c24ae669b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853a7befa83b658789ab294a2c9935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42fdc4924f3f4871d0b308a029ba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484643c9db10fc4de6195d1a33b98eae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397ed2e573594d81d8dd0a8b08f4f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f29a47e6a35a02ccaabfb7474672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4c7f8ec5dfe48107416f6634b121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3792dc8103dccd8ea075f184fb37a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd50e3faaf436f238bcacc56600631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124678b3bdfccefaa8729e8f5c340b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c495ee04f06f2226ec3b2db14b7041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a168198cb51af870cefec9b4bb85ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c15f91e52e932febd00f13da205ec0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d1eccbe021b1a453e2d487905646d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f46ed2b817aae5a2e490f8006896e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2b6fa6ca3073f7f898fa3709a346b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e0e65485b849c4d452ace0fb9e5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5b110ca2b7974a3cc73712284a63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93812ac2e6f59206e3e2ca30af988aeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e190a6520c14d97603a56ac7d431f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d0b2ae12416be30137392200b588a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26816361725ec333c76a7059e6eb4ec9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c530b11575c533f0c4f20b8799e1f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea1c6524fe0e59530413e70abb5c82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e45dba4d44d6d128eda493a6a92ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b27907504ef98779d6a2b0d9e78d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6bb457c6047ff548c9bf10dd119d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c12dc2bee3626d19fadd159aca523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096b34ad6db849b26aacdecdf53fba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e607228045d4a75d5c4ff35a6e510692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915325432051f45bb0f818dbddd26d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8174ddcdbe997530002982daefd5f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9232b757ec6560e56d75fc6310b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763a5b3d38da9f6cc5e688ad445753696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b91c8493321cedfcac71d3eeeb2421697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f008613237cdeea9bd03e10726f48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0fe234b526fec0f6196f4704e0013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc49a66329b71bac3c281709ab44cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4997063e55d59cd3968f9c2a984fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdf51c81d27625ff969bd2cd5a4fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8da397ebfc3aec819f50684f3d32d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c74ee5f49141e2878d204a296c90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c9c8c8f6f9ca9338455c8a8371a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b302fd1c1fd2f40c8029beddfe04d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea25f403d4c2e4a473a8f0c50a5b3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127b634cf7767f8b339da65c4e163b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45387bbfae95fcb5bce267e50787e2b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a084f6d3bf980be41fedf52a875198710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedd151ff14a980608c9eb048bcaf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76f43b613a0d6d4c6bea43f2604e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dd8bcf4755f9f1c102ce5bd29868713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0608a6e740dd9579612926dcaaabc42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca3773ccbf73f40047cc92b43f447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01fe4f5dcf8eeea2977e23f6bd27b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1241ac8b6d9cca4100487fbe1ace2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3923342055cc047d2c7124f9e3ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b91591c2e34b590cb8e0dfa94210719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e536c1a15d15f4ac65cc1317de67c7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab88ed3b595266ad001783b344ad4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502eb78a1fad5aeb11b8c0165b4e497722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440152cd3ce99d2ca3dc79843779404723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de37e126d991358ee88d6e4854738e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd60a313bf4f9f41a730c50afb3ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0c3e44dc42b10154d7ecb4b73182726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9477bebeecd4a4d6f1c8988a6a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6bbd088bba930583c7494c34ff3c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff68ea2a8356858111d3bc75ddf53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b26ce8b28f4d3d282584ccc2aea9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca05c1e8882272856d7dd58685e9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf959436638b204bddb765461af6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7cefec9ca57dc040c8eaf6c2dbf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757915430b4cc5b6d5f667049d11571a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f5eede85cd935c9c83aac0896517d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f4982da5cf7c8483d3ff2cc4fc29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f11a106020f299c96f03dd152f46c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf7d32e3def406c3d3b7e3b08dd33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc3c736da2143356cef6bda1d9ec2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e35f3734672798fb3fe15e7fc25626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5542e3cd96c59df54a9208f91d1a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99b472b275ff9a01f7194c51c7d4d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc893a0977f109cf38035e9521bf3264743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905138069d1c6a3a43969c5addbce5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521de3362a01d4012f4799cd847e911745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b2d0de734d7fcb6e8999bd039afa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df4f14ecfcee896c56e555fa15198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f4210b2ffd4ae94cbb0102d71414748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055cf7a0923010f2b844883f503d0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ca9fb17cf5438f908bee723afcd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9de32027f2cd02548fd1c09533ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa1975783b2d0730f130b9b4422c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd967fd286d6c2d9545d483b1aa98b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0bd670a7185c3ac40c7a3a4aba79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a910cb383d7ec0fc208a34d7d4ecc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f5cd7e0fb60fdff39b2cac6d7733756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85c9d65540fb3b94520bb00214e11757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>