--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811e66bb1bf6bda777a75e59b39acdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4473fe537f0027c045f9c7c8d158362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5efa7d1e60a02faf4a8b5b4975ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf30791fc603e9fdd8ca97918d8f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e936eebaa006418a072b620e5566e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae431801bf129250d2e433b880aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0be1d21daa4ebf51c3e10e7f2656e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a76bdfc126eda0efc559e82f30ef98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baab09f786bbfbdff2db19d3fcfed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94e6c0360cfe5220aed7b93a00efcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9239160236dfe67489f18296c75011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc985ce4b8f800e9d7dd1d501eb46e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29da4e5a1d23f6dbbc304e661f9c57013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a290e2a80acd8207e238e98d7af2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e46cf3fed14b952771ab980facfa3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec8c972b8ca25f4039baf983a1649816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044251614c28377a8b35e1be80cb92d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8400354d242d8d51ec49ca0e5a953318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f94b2f5a620773e179ba08248e8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d8f24d413ec2c0a3ebe75fb9c07f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ff22e1a28d60bc2c26031157767621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac580df2eb4d3461cf10b791fa41d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46bc7df9043e70ecd729e862979da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd0b5b7ff17aa8c3ff491196a5e0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f5c2cdada16ebee97e3307a76286825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5c8477129c20a2b410e8f112175c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65f9a7db13a1131e8416846ce676e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b45a372e4d300e5bd9c24123c78ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d51f5164b9a2a11d43c8024948aa3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf67abbf3c8cf19c6af49a9faa17d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0e695521103670e8a51315d8c38d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d365701e37b0227c404bff552de632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d60202c13d7fad152768d7fba0f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfde3297ce1f8534f699b7142cc3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7504130bffd28a172f7f305baf94035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3a039b726717dec58585e334818036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496176f689b1a80ce3431e24933ab72e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd3611948ef4e0bdedddaffc77d1ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587302907bae9188108d55860499915339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49e81e3bee16d509096aecc92f82540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964237888682ca5118c51078874dc7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aa609dfd995e1cb3939d6c776d16442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618ba98583fecca5996b39a0b733a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1072b9145da3d62a7fd2f61bffc0be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b5103a806ae766c552e01687bb52d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d5cb1415e0addb357b9a2dc0cb0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531e99c8345a501e05e8c5487ad7fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d078be0873fbc7fdbf07897bdf1a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac72034935b51e77275b4fc0fe5a6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec0e1005dfa5d89e6c4144d5d62c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ab041b6b9d8e6df90382c4b1fb5a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f758abb4ecbc5d98a9ba66626467ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe24433ebb071c34408b619c9921153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac460e3b1affbe98381e64b7617558a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a385bdfa92e2dda5e1e5a3a1fd4c57955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459ad09e6c773327cecb84e6f787b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0fddbe086c467896aabdf4d8f49c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442423b3a79766a493ef801edda7272658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85d3611bfef8d84b984ef36075bac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ad15550c74f87b84b7fbffc4897f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a4b4889ed6e77de67e07797c04a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538dee0663c67b6b89e81b3be8538a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bcb2115db9c2c8d7cad538888d60f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837301698bfb82f43ac7d461ac003ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f00469b3deb63a896dcc28eb9a47065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5169460a6ce9a289daa43cff15e76a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1b9fa5899dacf3df030e7794986667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9152d2f6419bfc7c27e6e4df685568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa206937dc62323b7d34c8353ba14da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f86ebbb5164aaebcde8ab8b60b71870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b82a6adade1e42fcc97f64c0eb2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e12baf06ae0cdf983cd38e28bd8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f61903bd8e1ee3f90d9ae0710061c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35433f1cde8f5a9af8c714523a85f44274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ab346e1bd1e9ca899988a5dae52575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936cb71417d3718c879c4d892ca17376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c568fd7196e3b5820054aabd9749077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9dd598fd298d27c4a5a891edb3a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa57b24871c7c79e86de29f179101779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340d367a1b1c0cd82bb537bdbb94b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499037d2e5274e0f86e3586e1ff2dd9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1ac9dc3edc0094e32e94385dc88882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7af7427005b38caf471aed7914de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3d1f4d39aa0b8bef68a50e47dc0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa232306a20682e200a411cba75f9bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f225135b3d720a8c2cfe176a7de0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca695b7bd9f455f3dc36f99c546382d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5b6c6fdd5f9c2f1f905b2741a9c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562767daab9d5a7b8c697edad02383f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188f9339ce5392e097c1ede353f85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1eaaa5f3f675a4f579b4391627a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d61f9b8bb7e2d323820dc111192d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87727ca81dbda14769c5b77cfd57a0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb701db095bbe131730d236f7e38389f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbad898196b365b105cb211db38fed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d423304b2dd0b0a7978c6f417d2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3931e0f6399592283495152d2a8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8447ff6322ce4e0a34a36871dd638de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5f07f409fe41ead303afd395056499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8fab3934cca0435b7820c22fa961100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ecf180c21472b49a9240592329b63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39a46ec8c7cb8ec079cb28afe67cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0c5137e2006ec0dd7e65feb90a009103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea808e5a8bcfefd23c0e760e4baf3b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b3fb0d1d2a12e045490382e9305b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ee9c1b8af5a0ac6d66983c1c951f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db1a449c7d1cd8003fd52ae98d2449107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b195c13fd248e3661a22adb4e9728b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6457b67a2d836c865a2b41fc7050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed225c6ac63dcaa571a4d38a859f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c271e8d76fa69b7c631b83c2997f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aadc1ba07f5e81abf8041f3e8a3f3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98d7bc4cb2c33dcf6b78794246ff95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb88d6e226dfa70601b0f2b20b7803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fe6ec4b95d438e76ae3da38cea56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f493a0344acc6c8b0007a0c4f4fa77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b1b3c55470d93bb32cb8ee44e458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e9928697653fddd78e004dbf5f680118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c92f1340fabc20c328799daea036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1e2c8bd1ac0f26dce8fbed0c5f00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5989036c5ed7be77b13b0f01bd5b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae2162718371ff743b023f7a3852ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf6a8e98ef68284ec9215cc1008a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c14462efa2b91c8bd699eae39383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5519483cc9893b854abd225abf1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29408a86bbfd6e1214c8178ba1b3d7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c908cc86a2120c0accb834d5718ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c177b09a4bdd1059324388f5568a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c885995ec578ada2ae6e26de76e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ee49ba02286f0e01491c55fa5d10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844f285b3e389d23bf0dd60ad3885b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7805568a782db3dbd2a7b353536248132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32379318f837806b85d4d1cfe5a446ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012f78ffd7df6343666d79ebb9fbf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bfc6b7178c17d34493e38774aa059135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e10c383a3171a74151d80fb380e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d2342d920b474eda8d4530348314a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630fb16281a196212da6053aaa17132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add32d3b5580362a09dabd60e4e0f80e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78edd8ad1abd498395a2f89be3773140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884f6eabf82980e0d56e4b7c6d3d60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad22a61392b2a9cba1d3db99ea00b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011674ac282adfcd7c1ba45380b45f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2db3541f538830717ecf17320d9d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859f40bbad4492dfe462eeb69305d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b4d5b710942ff4e2d42c0c1597ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202c98e8f37ac1e831e570996e5f40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e05be7f6124faf2959c00a1ce405148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a5da4a4c851da09f79ce23c3ad13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495bdd07716743b97595bbc40bdd248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfe31142829135daaa39ed3656db5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba160106f76c31e82e478c398dcde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a8574e82b4a18f55b86d86fc8199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd30f3fd5bcea19296e5c4568b250154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde54606e23e2ab499c006fee43d469c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5188cfdd32b988a2a5afe172652f88f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971a0cdcd2c9ae48b2c6411f917249157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a254b05c30abf00caf8d767b59f56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33854565a73cd9e69f9612be92a792159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107e54155fbb1e388ff85bc7db2006160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da7a9ab81845a06afbe8efb05dbe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546be0da3a8b89c28e0eb9e5d6275a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c9f39f687a881c4ee766efe4c8e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed594ee38af243312062af9a105ab596164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a96d01a14ed48ec57825f47d5738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50342bf2c735d8055b095a828199e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413a5fb3501185c87c9a6a21d1ea07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356ec00c4631f54f0d9554e772abdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79639a0251844abf65edb3529982b68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae4fe7883069d0b642f0822da00b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35769c889be6aa5c7cd7a881dee1e296171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e1ec7cf8e1eb05db649fe6c76e8ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae30e4b38f4deaeef9267081c370b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5447d526db745919f84332480dc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd1572a7d65aac192dd5c1b136118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99e94a1c677864d2b3c2d7321c7bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b83b0019205a8513b7df424628c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9758f2b8fd1db4a1dc894b6287de1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171187f342cddadd435a16e4829471179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352dc7f45e13364d50c08d620e9900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b6219d494bbe018c86aefdc37886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd95eb287e5d22491d903da2c97c20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93b3b60c5a69c8de8d1cb2c31ab45a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f911e68d7de09c4057cebd676bf45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305938b8e7786035fbd8b5b5a6e4f2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512815cb41048b062485d066fd1d6d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e4ba67fefc99ce1349987c1481143187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ddad334717fe9942ad57d4827fbca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2100e360e9fc28cab0be9863351588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c529f08bc7a8553af64330375f3e1be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a96cace63632c0bbf50fc82f64e8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa46f5b86a3318a8af7092bdd429c59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ee82acef6f693b4c9e6d94d0c8a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291e1bc0e546ed978ac2adc19ba0c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad6b23222b8f1aeeaadd38845f911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb13e7993b0bb06e25338dd6265d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9c3cc34665ba9bd9a31711174261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a31b87b9ec9b86be4a90ce525cedf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34d8a24492517562de8aea813792f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f402066e73e19e287a2ee168ea321c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521dc0478a4b4258feb7c6ab1bada07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693b5e6d9876f58eefa521cb1c7ab1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7822e3749549a16d1a31c5fd30a4703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3def0518757fa04eea9e5e21873c84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9d52cb5a8deccb5732adcfd47a35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db55e9299e4e3868d11d44281c16f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7229f9af216d39c5e021afd51bfdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd7bea2c0d37f507ec79e8353ed86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f17e0ac0c18e423369f563cc9e630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433356a683f86a958d62355e9e5d95d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc8c467f6b42bfc04d5fe02d9e4dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a78a424d36be539bf752fec191562212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80e17af85899d78cdd7570c3318a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa1e70203301c32c19199217888e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a251d052f7cd3117a791ce2e78ed15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74f6f19e5fe56ca6d61fe4986d8e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189822d93b08cfb98ac337da92cf287217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7632ac1e5ea4a305fa59bef69b9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499503afe7417595f57a303088780149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb757affb7d648ab56ef1a093089c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16867279264ceeb757f7bf9a723ce75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc7e41b9d83d3d05d7f636afbef779222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b11a0db77a3d39a6a320211449011d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e1c56be2e0be67a62cd5b8cd9d06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e6f9226075068627e3c32892120a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2780a10031351abb1aa535bcd389111226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f67ff166993bf9e929737429b35c9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611568f4f7b85e8422d673e030b63b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d480334a9de1a9ac1590183a4045c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744bd5dd0a7063308321a56572fecf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bedc7bd233aa8685f1f820eb8bd3cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188604b0c343df9c3acca9c1468f02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1411e7fc0841c7c8cf7605c328487a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a76c9e18f737888daa714107ad03b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b460c3a7e7a971c4103ad269f095d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2422a46609d18c0e919c9988e437d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60bc9520e29599cac0104ea549c57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86346b4123c0ce77da149c1584397036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf20e17d19fe5b1eb3a53139ee68a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7517ab9f311d77ef5c02cd8ee40bcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a2beb68c62fc1ee7eb5257d2275f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac00a050301a03407a943ac9d5fce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3cb8aebc76fef3c06294171e8189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f1a505d28464532654d7f1d4b5de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae10a3fe9fe11c18c02a4167e0ae1dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbccd91b4b2d5db627604b335cbbc40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9e7ad91e53ed4c4576933c9d3077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd04f99bac756f594771353b860a37c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d4821b4dbaf67c0dac8169fc05d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937568135c5e8764fe233524dc47c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa6a78acc0775caa13d6ae8c46746251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd891df14dd01cc933b52cf387b721252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc086a9bf01fe89923299e6823f31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9c7dc91bfea8eef5e7c2fab087f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea3a16d67331b20b72dfb5137fb69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93cf8c4ba37ce314152d518e2d0c7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562a058ac18f05478279f07ebbc4c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8cd197ab14db74bdb475c10db2c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ef2078999d195b71fa5db588e3c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d363f8d9faa0b8732eb22ae3eb2b70b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d625916dd49257b74d3ad4325d607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd0a4cd6522f16d3c5f67b0488a6e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ceebb3b91ab48a43010198b3e54e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58098f0578cf9bf17041c43940eff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff90cf10ac3b794f316aca0ae45e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adc8861ccddc172e1293fec612ecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68314c467ccdde106b18e8dc6b37e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd1e0d53f5674f8f09830ffe80579268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260056ad18e3337c03bd34a1d9f3d03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc635528bd7f1ee678fc1acb9f2124270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205d035b95ca04d32a29ab82fd4396271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f34e69e178333666d97091519081272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fbcfec8205643857dfed0777374f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568fccf79f29ac695ce0f82c4c8504274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c33f0bf89ed8d7064adf7034c004275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c53eb999125ceee03344ec2da697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6f94389a69904f29a07d5358aa23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756019d83a9db3813e35b488b171ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f81945a1437965a10f51ddef46a124279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783f1b65797f479b70d69a3e6fda45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966639b643dca1c01da0c40c3f884dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38c29021cee5985935db64386c424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770bbc9a82a6d52151d01da4b39b441283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e03963b0c030881107a9b5c081ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c85f7a79d7313cce4a44fa23b178d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8974849200b9627837930fa92848f9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc725c7157522bc4af360aae5eecb23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ceac151ad4d5d222db216eba6e9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80878d9faa9d08cc712becc2902df2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcece1c3b8f474c043751d8a1e3396290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b46a2d07acbe09554ee4384ffef77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed601c2972715e297fe5ba67e3b8f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532298b2683e5e0fcc935745593c8d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bc7faab621c5947f9f9e9ce1b39fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521c54076ea09cdb439c763eeea6ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c7c68e65650c88e05e2f7ed56aba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321c174993ad8cc5408ec7b61cb20c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980243e1e51bd88f2813a0066cd00e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3617ec027ada80d18f5d51df52910e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155063f642ee8c23888f981f029d32c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bd412aec52ff97a95c4850c428001301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7dc3962d61444d40700af4b728725302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40f55e0ebf9bc0f54aaa8c70b4853303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8967afa1594ecc58d7c16e2193a953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e73d1fef0754415ef1e728b77db36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e55ff5e4d2e9c9033abd573d0115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a950163793ba0fa73091d057c02ab9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719aed0136f7c1d59ca82e8eec0cae4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebd6254fc080d1c68c94d75147675309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1976dc1742094de0761435a2bcac0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed51dba3d35094b0eff78160b129b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434e02ce1103b18cea1e476e394280312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e0b0e44c4b6b04484e648d0d51f1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112decfc50805ae71b3c39552107704a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7677980b0a2dad10b0a344203726a2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a22d9b1646be2937215f78bc2d076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952816956f0728e76ca6710896f72150317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ae11366aa3860dc0fe3ba18230e0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297fd785b88d5de7be69c996563060c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44341ac93661b93129a7b91e27215b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dca305093a851e9ef736c29fa69c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0fda6abd8136aadee9ebf6e93c28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28c81adf4e66d76ad4772df329174323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fb37ef1c468a9b6f4b9a68e3f1ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de156656f37214a5940267aa7f83567d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883d31f29f3334ccecb74cce46dd31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5826845e0869972065691613522b00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaace6de292e4cbe18f1d011e92ebb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001902be4402c5242e9b04b6c6d29137329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af5f7986b51d5f2439c5fd3dc14a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1bcce34d1202784248c41aed50b69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115f4f6c9e0a9bb219c2d599e85feb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da338948cd69163bd78f13fca7af703333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e21e468a3b935dc557a8e49cf314334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bfa7a6b1c98f02046d08360a8cda9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab516fb55df25a25eb28f1a460ad88a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8002903715fdfaa5916587391668337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d251cdf967ef321ce45cb94fe9c2a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e6fffeea26e36c5d0a2e5f20fc7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bd7f8be4592d13a545a6de36ebcc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663820bbb9825646e128b43b5d26b87d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c629092a5816f9762f737fc970854a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b45bd9738e6fd05bbbe61f9469a3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803592c7d104542bee31c45d6a853411344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2e8eb1de837fdcbb47de014a5cc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9ceacc5cc5789eaf311b33194d6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9d2332d68b4ad8d39dae439d482d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa49364d30ee0990e81437795d55da5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c3c033e0b14d25761fea578e94d41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d29b2115db3f88a8656b5079d26f6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e12a1f5b13797c831671eba0c49b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362717a38b035882a41efe5ad4274c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e73690946a8692bedab80fa9c472f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f4031ca87474b90d3e2b6054be894354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72325f75ff50651bfeab85e17d64e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdaa3434bb714220b5ae37e97ab97c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4093302669e22134e09f6dc918c318b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085289b1d0d0aee9a24f1e3e7307411358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29105ad2d9df1b890c775e4a51078359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78251aa35ab790f196f2205b10901360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793866d191241870c2d6a64a0ac2db31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84ddf31145fc2486e7d0288a64ecd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9d087d1163451d118f586a39c25d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d2ce10d4b5c31ffe4272029d58bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc5fcd952f50dcb39b31ce9b7a2e3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a8631f612e3df57ef4a835c078856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f849ca0b166f16059ba1ea61648a01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36518f10f3a7320bb85396c8f8aa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a424d3773b3268fb03c25eaeaddb4fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2b089f7fed61690b91d2cd9c5aec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9836e42ae3bec510e9b9e02918040c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04b72570ae59de408c36fd6fafbfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e25cab729e7d6f783fedaf97f22b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebc94a95f5da999be2332620e41202374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be257a70d648e7d15bba50dd7d1ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11d71f7f5edfcf01d847addb33b2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47e8513b47131090e506ed736660c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220894c57e6fc99e4720a4a256dcd5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e692a39218efc64ca091aeb8adcb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ff0b3f879d373f6b70640038e848380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ad129b8f2c9c7ab24adeb0132830381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8147cbf1b9858b65ed0f7a3e987e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db357f897a5bcd01ca247cda27fbd629383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93871327b058b1d8cb2a8e7d59d4305384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44db52bc9fab2be0c67efcada17005385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72964334c5cc260c749973bfcf7efe46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12c6507602e6082b916381af40ef0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f408a8151f656d0031800148099028d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc567f99f7251bac48356e7d88fe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32048d51d0e2195b0272c19ff49573390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8be65b31b9f4f10adce486ad9345f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9779a5aeaaa9cdbe90276aa429b9b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add77d7d61b5dfa48dde9e7515e3d0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249ba8af6b79ae23d7b83ee7dafcbca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6e651c31a97ccfc35b08cb18d385395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7e51a5642d0df2d5cd1be0c766cc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c67db6020ea6f0146f56c44b19fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de652f0ca001fa3196b3c0fd892d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beef249c505ebee85252f9374dadb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7178c86d74eb71c6cb3fb29f97b239400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01f28d1d61c877a1e787ded4f637f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1ac5acef98e5e02e8a29fc8ffbeb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee809ad3a2762bd3c4d70f1f78875861403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9873fafbca538b3d1e2a74f0fcf944404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e74cf3f0cd67addbd21d4e2714ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c11b78f88dfc24bee737342a975a65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcaf5875f28bee533179e25cdb42f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417cbeb3aae424ed505b920f755d9aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf277108543c608a1b3af18c73f54ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41673e07ad2195d452039147e079537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab597ba9d1fb7e743b1f74652e4b0c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbef7ecf2e753223e038b94ff98e33a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8a1a7744f44d1b31a0edbf0d27b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58f25da71e6184bf7dc0e8e164133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb0da47ee659057213af3bbcd21dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519eade4b6eec5a2167746648bb91b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddde8c8535677f149cc7d6cc8cfcf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209347658263c8711ecb1cb3aec8ab5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b1422c9454b472e9dcbba12b3844419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033955d3c48996e35f146a1fdb14a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32583d3142e1e0ba2857691379aaa3a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0342004f547ab725c6ed02dd17f7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80499eb2236bc1bc7fadcc469e1f6f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a782114e91d288d972d632bd55c518424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433086f66a96023d4da8ea348d854b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ef25ff4b71d17f80917f2ac6fa9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4c431420b299542561a38f2088a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a1c3ea4b076e316bc4cee6c48c80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a235300c549d749e6be916dc89fe5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9e001ec41fb549c5e1b7793c55d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a90d2495398cecf32a204e5cdbb92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079fffd569496eb06f551b7e460b792432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836501a4b78b8a2d67a72b191a459f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248599b09580ecc1ee250afa54d6f35f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82b9642a34a18619001071a63c5f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab0938e30ed8f615e6ac44c60638f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22afed9b1b907eb82931dc72e1de7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612528b8ae0e919f473648a962e04510438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f145337034746ce5f5e878deaa02d95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6906eaf145e7e0d38e5b688a3e3745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de9a52ad411106e4063355ec353d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c164b89ca3810534a2d1742c436e13e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40f08d60d5293447c1a1064271e96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de677fd7f33086911280233172218b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875867a96b30ac7cec77202fd767bfa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd4d1e36f44b0c20fddc92272fbb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b3968877a2a0da0062a37bdc98a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e80f0a51bde9e033d1716a43e004448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25784002d5caea14a771d906c0f53cfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87efaec6d3248f45a0b4d21b4c62b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b0278a4bad8b8f1348d4f90c9f80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92156facaef745359171556e7ffc462452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6aa63c66181b1948b2686df91eede453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c94e2e02d4e09939b45a4d9516773454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8380a13b9ca784f4b0da53554c36c50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069abb72f88d2a58c4b2e3e3a9bebc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2bce18a68b3090abb2f14ac3eeb36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589346cfa895f3a4a0b404d6e01493458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588d3c348bf95895c9cc274080830e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ded7675c1ee5461e33029d12d4c9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4024bb5a2b3a6587e1193f3fa65e4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382ed76f0b24ce76887de55aea40400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eaf150cf00db5b7a98368a28d46bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b24bd520d3f02c35787dd79f30628464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b3524bdeaf1c4078dd2f952cc2e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48453d59ba391673e2da0f149816342466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0c86e89f73af6247b89591c1811a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5b9f11eb0c9f8d60e435bc68b11cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d9424cf2dc4ad4359eea328cfecc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864a7facf1cb2b321f2e1ef0a3cb99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0acf96057ec9e0b70adfef01c6d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c983f4ac9b9f611a5a44749570ccaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e436d3163d560dcb45793ec0bdd5a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3e2520b3fae71a70eca2e9861bfa5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d90b3aa7aec5b80e73295aa637169475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512c87a6b8c4ddf23524408076bd1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9d637c3d76de986434f0709ca4810477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e5a6286f30b48a58a3d8d1bc8d95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a100594dd3248587d6b87527ebee97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c4da198852d8d9c8bca7c1a448e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769504b5438ca697e87c9b8def6a57e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0796fbe078ff9a39514fe0ef0801d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7866995e5657140bb147152c4f1b8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444efba6cef4165ad7cbed57f123ae5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05309ab62e6a313596bc173d596d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297e80f66502af6348c7737a0054a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc161f86a6ede9ec25394e935f7e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05285ef70f8ec822288d07caf6ee03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b88531b3864f4ca64ef41b1506724489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bdd6b69f255b82de64bf733c67de9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114764817f99881ff1895cec1bb90a78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9893a25b9635c8477dec6e46e760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094903594b6c934d719f32c893ae94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe16a00b6bd1a6ef2f26afdd1e393e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68303259399f371aad3f92f3b78b9aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2070c0822ad5673eadfdbcaf2f2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878803e986f5d9294436f62013fe1dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95273ffa7a7f393b98edebe72307315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c774f501b8c2db3c7d268cc332471499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d030c8dbf43062966cc49c31c02c30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49f3a5a2d8974916cf2bfc6b24098501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe11de693b239d36601b13696d2129502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741d2c938c672ec191017fd53ab68d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320cba8405375a8d301186de2e89b30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea29affb89902ddfa8943e1d051e32c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f0f9f753d196cbc8fae6dfb4ea412506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9365d451554dbda7de8bba293eaa3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b1609b3bfd2e39027566c8d9a965508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd44b1f1e088a640d33730e8f9fc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9c914eb3b6a1d14d59beed2a3d12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3af909f191be38263e2474ccd24d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179be81b714a2c3bc0ed4045e1fb09e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eb584f6b74b3cb25551952786f61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d36763ba374782846573457d76f4a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e03c8367bbe5e8d193d837483a3d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbcbc0484f4ed91bf31872dfce9d14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5249637a3616279debb6a3be82661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819335194135402c2bb1aa4cf6dd8ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ec21ceccda01cde65ccb2f10cc56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa458c6b3ba3ab54cbaca489e2169520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97bd8aab072d7cfe4e846ddc20d40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a75abf5158f5fa971eecc9f971887522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365303c267ca1b9ef0b9eb7c7a5876523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde4d01d3d593eb6b6c8d15b6dc0589524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d383e98c0057c65afa08fa922a8eaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821face08aa2d6e0875b77575b2d154526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2c8d51fc57693eece8ef8aa08f34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715893b03547a9089cc34b5faa6f1c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403baa9e68009263c2f3021a496435529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976550f7f1cf628f27378db9acb1ae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb70b7f95d3cb49a2a7f2edb99dd7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f518ba480b5b9ea3c2879c7cc9d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e281d23211e0d04d41d2805d4ce07c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc01f6e2c26593e88477e5801afab1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43758e357355e151e3ef3b28e8901535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8617491c3d9c7655b0978541e34c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e978b97bafc37dc5b97bcbb90b62aaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5fd4a3fa7b061afb527a2cce23d79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f5ab09b6c412bb0a3cba99dc3485539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cee8d329e7b4e52aa8f00e33ba21a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1025e68521494ee72047d6d7692e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026975b2f7270ea2f995e72dc9c12ef5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953d58886d2c5582cbbb6ababd21f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597cf9a150d8cc4e2cc2b116e25c70a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff964390875459c4a333c6f3e5f7d26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92b4b801cf315cd0fe4be79dc21fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce00c05c15731f949edc831edc29a62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072f7511a574d3c6e5ff71b89a0002548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9b2d2a5545be4899fe2fef273e4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707619e8950106651e993866c89e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cafb63d1a34ad0c71e421536a371d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af96513567036adbd687b8659dcf2f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c0806f2f9666b51708caeab6f5544553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff699294b3d0d05eef97f58f5257a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815414c698887545e0209223a9fea35b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830134063718d33582f93338de0f025556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f093b65aeee79ff958a1e0f97615b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f82c11133be8e5827f769ef3f4bda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5ba997657fc497bdf353c727100b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073b236a0221ec34fbf566107178e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd3fc413c07ca369c1441d013d2b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2946bf8064ff8bd1c8acf007a630562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b015ad0dc62ec03a7d7908656ab31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e2968123783bda4e33fbb1b5279f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5edb78f1669dba0487b356d3152f30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd298f133a37cb8f86b5bf3b6ef31a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f019f7b4f3164a9fcc43204ae4f533567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376091afb35d93e1bed1f1df8993ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305621746923c028e0b7ffe5572afa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306d9c1350f121a620623c006bc20c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b927ac94d09b0e78a637b8ea4743571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e2275cb833be8e816da9638acefb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601291b884b5224f160084fdf418ee4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687078ad1cbdc2b3b7adb40aecd4c372574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bec12d81dc717e71e3e826917d937575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8de1f459b9f40860f29fbd4d251c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e57db3e87088919775f607332286577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985e6aef143249b7cdc6e6d298fb8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ba9984a60f2cbbd949f51dc53885b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839bef84e885b1be5e8eabeec4aa2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a3f9d977fab3a16778f3771c0a7e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73cbf912eab114c02267113067430582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08dc7c5acf1206d5d87d022e388e7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41df82940f305c5c60d57fd7acb24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c42c01c01563408c463f9afd18c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183f3ab64bc36521363d08f72073de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cba6dee08a4b2ce78b5f5d6b3c3c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4dcca00595c96b6b684b2d51de213588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed90a59b43fb09dc0afff24a349bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bba2ff634a294adf675b446cc4872590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e610f04c7ca7a86e62c21917a0f23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe0725b272f084ee51ae21d84ba6d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05cd424aa9d5b7ae8e41145658f582593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c4d6c1c8a3c0ace905bde361533b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9faee2c3a74ef91f189cbef96954bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afd2737adb7fdcc858ad4ff6b3ee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e9a3d09db1d35d16cc9554cc984c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981518a70d3b0287949d60ea66a789598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588730b83d1ef65cb48ee28fa55a5df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420756363f3de1cb9dd7f50aa17f57d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60438597c73673250a730570b9068601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764922713ef36d19ac525beae883c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d260465367f95d9123e8bbd0c422e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ead9e95f68fae745c73734c51cba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b3bb85c6b65534b2f93bc7f0b565605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091577c283ffbabba0414170ea5f6dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaade2fede4f31eed38003b7e36addb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa450b6ea9baea9f54c753bff6123ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2ce9aed8a2dc499973e258bafe9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6d221400ae88fb3442aa3b94ad27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0569c32fab346c0f77fe5301c9f4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0011c1f9e2e796a74e75ecc56940612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe102c0bdf4ed10da728061fc27a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a96520147106fad9dc255b8eb507d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d69e5675ac42026c80436ada3f12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b77db7395c1947bd3878adc370470e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e2a747a79eff6a76ec1d22ce7747617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68616e813a478c4c8ddb7b09090cdc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7dce7d588dbc5d0de0e85bfa4c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764821c9d221eada100ec4e7259c7d05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd592789a094725d7c4ada598cc2d129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe14fd1b8c73b671dcb78b11553e42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2861d1ab0f15f7bdd2f159f17f2ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e2f7d4a27e4734b36620f1271fc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05b333d26911ab207a9ec460475c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6915560de26f81e39913093f84c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445098db9957707e58222637e7e44f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c8662545cc3a1d4ced03362a6569628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c48d4f314aa01de29f8342dd7a727629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22725611960e2023276214360a23a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065c834f6770903418900f640087bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472fecaa4bd5d135734c6dd34ad3bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a765509923ca2095624a41fd306971633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51270eb4407aa7faea1f662d616eab32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fcef0fba54a8ceccd776131d4cd2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ac153b45be31a8b5b2e87030f7c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb2c0c748aae94a6143bda335cf68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455e941c1436473e5fe1d9c3fa8d3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c113e5d3db7119ba79a9da9fa9eb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc290f818799035537c32e4b001ab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789811452705be5b4d12d9cf4e2dea56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bafa54e61bcac971079bc6fa0eb7ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d95b994f226d9d7b885ffc306d9e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2b769781a2513af25ec260157f56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2c10e171e166be1038e32ee22f1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318587f52253dee539d398b9f6013615646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa382f7df6aa72a7f8f290288b34079647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f9609b5f7570689e19b8985ae796648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ba4d0ea4eb79b4474037bf378723649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc07814d08e6aa6587e602b47f7772b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c6142dc6c9a72ba5a1c1d83ab101651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644a30ccd69137cdf2f4950bd8fa0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1be0597f067ef65ad6514271b8d51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c2ca0b4f82693b44bf287d35c4a9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ed410b7ad119dfd0456b7517f80c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad560b7b2930e0fcc2372091346ad981656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a67169bde944ee24b7a5a3d885adb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf2067fdaf20fb6a0266f504f4633658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedbfcd36bf29d3cae44e03358d3bd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdcac64e62a3a5f90c5520713be89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c47bde1ea83b63de90f83016634d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c2c490a09221702c4fce7fd01264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606812ad4b3cd6f990e16533bf4689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c1501c2578d382064d06ecb9dda3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704376c1c1c03c2683a7f5758b2ce584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1209a070e1edfcc5f4a1f1d0be1854666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796e919c1af47c0478a3a55d19a59b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953bc9c4392a5c417528edd33ce864668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe5b3570971de3200b26155634491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7903c08ef62a5a0b8915b1ff60ceda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aaefc55ee9f09b0a1fcf3c0591621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a51b95a1b382b43300f9b2124942672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add854689843223fe8849750de237e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0d8d7ed320611723a189eb266c8f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1898d20a8264cd8c49a53f890bef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc53d47e0397722ec7df30ec264cc61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda120bffe84c482901568b1b0f8a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02b3680252b42a33c5f2ac51a534f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05eaef797da2b37a43d1e4f8d44ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525af3baef91c6260758eebdff6a06f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968a2e2a0c5d8f1f4adda75f6a44c80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4da01c92f9050405a68742d98b30a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77eccb37bd654e1005275c80e7f16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b66ec63618ee47d6f353f5543c2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d098c9fa097740c93b8ea23d1f4e48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9889a1ad37b7adebbd4dbca314e9e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf156a3d599d8e19442ba02b07f6d60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf00adaad52df0bc62b90fea2ce36e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a83bd9ca1983aa16ed6fc877a5e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4045fb4bda791b97c6ea5cd02acd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48add36f6787406b8b8771e4e9f4ab4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68db9b1dc3b904a15b408f9210a71f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c8e06d453b3f7f9874e0329f2b55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e4dd998c647031b5e442d536d861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113badac8eea463c3bba154212bb23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910b32b5be672e8fca61c63d43a94e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74cc9260c5bb0f4073666955d0e295697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f7882b66ca066c8641765f7f9987698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d39bd8a55f90f5603d344b7e4806e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f09d0961c6fc4ac4520acd469d91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45f7227606980d2ca0603e77b1514701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc1001db9db2682db505dea3cee9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca8354024ecfd4d91b66c2e76a289703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8080b4e1b27e85e0440f663469ab16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fedab4de7c4b9649927b5dd9e445705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc5c9fe446b6674ff300095d74a29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c8d9fdd60dd9a90c8b7856180b08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87869e38e5a7cacaef4162c53db183f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cfb70b444bc5231535d7b2fb512a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb53833273ef1e4b12fcb2b6815f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0b1f7bbbcac5b348b7f2431dc4454711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987611b548ad1d1d27f92281fd7ee087712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791de4101c8303213ee90ca417273e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f10fd35a3d9da787600f9fc0c884714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548cbc62e0b1e7bde29180d88b5c718715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea30e7947dc5d48edabdc260e6862e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc39b04fa84258e56d63b6699a795717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21800cd7bc4e5c4860b0a20dbfb2b02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d81165fa0eb72b94c721647df4a31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d53530589243f5943d2d748670456720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1507f25691b648707bbcfeda507db5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e9b98368da2cd2090f30d63ed246722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10407d042c0997f0c9a8a6e324efbf52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709ca4ccdac7ce8a4fbaca19df5a1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30446be8967feb5d59d29d9aa5f8f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b494f3d1865764604e1da600ac3ed3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5dccb6e5d8cd8c08a62b0d7755dba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fecc1ba08efead9deebc472a27ecf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406af5d6ab02a97ea82a09c30093cfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eded4454fcf6e651d43678865bfa0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb61f595a0069f17da4c2694cde67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9011b7522559b83b3dbdc950bc6942732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97cc0c692a23e1ac90d438afbcde9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2bd50cf0e7bca9cdb47c49fd8326a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4387d96f1e24a524e4601fcb997c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d2bfd2534afa3a8ee1eebeb1893c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548bf6cff408d33008d1840bb6cd1d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f870e7702ed27c8cb7b95b2c1a31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa80d287cb04f8d8dfdff1feaa841739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294a36826ab1cf0a9ef240e99a98c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325093a645611046ec3dcfbff865f99e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5b73943854f4a982a2d9bddb57af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc191a160aa07d5d4b9ad4530b3fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e1d50d62c9a377240f6dbed0487d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0150240cc997a62e17fe43f35f654e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86002afea2229d69113fd934dde813746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c0724992dfeb800a9d1c1c7ca21de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b261d0b6f24806bd7aa83a2d4512ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac32594ee938a04b6e9b42c465eb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08ab3cea58dd52455d32d42ea580d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41866869f1652b3dfc33407aa20915751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124b910d5984ede3db6c09640442a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4808382f9289ae5c3a865f0bb99b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8509fa7edf27c8c71e603a68f0273f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b868711bab86fe14fa7098482256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643016d968e3919ba722b5e7fd34afea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb350603115e2140f8ae366faa89a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488934ce0c218377a0b18fe6e8e1ad4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d8bf9b0f1e6ebaf9ee13e681e5c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525493cc9d0c6028a36cbe3a45c2f4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b526fa23f234e17eaa6aa50c74c5ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1627f3b6f58e4a79d3a962f5aa24463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295758c071c4da09f1c430b482bd7ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf782b892c8e4714e9909728b8f95815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1dbef57bb097ba030005cdfd6f5b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a1898e1d60fdacc01446216908ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f06ce2ac40d0e7c26ac7294af7668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932728568c6fdeb1a2b119fb2042f1779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aa3acc934899fc67565c0705e5da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff40624721c2b6bdff15736eb1d1e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4af2eaf21f93224e823b5b88fccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe732ba6583e242536828a25de1405513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90aa70d9792c66e3580b894c80763714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e62307ce3dea47051866b2b9b4d2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf93f449428a9faf673bd4f885a3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb32f9dc9fc0df920f9268c44f14417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c39d06eff6890c4ddde179c73465e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b8d4b32b7f706672e08cd56d73da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f70a26e05df1da095db237d8663520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded759398fbc73a71aacf06092767921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c3556912ac9808ac39d7d29ae68ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cf30f99ed62b4a3a68e1d42e3f9f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150716aa8a3c9a468ec802f72e49b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1a31de0016dcb49b735de4796d6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b58065841520d0db6283712f9cae426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938002269858e2bc8cdd601695eb032827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e432d49cd62921dcbae6247ce325428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239820c3cddc8ddf112ffe95557c5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403666747bcb11fa9dc0794a4030ec5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ea0616fc272d9491ef1a2775ae5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e0da4d1a0ee211f6720365452a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f44a0c5a2978de57d775225ce0829333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd8b0bac2f9695b0e05a40aa970dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b33c9c173d27f5890909d630e43da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a89358e82d3c66bd7df979bba68d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd436937d81f6d0686ab42a8ea929337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beb0a2c35b9421de6b9f3892d26d4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8065ec5159094d165442f43fd30c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c5d5c8ba1fef194d126b38a0e1e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888682de937cca5ed86a517af2b00e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773169472fbaa30c2e13d79b32608742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde11243a52b839289cecfac5b4c6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b7082b47ba54d0a1ae4fe69d94ab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ab8cc9765e5a3ec7694de221793845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6af6681e6a2784471ee0651536a9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054ee1490409214e47259a865e9f0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c067c9d3ab8b341cf11a5e2a46c3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628d12cfe6e3fe5ed91c9f2ba4a1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759745014747daed60145b71e0f71f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1506150ef2496f2a666264d9082ee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f2cef8e2f307ab7647db4814ec9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18277908b7cbd6a86945bd2fa6db46c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03774cb083d22ef9c27a3a0040cc7e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb161480030a7505d179533a3bbe671455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47de806a7d5c5b0a4e09d7e8a867a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da1a2847f08623b90e431cbabf810b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcb5c8fb49813c097ae44fd9e3e8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619235e461fde2fc2dd6e79a90e65a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc344df999e25ca5471c56141f4c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93799258a3197535d15755d28ea3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315cbe5714cfc67b8f5f8d7592606b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af7cd6ac4fe1e8bc66cb07cc0ec3af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6aea99a4db98920558b57e86b304a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349a7305e0e1925637e3263d2357b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d400245800806d4f4a831661f38e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a66089ac8f1cd45871ba54b6d89e1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcf48f7b212b7c2489782a7017943468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a68bd81649861069d93217e94bcf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ad23c06971523b8f49c38115837970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1d85691b5af53ec9561666b4fe6b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d2c4713d166275376f61032cefbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac216a552c6993aff77ade3a131d6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6e191f8121db6766fec8bb8da2aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff302863fda7aed0c082e1167c1bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef068e055809e1257188357de383bd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ccf87a27efbb3aed15a1c38789b2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a9e0b1ebf5596bd7c9bc68f209d4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abaf6494d7ccaceb49ca3ba7fbd4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371de4d609a380f7bb49479be181c5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8339e31718c518c79491bd095d6a0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb5f8f4616f6636acb44be132b56282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2b51de682c481cd9d171997175b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030c2a6f721b74c213877346238c3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6b35f27516e5f20fc7c3bbbf3d1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13ea1c655d9bad3b57d0b984242a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cdb21b9efc55a0071bb82035ca0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4242e87a45aee6d3d0eee28ab332188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79563e5b02b08093e6cff4e675de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd336a7712a3979df30f3e9071ab4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef27d478b0e6a2d1e06e8ac8b89235091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16458451346c32efe422744cf0fca9e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09180685ab882872e21433e1311f5e6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482b60d27b37c35cc2f65a81a6601f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c333c2dbe1aa637fd6d0015d58a85f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574935612e0c3a285cfd286d45149e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a132e8aa7a42ff9703044c4e0ccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912fd1c5c06314f5830fb42b5c4b24698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17357fa1a08291a8d451bd973c23997799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bcbc44ac965e2c92532b1e922f357100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee7d4a2b0b884823a357cead6c1c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a49ad241594bb8fa2cbca480bd0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003fe140723c83736392fe41f9a6097103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc910cb9c0f75f2a5a7c383dea95ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ba31c79ea43e43c6a23bb44cf564105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea15b19b00ea02a2c7448d1ac2a26d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a2ef63ecef4b5e4986eb01dfb91d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ad4246177a8194a4b0ce9d8bac574108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1655f83e136c7537ceb5e7c4fead6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d037ec3c5410ec79e2834be50128f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ed5570a48370bcc23d5de82774a65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb881ffd2e8bb9f7d30f6a32332e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf180a29f1024dc76f9bb693fd4cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022be8eb3f5e3a9d2ea94ce9e7ebde2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff999704e742606bb22cf6f6d20e24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bbc14be55f4e0370d3f07b5f3664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1e21f88f199db9c42d8cdeb16763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc730b224d93a9c99909dc6dbce53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29273138db148498aea13e9fd2322d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e91860ed421431be4f95dafd1998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e14b416bda3a7921ca664e8ac52df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e14475b68a159ccd2bd111fc57ea5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a65315e40afc2fb93757c66e847f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c89a28da14a1ca807186ff3dc85b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3ddc660e89b796c5b66bb8533918b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e48e527484af7474cbfb7b858d3a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ccaefa5d574d19499d963b0fb593b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c00f7fceca6d7ff2ac6dce2a3863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d74bce7ae7f07e43c226e273bc7e2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c9e10a44670949513bc66621f91f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b5f1f8403095d3e19611224ab9e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5381e12f282d61eaf2090bc6244a130132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183feb576956930f2a5ced0d0e233b6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113b78d20e2de306711479bf7d17a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131db1cc88c638439ad4bf60338a648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91b84ab1a77084b922336abeb41a7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab5f132fa44c9a80fea1b20adbf64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95994ba9d5221f223fb749d5f4cc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0524d3739d4bda1641a85687ad672139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539add100b15e4768c4c65375ca2c023140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a41fed29a3e967bb7609a5743c763141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bac682758e07b4b90fc6877e79c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46a0f7ce7b81f63ba6ff1d30d823a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958922eb983692b186a43bb66072c855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8b459e2f21a009db00d7e2f66bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f47325dc8aafeacf46918344c215d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c9bbe549ee6316e1e2857230c759147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6420a0409e76bb67d5f3561827830148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c57c05697a112cc87db77adffbf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5990e9f52f630086f6e16d5ad4c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb399c5f167fabbc6b9694c51abcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983c51ec2e274c8418f3277d0788f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b89851c84bab6856d1c502ad891c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a43b30424ba1fe3ec05fcc3a856d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381364dbd0fc93d17e617a07bf535413155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7024448242db1f12a4517cededd9b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51c7a8f8244af283d8e661cc5f824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb17161f658746023f1c00fe5fdf7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52c8d4e381978c1ae433edbca2e4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dad1c3f112b3b4dcaf6bb14a14eed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a9bc7227d2d5242fef660510dd56a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281abd5af5c8fa41ff1c51c3c73b9809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6f0d6065d16f7406f1a7c4cd443da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448cfac20226e11dfb9d6bd6b65d8f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67239b239cd34f7a6f858209fc8f14c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6d732841b91656d403270006819f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f554331e45322216eb7a0df16a312167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b28a063436db91b5b92567141f8d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33ccdae340716e27273726408dc40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7c7e0d4ca3d8e280d7cdfce458e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de2b8b876a4a3766a80bf1cdfa04dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947f366a4121bdbaa469d9b4bbc8c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37caac4a0ae25b82b2e90527dc83fa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903e73d94527d8d94d48ee90a75d9cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fb4837f6557f0025ef5205d2f34b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbaa29c1695020d4de8047bfefbae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c308bb375ab4c4ce2dc6aafe37ec0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b440494bf5c2e0bc1934f53ad4b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e179ee7aeda9a0fcce23d1fba6c1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a359401de151d12a390b94232e76e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b93f9999cc0577f490316363dbbaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24bc0fb5b74b1c343a29a761030d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb3ed39de98526fd9fc445e1fd9b71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e625593958c2607db2b25923304cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6aa90a0811c61451adb42b3b79ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2afc7131b68af5630893e15a18728e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca40fb156d7c54be3203ccf20bf479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086446343c346628c30e135d98399d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800be19e7b3f8aa230d924c0aef5ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ccb7fc02b6957a5a1eddb30a550ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec868b8211a0ed09071f1609de2e546191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d41d96d2b2dd444d7a5b321e9ac8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47eb01be4a7e48fd0538e7e8e8ba92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49236e3d58fd7df5df97fb9cd243336194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b4eb7ad5e11864bc9f7d42127516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e34bb9d844c1fa472d9e951b4cb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611c0a178673779a007a76fca0ac0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8934b97bc5551cbffb8d33f1775af21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62bf2f1e8fc39ec209814d32420e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811039b8f30bab3466f24baa894df08f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a19abae4ef3f1a4ab3fa48d5b6304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea063eb5752d7019fe865d80e1fd3a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ab4eac45966d98aa9d71bffcf3411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00b1f7e614c602533d93f024ed164204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c2a68f3bb7711d097aa25096717d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d984937128dfef6abf9db96c5c19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928d8fd70de0da9c0b74c919396f3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e0e123a97b74d3d4ce4d8b36abb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb7947c8552469074c974be8eb3cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a707f97497f615f5a76dee5bb534c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b89f5032e935ca7c31eb524dc18c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366293e321816c40109ebcabfed4200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76207961ef17b6c9f42fb663f8f0977213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7922784c78e57ce6a3eedc630ad06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3f3dac3c0f158bd099afbf7535e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae358a88e9eaeeb9c9e4565e4240b9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62c5572c860694254c0c4282dd78f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35890401a5828ffebd7a3873c7b5fc11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cbbf7fc4690b72faa5c7b0df3636b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894a4af2542b7a66031d2a8165080f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc011a5080a6653079df4449df9552b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1501065cc5a0fa21cb16e0f7dad77a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e301a19a619cce5ed55185c540eeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097e666342635646bbf8fe6103ce77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27aa6f8e412567d28e046f9b9f4995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74790b2e1d7d99b8f4ec97ee2912a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa2c29f56477e2c4685fde2d9e3f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7768584268521680320d4f0e95f3532228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab80b1915be8eabe347e31466e44e71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f69dbf9fe03c9afeb49f99c30ab40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274939155bded70cde8013c04e65147231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec823e97381dcc3a2f265fcde038f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cd6e2e01d7172e4e423af4c41d742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347295fd27ba692d069a66ad3965c82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cea93015aaddaed029b3ac26f0b0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8669115f4111778e5808f18dee08ed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74073c625e31ccba615fa2437cebcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad1b86dc444e7e80206602346eb96e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604bb15dbdf94bd2bbac36370043320239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72da0cac2abbcb6655be9b9db78820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52399d1a3ad2257a54e5ee17a2d4b67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c1a2d31a93ef60770d4ad5247af18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f85a6a61eace44f45b0ac6eb72076243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ae904aa2a5c6f060316e5e7eff01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b939d0c034bd1fe8cf0ea71cafc3ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e8ed79c4cfb7554af7f3622df0ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043edc17f4a5dc7dbc2e32f6b27767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e03519e22bc07499fd272feeefe80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da652643437cdb40e7af819b85a24c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d51226fb002e91b7d22e91919d18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a13e0a465e270d2c01649a6db9b685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f487c6306d4e26e92cbe95caf11b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e853e8bfcdbecc52a3699b48cbe628253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cffe9afd8e091cade21bb97453fc8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bea7daeb511354f74ca27cccc7b3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54a93c2bc7a86680e1f86bb065f92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90524832f747dd274b07e22d9fc9c900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bcbba8279597264cb176801441f48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a2bcd0eea8a781639b368f351a42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe65a07aa092fd6227423d6c4a0c7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2af0b7b75f22f2e3142537c2d9c06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b160271f109c7d07e13660cf42b83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cad9c5b9aaf2fbcd93cdd5795b048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff2446d8b373f638b0a8a19580fcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd1c8ea25a2345a8bdef781e623c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6caa6e153a6746ce792489724f3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195e9fd36ab8e1c5895f64b7eebfd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35a031306f0b2c6aacc1ed88dc71b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c161b9b7692713c6727726811319eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36647445ac95b125fe72c7e43a526270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332cf6aae18c2c8851a658856c26b8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49979969671899df90eb9a51509e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b88faacf852439c6a27422ada06d43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f3965bd77e91060d176f2f875425274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a027db81585e6fc14f51516d2a772a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d7849770ca8eb04e81a011364a264276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93cb5f310aa933e04200b55530678c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe0a6480c69f9e0ab7d33ca1f5ccd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421477837a1dbca0e9b58f25b625853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387326fb4445147eb18a4be4fc4262b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a7b4897f412ac5c8ffbffb654c04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904e9f2891aa1c86b450b99ccc7fcd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5eb95eecda33bebc26a8c2029b6fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66706441a3c5881652c18c04a64af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab7b8128c9a0a2866c549d43cb5c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4cf6b43afc78326312688b3e4533a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d6161694fa06fc680d3436b2ea003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314014570f9754e6687502cbd69c90c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ebf548b4d5fb6829439a4e18c643289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d772995a187c8ac412b71527794564290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac2d8b4167f3e955c675101a8be936291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093f22b5c2ade88ee8c491a2a881b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f36efd608343bffd6fbeb4bb5281d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ae661ea518a6f146a3cdd8ee1e557294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97afa093cb87d29f7a54ecedf81e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c3a93ce0a0c11b608c126d909d5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3a94d7ec034a3a7b5fcb6eb697156297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c8bf062f8db12837d08b9974d065d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ddddcb126692d3f4b460e2604f60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e2be1cbe1590e25489028fd7f5ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698058cb6b4832c2fafbfd8f527cbccf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b49ca9c602ba1554d25aabd2c831b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2cdd1ba14ad31a278c522ca5ec4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9bb78754aa430593c98f2c1d2afc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec65903f19aa089ba4a9b0209c99f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a039250c32e5d735217534a29f66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa80bc0d0a25fb6df6e0d22eb0cd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83b0dafce55495bd7eaaa5ac4443a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a07653c8717f6e4dc10aaed69b130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b29d4ba8b8e8005ecd51e38786cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd338f29974495249ee642956c1422b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefdf7afbfe114db7e5f2a07fd3a11e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf0e87fabcbdc45151abfc85de35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ba527a61118fc1d3f53dfdeebec0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9e2c1bb6f25c28372c107d7d6302315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ce33566a8c5a34cb1a36517da52d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0105d298ed7b1345dc709972341438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b84f14cc0857b88b104df95ff5ab3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4143e9f1df9f9c38dd225437893147319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c0db27970990e9073cca3bc2b2568320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f6defd2c5592eeeaccfe33c28fd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9520763ccad1df758da6f61af887660322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af5c94c90ade4f67b67016ed2126e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9df59d38c65c7855fee1c77e94db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb764bee8a4ba0969a0e974a2a15af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216d3ddb01b433e4606b3597b14be6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748bd77cfe31353d5b6a35856cee224327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3de664fff6cfe6a818c5a0ef5dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776fa9accdcfc98d28247ef214d5eef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e67ba319e176ab2e8476a70c32c8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2789cc8e68a91c15dc4aed9ed518449331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f3fcede906a2282fb068f230760d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78855ed0c7e16d8877df62da36b87694333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52186822bda2c95fbd4f6cbb8257daa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c17878cfadcb078b97e46c4fab9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa465cd738ab1b7cb7e40bb7e4379c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c5a8ec6e79af26081510f80e76ab3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145c606dc91d0a6ed012d7651b63df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfcd3accca9d967111cd606d7d6230339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95c6a321fcafc9856512a3f9cba4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751cbbcc5d635020541fabbb528bbcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d52405d7f665c1d57a24aa86e02d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f2a971d7653566afdabd07930f4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6976c887684bd20156dbb5298d69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4fa3fcd32732aa831598c8f57c2fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792fbdf27497e473cdb24f1576b5ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f32438e652240b1cd6ee125a875395347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d6e318dfed38f911fd83ef78a003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d65aef6a63a59072e0abd82874ddd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4bd4faf5353cf8863b0749cd1c9ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07efdc8c729ffc2312b8e1e3afece351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7721723df5eb2469f49328072a9932352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188cfcbfb47c20b2b2f5fa27bc9e3eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c236aafce618c33f14ba941682fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b760f000baae0840e8b687fbb3cea8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d59848b7503aa4196016984d480f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b17b5e9fdc3c97d243885f02b69f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d8376b3736015a3605225a4e17568358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a745bcd262b31b6a115a65265e366dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b13bd879c3ef09f6b0126cf39de32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3b0fb07f29b2f1dc464fff351175361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899337e0db9b4b0819eeb4b4956cf967362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908cf8bebd5901e63ecfc41ad1675d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b13e78332708d689b0e6d16f3a41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da02af654a7473b2900f75875f47d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fca5e06d2bdd6d9d2d85ff50a9fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d2110cb10cec25ccbc1647c7f123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e018e333449a4aafcb6b8d384e0a45d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d96ca186864517cfa3ec5fb25213369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5596242d20190ef9384c9e8677c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaa692b9f83d7e00671ddf6f95368a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df285d4066d1f0ebbf5509068a553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b7974703ab01b75dfba6b8d20d6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e238aa04c2c856a59ba37ec6a9b7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb72d72688893481889373fa754c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325d5169e8c8e517ad7b21e4a12608376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ddd662d16620e5692f83f777a5d12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0073703be38cd7cf2aa46798514dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2adaf3554460b743bffeaca2e7e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe768419446fd0b01ff97c957882af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3db2c1d5b7a3c7bbe1cc9f8c63b13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8ce8ebcddee5c0fd17bdc29d3701d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389419934618184e3b13690b6409f15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554dc4a89ad5ca06699a4b3a2865d7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed79c72379a3f5fca261bffc024832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1d7282438c38b8cf036928bf8d33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ffadcacaaccfbde89495c4e8e1ded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8500fa5f409984181bdc3708e6e7b6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6306fba511c131a3fc6a4f6c4d1cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1d656964f688a5910221589d04e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea540a6781b4daafde2a6822b245956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a71e1465cca56a404ffbdea12641f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c84604e2941db7067628f8176bec81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f532e30c71b482ae59b8f03eddc1b3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da1fdc3352882facc42ca1988c3dfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b074c1f9f73aa741b4efd5677df5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d738d754f31b2cf1cc8a94d96b368d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709561572fc4deffff379073123ebef3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ebff476abd16b95cce4239707b11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef5b481d3d913f6872c88d904e699400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46476ca5e40b310fb989cfd7847fb62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21cd2c498e9c22feaa4a4142e6066402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75109b1066713e5983d3853376863403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b6166a79515d27533ef41e8217d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71569da0d6ff1fa57aa5b2d61ca82c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ce2a72f89d44c28f42473370f079406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da09f3766a13bfd1e027d0cf4d0a3fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32f9decc5e43d0805093f8b1dc2e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee279375384c4bfd16fffd79dc0cf41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a55a7af5bdf0a4fa1d455eeec0e47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d034d803411ec2a7fa9307e8cf77b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4340208f0856a832c4d020418d8cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866429ede911204fe8a11e7136890c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1ad8df308ac9ff6762236fdc8acf9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e9992b1f0c5f2b684a8567d74c84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ef1313258c8aea41fc79227c37f51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c61674ddbc4b32e755b6fd4f37811417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bcce7698a4e33002c717f23ee562e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e183d2672d90088f734af5ab5b72c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff66301e13278fbd8005477f8d348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797bb17ff22361cdddc4a1848a9ff3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef090d4a2478f2c62b1fea59bb9f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43595011a0dba3924ac40f12e95efe1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bbd7ceacad54ea62c01d1db409fba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef469a7556e7ab9877d888742deee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701cc0ed063e2b5151b82b39c9b514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f550577dc3d477ae5a8c415943a3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba163d79fb8a84191d9dc5b2cb61fce5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc39cf31c7a89dddf276dca2fec2c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a2d37a03ae934bd330887965fa3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0146de62751ec9ecca0576ea84764431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be7404aaca724e4ff26b6450703548432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d0699ee9533d3800f4eefdd874ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246a26bc48ca7fb0ec9c0a23cf7121434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b174a68173e3ffa13ce3f2ecc0653a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d35b2817c690a0d2697624a530da0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b8ff4c7b4fc430bf8578512ae5dfb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a871f183c1e76c34fcba07dbb3a154438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84018f18ff23b140ad80e2efe4ede3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2144de93f0ff04dbc344b749632d60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59acf65f1ed467518eab97017ca2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826c0dcb3f9cd137e5f208d06eebf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089201f7c98f19d38e488c947b5dea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c518b1d9be655ad6d0d08c7e2b671d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ba40e9904f9b7a3d39b386a1df65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50995d517ca91f19ccfb7f152133cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aacc1c7793fdbc508440d487e02fb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391cc1df5406ecdd4533005f0bd5de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e27d80c20edea818405ae2752128c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6cdecbf6880ef35404cb73e43c40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63b9f86bf0bf5844824159b22f2af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695382329027663dfd7a6539c09897a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69723e5e195d85a3b18d81d7071e31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1d9b0022a75124f915b79f497c37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c399c5fa46ddee9c65e8988910a6d44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98eda4b44696219f15cda48923ef3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b561262ad70a23834e05362be907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483d058160ead0c131117fc2b4bd84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9edef7420bb6518eb6d048e273cdc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc129768344ff5b967652c9f8b575460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f2b06cacb7fbb5ab01a7257b4d8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442c200ed78c0c4d34347a243e43ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841d95c8407794eba4c3a1020e3f93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331daa309c4784ae5f07777f5fc16c4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a154511322497d08a0789c5a010aad1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03039201e7d484f2290e4ba5a70a96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8d094d2d4f6341b37c9490281e54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad252847ff1aee32edb4a9316e505c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3e1024b624c80ec0561a55bdae9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e615eb9fb46425dcd0a9b9cf9b65c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36934db2c2f765b976f2c5bbb535b0df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f01b845c800933a97cdd8230f8b57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbbd821450ba41d4d67870a27cb712473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db351c108b6f1607df93d4f40c0f2de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df3d37b1686d095cbaa247ba8ce543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc085a35c88fcd321aa5061fb1cbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181e18432451fa199bf314f16f5afe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2deb82a9a4986f1b49b7c38b936eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e10c858733fcad673cce29bbcbc91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91629201ecadf44c83807efd9482ca6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed5fd73147aa239584f3b96196aee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8460bdaa7018e88b8c16ad4fd35119482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47351548cf65da61cfffe07cb59e9f52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fe3d90a721e08419bd46f5313773484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576557e9c27c29d9ce4453a1e388d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdabcc487f7a527fc06914f21a6231486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf8ce7ec5874bdad2b68bc5146e9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164a7c54711f569989511e2a3a1862488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd707dda43d6073efe73bd3fb66355c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f67b3c8bc4a9607bf93d9a2a3993490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf547664bf88a2260ed0d27392e657491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c807851a22276d653ddde587bec717a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30587537266bbe523230f879663b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678bc9e2d27b4c66b46d1f269b552a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e732833ccb6cd0b2e222a47f7efcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350934eb1400f7c1c0b27538f16b23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f3bd1350e0ed12592b6a690c4592497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aeff1164cb186ecaebcfd23e5d83b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d941edb0237e9cfe3271c525fae8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1b1231448cf28e62c0f4ddf0af901500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8822825d9e572f49287acb884dfe804501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab638c7f5cbc47f6553e39b18e5490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1418c508d101abf6007ec09d6a6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47c238e0abd9f63bb5e714d54d40d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc4ee4dcf8cc52aa5fcf779fd9fe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b413fbb6e4b5eaeb6d913c16e3f1f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222e7411734aa57fad23edc37509003507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7e2ffb5deb98d186a8fd55c274d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e218ce2dc23e784ebb247fdb1db8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d0a95ae66e960171242745e2452b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9be07b30e499ff00c4edb1394e64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2d5516d2c61e1404904a79fe7589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4e4d99aa7631365a28f3842940a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17465a964a6ef17d0f322b971955fe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2d5ccaaf8bb6141660cdc73345f07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d30f2fb0bd3a453e2d2a31bacc54db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f51d4435fb15096e6248b7b30504f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb072b3f403a772410e792646c7feb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49df525a61082e9b18837eb0ff033519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630eb541a3292b3db3b483ebbb3e322520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edfe7b9a67c60763d9a4c0bf8ed1b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9031b95f042b6ec8757cf99f17f24e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd054892eaeacf5bcf53fa2ac4a9548c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996acfb04b1e422fa282ba9a236d55d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1f3f209f84012394503ea3f9a4d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f302b5309cfd867156cdd8fabf396f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbaeafe240432bc33d7a6a9a49a69f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463d6d41d32b19505ce786b0059365528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053d14a096c78b9175ba7dcce1dbde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443214cab4bdc9c83bb19bb22810e0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf5d2209e821ef4b260206ba9c612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784b7ae8f6b8e016eb254a70b5365d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3dcdfa419f79876ce2683ad369407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7974ea0ba80ba005d2012f034f61a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be518ea6ac87a8d21a0838b9f1766535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604593fcce4376ed7909016b0026102536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab90df73ded4cd17c92560782dada3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e666f50fafe3f6812a6d8db2dd5a64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376abfa93da5109d567b52843a0d79dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224901acf7c0f751b635078a9005c86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b02ebdbd843104c6d118cbe0e6bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459750bc14258bb2803feb78ccbb6b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c67a47e1b8cf09257e7973ebdac0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e947401e956b33ec17385a6015197544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9098310887a42137260b0e6d1803204545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073b2b50612b6f96748ca523debd7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93832c4010644a1834f3f4ebd28c3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8ec93160f83b7c67e41bfabe929ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d388e313f72e56d145612e61da1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190fe1102d46b9c5b42148993cea30c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430884536e92f37d9c2546047b6cd83b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49d3bb48113fe126caa24d728885a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f68fc3cf80391f235500982eee0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29f7246543fa68af2c344ffd0df9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36095068cc6002389c5f8c7ca0aeacd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef3dcb57e1e4f3a3eaba2a3d30d6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b27363d5f9168340775a37c22758d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bdf23bfd46d1be557eca688266f6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf112459ff514e841b08b9df659dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83d1d6f64bba8ff81ca07b90b357b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829ac33e06f2824d8182fbdb57d88f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf9199686b7355c224747d04518a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d4b3695b12411b9c522662f6d5b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb94a9b4a26ca8f659029bed545026564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b095f7b0aaea0ae33f0450d6e679f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0dc9f472614a572cef17c523db75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6b5a68a7e608c2a624a2a506030c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1c32ca2cce87aaed68796c45c5bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e368fbfbf96f26ef55a33ae4dfab95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438fbe91cad2a42eb56b5b8d132df9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fbd0f218f126c7597071d8bf9650c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fff171c8b2d175f71a4ffedd4ec5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59cbe476b43b4f65ccd3cf54a71c9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f4e24c0b968837c94932f201a726574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b34f41549b9c027cf2e2a6a8914f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac87031988c1ee23523d6be2e85c11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e688ff6212092fb6ab26ef97a9228577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d9841c8d9b1fc000dfd951cc18a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eb15b6f58b1fc701b3a2da9643021579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1301dca7afe34c265b106538eb94fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1560ae25b0f4eef8df3e5eaa94a954581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99122fa71c6ec5b9c673681453395b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ec5472a6b303b133204d85062f91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692a9090f2a82f3e6ce1d866421e4b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4277a0953792d28b5cc4aa11f4bcf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d386a20b61d13532cf6d3ee13d7ec51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44ba27cb6a186330a9da345227757587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf40bc8ec7263493c1455d93463ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d66ba99503cf26b7f43f9cdb0d15a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2317910a142807a90e579b742eb2502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2b1dda8442ea80828c10da67d696591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369124b1ae553249a80970bfa774fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bc460915eeb966d946cca35a3597b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77202cc9330a9c236e4fa94a6f14aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08380573678ab8085dbcc8dec3f68dbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213a63ee2b98d8d3ee9804c919ff30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba42fc4be2e5fc0e275a07a9c8a69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9be84320b37c109e25a6fd46545d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c80b733c06629dec58c0cda36130c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0f35a7ee4c82fae27f38b6760464600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032494467346d0b8cdbcfb46057a389e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a117fa7635480b84ed13b47d73ab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed334c90afaeae17fd7137c82523c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f30a854cf5d2f6e439f7423ac323604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64df323d0f407dfeea3debd55d86a2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb44ad6f32810c4006bd72e760ab2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981375fabd57a449b7b7f86cc009a06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b328d2756c0eb47cb425235910117608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51609941433b34a8acc55f528a55d6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52155e9d1da237d055e4f99f6a22d2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014862c925df87c77bdfcf88fa7dd7ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597d955b777df502f09464f1c8e9ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2c9dfd107ed7987e3d6389320193613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05ad981bdab70c34a5900c5d6d0b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe73bafd2792c5ca995ff16f34e2e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f247e490206285d237619ba2424f96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4c22f1c0818394f394fc051272cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a28d279cfcd692f807267af61f05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e35dba43415a190e623efdc745488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a64d290dd14d0775d7b6d3eed631620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb8b6f02e8a94fa08f430206e70d48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26978b4e9e924ba902039c2c56724ced622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce490dd7c4df97baf62fc56ae96ea9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb88420b8af06b7ce067cd448cfc90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b11bfb6eb4e537afa230c69d9fbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be83469bb4b5843f8fdddc5ecad2497626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611090b269dbb89237e6ff61aacce54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134449b33959b71fab7a364908d40e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efacf4b605e48a57917101a1f9f0e55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b61c66eee08dc5933e932e4fb356630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca1ecd57de609510e6180e277de18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c9cc64dce0b11fb96dbf796aed02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ba8120386c1aa529fcffb334913e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e9f522d3440eebeb363ea940ec585634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e451d28964a2dc7f7a1ad617ec0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a0d513542b3b1ebc8f6741f39caf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b0341a98731eaf58e78f0bb4077b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391819fb43764f5728535b414b4f4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a0a2990f859ba2756153d82bf06f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db557a88ff1d6b13f32c2a71163bf07b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b4f6b46bb827cf45a5cd146401d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2dfc0bfd46d58124128eb087f246d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0b55aecfb469d4f944eddae608d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8ca4e22b4c60696459ad3aa71ee2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ccd9c4c6fb8fb6ea3c98507c673a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfcd7f9057ca8873dbea17370b5c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffeffd138f390adbfee8fc5e53791a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adec036d570ba34e3ed6719e214e3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d815e904e2171fd15671c4c916677649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac22f89b4c8e3da7db51e54814edf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c7f949c2d3b4268b94e226e2074d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3517ac19bf89e8c10b222e1c87d8f5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5498c5a06cbf99360721371409142ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb4a18c676fcc3958779e9cbc557e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4a685aabe06bc171106a5f72be60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748827f0df40a515f8b053eab7bddaf6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5f1dc3e5b74a42861dfc72ccb40a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf109faea9751cb13da39a3c2ebaeaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0e70a93514c6f30ffa026aa3ce7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991717366b36a2db44fe7e979d30188660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51320f1c4ce7d4e520b6844d8866687661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c2f989fbd27d56f62eb7c9f09ed44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7a7212987217f32484aa9544e0b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e617142d451c5f67158fed4a07ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397eeee593b36ef07251a3238ae317665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda115dcfe14edabeb2856c1892542bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cadadff1b73f4e8037dd47702324667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f922fd06dd4deab91f323ea60528668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5513f9776ece0fa314b7fb2a06dcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009061eda2a32605b958b39078cd137e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e02e965859ecc6a02a39ddd12a16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23733c9a57f3b926bc86c08ef8840d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d59b839615386260e0d0b09c439d28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056634c3762e099b6c4c1d46ab12160674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2d3067ca0c4872348ffc47eba90a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f410de3f608430f27300077204fa3f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44331291ab58ef063ceb8f6acd289575677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515a0a5cb5bf4dd6b5896bd5f62473678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e58dc8cb98ea8a5410901f0b5d9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b7f422af81664085c86514b87867680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba787b605305345dca51aa786b6d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc011442444a7d21c8c3bb80a2a23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635c73f54ede703a3786e9bd6e755b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854435b710046d5138ca1a94719f2729684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11935bdd87e90a91add85a782d5553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b270ab8ae263ae5cd5ef4dc17f44c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672f36ccf257f9d7e4c0e328fa3414687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190ce5eb76908f5b1b90de36774b75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff470973d96c29161102f21054636689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c85bb6fa20ce3e9fbb1715ff96d66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1b92830e5c25549de8a2855c840f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46887184a8238e007a1c49c5fcd80e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7a75cc2ee5ac980278ac75162302693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd40a2815c8116cc3618d979df581f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36bac79dbdde9dd3fcba14d776f8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94b3119f6ead81925dc4d7a710875696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87a2dbc777622b88771476c05d856697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec89c9817aa78cc8c5a26bdb5d4ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8cbaf844a95145b6cc0a5641793e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd87e2522b977d980d97fdfcfa32dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d0382c26dcc15ca3afc5ee232d0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9027671f646110386fce0b975ea3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde4b2bbc4e4c20a4ebd9cb6bae950703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ea0703f597b6d49d7eba289bc3d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab9c5c1429d9a384bcbe483da9d3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d94ebcd19f298bddfeed9442cc81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d023e5c3f0034d153e03400e7f5a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b93b74a731d880f8607b64f1ec3be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991fba225cb899add4b1d0333e83b15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488bac0bee2cca79c9195f8497a33e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db34232c613154c3d9e9f131e83f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded9a7e7187dca777bc615c3374c1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7eed712ba789ed812470eea70164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692672dc0a2e18215d2231870dec8fbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa1457430b559d41f36952416e033715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d97ccdd3a4ab26b3a72e074bbd0580716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a45183799241013f661ed10018d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d98e23994b30885918cd076158af0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caee1842b714ea99dd252c3beb81bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a109c53fc60b5e3fd5429651ee91f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a14fc2a19b85a8fd67d45feff204e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb70f08809055355dc0aa753ee380b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b826d24fbcbb2e89c853ddfbf3490c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a851d1ea61b99d53eda64293e02bbae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb6f4d8b4b57c87a8618e10af8f45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af495727d108aeb867a982c74f36f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e3cf876bd8cb9fa9823ad6ae1378727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf32350cb294c8fbca83b791d4bf7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90acf8c840d6c0e202ad130b5c462b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeea1bbb89843f670c20af8f1bb136730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ff61192f06a04a01be4528b4b6c86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51e0feef158944e10b0195926dc263732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff75ca3473612cf9a9d27db2134f1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494643851eb1fa5449e041630655d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020918ca4f6dbe947041d47cf1fb16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97351144beeae6a5ec5212e93dd915736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6248a7e4e2885e4d704a4aa46d13b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1675473fa7ff909bb137e3586cde03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805980d7f4692776b1c0dab1ce5f41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bbec42eb850d6e8f83ec75654c35d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb2d0b52fcccc9ab7a11d831981b54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449222bf5a3048a349bdf7f220b11f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e3feda69d65abd3845ef0535251da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f830c71e0509f1d86d58fa6f4fe649744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac101579894ae46d73015f9429292cf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088dd88ef24a2053a8275df5d86a9cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec5fec1c4f02bdc79d3adf06a053c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2dc50ff5a430a190e0ba1bf78eed5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3eccaac377435f8dfefa43d3c3746749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406ee80b31046f63f73db9e048cad1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b14ba6a8d313cffa1bba861db4f30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222dd66ca95411b4685b2c4d10c0c21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5297f24f8a0f31055e6b11ea530e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4baf239c87ec18b1f29ef4719f9b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb2064ea4449ffd7b3bb4149c3109755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998174b9550d8cdee033025f8f51de3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282758c30fdf1eda60f16a47599fa2ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4cebfc67ed7ec12215d4406a07240758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ad70a78884afc66eb5c2f70e59b3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>