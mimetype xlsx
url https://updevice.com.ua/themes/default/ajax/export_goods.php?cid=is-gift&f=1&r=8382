--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e864068cd58fd8ead3ad680467e9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ba36010d4f43d3e6eb02ab547b632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378794bf86264d0db64364ffe8a9129a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ae38676c5985955acb569fa30a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15c1dcd53486e82797dc3ecff7766c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4265698a7f2c17c5c01fd04422bf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ba559cc797259acbdcfdcf0d4cfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75056a15036aed63fc59fd794b44238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fe3882a288da24848330f702cc3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a03515aa8fe320086e7664c7677d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342cb37775e1f06ed1c13ef8acd136b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f60b2792c55b1402bc1bf8e5a9f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef987e12cc01ce326f782913c4023413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731caff3b25b44d6f009cae20f9fd44b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c07f0d92765aadb636e934ce13ec015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2480d99ab44b19a4fec328572229b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880efe03e7d3cf961baf708d765d4c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34fabe32c526bc42c1830f75f2bd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7beff1d6065e148cbc51b708b96fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0dbb17954ea1ec69d4b78d94647020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cfafda83a3cb97f5251495f373aa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b20abfcf59b731eb815c92eb3cda722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e115b245d0f3f816e588d3675225be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460812ebbe04cb1e1a8cb7f469c21e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b0d755714550100097f75bca006e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235217f0feeeeb376c773efd32cebd8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba30e000c9a72048846690230365d7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07cc0dcc21e1cbc32fe6c74c0ea78628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae54adf0c8d8420f846a2caf2f34fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1065ceeba38b5989f940ba352e8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfb137b68572e856fd4d017ce725031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21a6735fbdbc3ad6a33346714d5fc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60c28940f3b5ba1d7885df80c0c1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c0f6c7ef0dccc0fbf36b1fcf041f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29e647b9b18e1dbf249515102706635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9243a59ac42ae782eb87da6a531911136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9c82730769d213ef3a3e5f9702ee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765f444d553ff8f92b162f738ef21c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b056e10d234f2f294dff841cc9f37ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae85ff0402687e5b09b379e079064f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a474fbf1dd8e78650c574d836b3dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0375044fcee35446ba8ea5bb8278df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c044cb6b0055f8150b84436f18fe8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df6c9c8f33ef53ea913c2a71a655f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b5b15d891547e1967815379c1050545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078fc987bfe5ee6ab732786c8024c6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8465f2b2bd5d46da01b8be11e95947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4d479840aaf2667b4728ee8b95fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a263876ac0bc67d8e93b8e83f07849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73decebabd765a056dfb0fcb70484650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe21c6aa2d56a18e4eeea119bdbc5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbd3577e7df9114d517b6d5841bc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140197b82225fc973f23557f75e2b17053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf5379c80a615003954172cc31ec254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46958a2740b800d043a2bf67f410055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63854206c08c7f1ae0f0b3dde2e0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd2c7642115c7664909205f59304157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7edea01ed8a34890773177217aa2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f0d1c3010103e8875add1dfc722c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce817b922700bd1e260b255eeb3725b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c60b2644fe449f76ef6d244cfe130261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35178486032e54cbe224d8d21e3097db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c4d21de9d698e8e42345976b051463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba026df45d34f6c0f27ec8180bc784f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d22c5567e07dbcc4b64811bbb3ed665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b176903e65948ee2b78969965017966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7e0b6d7693dd40435431a6a84c9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31795a253aa61c01775295509f7f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718dc4210d3015dbbdbda98a7ff057369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b4afca1d76f5e592da1cb3dcc313370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef3e325f98c0fa797ae476895121a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d8a91a8c6fb77bb10685f4cc60e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1333a8131a08e9047bc2ea5455d0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8eaaab3b5969a0dba825d82c16f6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eebf62950d3087bb86df668852b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e2b502924c4a404b3fe500cbe79976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc8201e8f37016936c055fb061cd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b8e32533bdcad877aaad2f8fb33bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f467cabcd79cebaaf3b5e3154c1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb9b109833bc8efb7b400b3cb6b3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9b4c989a75e107efb7fb5c26f64181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3594d74f18b3459fe323d3d796e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e849dd9cf0bc31e6782e5bfcf593e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7bb694d23f28631e2d9e120f902a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29e80a9ec945a0b5ff6c5ae05693ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56923ed76714be904d71137fcceec686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea73ba6f232dea269633659caddee687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6681db3b9a3767747dd5838ece2ed0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1924fafac738a511041bd1e655db2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4756af724ba2d19212a2053e97f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694dee5abc8c489b84430902586cd1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52f5f2d55264414e584b6a4a20f5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cb31de856d84a7249625bf4a224293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a194f8cc4b0ff60c87511325ad6c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050804281993787b94c8c4e28078e1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b14d83f2db447fe57248d75888fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c45b265da76f027e13f1ac68e7474b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84f7e0f9f3c0f11b079411f92ada698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a9dda4614a573aa10074c3db995699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4aaff02518680c91ed3434dfb5f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9935fde12a038fa0f7b78dcc51e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd121ba830889958806eb10234723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c953aacd88821a14a806747200cd74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3482d05350d5c207f59e36f2acd1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269054266bd18e8b1a9eb557301257d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52edfa03fd0be697c5057935aaea5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deea0f6bc55181aaf34ed50fc4f09a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0f8fa34cd0e01984836b2f7c7bbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c90ba432adad84a1bcadb6784550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e20960959544627a724ff967fe31a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166abb1280565ed01741cfd285383a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f68231b7d916e14fc90c475f3c3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8aeb69d5eafe13c72a86d199bc89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b35002096e82dd0a04dab6c7027bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5ed95eb05de3159feaf888a4c383115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407513a61b6bd9097d1b74744ca4888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376771e9b2e8b4d02e72d9b0c39e8a51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87d14111031f5c750d00b34876e32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2189a9291e564a4706e043196361119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7497cdf7774d1c2c3a315caec065b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8f845586a2d8584a6c1c44381670121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43fc03ad1125d574415b9bb2c3da9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6da41a86cc924144b2a5efad63c3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ad86879a0a67bc67fd6921c7969f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2b7825b9c668b0e4b4b9c0870bf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eff20c37c915c9922e1116ee7c70a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293848c2e8cba694fb094a3a645ac2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ead9f679fbfd29f532f94e33ef25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4477d32df4d25862a45d94d4313872129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c7a04d9573dfd121541816371b00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a47cef1b4535d0e5f3d4717a86b9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747478911ec62cf284213c028127fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c1257f6b3cb4ad2afc62e84e4a42a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1ad8359f3cb3142fe1420fcd468da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2a113a1466ecf5990c47069649b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d42b83b04c72988c42e466617f96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d95ac5a78f1dab27698e47a1f076f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424981b52c570850e926da356ba58360138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec776acd593512269b471766c12c407139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4682826642ec08d5eae8ddfbc91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d8f33169cec9051998b2420819467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f96b6952c888fdc4cb7e48086d215d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a0f5d7c4eadf87ac641afde94f29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345886faa1778da28a0684994579d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da20b1f735fa82ae576805cf2f13b98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67476d0a3712d1cbb6caed9bef7cca7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974299f54a68ceee3966e46290ab8370147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b7037a8b8a55f6c9fe20a1523710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f12c7d8e3b1ef2ee9749989f6d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27ae14ec74b414155b1928c604fa81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba000fd01391b8e0f3618f5fac1a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed57258fb506a3bd3bdae09f5c8c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402540568ebc1fca82d24587a9bc9628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0133bdcc9077bd10da4d9d010dd88b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c755613145dfa2a67aadcf1e4cf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6565f3f82ff09666d252545db7d88b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbcb098a50a01a930df00e68e61e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba12d8e0678b2f0813221e95804dc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252c43df7151f45a33aa1aaeb274c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc00fe97ea8d571bfea73eb6dec57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23078d54efebafe287c08f38f12e6c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d29938b77eddce0f7cb867de9eb105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920472f7d13483a8689341b33d1862163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919025191f94ab172849ba3edd460f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8674151036b20974198360bd6dd006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba48e2f17267b442ae393c9735428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8e0b8627bc33502fe6d54cdb0691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d0bcc08c080541c7c0dbb6d13f07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d81e5c1ea12cd73a1ec53b8a4a0e64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03f6566db3a6a3f4a381e7471ffb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e472fa3897cb62bf1e83495e085085171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5be2d48f7d614203f010c7913d5a09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1912afc21408ea279af876a18afb51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c222c71b5e5e21e00d76721c9619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7d962e6158e98d590841e39d5224175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f4af94d99b7013e6b6d25f7e2a9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb732d89d57c8d6795f9e4760f8efea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91df1d4042e3f730ff2984e564b373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b67aacdc72e85d8718730c1bca5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd918e41c5ac4b32e1ea769cd279f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5489b077b450c1f1a3ca38e3cc6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a36778d20df06cc2a217985fc1bb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331ea21cb43dece43aec731ed09a2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d498affcfe73960cec44b793abe891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e510f33808101bd85c4aa4e97c7f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d4cf266472c7f8e5a90cd5ffabd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd73baebd91fcb69d1191a16d1912f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4853b0967f514c7b8b97b38267c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a27a7ec6d551145aaba72026e61b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598f79e5afd317ccf58f0323029a68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc85697c0b28c6c34e9c65fcfed74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d5abe5fb6a90c396eda001fd9922d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c0ecde31fed5d5e0e896441e2992193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d57056d4be7b6f4131ab56561c82a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6dfccf24e85dc1591744c32cfa6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4f46ae0c333380444e2893179541196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b11109a2b57268b094c5e2f922dce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b082c93d9c0964ad97fc0d18ceb8529198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e686cd186d5c87c0e92cd89b0ca5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe1d43fcf2d61d711e71cf6aac9ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250e7aed49ad4f67d70eb722298fab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818db8a6d07584d9be5ace24377fc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c477f8778ef86f9fd4d2c7e460b36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ef5336081d1fc5e126ea7e2c2554204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc47837a4836706e7d44e2b035d0d42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62be4db63cf793b469a3c98c2b949206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a79a99b2e365cefae476b0eb8f6fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f716d604fa5e3315dbb9ea938bf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b0b8b107d509f5afede44dc7b7bd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d1512ed8d525fce5419d3fa277f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fef30b6a699f00257f573eca41794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864c8a2c0289690031382b16ec0eab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df091274c33ccbe8603123634677cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f900a46837637f05e1e0b6091610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e732d2f3a1d506f33f2c2bf1c28d9cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d0171a96265b743fb011a0e105f92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced38c95290e28e58667c562c4087146217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735694ff351f3de864f3ce048db3b79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc346dcc8b8a10ff9157b4b29f8afa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf92126bedeff12531ff54b7fcf715c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c5f99137e04f75a75f1a6ebd10b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a15755e83d64426be0610edab8b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd30855a696e0e58d46e5aad9199b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cfe331fd6d3e292f5f8503dd67656224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a183f6b86e80e6c80dd085607862225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762cb4396dcbef69a85c7befca4925e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a6976824725125292e3169f661d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35e25606993f506f960bef454f545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845312b0065ca5d61dec70e6d35e6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04503435f2ca48304d3eb06812dc8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93c52b883fca7b2e9ffb5d0ca4e13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418153c661f1055f7b99d663b88af754232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158b7512997c1f6e669004c74c85f0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582a0b66b80b9dc2d2d0c624f95a58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873772a45dba2d79aed420d4265365235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1cf7ca9b4edc8ee4620e0bed9f4bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf13f4bbfa14c5b6777bce36ed551f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7f3044d26e27e38585f45ec30d05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961638420d03e642fda4ab83b8bcde74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e2a5ae204e718894dea7097c17f01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533acf44a73aff7062d467bb3c33e92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87a0c04317bcf2daf152f6ee6b6ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db244e9b21bf30753c33b8a4dfe8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033161bf3281a9dff95682be3aefb82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc448296e2f05b6e546be89ef48b0d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71c81f5d2511b33a9f661b98205337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49bbeea96da81343a656cd365ead17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b8a392fa665ed2aec99923587ba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb2c572f36580ed61742630e82e9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c4f6400334f6023de3986f13759a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b8c478cea18a804d8175857d9153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74a72b3947cd2047324f172db0496252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390406415ad23eba6be92dd02aa18808253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6c7ee0371e4b8ba557ea0c2eb2c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d0ba60a7004a7408ed8d89c15650a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e40b89b14ae1248f32c37a2e2eb49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae670a81ad24fd43c117c08f0de0f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3934d90d6573ca56b875fd5271e4f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d8912d903f2d48aeee071131c353259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb1af83c31ed10aa4855028d377a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a15f98db2e69b4c6e17b7d9060ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c86f556c392bab052dd049c308600262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e1250420df01aae868a25f6477fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bb4261bbf2063435a9ac83d7df8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6ec39db275e763e9ac1443edd8c31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd775dbc6185f8415688e0c7754287e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf803dae2263463aa300d72b8b065f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca94edd6f3bc8f517dfd0fe2609e31c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cde4c2879153393fb542a365aa8ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1baa972a7bca66d989221c1d4e6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414ea706342528288cc077b8736453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5a5cd4c11ee35d5d6cee97ec4bf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938c4702194b8a4dcc320792a09a82f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e655b0e9d841a131921f2b9f459ff05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf806a508da7daef6b6a047126d935275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c826d033e3a93cf36483316e0426f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb6141a3b1622f573de0561649955277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97afb93d49a39c9bda9fe5058e22d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893734be98021eb63c85af2b1a77bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089dec9d4c63da840821ea040cca466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bed138613dff074043c8a9f832a812281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666da93666c9ce22f1fed1e323f0970282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0661fb2b27671f7a2c3958dfe8e30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ec2c81c77ba8e08701abb34cf2c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934057dc0e74b15fea47c5e2fb9183285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bddd89b20ffec1431fc66f553a3a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6f90524898e35f399802dcf841dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca1078172f9d95fd4d95743461ae2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07723fc296f9d39a790aa9cf06a3b27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a479b171d8e3fbfaf9b8f1709f3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2290bd63235795bc42a9600eecdc5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11883d4dc6f3a2c42af3f4df26408d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726ae0c667a917cf0f0f84386a2e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf363a809f592c712ea9d2cd8ce0f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b179e4648a65be40a8b740bca186295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e57a738aebdf5a0e59edd95af32e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcec7684d41d08a899e6ef08eb8a97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb15ebeaeb72ca2bc8bb7921819c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c9608008d608024e7040cced65fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b989a7a414e5dc5c781659dde9100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72491e951d8f63a756b1c70d3132b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe07477aef46d7f44be26d45207a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80569950c8a6cb6cf53c1001f0266ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad04ad15d32fed296843d7721d0ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98b6c0d46dfd9ef74eee3c4b110e7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98853879f354616e3b82ea1ca3de7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a5e41df323f81823ff852f07c2a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c950696566ed41006663900a1e3b5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4518890c381ddcfdea18720dc98aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af331ffb6816d4903ed31494e3ed06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84010c797d446642c205391c2679bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2afbfa3591e4ad7eeec07ef21345312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeace7b664ca3713a9a8d369ff9d457313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfee6d8afce298d2f5536b2b1418bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eaa0383852b32fc6b36decf980b0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320c446bfdf8b92725f283bc5dd712316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620d96cd5b07945631c7d0f87ba596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc7c2412d9ea20bab7e51907e9dbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f6c1810c2a66bcd665ea454d00f81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20f358c68111de4244caf6a6df01ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94fd60610dccc1923a12a0dd4bd57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119a2743451e464acb2339a01e675c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd28ccb674cb29eed04d9ac6a4f7e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c818520cd31af17c367f4a6d0af8da4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df8236c35e03ff21b183cd9dc79e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3cd8cf2aaa1917cd6c63f8207be6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962817277db18bd07dad5fb1beb86411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbb3845096ed94957389f992478cf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635865d68f97dff17566a092ea6a7002329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0018b661b491257dc795e169c3fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddab254c3de8451cd3869ee250cdba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8535158dce9f1d3ace9c4225f801332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b850adccd428c9ee19f2a7475de22a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82511974906c676ab44f893409019334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18269ff87aae25d37508258a6bf011335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac465cdb0dbd805748a0535063729cba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f5b8c7a38bd6af7aebab7438a399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d4355bb540dbe877c97cafb19a4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d157854b04c888e97b0a959a113e58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ecc73b0465e5ab7f7c77a8c719c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8b40e1fc10b3ded04d9f60595f46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951eed4624fb630b682a4bad9d9acc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8543ec4a69139d9691c9e73fd9d69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558170250715ad68a2d4627dad3c8aea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e44cb76da2215d04d6f55457ed1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25290bb6cf0fbfa1e97afa288a65d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8ef5e20b1ad81db377d3506c84087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39816ea950f2c94937957314846e5308348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010244751f82cda955660f32215b61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753ae53eeea2a7a1fd423d4fd5e79ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a933ba2a3ce0cbd3cddae54f0c62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d84f59f6b5d9f2f44a888c07ada5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d057a1cbd9d7a8ed8c644c9359ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e333c7c1fa6e5c7a35a5ddc38afd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ddf643ca2339fecf06ecd3e1ee04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8588ad1aaf7ebccbf3a9a9457d76e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e7bc351f3f776a4e036f8b5941b6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd19a2745d63e650dfc2d19c310d48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053c7434bc88b99851c432cc74ec00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4710f77b6933145d0563014bc66fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15f13eab74db09019dd275d5868154361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b15df1004f4d95c4e42f29dc485b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d9df35570eafe6e7f3fa72d22151a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924fc1abe902bbe9f49026645aba4a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00348e4390b0969e266f8263686118365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5f74d9fa757fc87f28c9a3c088ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b91eb4d36d8749e8d245039dc1ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad70546a08387b121875c3775d33f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05eab08de3a0ac5837215868ec6583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fadc172ae5fa8ebb6bcff2e89902370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf279a6d42236185f5a63dee2b0b39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ea787af9a507193913125bc5df03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04ff8037ccf6a537d48f7f45b312a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238879f69887edc748095135561986cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f077a7943407c9270a5c8a186c3bfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd8ed29c3fcaa3bff12efab90e3cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00912a7ea4e3f65dd624cd0aed5ed8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bdda5163c268d6b79f4fef9678654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe198d1ac7af926664dc1c1448e33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e7e1733cc5cd435f6e30fd689e00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531cf953e870ce70e56012b5b84cbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a13aee927ff79b56b0dd4d0c146ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76dade6d904ada42ee7c8cbf4db2a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e77b4ccb54cb6b22fb523c78b35d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196cd3f93323130df062da4c509eb78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065b507c5591955f994f3e7a6c76d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed73181c158f3904de7e3a413155a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5d0f9f050e3d46177f6e78071e5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cccf022fe96e25f22dcb5f375db099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a5b261158bdb28d94fcd2f57fef0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d29d7da8a8080018fe375cc630361f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501ace419ed18e03ef518e57e802c47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0cfa749a7b706f59f4664065ccba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a9d5fb5fa9c930d7648604d85392394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206ec785015d5a5e57549f7933c285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50bf726f345b8bc2d771c0ee0d3b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8a700adee92a7c70cbd36b10f87b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebb33d4d91b9d8e0790b659b4fa68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c3afb8cadc03c7ed5472332f89ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a43eb37943f2a1b406dcb1fcbb6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83692ffabb0e92408d5e86eac5401401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a260cf2ef14fcce45ac7bfebd0b44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4aaa3849f75e175313ddaee5bee14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab02c32c9ff212271a4ae37f4be046404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1932f1e628354315c42f7959e1f65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e445d4fbde29095daf026aa587700406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba8fa77d67ec0ab3620cb1bbadaa7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd68ea8762c453e5fdf9ea56d4a5a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf69c69950650ff5d3efcfa73a5e317409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb28402c76689a40daf612d79b16ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604783b6676e959ec1f80b3c4c319e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a811ba95ecedffbd9e80ebc0ff81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0e818a7218eea2f21b120dca6055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01af53d10b94b1fe90adc2e2ce7c18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f730f9e6445929aa90befc78f713415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc105d2af3660c122a91e690eb6714416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521968b6f69cb988d6528c8272c31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f46196f9a0f1b601048e229aa9c5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb04cd60cb0b5cadc64c019dfca80d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703eaa87c606ea36a6e351c9b2e66c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7759f349c502485cf5810e6e3f282421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4d10004dcacc6479b0ce5f678935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be123bb89ea809452562d2d8dcd5153a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d26df8cad2604673441cb45dbaf9b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5c7c05fa7b6b44de092ff1a64db9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7582089255eb054e7bd73c0b4f9616a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c16c8c8e3cd9c2e501b7666f3531427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7784ff66f5d9ed2ad90d4dad480b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582985543f9449652f1be0a57e639398429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e64c4ef8732b88811bb3af328368430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0bee99bdd27cec6197bc22e6b812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566680829c1d06a5480f45ccbd11c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b32426b91b2b2850cbbec0a1710c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4c67d49d39dfb800150248552afa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695499c162bd60a9e90d32e25570345435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5812fcd7200af3ed5637990f66cc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96334786f7ec0bd5943b8e98f7256e94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61a1e6411dc04a0e2207d2fa612b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babefbe5101e6d9b3b1c4667403633c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c3db3421d709d656b4112af9e63c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b39ab888263354fb688fc04f22aaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874246882a155e1ac8c42b24e8c2aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1beb7a7c1a162348a9313bbfef71b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7ce37b7ef6a5177aac84a392ee85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1607e91135d7121acc217c0ac12347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96649d999e6da983582c980c554087d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73586ce7dbf1db459ebee094323ed5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462755a25feda43f77f23392cc48d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039b168d1035d18940444f6ef22400449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d871471a5a12964349ddd0341f24fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e2cc2beae5db6eb92c2fba1bc825c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af243af2958b884ac1214e1823603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048cb0dbf4bd137910a3185330ad12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d298f105e046ad7b4dcfc5412e1ad6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5c12f6292d34edb2a1f83b480dca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89a6a925a0944798b37ae2131b8ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766851b0a8045405f6dcf96a1a60e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447c322bb14619c6245fb5bcd5d341458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f18bd041428877451e87e1e94c65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81c9e883c632c5c89b225c8c54971460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086986dd18ba19607735474204a76830461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c4c34568b00531ceda192dda92fb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df02f99f112c4437c8fb9c4fcbbe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626feb6249a98c71148ad846df324a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee84bfbaa197b43351f6978cad2a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae06147c8cf61f7737c56ee3954075466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551161d58d8a24ff4c96d8cf237623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60fb4f284a162b4e22b2f765ca5952468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f214d1003b789d5d11bb63d815000469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e88086dc19dc4f1502f86bc24a1f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089bf207a374479bd95eb86312fcf80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec464ad4e42b040cb785772c116e589472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe303ba4491cb2e04fb881f4a749048473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d704e1b32f4375cf6b0f6eaa132691474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3c6c5109184489c3f002e897595db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b3c2e4666b73cd884a2a4a458421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672b41eed29c847ec8250b05e11039f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb0fe2eac116f793f24b30c068ca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367a40d9d7fa843f28a1a3ebf70fd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c198b977938a3644f6ed03ceaca8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092760d903c3a84da35ac791dc151cd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc86f0f1f59ad8173ac3043d470e0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710313cb1c28b30bf380476c59cf5ffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e216a0f70a56142dc72806e9a30cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc6ec00aec59452e2864ef3a658a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a971c7dcb83c020b0b4a4df1966d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b362f376040f75e728f65e8006f6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c667e9500c3dfb1ad89ca74ce2a497488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df868a80377f9431a354258984ad957489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07271ed765c53106963e4c5c0635d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf97d80de64ec3d9dc93219def053491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d16bf2b264d95d26629be5ec0e6682492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b425bf300165fd62a54001bae4831493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d9bd43adce7882d96750a6b6d72b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475901355b36565285358ff2d32b0f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a0cb3460ca1e3c2519a231e100ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fcaf0778f673d7b1f2fa4f5989da2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e4c16e2f0a5989b6749c7a63fa04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93a5e23ba2c1b0b16e1c1374452db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ea69b91a9b63e91353ab1a6946ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c15196da27b33168efee14433bdb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21fa20bba6bb6f726dd08e16a11b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7c4e5f4d475c6c6055f8b98e1762503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d53901631b00c9f9636d92b95fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a0c9d1b5c5d64ab94f024fef1f63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79de1bc1b14d824595f465498fb16c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c61b205eb70864fa871825c944577507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe3d03896f832299714b430216f08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91abfe44e2642a7c1f42a2442fd29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879aa535ba9b263a414336b6e095e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e814fe8a7eea819e33bf529833fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb7216ece04bb2fb56d19a11d45c0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc26d7910c1c09803480f31dcd3e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c6f0cbea8f78620bf60351ae784e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ae5c161ce56a0a8d75adb3a110f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f071dd2b2872b62b85350fd76ae02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e63a24ef39486878fba0a6e80b50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8854bb336273666f05cc6fa9aeb4254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee16d48710a7d8455d6f288e571c31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397243c866c319cf2c26250e05c31d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc26fc506707679be2322ad52b78d0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998abde737680caef50068efef59b72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acfb9cf06ab054d56736b810453d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f583da8fbdacc778ad4a577e742eff9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ef1687182baff24c7ecc707fe799525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab72cc014d5cc37cafbdec89e6f95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126634a3c0eebd4086375695216f5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065319404cad33493cfb75fd79adedb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679657a1575f15c513ad2173bc9ba0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570bb1f9a31dea9665cf4f8ba83e2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c64e4906b4c945a75c7fdaffbadb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae1466e3bbce496d90f3dc6824c19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9278fb54f1863ddc8fcc59c09a838a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ff539da138b533d3bb4005d31254534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f8c89dc03a37f1394ce575725c6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b049692d1f822ce007e94c9e1c5cc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160974589217451ff11b9acedc3c52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0918a3d8d27b028b9c0f038920da7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f70125c7c4af8e54526ca0f91cf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8bc714f3dced0f42801eb2c8e5ad2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ae12ef561c4dd56e893cd3d4d238541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca23806ace68977c469f4680a17562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a3e3f47562f45257395883addc5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfeb832cbe1953a4a93d303a72e9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b08761b97111c7da37b347cbabbba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe3ec78e70b2849b223d3ffb34f79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b8667bb1a4641239f6c196866f17d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5295507942d37ffdc3ef463aee98f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944220955535a48a9d0c4fcced341e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b658f9316db26deb00f06e083b728f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222751b857d3525f8f50e731bfea564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb39c2838819760573b3a2f51492f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8bc0259acf89a253141e8be0e81d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df071c410294a96f69613641737f84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049b372e13028d84653adfd715712e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd8a1d87c238a5f79ae0f6f96aea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedca3ab78c34713adcff98f72da80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19162ceea037479096add3e0321473c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352cda7b5ee1ae92a0710507661f8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b00d37c428dd4b8ded07123eeb914560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48617d85ed288dfa804743f39615358e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056daa88fa40ef42028c321ac4154a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c660c476bddadcb09199e485dacdaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b33b9d5c5894265565a45ec4a11e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb632b8b1cc16fc93d030053526b92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82569c538098da52a12e767bd003bd92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b2859166887b812bde7d16485e20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2587e636974603a444be03741aaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c516833fca2f43cb78243f9fffbd06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c08d7bc2896b2b0ad4871558f754c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229412f4da65f13ad6ee8303e0bf5bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03761de2556aa08c57936e874af1bf37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad307f97499fcf3ab3443c380c900a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686c06bb5ded245a55a0a682a6a69f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137bece055b90f0a628983d02f2674575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0a22f738ea6d0271862b9f0b75bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c25b2d6b7cdee6f3fc83e69363cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e8d424bec40ed7d86e4afbd95e043578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33ad25f2eff706c413c8630e6b68d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903750959944fecbd6526917e44c4d92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403e29704200c9a6ed810856ae51386581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39939241b7a5fc42bd33fe3362ccfb7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e43d17561f9d8a0279da94acfa7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa458da92d3ec05eb86f8af759e8c09c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d9d59653ec21b2382cc7c8e412e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf25451b8316d1de9be7bf15d175a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be15a1e77d31492901ae78373b4fea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffc1b2cd0540b9cb8521075effa0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddfcd5862d589e4749c552ec9156ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb15ef5981f031322bc2282e7a44a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df992515b369491bfb68bc1232eee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6c40f473b1a4937a9f684805f93b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb54d0a59061a274ed9514db320a24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baddc3aebd4e15869304526cba4309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fb3b78fc8d0db9faf0e5fe97458ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b433be1dd2a0073d5d66502a97829596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c49453e5d7180e65dff5a6587dd993597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e921786de7746bc086a861df338f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f733cc5da2791a58254495adeab0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a2edba2ef3a6840c954dd60f6a93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab281fd31b2a412f9420de8ad31b44b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f613caeb50e4ecd6714c3d20943fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e63c7c333fe3931866e5143e314d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca9b9aeba51c27f1dd70438507b58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bd604d8982514f0124e96bd5f083605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb8790823e60a1a428b782b47410b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86919fcf62be726ecbda7c23276972607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24524eba5cbff12a48d881933ccedb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8452d1f0c772ef51ca1c0a0bf62b78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d787bc5dc554180306021967fa7e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7533271f0287c841885cbe32736d3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b64b3bf4dc12d15896c9db01f4bd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5299afb5c10d14b32e06e6161f1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583878cd395694b9513fe7ecd29c6a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab122b9558cd657dad74ae8f8dfd228615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65d6ea5fd0b8df9f94703ee20eeba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932139f41e272c3dd83273b92bde0139617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601aea73f121802bcf9904a8cadc602618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442284fb0de16a0c2f5a22d57a41903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac4eaced68508efac83f6411f4827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaffecffd52a23d92c89ef6f7ac60b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dbc35f5c4f178ec05b884392a0098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519736309b6f1f65288edbb21069bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d11d98fa488a62a48dd433e5f8f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49bdbd4fa87ed262055c3ee8e01580625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bead77f2780aae773098a644ca108626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593743829109efe7b28b23eb6a3a798627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad48054f2723076c0adbe6949decea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e89c97917969a8093773839ef965e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc5c4bf39a81625540b9971d3bac19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18baf12d379ad176757f4397b0aa85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8300387ed5296e9efc9409cd128f8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c7aa4e270e67b8e7a46df1cc8ad21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94d154199f447d99b7263cbddab75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb690064cdaaeb0cff726e82756bba3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e757b094523b7ad08f122d56e7d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b830ca68d2762ba5cb11b01a7b77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ce0832bbbd19aceb7590e706c725638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c75c54aa88ce6dc09defd8f483ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b0b7bdcf5757e4193f3a9bf8aa87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461458734f0bd157c853d00251bca6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5908c039aedc58a0d995486ef8416642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179f0b71f324c901dad3d127d1dce7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d699bfbefe2f47a8796632af9430644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdc01abbbed76ca3b373005c2d820645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf154572f1fe1c6474f7ceffa70ed0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc7482578001d2f81ef0b63e16c3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134865ae4d97cf5c99dfb12e25e20ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5614074d20b9a7934d9ee39e5c8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e37b993104265a58bbd75a5349de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a021fc7e238adc63847ebd945807651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d75aa6e94ca5560272c14a28a3b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d60e3d8a8136fd11ceb615ea53d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e804874e54ea96c63b15a381d137e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c11ccc76f67c314017c65ea5f2d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c3aaf7ac32db722afcbf7a872060656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00072bd4d483350a9b73aad0bfc68b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538656251e236f25888dacc50261cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ad1ea6938c4339f00457e68092b6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984398477ac2472294fc82a257b3227a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8488c856f07be71009738c94bd8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d7ddc32262efabba58b42bedbdfb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d83b08ef269f66c595845c9a3d7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58fb32cc4d3c54ac5c08ef31ae1e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fccb069d5cf1c47da9e794e34280f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c4edbb076755660c80a7d33dde6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8982ff86ea7f554bc7d8b34206f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a11f340fbb5cd32049be1b70d8a72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854cc72a3e4fefb6ab90874f46dd63f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846961d9a15e4ba3a274649255a97d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2bba15c3e0a9854671d224bb7905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14df685b0b312fd05b8d3d0300a2f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cfc33ec82cce0f1ffd3e34d1d079673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5cfa2fefe1d2d63f90a6b69e31877674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d38e1d2e810354e01902741bf4b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988fd4dc79ac4c9a07e1547969bb92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85975ef25b6f3c602a07f3a31f99106a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfbe9dc63d577150d100036a4d3d22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac498068934b16b4f9666b7335e7fa6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e393209e483d2576d7e2b58e6ca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b6c2c511f69cdb4ddb307ed5b83c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6c36b7da204ac6a8bc7bb4f53eca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e267169d86abacd4510ad706b1ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b8bdaa30df0ae422d4c59ddb685a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b55cf1185022a29705c1a149ffe1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a0e15e7253febb9ce16a2efb08d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab633590e3bf81e78b70f8349781af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4a84711a30c60bc61c10687d4b667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed30e3c44e8c392a3ff741a6347dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c898844575f23f8da47ba7c3a74c39a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea7d7b3f3baf10ee433a71d85e7f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8570f5a560712c243be5d69be1a7d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a01f571d8775b6f9a298b532c86de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dad2746d5172fae8d812f06449514694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c77a33a7b54048e013ee5feab8d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560efa4cc4b694e0c8ea87f7b78e65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e71e36acce6692e9c8c75120296ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b62174320841e627df63bf68de8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfbd6c21380e4d5f35f885f5f8690c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce3db80c411ffdbe4c1f9445081d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f90eb7d76ff0fc5311e06913e946701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697fc4e3b3324d0a55a35a5e9822d12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd26a6e11733d0b17063a00cd3726d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb90c8b23591787cf4f773c2325f5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2f601995d32509c86efc71f7e256705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4655874e976135e19ae4e7c6e97037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc7ee25d4f40dba84d043880516d68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f190e026e19eb5af6b7fc54acb92f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552ac6fcf0b3186f6a2cc2c071ad82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1f81ad2648a96f20d4eb586e01c85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52104b421a88d9a84546b293834bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8e32784f972db1d6ac4064bdd8309712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095743c5c8960016525cd8964c5d4e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e104d3643289cb56522633c988beb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320241ef7efc34e9b8a2717c35816741715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f4b0a4b8f9e66263f468ff397c4bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152690364d58ab3f0ef58e8af1bf93c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4894ad0c74847549c7d1cae29247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366284083dd8bb0bd259daf07b5e8029719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7844492e3877ad558a74bb9e75bb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ed08f04c353070cd7e699cf7bcd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9d2ae45ed6e5cdfd9842d60a9e34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ede6a0228fc9fa53250d46f89d0be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3930049ff902da2510c34a05f806724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e116eacab54feb1b6599561abb8726725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908303c16d30531dff6a554845c9d51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce41fb144e0b7c75bd2fd72935311727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f5bf0fbf75fbb823e047a9cbec0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d0e81fc1fa6c11757f69ef891e2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f638d72e29028c001522a77656b5d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f136e80c682115d6aba49502d347e47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093253d06a6ffccaaf431d10e7b8508d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867456ad959db8e38c8eccf19a30ab32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513adc5bbf89b6c0223cc8280665e89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297916b2fc00ec85ae318eeaa36b38ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ace05bee618483c2ba9606d0c7ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449401798f28f3f318f873981f99f0b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c825271e5e80e7ebaac09baf36ac28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65fba756b11b39919eac3ea63815b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b65b5f44d1d445905bc11da6875e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cab67cdd8927374d96ed78b4c0efa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131891defd77bf5c4f88bb5fc07efa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d0fb34f4b73619d961ff292c8e8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf77c95e9ddaaa9647f643198cc918f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4dcd86f95d86daa64766ecc660f9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e52bb487de6d71b8cd5747015553f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd25bd2c43c340308b94b04428858747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965a87420a47c91d1f3b56f8f98b9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbcb015b6b31d890a12109710a1f1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb549f6a638b793de91bb53c1662634750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366ab6007964c6fda461634e6dd847751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f396482ca448f69185c8f46d1ad5f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c35c747f9d15fb2a5005f923cb00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9fccd5209509917e25606425199ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737bcc80b74e360951376865115bcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622493737ef90b311d6efb696e1fb16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8e2f8c43f3feb4d56b1a13657e66c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a503991e053ccce78baf346289dca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb55859eae58341c0df363895c0f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057be30fb3eb7e088ec3dde17cd71b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0e3040f393850c2d6c64215b7e6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf997677228149e3cbfd99f83df0473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985c6ca9c4219939cbd06cb2e6cf164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c345e3cf3e6ee45461983dd670ba25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383608a92912409a3fbc529081148a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7e27d40961c1cf286ed78956dc977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb139ff4a2039635296061e5e394f7258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d01009514085c5a1df6fa4345a59459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ae1662b2f52e6dc6d80111888b3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d95478e5a308e7443a251b3681cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd07f1ae8879248713c941f933de112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2a25d4ccbaa8e08cd8fe3364bb7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf3265a4d08cfd28244520fb85fba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36bd79d46427155704f82073ade3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c527e7211712f30d4a5828de0f2e4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c859e695369bd6cc4931ba53a2dce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76972a9564b784a5dcbdfeee70f6ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa48b328a3b9ba9cd81d468fde1ab719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e856f15746e1c51aced7279824636920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec882a520c6c575f9a17ef7e2c4582221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c01b404a3180fe93d94fe538594b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fddfd15901126d9abc64e2247cba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac99e91b736d4fbe21ec38352b849024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a54df7df7afa50f0a536079913ed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f089c0b80c48789fbdaec3810e3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bcf6eb24af409a8047fdef2f5e1ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e65cbc7a8026f1c7622e2b4c86a78828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aa0dcf68653f7f55a0b3887fbb25629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a451de499fcc609c3374b05322d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf8089afc922eeb47423f0937be6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70288d814523e420fe1b9a37a9cbbaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed348b1aa549036f38eee81d8318a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b734e87a44969e9781099d9118a5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb1c3faf81e5524d5bc6d3a7ff99cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aed00c4ae5dab83bb500dee32030e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab5cb028d42f7f9919976e515b264737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ad52dd4374132b7e6a71d9ad4a89238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82176b9ba9037aac1d63213d771627b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd258ba888932c3a7c9546d956b64d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724d9b34c0f0f5bfd4b4fdccff5d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615cdbe3b958002008126112d01665a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ea901499e9b8a288a2b040fe80b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ae6dd2f6476f7e625ab8be50038944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52849dea7796d8d38b988810a456d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae774ed2ec5bfe31e0312354f8e9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7803fce212383e1ee1da6ff26e4db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e2a2588ee8d82c82b001e4acf2b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5bda96766cb20a18041799d3519d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd2955bd053ad2dc7b8ce95a27e56150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaac46106d3679208c580fea7b13c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2b1ba7b5ca640b39df9c83ce014052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ebc01fda23369d72dc6b0b7a340153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162d68e190afb7314c004b9bcae75854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4111b6bc5703c9d55be5b2ee80214355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbff11ef77f383b32350e7720452f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65dcb6cdd0e63264b492dc964b89b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666e56b73fb9dcb7ee96bf2c2badd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb994e1c45ce34a0022e387f5e6ffaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004687da09e52a3f46bb3b66d1c2858060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce981ba86cfaa5877a4f7d5f3a0d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8de4a24e64e641c08e3e6b31b7588f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c565e990d14dcae2b98dfde45db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac01c2147205d4b7732323393dca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa860b10c2c6d3717e2c87c08084d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddd50302f504800aa45663a45a88f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbce43aafdb8f7555c3d9b55448ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf690fc5f87a487d8a817033c2407b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19c76ee09e6aa2b1b1d9c80721c5e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7697cfe25d17e4ea7757cf6fbf30ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e63c9e2312c43cc966eaa4c85b14c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa12de72eb09f177f19fd77b26aeca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29baea4952830f43744747822e9e9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc7de0c521d61e49bf46dee84a75674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239bbedd4f131e2c858d7699a2da9d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420312134b6990da868d66427d8edbc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da7e70ec6bba47eb2aa0b08ffd8e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528969754c4723e571767a2cbe88fa1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed881bbd13f4bd3689b83ea3cb86258979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74fdebe9dc31a85d26ae7123e20a4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e0ae346161ce46754148aa36c577181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aaa51f507c240ce9f75a84d903b4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef4f7513ef4e879837ab7a60b3bdff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6cc908dd92565baff0634cfa3edc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cffee96af86b290420e0b3175a3f1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d919f3ee1091204d6943bc0d8770086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7614e41f66b118a476533cc4c12a2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7560d68506e1d873c6e227f4dcbd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3e1d63055d8fa6087261899b6276389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac438f9c055a356c27ce27a854946c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed030efc7aec4c338c2b6ad765620891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010dbd792e64c68260f585024e2acaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1e49e183bc83fc57479fba59d24f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70537942a62d606d042c803b22db1e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a8d71f75cd6619ece715f0d5b73695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ba9eef74f05fdf648ea7455d89a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6616ba61f0c4dac6e210a18257600097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0f22c234a6f907fb19293aace6a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006c6cbf4c183e8ac7b8d0d733405499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee687f15f7fad33d0aed1bf5de441d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5c121c9824ed700d7b3824fbdd70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79747592c1010291abd931e32de811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be51933ff86d85f250aa6456f6769c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcbdd4500113fba538c8e7d03c8a56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c6cbb6e9f3e24499bc87c61ac21c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f186eb6f77ef85545e0232146ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02fe4e8bba5fd4b345606dbc6b526b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f8a06f5983384664209c6461b5df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e333218fe94be9299ffb34ac7b61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0d0d2d1ab28d0702374ce5efb9a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a5bb8cc69d82352967c8026dcadb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ded0410b99563ff43d7cee485c9ef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690bbaa159d946fe09f6803c1d2455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb147a6df5c24092df57907b16375b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53623d62d6039f67e5c1ca902ec3658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9c190dad0a48a3ce9b1259ff8ac58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a52653db624a95c2c639be2982e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033dfaa616628bfc138027c5d52a931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7166f2e43aa2d435abaff59f257a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67520d585c6ff411bb1bcfaa60c046f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cacaa6da7234faac1f8b9957ec3b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af3860e2406eb2862641d07a60a55b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c879b3d43100dca69941e10672cef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f58bda4130a643d21320605c0e7d5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7791e60f9b9719ff83784d043b850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8e04abaf193c41b987e01222243f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8b8c4796588e88b53df5628d9891127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05cc26c6fd0d0c793426b8c3b8a3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069632dc73efae26f5dc337cd207457129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744586757172bc652d1a94b3e212b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e1a70a2f0b67a20b1b165de7e9d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a421fe31611253444ede2e80e0459132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d989720bed33d1e863e40f47076a308133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120827761ad09942967653f46480a83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c155160f9eeeaca13ac4f595b6156c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f115f7644d466cf59db53820f9f4fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35c927d3158c71b89350fce75ad9cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d58c4211ddeb8274690e1739e2ddd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c056fc7e27196d02b6c7479a4509ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16db92341459d0e7f5190888d75f766140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264454e8b772bc07793eb01a5a381fa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075dea98b276fbeeba6c3fc815c8d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6f8b37c097c1698c7c231075060c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843275690e6d949e9f6037347de1677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5451bc7a2ea9e873c0b75599297d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b405b54d173904a508c97d5583cb69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f29557373464328ba364a8747b664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09098d885e6b6f43dbe7378267c6fcef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c70246e607320b964cc589d534040149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f0763d47aa77d1ddf586a91d62aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbcd7cfdc6e3efa9981541693608b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32724fe00388c9764cd612d716202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7269dfbe4c0172497e38532e54362153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ddb2781db13528b97e28c933538f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4cabeed5831bd862ff08e7dee9c88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c865528fad7f5b2b1e746d1a54203c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb1df0359aa61f06c60857d589365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e4b42a7635c211da23914a2a7140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c01af043b492476e13e18495d498e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6b2bac723eca19eee7897073a387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7bbf206df86b5985ee4ba058cb21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a27ff98aa3baa8641afd5949d47935162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80b366460b7e1173204377d4ad990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c8ddbeb148dc0891c097cb1eaf1d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5e27d8277a730a75a3a1eefdc686165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0628bc272ca0cc625192abc53a254166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e8e72594d8ff39520cb2075ebbc59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e383420b752deede4e23505db00a415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3fd726cc26a8a06a42515e2c07545169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1acc1491df1cad3eecbff3c8fef01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7acb97939c8eecfaeff3ac3fb932b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1622c27c6d208738ef956f26e08e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92fc0e76bc98ad93db712e9ee0a2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a22094b92120183deef1744adbf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224784eaee9c0651acf12a1ee810f442175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f413f40744d57feadc348b4b1140b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad27783810784dbaae53d2d858e173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7dfc52400981716043eb6fd8197eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3b67002ed234323eb42a305621d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b8d5333ad35d91062ffa2c52b7479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c370f1950f5b04340d3dad00b78529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e578c4b6269522da73ccf2c8fdbc6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f694cc5c5f82d7bb3e82699741cdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e213c3c9d3e0b160911fad5f18a71e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e24e313e7d8668583bea049b4bac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c07b4a45fc4bd9d7d7834211a8f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365a71d4088170530edcdfb97cabe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fc3175a9c67ae8d5529d38401058188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f0accf3714c9e2cd2cd168cf479f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a54ebe96465a89406ff33b06e3970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031297aa053c3680be4fc40b4ff49d2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de59182715b98912cec65238daa0e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e82f6588c2b129d39d0c53be2be24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5305ebd0a9c6a5cb7ba4f95b688c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f7012b7570def0d980b6b5cf8b86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f058aa877bdfad19c085a77867fbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d5074f10b6740d16d2a776f1030d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992f6882e51bc0218aa12947f5379e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b27a3ba7ed316439a6e784fda5b01d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ad8582e9bd8e0681c9ea28fdb9f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2576a5fd5df18b36632400a75bab2bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dbae272d1abf819a11965c1ebf8d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0eacd905b98deb9a7702b57d1d66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ab49750b3fda5339d982faad01a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb38e1bc143a27b33574c169d5e7b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce1d18bd093d29d9ca9b5b2dd0c67f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787fa33602552455d60f26807b8e3bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfbfe6485aadae57018932b53c0238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b04c4dc296c9a677e5cb898a8e6bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839edefb4f27f3fd69bc4a8166a848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63623e800eea5796849b38eb75206e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735043cea216e876de5c7f155ba3b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef3d101e3ff8ec97f0fbc924acb7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1133038d5def575ce9be84278cc70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815dc627161cce3f1388060f8fec830215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0c7e1ea52d26012a50131f892823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697de147ec762142e308e2c0a91059217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099732824840a4abab31862e59ba6564218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553077e37261c0f45220af9e781bb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63158f4af52de9008bb7ffc35d03a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168714fc8342a8d35f6282b14f2c49ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c6365d9f7d0968c9f794b030e77c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f20c95654b1277b51b5f099a94b2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd7c01c61beff73de87c8e0a25bb2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20783302248506376d814e1b1688dec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b708af7ddf5a9117b9e3000494b90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194fbc5404395c973b859214eb8954227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406460607a984eec5a71a795a4bba925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604ef742c50ceff6c2eae90b739ad4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db785a9df6352bcade2d00a877aac0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a30716e2fe9c3063ede4bc6b79f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d1067c402382725f20eb9c1a98f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d71c9807435cb55a41c9c5cdc5c23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749470bc53d33eb20904cc1f945a3fe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d200034404cb9136522c48943f02f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0500454043c3a7f6aef146bccac5e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f5a9caeef5f0cb6f9d237d42beb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b431e20b6dffa71a604d8b24960d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb3d96d82396eb63790f712e1b015a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9bd42d0777c4f66a94a13317823e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44b6a8a8fdb7b162debafb434821fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648622e218642061cc0182ee4305d2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f134fded927c37147ae0ad7e95d10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489b076c4daba4f925535ce03bea1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2ac5af470c1eb5e831e1404055b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877db2553d8d70b00bc5526e795c9a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a51b25f0bdd15d36a80844694df5cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6054cbdfb0e247ea5ce37f380a99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d127ce209f21abc25508c48de1c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96455564f988b3cb747d4b66bd26066250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de08923e796ec709088451a16517f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9a812f1a3cc36675da55b0ddb376252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630e7b42346955eac5e21f770a783a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235711474f889aac3dbef0f456d6e7a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a488f1aed478568018af7e21fb93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff0f03f533de970e802fac8bcf537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37a5ba6da484a9c8ad1997fe5e807257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45871d39ce5295d88813ce8bf47bb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cffc3ab38c024ae9401e6822d88709259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff8f142ccc001ab4ad9bbe33a8c65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a294a6583f06231c4bb1dad32ae4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a8cfd362ed0f6611e8f09f83bf63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fcc91ed3026637d6d561ff581268263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10eda10504cc851caf842a9538b834264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494bbf6abc652194d9570de54ef5ffb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4f3370aa13556d9a6862a3a5c3de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50a5f241a07465126f2738eec51be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd5510cd855e0e92114ba009e2286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985481f2b29da227cc2d390757e2638a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcfe220613c0348e718aec8ef36dbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a1fee51030e09086a6c0927e38eca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a697e1a4916b476a8a7afd5a9491b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f76a6de00f407654518a212e9434273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a200b2dd6d70422a0338ebc5063642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123bfbdb4d54b8c81f9b831137cad93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba80b741ad0a5b903dda1667c8dd0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229d17fce12be5388cabb51967b4ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211e4606845fc7cf1ecc5bcd65b8ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd705a65ffe71505a912ebe246e0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc70b91a0e62465a43a0b18bdc266280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c60b8db3759529b2f3c5aeb0ec6e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15de5f3061a0bc51e9b4b0f41f625e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00c60c16910e20093f131d567fa63f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327359912fa1a424f34991ed75420e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30110849e0c6f8d0396e08f69e85095285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a568d7276bf809f16a5e0d43b150286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d3ab196bbf45b58da4caf85706db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba9db46ea7aa1e9c7650a513fa60b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3c6c65d36cd6257db79b03723a42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c05f4007ed33a8dbe3229ee363a69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b4fa7e3d8151366425f8ecc6e921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2986226509feeab276b89b4a82da5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a0f9724552f1ec3eea90e602b8d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07828eb012dfc8a4371f0197ebbf42e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410f2f170eddb843b7efeac4e3a6fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33dfa69fb45358fda4d0145129770b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b76d3aff2684c71b104f082a34a283297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cbb6d313d588c61a412822d2b09a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251366e3149dd3b0827409672cfd85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aef058a9715e797517f9ecee13110300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba08f23ad0a68768adfc44426cda8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d450495e5f771cef121fadf17fc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ddedd5c099b9d62aae8aca1030dba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c9903c98bfb0d79bfecf726558c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2969fee9f84b40df209305f2872cb9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05c30f4e6aabaa17919c9711604633306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ac23a0f15d30cac44f7ad038e03f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c12b0e05766ab828592d6e3e1d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3b6f7b8c5b1a5a55b2fa00ad3627309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b9a49c3e5c51882c6fab416dec706310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36310d9fa8c38f72876580dc90bb8022311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f430044504ced10fa1af7300ecb035a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cda353c6ff45873feab26a14ab4fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d8064432536af58b1e14b7caca50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356bfaa70eb282cd1f16a399ad8780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982acbec87f62361a7dfc7ead200a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a147820f3e2fc3803743dc0a6232317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a28268b51f13bfb95e301d15710df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4544b28c0366c35ecc8e2515bb57e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129607aaf45c2b23824d822c7beb68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a1f69301cdd26c5b1620429b9f34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e62523b593795d7c60251214e0c8bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd259ede5035c5d052dbaa5d05eb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a814b732d3efd71729526203b48db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6bc827644f0eca9162d2357918251325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5aea42e469d823c063dfab11648d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef31e47c5aba359774f9cb7c53983c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d380a7821b1f26d5672029bf5d5ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9dc65028c09356d10cb53409cbb18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c1a0b81218e71ec2211769b3ec1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ea89f9e977f3bdaa2c275956f1700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36ad753d58ac55ddf0f1cd00735ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f750d115e29558f6289d5553b90bf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3750096d448be1b47d208fba230e649334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7f9fa2a2657d6f2ef6eec7fc75f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82409e8078a4ab83c60e3a2c839d8250336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b692dfbf85c0cb65f13b50d78acec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde198dea40daf7fdfcdc19286f607d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aaa08bb265f80f02ec2272bc4610d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e3f3b14d35016d278359f8cb3773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60694a6c201736c61c75d7de57d9292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476e6c56c809bf67211d6f708c6199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118445323f5026e2d88005bb2bb571343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca53700e8cb5c599718588fade2366b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d2c46b4574e1501d0bfd800a5e87c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8ef3b877859502d755906baa887b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827758e51b2bed7af629e7a20f47e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdeef8cf1a88efd8eaacd6de95f4b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884577dbb9176848027925f2622ff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b53245b4764413dc27b042198f8336350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9aa73c2d7b22f82e5c7374de467b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2e99ec6cfe93a502eec46dd91e809352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948f47f2189667c36eaa32443966da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0539ed4f25642fd79f262558a027a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac1a521240d67e437b9c84398e3d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe6a582d6670c4ddd8b087010d4de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808f174d5d14c55481514f673eb4c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c62953c5458fab9bdc7800eb7d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f04294021ff8742c616e6c49b755359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d1f399edf72a113545496dfad2337360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6246767f69e8ed6c4f82a2e6b2030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf7a7801f869bb55cf6d2474cca98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05a5a507dc1aa55ff5ce99a2a10ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81624c7a11d3bd070185c34421e1fbe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c414199ef598d770203465a48c6320365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b011e3ba61f500d703e18a19c68bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f3fb3c39dcb9d201b1c7b1d4d77ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed1df7d8648a08a2ba45dc4ef7a2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebffbe8fe9c9e310ab9fe9d978088e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c1ab317546c3d0b0c5ef54f3ebe3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c79ffcbb3a25b11baa87d34a8f46ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f95715ba7e6192e2f64a4492d4155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af8bc345a5b192b3edc8873b01870373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838b35125dc4463e0fb4114e3fedbe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf00da91e65c72767475d912e2cda8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6cec7bc467930c9ff90ddd507e1ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799375fdc12ed80e256183f442aa4be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7f6164a377dea3c19385fa83c763378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eee9a247f908d632a090b10cbc557e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f5feba4a1f1aedcc3b531ac14a2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f32e5c9ace7a16f60602e56668a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bdcb06faf110036fb55f261bb759c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefb6ee77058117ef27bfa63e4b2a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d10923c28f943754e02a5e79576a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75975e556d50e6a0c612db2b42cf78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536c4074c13941a71b3450fbefd906386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127537a2887b5c66afb4ec230e29212387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16803bf565a5bc44a3839d6e8281c721388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce4de67ea5dbe8dc260411c14fd53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e420d9fed785658cb97adc1d6a966390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86781079d83aef5946e6adfd919359c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a810ee20ecb4bba15dab07398358c9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65bbd63476e5143846af713d47b22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681d70c73ebae94f04c44dc3a7c562394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59342f13e4ba476a61c64fd1f9205ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b5ebaf6dd40208ca1e8fdd35c553396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6b1a692820a27b8fe619d39372a60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134840519243da94979076f6e4b147398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ce8fd6affe5ef06da20e1e3c8238399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868534c836f86099cd9c658b4b6cdc0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193141d3977523c2c3f59e19122cf50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268ab16e90c86892ef8f2c66faf13a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feec689d8ab4f8a8f87d33d865663a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18fd44e096a5b87a0302134bf45014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42db8397c79d1af0c3bd3911010d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a864ff200d231f25fcf20e28ab32a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e75d0c6ec51bc32d3cea9e0da3c1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1797dbad14a13c9010b71065900ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f58ae2eda9a2b6e8d739b53c943f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62006e768a1d7e2cba148a812b28ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712fc4992fd02ec7f9a44831a87ad77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d32ecaf02bf42d74c813cd2d568f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6d6f803e1f6225eba922525225f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f98b81491958d165324c2f918d22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd1f489e659dce87e6cdfbc8c7a6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae3a655db656c988b07a8ff4c0acae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a22d3d9383507a58905bca308fdce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e315ab0221642a6a6e927529dd754418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f1be67902a49898f6030ed59e781419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c7af5fddaa848e385510ddf75ef0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f73d2fa1d0d9682d56e775ee8b3dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f653c4f0618b1f8c404652c0127b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe63554364538fd777611f0d5fd72b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03cd53779978f8c953e7beb0ab5618424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b4e144db6fc78548dacd1a4371c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823e81cfe82986939d47540858c966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e16d730b4484fb8c45a91be9b23a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ef177b718ce9aed50e169ee624c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ed38091ddaf08654a3f8a92f01914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee051e8bb85f4180876d48b5935b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de23311443b34d191ddf466f84639431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6499e19d113e4979643b1a18e1e12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef9437d19d221960c658b48b53abc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8382b6a113d62619a6a87b7b12cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2f9c25fc6377ee59fb98dfe38fabd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f95da8f27aa761af6140403128a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ad6a28afc75eebd315f97748f803437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5f63da44a8a4b168e661c44004ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76943b735c92d0848cb7ac3b5cf442439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c4b5e9d1d4aed2cd62c2a5927cfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2157d0e03a98674ea1e3d69361b451441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c467b4bfb6e8dce0479c7d9278dce1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e99ded095da4d6bfa69d065dfa29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a21e0f3c0f23f0fd77c87ab3d3d92b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fcb142fe7a2af07e5cf9a7a6c412445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e000363f2e5b7c76a95d209bb4ed7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d5dd1fde4762dad6227a21ba44d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b577abf07fa8058038e2123c8a3c27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c4370c1fc5eb4289e2c36de25089449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1c4d18ca9777f2fb9fa4752ba106450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839487356521617d8892e8805ca202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137211fb5c806572903bb6f4e3233360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da149d60c267f66abd1ddf11589bf7a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388eebf9c7f5e392ca074c02324f6e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77bcff149901fc50a3703e65bf64e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60dad6d157b6bd0de601b0af2e188456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b8ff060f026c4b99f8a85210b203d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b48497f30acd9462e5a5a837260b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da295c1886730319f38cae303ac6bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5663e61fdb2fef9510b96e15451bdba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28a04f30dd9a926369a84d600ebd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae03f6eef310fc8a439483081cdcc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f1e1c219c9f0befa7e3c685487c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add376209c65bc65b12cd00e8c3694c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269fab31fdb3116a6fd959532c8073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba2c78a30d04dd5df4306090a55ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c12825615e3ce29d0848d3a5930d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05da38a65bfebab473f1522d64f23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09eb66cba76febbdf9ce7d112d5d52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4d4d992a545cec7558f9d746407a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0687fa1da4f01c9401e7695342007cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236994f2c679ce1cb785153b15457cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1fa6aae124dda7b2abdfe1b811c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313265764454b48e3534f96f8399d847474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389375ef1bcb5023236425b81c354a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089eef812af08e929c60d5a472d799476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f303c2987245c37a5df2f5aafd2495477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2c4417a2a5026fb2da3df17c4386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a26c00ece44df066cd0cf8810970479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed4e1ee132729bccfa97af4338e5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf72e7e4692123406fe6234266ef6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363619d397de6ebe474f743fc04718a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd651756dfd04ebe5ea718546db55c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ecf8a2304e84294fca2a57ea1703c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3bc68ad995617ecd270ae77fca597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed3af1556ea6c01a2f6d0c68d180a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf9f723baa381858ad8842ac27104487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ba456e1e95a55f28e6424b33d938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c7dc22f7022a049e32b0a4898a62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e45bf0552c4d869fd5ce07735f5e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc04deea8982e0945464c55c06b55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c4349ee41f4bc06df3eff2553725492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580306e75824f59a246aac6a1aacbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2573c08695f62de02186cf130ccee14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06453b382c2ae069ae4c2542dbd13cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d5c7e932c4a8623a2d73489b51854496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200a94344e0482b2891edd4ef680a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021948327e68a1f8487ff9a2d6bdc40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed03c29c653668bfd4e5de249a2ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d09740bb669e41469426033e094e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea44032dbaffbadb6a1985d6c58fc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc6c8ee216dae8b4eb18e2d86d0e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3ea4962b534104a8696bd503567e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4877a0b651bb6e82cc0a7add1cca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fac8a55d327466477ea97e43f7ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ecc3bc0f3b30bbee87052031039a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de868d432c3755d368d54a5c836205507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dca8d70aee20836cfbd6010b29945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaa7ef86bb689369a3bbfa35bfe39a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b522eac8c9a7d4614c715302f3a38f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd2a5754d20a5f775d2e16c200739511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e050f11bc254518426cc35c66e42d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38721ad9371d8ceb4fd43e9997c29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e397dae67bf0c598fdbb1b72ea729514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda2ab79be39e615211f6c0dda78a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b90d156801c244caadd625c1ea1d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6adaebc60762facc44305f2394bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a264aecf2b5b941329d74888a9e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6822267a208a7fba6a48877434c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e6a0cd62db7106411e22220d79c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2a72db8281015ba8f59f7ceef6bf5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f81c1906a970049bb3e914b4f6288522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9216c16e2bfecfce3f80f054c734e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6941e20f1c33d2fbb484a0a22d06d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0cef0b0044823c6b38f38a86e98f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c4cf13542e48fcbfac2ed7f1a85ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c013f6a1710dd08c2ce6059bdcd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354166da4e87ba9cad5a6dfe3a50c476528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c210029a652382d1138f089f6d78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158ddbef80fb57247a68758662d355530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393832dfb2b62146d1fb1931e95fb92a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93a13c6b6a8d8780638d04f7deed9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0019f1f4f0344256fd7c0bebd4cd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff31333221a902588a479569a968f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763181faa0c52443259263cf604d0eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5fe727e17e74a2f112b7553050639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21c979eaa4030f24132bd029b2b22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffd034564a0305c64adcae769a97b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853651dfdea86234b23f0838eee657a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5cee30bd1c0f0a39ca693199b7f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed53bfafb4cfb6aab07850940e048541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e394e222c0cb85a9eb4e95c88e44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe90aac0cf63397bb9c079abb3508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54722454c300365c8edb70e7ca1e046e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6991e29e4f1b14258b10d3c442637545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b75e66611d3cbf6aa926939ba595546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6e0407bb91ba9db857da613bd3208547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f01321a7423a30c284b3a4e391fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b461e3f392e0d2a0160e94e7fcfd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca994d719f160a36af02cf7f9169e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0a3bd70ec816a201f2da4e8f3b94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c04bb2166ea372579e96122cacddc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce706d5990530469bba4bcc0b9a1583553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b87692a94c879066a59a9f4622ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6885336912c8fb218e4b50b2df393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd57abb82031f9b953a60765b36d708556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470778bddf0e7434173416d113b82c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff65bf66921486b29b1eabb5f207ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dbde5864bfd4e3642c9cf94deb50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6afda8375d0d9d6626c03eef5f8e5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf636f77900227442f8cfe107d79564561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa777356f90e593ecf6da39a525f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884712bf116be1392b887ce75c4e44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817544a655e50f8762caa834af6b12b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5d6ce0d8b73b61c38d5d9d484bc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d3014bcd471fdfeb9e65f3b18e81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48efcac7d58de1b771929ea7e14e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1d078b221d515e3bc03eb2ae120a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b955933dcabf8ffabccac5ff7127569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea792835d5768703a28a7f0c493f425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0236671f299558aa35bef8523dc32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e10477f470078317d6205375728fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7ce7401d4d34ad644dc0253e6f470573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e0776f480c6e35d153a742bd72cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7445bf9c82622f4753ca9c8478f8813575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a40a16f3c62fce0d1c715fd866f0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f27e2d7c7e049eea0beae48a14e20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288b006af286c59d9a5ab4402e3ead578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f166c797617ed907f1446bc3bc12ed7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a079758406243cb5aaf33a7b585f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8894706c16c66fd6d24c4cdacd7b69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03e055cd8f5ec1a71b82b1af1cb47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d408feee3083d6a8b6794afa55a122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423235ee2ffda03e41cf7688dbd475d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acfd5dd5baa6027f74bb027bdd272585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1c86382534a3bf90b1d2c025942d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a27524df068a0c06fa7c6957083d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e3421c4632f3e5968ecb8f1be7985588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5109d2438e31e627338d93f47a73989589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487b522e28afa4d15d84399208891b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fdb3d5e637a3bb0c89d88b6cacce2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be67efe1d9526a3f77035abf4439c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1fdaf3d6b5d90b3d7fa410227fc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce6e9220b9b56701cf1af0036636e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98a9d68d7278e84214f08b6e04800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51703c3108c50b66a7f10571d105a3ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004f5271b8bf4de215afdc033607d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f7e8190ad7d4172bb9f6d82322e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f610b5f3b48b18d9c6f938904e0a14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099671a9f97b5cad41bf197c1726fe80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f71bb9f23d1892147c6152b3d21fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32724b3a9eccb520b52ab8eab040ab53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ba80911abf72ea9c236ce742b1a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b29b31e26f85983043aa38f4f6475604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fb9f3c4b66142b9467d64a0097194605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef6e3130c73a172d59896632f3a26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fd58e0c7ca91e2886c5ec17ac849b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921a335f33b526e075d51c0d2e4fc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86288fe08541a0901fe8ba253bd68553609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc91b6fc0fbeca2b028b291c1563e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4313e345161e334d1444fb03bbbb5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2119e52ad76e5580ed3428dbfe79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626afa331bc57e05c0b5d72f281eec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18316dce0b2319382bc09f9b656c78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ecf7df084ac01f1bfc9d3415b27a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a5d3d82385d42eae995db6b640d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7568a38a6cfdc5e27ea0d58d7e2524617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505b9fa961e76642e7c85b8616b00bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41504c40cdfe9ea9a2ab2b143b4c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455c2b2d4892bcc3b561d598e1c383e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494024e89891fdf17e5bfa89c2c657621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2165677c214635917d552f333ae6257622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b8df46c43385ace74be98aa6ab35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa44a6bca2cb83561a20e06b3a870624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9a94b8bbfc8e9469c164c3e13115625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98f0c79d6dc3c487d7a98ead62529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d4c9d02a7a82877e5c4973238d4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680dfc635fff15d83e8eb43df79316a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056fd8915142f8c9fc1710f60389fdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850241f28d92bcc5f146f95b9dcd6105630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6badcde3094598d7069f649baea653631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257bcf1324b66559da1f775e008e87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa04e2f09c66932da70495830e4edb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e776ec35d3d5671d6319a347510fe9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf079262db23ec2c3bb76f92cd384635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91bd89b35a2ecacaa9e463dd8c60b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c16ad3a27d083835889d1197f6cf61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69db6adc1fe87e1528aa0cf50d9fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32a5f66dbbe514b01da777c9d0aaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e313f28ffac6fe7cd0494b6fcd4e11a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfcf23ca5ceb5c88c7ec5f8c8d194641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02f2b31fd9a4b1ba03d88d03bd010642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a09f69f54d5586a53b6122eff3f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2cf861d48d19e31916c27df714d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7fef24a498900bc11864baff1100f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725749e6abcdab40c976e1656cd1224a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23743f6ece89db2de2c45bbca6cff4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ee2831519d7b1d46f90958e79b3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490f26c60269505385b7c4d9b5b27ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dc5e2677a1fafa8323866982710d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f0e1a6a29b3dd384e9d2d133230da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5120e71cfd10a27af8a3eed160245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717345abc354b488d052c34feb0be279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2d662e326f22a49d054cd9fd54d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0fa47901deaddb72784901ac45447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94f776b2aba817aede35ddf9677d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95785deeaa1f1e668d5adf9253b2ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06514cb04b3110cc97b2a8f2b4518658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688b09f26817b627d607e37ab5123e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1c1cfda0d9c772fd138510792bc46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce7393d19b3ddd11fe208d80970e8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda164a3baed903d2cc9f429a3e14bf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0d3e7870c06e197dac3962b19b87e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e085f2cb194151d227508cf3f8c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731089dc047a9440c70fa802cf0bfc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9f1f6b121b99e549f4262c61c6fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc93150d15f870a6477a625c4ad091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0c1fde93de4d23aa47379dd473f3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec152d612a71069df1936a81cdf201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ae8918e7e45d430451c7bf801d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b73b44c8079fa7e13c98dad2aba0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5c5ce0c206d05990320caeef4601672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f5328f581a0b1c634aad31deed60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009078832079cc97f92005a2e4dfba41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d308af1b2cf52a45ad8d9fc3f821ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8fc3d6b9a6090406e32c263d9787676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d87e7faa41493452c243efbacbd7af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd68eb1de3d0fd89bd15200e38b53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f715740b3e3e48dd43153ce365b66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc134420cf09b63f6c0ebc34c0afc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfab3b50b133a82f7465bbaf33fa5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac66c898ee69f3dcdf638c16302b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeea1f4b89844046b3f317f9b3f799683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bab77a2cdfacbb63b7a61e928746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f4902e87ebae7ed1a7c2fdb2a579685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591cf94a946834f3848be12f96b7c1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6857ccc0665a40caed2974f5ea30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf421faac402d63578d60d7b9bba9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bfed11b6dfdf8722f7f9eea1c6a35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9968bdea224e2ef022e1220177fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314822113c298b95e87c972027730df7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80ea63943b231766501d7ce8fc3a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bac831894b6354921bb60dd4ea9f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165fd0de4c22d3664dcc78beb9db20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754608196a052c339928857635fa163e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281bfda31e2c41cb6fe2aa338ea8c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a6e0fd2fec750d674d5898f4e9040697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf5cfb4b3050bdb53f2848404f627698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f55a99792b6f31dc86c0a377cff2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c23e0cbbfdf6586d9ad951cf02ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5e9c41585c16511e90fb8b7f64a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f40b687ad4d432f11b73ed328664702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561336ba9575d25e237c3eafc764f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940606ce01f2bf2ef58efc5fa1ee9bf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a03ae5af666bd19d5e3e0c2a94bbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081289ee84123c6c1cf15eec69f133b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab843f2692bbd025f38cd754fcfd6d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e76da9b757fa2136cd16eb7a8af4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98518adfa415ba802faeacf23dde7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a843e1a11ee9ead2e24066ad6e1df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c77aed50f056d05b3c555131ee3d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c835d474e78c61201e674bf74b36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec60065b1581dcad8a5e4c55bb199713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0bb231a190722fffa4754cf74caf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfabf0a11596a107ed0a65ae61fd53a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a215468bd24a36bab8799effcb4bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae238ced62d252cc5b647a1f1daf6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238eda515790474e09b5e27ca30a38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551d5f1d681c2fff2c863ccb692d76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289b9c2b072f9355fcf0a6a302b57b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a994205f368d1292f926119b38dcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cac3a5b9c915178f750a0cb7a8c0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef5986ae2be2701d2c01dc243f1d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e92588ebcb732e2d0a728e0a33d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572210b4e8e2f084f3dd18ccae6b3ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2557ec51e7c37fb56dbc3538923551f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3b9722a9fa5d0ae720f20877abac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56869e2e4e784f97cecd3c43a2da00e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e294d3d2d47ca031c6697cd386df4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800c0bd8d14fdfffc0d75b88425b664730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132b74e6bbbffcf406d0c0c36029acb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b0073495943e614208963920962c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a845a1210990718675110f8f778e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ceca70a5efb943af191dd39de83f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51283cd8231edadc5883dea03d17f417735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3610a75561aa57a92b25e69c197c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc112eeb12f27675757c8660e160a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a219cbfc08677666acc1b0313af08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca179a26e7b359122e13f3e2641a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119afaadf5c9328ffb1cad37c0411952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca6358f752064f480583564937b19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919108a9e105ef15c47f8944c601e02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080db2cc3df3f88ad36f7f8431fffd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a568ed02937a830ceb85b318f702a3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286a1038d8b19299fc1f2b3999d7a41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5189384aa222f222e176dc334698b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ca28c27c2f2bdb89881446a30ed1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65d66f27d0adc28b34ea74e5282c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4fbe9a8f9df1167b44142590780f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957b819c52a8e9eb21c4f7b829a97ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600235370816dc0762d570098c0fa3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6592b668d7856a885d8314fc593110752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fbabc132a080ab3c49f62994a0f5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95eb2297e66230781b326854b4c3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34942aa4c51f315f135876d48e214755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a836ea8c0f7926c948cce868783ec1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b678f40a6c7afa7aecefd7818d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c917c2ff702604ec5f8b757de0b9fa5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d400774a118ec6255bba267bfdd5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>