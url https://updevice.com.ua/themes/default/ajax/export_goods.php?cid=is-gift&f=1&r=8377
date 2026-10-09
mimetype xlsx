--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17d04bad389f22df3e08f95e20f781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b62a2f4a54c30a561d97df9c846f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb90c152d20b40a6590df7e372524d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b26f1ef8ee921958ae9821c8bba2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994002d260bb44c2e837728b1ed2c07f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2657704b534f5eee1ed891f67b09cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f81b9b332b99ad3bf37ddbae3010aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c94f2a7b5e1f19cadc2fa91b8afee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97517a3c2feadd58269b7f6a2a9019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7065771322aa4d1c31a69055be1e8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d9ce0447697f57d944bd50ffba8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8801f65885dfd00633d9288423f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc985c26b6418dc019b3c3910811bfbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d8ea17bbf833f0c55c1457800a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8c13e57652a06c7b50b1243c7f6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4747a2d9d813ebb09cca2ff8373c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9327435502ad4a2fb1efbf490b68617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c012bce2db770d0e61406ce0566a30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac0aa102c5224ead46478fb4c29d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800327907f9cf052e47e16ffb3edbbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910afd97880fb3a357fff3001b27a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97c2d133b4dfb9282092a4e9ad7b9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665580f87e59c2dd0dec5382f67cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc15fb019fc1adf2ae4705d853daa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292b57a807c69329aad0106061c5c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb34a66a2cabdea257fca276f4b18426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d505854e525681133236822a8f8e7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591262fa00fa9083fed61636a84bb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f371291c6538a14ef0de8b4931d8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30cad4b36c02bc1d31852aa77994930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cce49700eec8cf260f47f7a5324d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d04ff2d31b898a3b802a2ac82a9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637dd146be5d997da533ac9c53af2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236833b9ef5627b37a1d735824d08c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff95f43231baf1434e98c1b28d78535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31c6e82d4e5aff7e00d8eacd353c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473b7a2f9568763a508f9d1b245e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7a2ed3b5eaa36685cef881f29b5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e382a36432795a889fdb94fbe9b1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d750dad351e461f686178f02ac30e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b57a46d62497d77f55645edf6576441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0327680848968c3c7fec5069eaa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eaaaf9068f7e96634bfbed7d187ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b396c1d7bc8c863e0bc379a21cd21344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f406657f024d8b630794dddff846c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812fbe735a5ac86363e277523d784ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa801a05b3f243bb7ace46c413683447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781746a56cd3d584b4425ecf1811ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b65c6628af1bbabd4a90ca08014b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaed3af449395a487201bbd59223ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c9d5558daefedccfa989e8799d97a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122bbca4df0122797969112ab1751ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ddec706e4ea841883320db277770053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf21d64ea88e4c0977c8fa4926a25054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749cb672ac00398c649fe3cb94760f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af72dce1d5fe8b15555deb17fd147956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b230a4e49cfaf2c2198bdc2c96f3f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d591963f082a4e38162372c8759b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd344529ae03f84b33ac82171a556959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5636ba24aa8cdf1bf7d9fcb756436460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac703d7829836c7ff9b1fdcef7a6efd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915df25867fd96014ab99027bc4bf13b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470977757cdf63c96ae5ae6bfcdf8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa8b159e0382c9ffcf41afd9cf6f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c2a43946d16fcafdbae36748586ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83aa166fd8cc677be0f96deff0c3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673012ab2d7d0e40e9259ac0250f35067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f5ef71266e1f5769a3caeec3face68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84394bbe43a41c01e0b0a37459dba469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106dff4ede06b650886c35e17d0298470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23636b287f93ba2944408a443360f96b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44503171bb87033ad0f7e7fd83a961472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc97fae2dd664017b5008ae05278b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b8ee2b8c74bb812475974fb24d03274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345a6a7b9152642a128bf3aa32052175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb8332ec345d9ee1f445c012228f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf1c200f1c2a75835070cb065e31c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59aa982554977104fd2f94354614878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778dcda363cef8e6ab58388b1c0fa2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08b107faeec86ae4be9b8a2074c5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d160e1726af24facbff93ae35fe5b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b02b0a3ec22092e4bad6b980c47d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4aaad8594bb78c010915e03a41b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27677803344d9df64c1039a3a7fb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649333c4c0023b1f634d40116f36e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaeea6b6c4febf436133cd806082f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ad13d30192bb4007e95f2e3fe9f4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a269c529a3b1a8ead96bb26662dca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35276cef8d9063a62488cd1f2114de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950733d8a884ae756ee91661c2fa1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc3f9c9694a3624cfd6296f3864f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a03346366746294a09c0de5aa3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2cdbc1b9954cd2b0f748768b035593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7384e195632655cc3b7f3590d59b5ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905434a2bf9122e1505e7ccde9b092395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edf3e2f92deb8e08c928cecb5d363696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa95294b67a357afe3b06808afcac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31863f891f75c306164d42c0f66499c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee2436af67b0e47a1253f78e1ed1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58a4e0948df4cb98b1f416ac45f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86d9599e1c815e4b771b5efb289b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766469bba19fde655b0c3c20286fcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c704fe09dea267518821a92eefbf1d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9c7bb84f7945565eed29f58443f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd83cc7e59559ce6aa73cc6335b5d3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b46706346efc75885b99024a97c95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939844140a0b45642bfa29cf58fcf511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3390b8f7d508a78b7dc780b39fec34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd5382df678331608c75f1bbe1a2ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e79a6f87861675ce7a6370933abb14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0f5305094344da4d926d31b44f37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592e4689875a2d9a0039b02a6e09a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850d47b8bb99d365ebb9f03205ba1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b51e4bc936ff65318a589870e1bd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57871af4c99cc93694b04b292aa736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095543691b702c1af7ff2e373becab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085f1eef40000e36f7343f0b12e4c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645286d64cfdccbdd09b1b5dd0290f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416ceb675c0de0e5c09c10a73963e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af0c6ec6cef52a7063f3d19604dabb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406fa92afb9ecf877b7d5ebfe16afa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a9cd6d1c60cf8f22974d171d728f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38314f502d8661503c15c0e0045fd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1c664a99a9133e1769bcb21baecb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833892a9524418903929e33904514f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5bd3d35031aaa15e0ddaaade23195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d443ac714a28a108595bbb897bd7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a999d998e4f11e0955c258cc0b3dd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e2d83b22a7bd2ac4902cce7468fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105a01a5cd406904640fc0e15601af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f349dde6c06ea2e71c3ab483b271f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c854ac87f9b2a5769e7b46eecb3b927132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c79c3df58044607a53751f4d6751d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1b42e77f4f3c19fa831307fe7c732134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd360da857a963c883d826265cede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5baa36f0e7f9a774fb244784445d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31dd8da3388801d5aede6713be3668137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347989c80df4c7ecbd0514ef119f4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416fc4152e6088fb1393ec1b6d0711f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfdd03fdb78c51e9c89af28e71edc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86e81ed6cb2f68eed12d695216ecef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f76e666a76812337335a82b13febc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137192aaf307c9daf2f94bd677c1f917143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aa954be2ec1c76591e2ced80e9653144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836341c0ccecf6e187c2f5cc736bda7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa94be94a8c02ba666f0ca93a14dbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b42880ba0790aca1949154d9aa36aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a4e5775d1bdc3b6c4315818a0c55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28129f91a66cc3e56c9bec6f4a8246f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac5cca19c1c33d5828a1ee75e221a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cb4a5b0c354b60d7adfd58b31e63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83362306577dbaf47986d6a7d885c2f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaab00adcd60e17ee73b9e423fd9ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff67043350db2f3a56975c48668f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6083250a52e6696658ea0f891645f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b71808bd569c4b56c6380241841e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ea08ff0f5462cc72de5ed7bbe391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ceb2d9e24868fe0b27b13915b1e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6bbbfbbcd40e04020a905a7c193b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ba21aa77af774401c7b606e13c9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab547260553e072a5c6375f38a6bb4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd36f6314d380c35dacb256cfbd5bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8774c41c37ed61f21811a42bcc2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf44214fd0efd321dec5b45ae11cc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432560e0a7317c7e03563601fe37f03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad3fafec8fe290ccff2bf5fb8ff84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af29052cafff84f0254cae8ed71e72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261151b33111551f63bb133f3d1bb7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e168eddc340f5b08ab1c9f8eb3f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d81b501995ddedd67406d2665bad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7737bc6f1bde94dd675053389fd8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7434e8bccb3555e123bae93f250a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e7357f85b6365e742d1bc7801436173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d7a8bf0823dd6398664ddbdaf1f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091bc56432e8dec2e0773b8a0e9330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e408dd51e41cce4fd87857d8c985d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e819459981d4b49ca93964c2ed31b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798561cfb3062cd047b487b35353a2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac130e612c5f8f9b9f29abc2f9097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553541590cd70514622e7bdcc26f6606180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10f8af1942033e8d46c6f470b50ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691dcfbcc91d495817883d2dc051f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c077716dac220e11c136e0ca2f6d28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c71217dba84ef06d839da8f24f130184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d8015787e4224d56fc5f5b63e57d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ae7f57eb73a38b3a529f9536d85d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2a56ed6360dbf3379bbcc4c26e7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9fcdfe390712c3b3d32b6053f2a6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675260d1635c394320c161be3f912019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3842866b81be3af8f701c2d5d48e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619a43d56cce6427b90dcd96cfe7c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f9bd7eb005d8e263252d61e402a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789147315cea9a0116f98b3d0f69a817193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16cc940bb7e918138071d383e03442194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7534937e2fdf19e2a8a247aab4e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ccc1b4ea75a8edbf55683a34dcc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fb9e079bcd72ef026d665030d0957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14a98b50036339c8ba9c2d4d8d94a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42c12fb71422bbf8576f2b0ce0100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d436aeda7d4977f61b9f0b5c2c5a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f2a2973d0f7e15d121d3d022da2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4612eaffff7f4c2e68cc724fdebe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197219ba603be9e67bf4110b42dceff7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7402eab5724c261ccb2770d3fc8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6660c13b84a61d73d8b8e886914183205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17751919e252f22a9ce99d34a4142e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaff2b20507ecabac4b1633ad858d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511568e6c28dba36348e870f96267ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30bd8d2dab05643b1f20496519f24c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543020a712dde41048955ec3cebce4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ef0d0394f356c9f4bd9e532957de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f122eb87ceb015bebd0a6068637a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0fc5c8b06b43aed6a80be23567e46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a38029d3dea1f66e47d5b3685e9ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d54d3efc8bb8fea6846bbfc4a1421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31979c0d8e192f134830cee0100fe3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467c01769167c0ef028d7c9f670b72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca5d1139f33201201964ea410ddd95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db6b70479b397aacade11dbf9c114219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18266b9e56fe3f7b1953c8ac1940a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75e71d9c12796c389cc0d38b79d71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4cc72d2aef69adcb68b9572288cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff5e90a203754a8bec355ab60e261e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb98de7bbbb71b283cf9bdd44b254e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6249acc9381dcfbbeb66e8510fda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963999e5dd50670531cc3c1e8edef42a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318f78bd32f9050fe0b68f2d69b185227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029d376a5ada835066622e4abab906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44cf85b16b81989207dc58260413c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e990d1835901a13ae9f63586a5b03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e1cfbddddbc2e56313cc6f942c7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85a810a44190585ac66b039ff2dd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d182137089f90817ec49f501fbd67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831630b5adb5bf3f6ba8e4a154070f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b515ad33c6989b1b7ac0138cb7e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acddac417b940cdf6bb3e4fd0d62e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff1480955e49bd4326e83173f2b82a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e94b8f192fe2d4fcc9d15d896564c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583443565d39bd7c5487b7cd6b87d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd6db07078f43312a3963918f5295a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22090fa8b5766ee8b7da8849daa7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087da49b11c45135de9d94e3b6850b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734ef4ab842a3b35f17412c107a8dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dadec9d1cece595ca19472086f98c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25225b593a47e1bc77d664eaf921e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7d74ed884e42793c3ac485ee90e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822d9d111872a1299f54863f22833a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a42d675e4f3fbb290827a5f32c50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755940a47b6b6766251f544f2835c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd160a3a9596e69aba276dde9d72bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0404c7a6926fb30a32f2b7d8d857251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369361a4f2d8f560c5aea9f7781a98a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce997954bce51d58d6672f6d9f8d31a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5a2033375bf252d06209fee15609c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e12243528d7d48fd59c60bd25a68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480337c5afd203a2c0dd5d5678b06e4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d182fb3c9556a7ca22e4112851d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8327ff213b753c474cc60b7795bf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b03bc90c85b0f2816eddbd2a01547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29e58b3fe1751e633997dac8a6953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837527ad2e146cfa34a48518e564793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958268b7f91a03e451731f3155dbf9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad9332078ff5ab1174c3fc9254c639263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c03b7679c2d42722f67a53f9f05c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261863cbe372eee30a87686276d85a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a4d9ac44391f6fcd3a85e8e09444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0e76ab27faaf20de4ec9b776cef9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a86fa744b62bc2307b50a387d035268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def8cbca02c0a3e8bcad1827123ba4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5d1c50f85c50dc3f7e0a8ce7ba59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc369d4439e7312ee2865b9add22a3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5ce44e5af7d3a0c0087ee46591a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947a29aed6b69e7223c2cb6e3cef59b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e2cb509b1d1a702d0406ec02f87fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a7eea7fac370dac003889ddb981e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879556b393298a1c9fc93337dc92c2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264c58109e34e28684c4310cd97519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbc280074b2fa6aa2e8e15f2f38067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c9a278b9c200af7bec519f330c9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e378a8f7e1b0a75d3c6cf8b14977a31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe55c3efdff3479d411b258860970b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a9906aed996f41963f8ce6b5795f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6ec83064c6ca8e1a00c979152c09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0096c867de1606e5f09f56bb6d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1955e32e5c2659816c025384fa670285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac467caae70e162136096fd8cc6871f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40973cd6be6b0c0000bbddb672be4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8532d667a41fed503e21f206b037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2946158ef75a837916c9579f149e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d7858a4c9811ae9585ab3c4a6a89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b96e0f4ea9043aece129b68b9a69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3866cb1bf2883388248a468d380f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b824fa26bfafcc130d95b3181cc7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739911db48bbc5bb12ad5b16e3285b9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef579eadbe88b97cda8588fee9d0a32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451afd33de48d0fea46d31f988f968e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae2fad5d2d2c18e3b05d71d0029e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d51524f6ff66ab750ad51644adfd10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae105141e2c1b6caef19ebac94a0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091baca69bd64fe9f924fa48a79c98f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2335ff1abc6a7b57ff943c20ac6e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8938847ed87c79528a7a9e148da57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927f3bb4cd9e808bfea1b5672b96b48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64288591d6b0bd8983e62007a07eeab0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343191940634a8de53333458c654d38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c117bfdec0b9d731b8e1727cc6aac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914adc32312fe07e920d47c6fb265b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc16125be25b482d7a8a69f3c0d473a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368314039b6acb94b74dbcbbd1d9d4ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291175c16cd9b2d8528458f1d579a47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac83185ae31717b4d104a4595dbbc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c1059a84d5faa2b3bdf34e561781312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1873a55bf7cf8cfef869d631405cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe167959257b66afb0282a7540caab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2200dc805b841d0734cdc1b65431315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5eade64aa441b83f5d38353730677316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c117315fbde7afdc70f9c11160a5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3b0c63c06fba91ca81f833712c3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968300607aaa85fb7806cee3c64e1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775908ba344c9c36a26af4ac47d668b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f387d8053667b0cfab119ea5a7811b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676aac1676812e84b5c5296f0563a21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7723e4d1aa845865543549d3e7f35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cca251a9b6710dcbbe0bec1ba40876324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b033c8eb5d0f6f5a787370803f821d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a2606112a86f150542e15016d880326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba018070c2fc1f7786b582214d893b2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55628c72c9944e080bc564d63dc16b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797963862b93532c91f72faf7dedd8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fe039c00977d5153f5c2904c9a3d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5dacca46bbc3d39e6b4d8eba2d32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae2d8cf02c61f971d13b202998c237332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b5e6d5babc87260f6c7a140dd866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e19d6ce8fb3dd8525dee43014177c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9b2219b5bc4df9d7e6bdc0e742ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969c1efdf6ddd36faf9849a6a101ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b421108b582af2e553aabcd06c0b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c2b280caa997b245876c5f3a33b49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5cbc3faf85e9c82431993f5dc93f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa879bd17bc4e55367bccdb176dc81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b05eb83ed8c1760007ced559354c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330f8ea8aae46781e95b54943465dcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401eda766e8edc1db68ba2103be42f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa91fb18738daecd55d1c6e64b608a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c0516b8707fbd0674fbc023f9ca21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a44507ad162c72513fc5ad051bd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cd94606bdd3f473613ed7b0a9cc7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944ee3bc0444e6687b60ca9c6e7b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5afbd4e557cc2b82c9a25c58aa0053349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdfa5639ccbca58b44e8550c706f61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346015317407a228ea1673db7f2ca2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686123fca8004bced533e24a71c9f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0db02d5f81705e1b91ba4b6d0f213353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d5b2a9869166a825cfb5e89d9040354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997861578b430b5f919f6c554d1f145e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0628f0c72be146605e9d97007bdf7a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7330527198c4e4ff8a2e0252b5aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04da3eb0dc8164cea2174aa84c4dc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b95f41526958fb743e312fc7f740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54c593737f0f28c811d99d0df71917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52545c92b56502db4aba2d98b3bd5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244384e6050e84c3ac5806624c6bb7be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906a9333bb6ebdaec042fd7c3ebde0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602270d3b2d4dcf195771a7313b6e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd184c92dcea7c7f20cbde72acd246d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b892d98b4804f1dda31683592b8d3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d5b25cc7e12cfdc5360edaef6433d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab999242118bf561cc4be8ba20598d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3322bb3fbf6230eda43daf2e1893a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d64e5e5fdfdc6313993124fb65404370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d2e2c9abe685b41e98d22289190b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f4558910b43c8e27ef2e0640b247372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13261922420c27dfc7a5da0ae70bbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5af9ad8731d88560ea18a9835c608374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca93f2b4746e4ac88569457ab9a3c14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be401f9a6abff8b6cca212faf97ab7fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88cb7d2c4cea210cc2cf8636a1ce74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097d0d80579ec36010a6f700c54402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717b94fb43e90f32a8657375452eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e384f002626b96c1b43c49190396ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c831139e6acaffb322cfcfb73f41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6abb0e11fdfaa948fcd3520638474382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb9740996bdf810bcb4a10e808a93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ef71925f4bfe2f310ef984e771cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048f3d8bb12142e30c9d7f74c3ea37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439269a580c5d358bde2f7ff51dacf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d585c38691975e38c4ebd6055cff1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d001b0d005b13d3c36df59c0714866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d19054920543fd4be11c4460fca59a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a293622dd6a5e492c767f8d56e332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178bb8d1373a440a32bdc8688e25f83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b49046b408401ca1cfe7067a53f5f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20e20a465ca80df4d1157e40148a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce8e6222e6660fdae610d3e481b66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ce029e57804c13b8fc4e43b590b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3615c720286249e9bd8ce0fec861396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148af491b7d5639b225e09ff5b5a4e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c43d14be036426c6e722a1c62a9213398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b63c8705227234ff6168e582d35fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff7144bd4868f65e7330fa623bd77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ef312e1dfd47e23fe5922e3f4c93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf911239cf39aace09f65e2c735e9050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c119a1d9a3fafb268b18f21bf40af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba4d8ae127ff959ac6a01ca535d30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10dc53f5a89fdfba1e0aeff057ec3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9ff0e0ff9a8f891c36fd9eb6e101406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39cf82dfd109be4508c1a6737e8d93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db0dbfc0ea622378f337dffbfeb416408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f330ce332b12a36f9b4fd1f460854b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb839b490d0e03ca3aa3b327425e44e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e901927c7402c1c5b339924bb3daf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddfd6873615239e9e0895525474b6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0716338ffdb1b5d712ffe041fffa97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709780dc5a96f0cbee5ecf28468a574414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e60bb08579d64d04bc90065b92bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671c748dbfbdbc5b94b06416c18400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f424959ea49345559bd1c3a35baf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780482b0e7c4703210d23d214c72fb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414bfc3b571f564db49051781d77190419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db8a3ee440d98d73b065b3ac5d5a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1db3b7156b17acc15391fd60a9ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced71997cbeb22793a5bb60182dccf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f2de7cd026cbec49f5af3bb09522423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654da81c706889353c4623e5995f4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856129e917353ad0f352c82b58d25d20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849971882768af1b12338cdb60d044fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4ae3889acf3b7dee2ea00e988a14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407ad5af7949f9ea6b0f131669aa3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627f0fdacff8232ab6f502204206f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97680a7b397bf8766b7faa2234ad145430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a814f811c258b7f32ffa21c52e002431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e8fd896de333d840a30eb5dd7f493432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7893aee69a84f1df2b05aa0d7bdd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1669f4da64e28a2c0d994ee14caf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214860c38301d700f4183fe1b7e3fac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d203c79b9352b84a6755c281b65ae1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d741e57f6373f01a556944f9d530437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e0a3fa986d9a7be8a268537e89f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388616e293b7d7961cfa2672eeb10df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0050cdc87ededcbe7ac9106976e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131952d802346abac47001d1dc7b6e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68188c116f9033aa06671e06aad2b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549420b7518e3d1959d3ca73a84e3b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0842f7a6c88a50297b579589add02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314583db8961f7992c52d87249b063b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8d8bf0affadd3bb5761dcb4758716446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6ab57f233d3869de7a367dbe7e46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02eb1ed5f038aceba8ad695523b6ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d28a3737c6ed307aeecd1ac29864449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df34b5f75bc75003e391831bbac2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ac4c01205ae86b2ece78963ba280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993261bd295d37e47982d573a875eff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc26177fd0196e9ab4e03392c4a6fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113840f6d04737d94e9a3e55e7fe756454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d1388a7b6b762569b413df5eae2da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409ee76a147040353c0680935af25b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b91772fd952732e92f0e65f6f130457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e152fbd12c6b2c69a1f39f39097f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15154169d7af1cc6c32aa65293c6358459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c31af6bf103c71486298d3075eda1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a4897c942f7d2190a2c54fddad54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da95d8735a8207b27d05201137e3a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be6f40a75036ec26246c13d530fb25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd77bbc4c672528ca046fb88cffdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f81cdad31207cd7da545b63b3070a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf3893fd1ef6e3a2d4a3d095566537466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ee058b20d3e2872d44ce5b6e97bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d6e8daa62d8b0412a80b4b887147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d7204e40f1ad1274ac98fe918399b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfd901db9c2dad7862638dc1e3933470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12489e1bcb5313d740cef963646904471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595c78353865f398a0946a3a8b2eac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b59e39c3db171bd289efb90080cc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83c8b4150bdc8706d8a81baddeb1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d7623ec978f85539cc01eb6c8ca9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51875edd8c5fcf387faff2057e0e2501476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13790c981d53407b0954c6f81192ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced24ca572ab137a34efacee32d2a4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68167450da94a976b4feb5a9c29bec1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1893877487af9303374ce8f262d8b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e2af1cad913676deda85d9b64e774481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27dcf0018851605268684c1df5b07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0968b1d8ca35abd1daaa38d4374eed7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ecef7d688f3a6c63db71acc77a47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a77c966ea027f8d459cd4c54b793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d06f8385a9ec77f42c6fd7d588d727486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a53132f45ba93b02d6eefaa80262487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231075871823a18941b85f162fcb14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e4ee3192202823d25da116907ee02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f142b6cd7594a0d8ee0a1e657ca0b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f65df9c98b5a088b1340b10d89075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ca06d665ca88ecab81be7a350a1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aefa3308c0a78792ff8600a6fe38e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3ec6bb123aaf422473ea952b22712494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01671b242dfd3d774518dc65b01410c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c3a89761be00653018c0a11ce0f3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac899d39e73781917728f8685964458497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c97e2594eea8840af36f14bb44bb05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e216d8fd10de5863f0eabf52dd31d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c437fcc16bd7ee373475408dbe52a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67f3226680b82ee8be2ea3661aa79b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab52920ed771070abfbcee4d41f157502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d44400bc474e68529b700fe5aa9a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0468a4ea4b44435cdc4dc32b71f9f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024332204c2484c9b989af9abb8a58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5441da008e7bf6b13a272f66b867506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c7627c3fb2e6865d7f143a85b529507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d694e9a9d5db51fec2899433bb4f6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5db51fb6db265bb377c65d7e3b268509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc7af2e4783a9a880d1440a05a613510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fdd54a06e0035d970c1a07a4160c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf35a2eed10a8d63fc5ff8c6e861cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbaace72d3f4ccfb98237f7d1c6b99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bcb191fc4f445846e8462b5b2f2a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde881f107c6a5eb25272c5ae0dde99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4519eaf1ce984ca86faa1da678202c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6912855d494020619caefdc8faf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5157591fad99d3d2280f3ef1f41cc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacfaac0ac7a8612150b5fed7025d9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd044e6b67d95d5083d29b928cc889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cff581f7bbfa7e104a11295245f01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baed11adc189b8042184b37b638134522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c747ed81e0c219640af8179669c0dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ebb56b2feb610818360af7b4af40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924ff0186eb1548620064af66df1ce2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa5cbf89b45d494b2815291adf2c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb2a34d7ac57ae281589f45930d12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf7f66a74d08ce120c2045916cf888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aab7c31f3a67a87d1e4fe45d0b010529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53408c2ea2840266b44abd178f169fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7cd412d2d996a4be11c305c828ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd933c756d6f62cba3cde045a7fe2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5288100346c0cb17d06f99f23c1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa285cb712bef182cda7eef6996ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3704193656786ccb989a1e6b27aab4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba045876d5b87f95cf2b061706b7aa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e760834697f85ca0d4fee1689f5a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2e6732203237915606a83df2cba7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c3e5319f4e37aec3dae7a895afd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184fa1b728149f96ac59f11e9742e94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f807a29eb6a320b7df27fc9afafb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f55cd2717a751e1da23ec87cf4cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ed32f4408b5cc3b289dcfed4eec1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829cd764484a9f5597010820ae15bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c995f7c7ad477971630fc0b042427545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d05ac0101f361a3d70d24b6c37de9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e685e5c8654cee28099dee990902bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514cbe6ae780e7830ed08d8fe73901548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef307f5fc8c6f5d006a6d431ce3007f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef80d25cbcd05ca6f8ae5d414763028550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4539124080c86693c87e6cdca470b28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31a212dd0ce88fbdff222894e3d5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c089b18bab3940af4ffbed75b32f3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d2582d973272dc009b61cc647ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f300aa7a47546e6b470951d58d0d54b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789f0cb939527598bbf3c2a04efff3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a6d90b6d03c778e71a61a0c0ec164557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e625a2bd33766e888670e9ac5ea5c00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b99831139b0b30dec666736c35ad2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc579714533493a4fbe0e958be09cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812b18a8b83512815055169cbb5f5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb6d50c9b82de92571b0ce3f069b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237553693cea4dab88335214680eb9bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f723f2bb80af0d040fffe611c945d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe43c0a47d41826ed87c08c205da0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf1c893776f40c6aa30afc304db90d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69a43a860804e2efe2b601bdfb2a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896febc0f469437efd87bc0633f59b35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67d216628e9b959b3ac5457201391569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba71d7ac73d427082c35f8be738175e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1344765484b32c28a04c1833a7de2ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6822446a55485a4cafde3e0cb5c85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd3d2d8bcab0de3847a547a042887573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da1b8244c6760a6b9b595942edd61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030d88b536f35cd6cdbf7be257feaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b84acfc5d8650205d6de26a05518d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e4ae21ec697213ff16b1d78d57f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f183771ef1cdc8ed70ab4a3329a4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14b2164c19cce6529eabf36f6f6d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76542b1546d7c19391b97e12bfa82c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3b63bc625d8adae078d5271ed1d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7c27e0bc4da72e7f5cb4c2980ed6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb7dc6778b05a18732ccc475a1e79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d70c81b917c169557077ad9faf76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817949f4b3d38a5ff78ba6f69b4ccd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae893ef51597c1e408823e3360f4ad0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989188cd7df36b01ce86cf01adacd06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4978c2b74f59aa7969e0fb83f44880f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4feff2f2dfc3a4d6144cc21747cb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54053269db2c17b66a691e2294e36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a571c956bda938176747011161a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e1fa7f375bccf808deaa225a62f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be10b38af74cacad0a327d7e8005e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385a754ec4db1aa7dd25ebfad29e92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703935b8d47687a8d24ea7b7436a96ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf32402ac509510231262673dbf2c5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865c8c1417b511057ad33ede56327ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050d483e7c6f667c1b4f6a9ec142e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01df7b0f77df7c4ee97a3f0422c06f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77e63d2014fcde7ec0096bbdb7df10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe1c240ab0efe324f067061fef9d48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e510b3f148f267f6e63d42101f362602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd1b424fba99432194438744a27c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c4cc2e0609d1f4f8086502dae85ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc119d160b91836ce70de9f74c77e4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c56ffc4b7df5820308e14edea90ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b709e77be2ede34f8da1394c73577607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282c00161faf92bc4c368048d90fd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87270cb2ebc871681f0bb0c1d0ed2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019be8e769380339bf586f433942d7e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aae54a01fee215b4dfeca3927a231611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9b055df19d9b2a0ba25f91503d59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e485e25bb50dd54315a3d0e0cf254613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec2272d176898239c0523b5e61e51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05afd8613361d484cb566d4d687c65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc84f3444948b5013ec20d9680a847616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af5c8feb848b4b5a08873f155dae3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3a868eaa268315dcb0c3bd8fe33c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606291a03b7105e506294979fec60edd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75b53d8a2021f68b5909eaa02375a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80ce539c826674b368bd290a08d92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4452508a14f6dda6043e25c2bd0de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811a77476da23f29d868d0ff33296b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d23861c6679ea2c47fc024e8045c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60857ea8f741fd3eb0ac2d1dd9065b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf02420640f767e81bc95d2a6203b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f93bae167a79ddfb0cd626dcfe474627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bd94db294cf7f34ad5d2c576a4a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff56d8f179b4ec36065f217a829cd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa029533f3dd68f4968bdaeb21305b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7790a68256c908b911d06d3b5acf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b795dfbfa78e6d29fd538d1c7e1a0f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8bbe2d6c122f69657dfa71d69bc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc0720b4ea42573fcc701b370f93a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f7775728311f06a8e7300791d0db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f48e002138e74578a42cfadd58bcd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0716558ad6a16593b8c181265564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c961e0f9060d6676559af2b855d36f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51e5ceff5e338e9fa87563cbcea84b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a21a427b050be44c43d2574d6f25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3f40cec9306bda72bf3e6199e71ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf744e3b6833f2d074cd2774fb4229642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611965929105cbeaf04563798f227a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7ae175005a3fda12ca48fae9c889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba346a6fb51ebe63680528719a9b2b86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9766a98333a473fca9672b2c2b1210646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624de712b04f1940dd76369ec520529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93636e54eb1be7c23fe451fd531f0202648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34caf0c5b48d5735512fc06692d99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491cedf00d432e981a4189eb4fb1770650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a61ce147111d61c52544b90bab265651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8edbb0b2590abc8a00adfda5789150652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c599b26476cf9de628cb34b7bda035653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c80717319dc2960c26fc0b50f93f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dcd96a6e749cc458cf236223ac955655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d7b6c92ec4aae120804ad5a17b5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f797f21fdf9e24b5f5b60e6b90a31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce801e2e5abb7a9329b4689f8f8c09a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894b8f35fb166062591c6c7662fa08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ff45022f9175ffc9b19659f19fbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa8730c944384cca472bea724bc5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7c3202b7ab497915e947a9ad08db3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37a478864baaaa4b543a5c1d2ff1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1addaa6e5d8d9bf253934d76544f69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abead8e551644164aaaec5008a1c0d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f0e254b2ea80e43b95edf53938ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e75e499033126530982bbb03434b2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2331ceaf6fe6da5eb1b438b191851668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e608b5e36b1da17c9f96c9377201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c14ec0fc7fbbd17981ba4f94389cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787b6eb75dc8d35fc3e4e1cd44bb75d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560d0fefeb5d08a781822b92e7436c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5d4f362677ff644e8f80178bee16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4984c9459527f1b0c395182f799c59c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc66f11ab99726ab2518a422686d7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605d0375a0b07f02ba381968e24b9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac4c6deb7be43fed00d6a2e58e9d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558c7a310e7e174378d1eabb4e995c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3c3456b5cbaa6a23675195909170679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c420b99bba40aef39b85adf2972b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e5bb891a2a7f07a8105c3b595bb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b8a0db7edee35a657cb992b306f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a5b9330fefe90a4ff410a8f8567d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2cf2292f41ac456b8be80d2e9d8e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a4a80ba36d31b08736b354189b97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c0dcae26d12958240c7617492bbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f248e6abb5eff74fa8f60486cce1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5819eae4b0a2d27deda60e19785d07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be0f6f5532af5196573ff43e7cc6ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04acf0b4b15e31d328badfb8de7e29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1bb7e0678524d1264c9b84893e4d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cd93ca15b0691a47e55810f23c46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a8e35fc2b82b8cee0ae50bfd1b24b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146f009a01281bde8afbe2f6a8bbd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d672e18dd887b5ae56944f937a36d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8d0786e31ebfbbf352120bb974eea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a97dd5cdcc3ce34ebf8d70063fa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fecc52ae060c0bdf94116778916a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5507fb0bdf56dcdf8e68268d174f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305525846131dee6745fa967d694a980700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5031c838bb05f621bbebc59eb7fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6917f1de6998899497dcb9bfb3ae3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd292fefbb660e30ffaf1f26d43ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6deffe4a61b9ebc6212208f7b5ccfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2405842c08f2eb64323e65d0a515b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8fc6e87fe19fa875b9521559ffda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90bb8d8ad26f4c7ef2686a32259ddc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5600538fcebf52b304c834e4db8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2087c6bc9acd8deff3a08cd399d0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca225aeb6d776f7ce171a81b2b3c19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc335461932fd3f60790faa8b6ab262711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291acc141e3cb58ed9f59e130c6a054712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2078c7bc5a6424fde156dbe7dad71d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdfa3e24468803e3bfb72891f0011c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae658b67df2856244f80832accc2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6c7ee534af4f5a05d987999ca4b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708116b6e18eca8cda3bcd776fe1bd35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44920b1b141dfac92781b64759836ffc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e25da335017316d5471cee1f7cbdc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcbf00a62cbb0c242dfd64b98818ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6fb722e7941669008c553b51103b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0431e16e8bf1d8f92b1e5fb8f2add722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5702ad3c225869d776e4c5ea7957db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbfe7e911256f8b53a0ed88e7692e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688058811a76a16f88beccf4d96b23a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235b1f512dc2842bca23c0d272e1612726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45faa28502ca232f8776d3eae8505727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988348efcec45396aa0982bd090a467e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1176687f7a3aef6b92af392919c2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e75a56423184d57b26cc66f589d07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c4d00368d05a4359397dd5ec9325731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ebc832daeb4e38462a592a2ee6f57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b760c389a4c44cfb274db183427f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f9c27abb3d214e656ab2bf7dfac7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20beafd41d48765b17f87d645edd9df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acc85f6203c62235378e2f9fdb32a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b638488c383b5bc7f4e6230009e0c1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0f571fa5df1d1b9198222f1c137e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae63f9814972d50fd22d84d60191cf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb0f15a02158306d372ebc5cdbbe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464266629cd340d17a7d7ce952110f5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a27736018de141d634622e1f0a40ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b7f0b47e891ad41a5332bbff7b2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48ae2d3688ad369c9525f99b3604a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ca633b67a7bb40d16cb5672b5f94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178dfc61b8d8ff9aa822836b682fc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f6246fafb96d96961c6a963109f12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e939bfa9ec42dc9025357b2adf87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab5d3267f863b4015e85e6edfca1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7329ed22576705d3f5847404385b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae35e37405a0ce9669c3b20d10e57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3059b47a279c1ba70fe9be72dc27e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fbae655c9cca89e919f662234d5cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2aa68948775a0bd042c55646ee81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabb44ad8cbec363fbb66db1cdfb38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852b5afd7422fdb587fd32bc4cba44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647be2d3ce93a2ec444607e124a115757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24931452541d25a580f0eea003c7191758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6940919c48c4912b29d83e8ab20bce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67f7d5850041860550c3f140951361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d9d93c1067ec12cd1e37317817062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280bb34a467eb224cd3f7ddceb786633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e0dd2af39e60fb46ce452351339b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32897619988614cc3830011b9332ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5a12ec7ddcee557f86f9aa11209a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6c22a9c61d874345872336751f907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ca280a1dda03ad5bdec435a84497b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece1f1cc0ddfb51f3b275cf70d91bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c19860cf53acca2e9ef3a3c4d808110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfde2c6f9e5749800572e4347b794611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c92b461693ea35ae1b8ed587bd4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb968fd2d4d97a2278eef045fde3da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4ab1a92f0e982faa546f0a4738d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd014225520a1b68a3d7ff4a7aa4f0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e67e52f4fce8328da45298582d49d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054f91b528b4d2e6ba9e968069ec5f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae08cf6f015dd58a5c9a7f03d192a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa5c9fb22a4557993e6e5b707b55c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22eaa814d339376cfffc0abb55256c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8457a71e812cf17811db6cff92794de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287abc8024970b86e603fc2f750aad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34931550bd998dcde758bbf1d5721a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84be4d37b7d616d8b84095eaf7ac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbcc025ea7a77ed042dd34757e2ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa58309d84d6f816d01d2465be0c08926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178c9891ac90dcee7dfaea2c360e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d724a7581dd52528631d82624f99e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83118703f110773cad703e8489eb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d31a2725204709e55eac5ac48d7a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d40713c331d90a866bb0e9c4b95931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07dabe88f0866e4a5b744277bf5f5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b712e30c32495acb70ff437fc110933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b8d20f8f362a8250b7c7fd44c90334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb61d8f373af9a1bda85b8a2d914e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041317b81393e704ce37f4b0092ed7df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584547eed87f69886a45d7a71edea3f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af6006e87cb938d4a1e35bdf1726238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8b262afbc423e65a5e2850d63da639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20d856f97d3414dcd7ac9d2a7f44f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00ee78b55ab3413544254d582f5f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f691eed3b8ed9fd39e7f7ee7ccae942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fdd61d4e36bf56ae3b4a85edb14d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9f58f07c670889cca64e9aae03e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c140757c0fe1b32ca98651a162e8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82739f6238a80939da404145360b9c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d253bcf220194d254bab0efa41b20e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d12216823f78cdf0cca1ad2672de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b0321f5392044fd4686ad22ce8e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008348e5f7a695a1182189c70ce581150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c022f082b6a9e9993dbc3e6c5f03251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8744d4e9d020ac6e9952ec04d79faa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76457dab0305249be041d3e1227de153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d135588fe41bc84c1090d1955e84454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae80cd0f6d3c2ffae47589603253c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863ddb1343732723f524b755ad2e9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009405ce2db8bd12a05cc3ba6e6c35857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29dde36ff0962316472d91bbb2aec958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1410392ec9a796570db0c09eeba00559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e713060a4e67930d2b543881625e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972b0856992f155487181ccd6a429ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0516382776711dd1433a592c95e7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ebcf7df94bf22023bcb1d20aff1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac122660e4464af2d6c597b655f999c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a851c16672befe08a884924aae22f1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90bdfd1662b3cb0354bd651b9859666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d425dd10546cb64387d74e3dafd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77066f2dc056f37ec2aec0345cff7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bf758ff345f67fb64dc753e797bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c102f56a25a3fe5e1c96ceeca29b6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85bc4e2366c6c21812bfb5b86d7c6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8cce4f2d4f57bc3d3ba2b25a7ce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568495d81a75159ebaf951bfc5806a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356bc19bc9bdbf578578ae7f173404674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f021f4d1d692e449ca15b1c986d1e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba61875821b2f07e7d69f155c9e0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68b05d74884d0ede4328e0767340c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2acb32fbccfdcc2f20651cd7186d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7b53908b7338766c19a38346dcc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200443c792b30c652c9a784b08ffcada80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc2c3e79b0d624f5e34023310e7dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865f784f3889bbfa91c78e2eefd5b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d608b5e7f95e0fe211e9ba5bfa21f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b2b2ed3c2d94dc56b5df3318bbbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36227d849bdca49bad1593372c9f08af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258687a683a73e0ba361526a300d60286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41b3ea588f7970f43a0c902ad209087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5881c1709d0bd491af8a96d0eac088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb4e41ed3bf829716ace632f2f72289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c772f99774ab8acbd179af8c3f9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f30a72e1fba94f27449445ec0aa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b37bbdc9c0eb05f1b4f6537dc39c3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd68d6c52b5d54c9ae377fb4b7290b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c469df742bdb44595100a4892d2383194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9896621ef3544d89ef8397d69af7f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab272bce9ed173f4f81c539b6caf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8bd3c28a68e1543058ea315c216b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82dad4793d8d57dd44917a2f5d157098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6230dc5667c3c8d01870882b61acb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac73354844e1ccb518a91d803aaa3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed62401c5731f9eee2ad7804465e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4e119286529b39d05ae8140a84b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4b3c8f671bbf2af4848d8216c047a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f6598d184a2b9c3629a66991a1a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cc472415e0277ddb38b3de992004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbb5200730026deec7d4a176542c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833cb73d130e690ca217e9d6b684156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727475641d133c33de8c249c3198edf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51d76f792d452abbb583797e856c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240bdbcc611488b08d70ce0ea4e582110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173c17e2cdbed8d126386213abfdb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4803141351108ef0ab5d3db0531ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5293d33498365b51072d3380a1ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da0cb8d7b76810d72eb5d178c646a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079d3781c13d1f0af3e5dab734a0de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9968b786185f8d8d85dffc36a08f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58fc2174891c866cec5a8a9f00136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a610d0b84088113871595ddf030d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769ff46ee525bbc83c535aa1fa7a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feff340d107194a2d31a12d1ab94cfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063f6355966a5dfab4fc3b0e5896b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ecd4d944fa07df179e54ed542eae8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5612e47064e040edddc8046681d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc104468a7770ca74d50fa7df9d074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d7df3498c03e5548306d72e47c2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843b93cec318724f5dd80c79cd52dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f541360d5660cebb2862a66f3012127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f302ad25daf8df9873efb7b5429e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c836286c2b3e228133c1335fb2e6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31628a8c8a405b7d8467c02a024d058f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e3bc2e1d09cfe403988fe8c8f979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe4bcc166e4133ba031c6e88d9b07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195aa98d70fea0e118fd5b263cf0b80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9974bd939e15aaec0d275c709cf23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb85d97a8625b0f6b8d8658ca89947135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a412e604a8459068ac718c9c58d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6590aa5f85e33d584f112c26e0a56f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f13e4308e4d83fd998fb5787a4ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab835bdc2a8d5da02c43d8c66d35fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fbf8f50ec56fa0460831c2b2e5adf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954d4c50d3c0002c8a3c6f32aa23bbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546e207d9fc9b0bf137d161d99b44e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d57e0dc28896d0be8a462dde4ddc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968895ff5cf3f2dabdeb799fd4e300c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325726a737bb8e0fc804b9b8b525aa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5916fc2b8a24d5526b3f377683f7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816abbdaa9636c8514bd3ea6b8207068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf6d02193d70d0264ce0d9f9525ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c10d458f3bf553d3e3043e82fdb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337d24281875ec7df181323a210e40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc077121803aa72d4d5c6350785057c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010168872908ae625301dcfc4e558293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71430ddfe5e9891235f4e66f7bebf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455d8bec96443b764ef4461c5d18f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4587670d50e314d1856e5645996c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fddecce606360986f53c485c77a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fcfb04aa4bf28fb82a63d440b4bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a694137faa324ab24734205620a7ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a3980c0133bee94a6f33f80e38e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765f3d51dd1e9cc24b10072466b5cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9a98e6779a28aa4fac7d290d7d5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95b0439c8b435c88a95c6d3de7adc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff786acf629c3cb09d4651c8c372d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644531230d765bd7600bac16257248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a68b9389f43c14027081bbe949f48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274443130c9cac638eca0aa23e72fd1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe56fe219abe25b5985c90971d8b58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e215f0cf8410ca869a40f4e78c07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b75ca0d7d010549661cf1d22d62ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c7564213d29dd61bef89c35262fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828aa416ed64da257b4a62d1989e78b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cccc05d0d4f42b117dc228f8298e51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ffa5a20c5aeaafd5ab2577a58f00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf5809e4b43c4dea17b96fcf2873a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09750e028f887b9d215579fb282b967a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31064974ab5cf863f16aa0cd59ff195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc22cea882b315af2478031dc55f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcaefde624241118a9080dc44e7ac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c0a5c6737b141369d47ffbdf8154179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eddac51c2346c24108e81d8f8f3773180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bef7c212b31ab045e520e29665de4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2858cfab60b7952d2700a20be8ec1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b3e6f300ccacd269d44c6244b7c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ebea2a12813732ccc7f83f550642184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f7fdd7080eb194118d3bb3d03399e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b116caae52c233a80d370960727e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a76f8d8c797962c5d32cadb43e07b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a710c5d82333e4862e3a9177dff08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076824d5580ce2845c59c7bca949823189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e37c150cdb4f5ef1064963fae40c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c9ec4facef10b57f2069b9b48ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d3ff8ddc6264bc04b7908e152178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba419da9138ba904ac2a0aaf3c9cc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043db123907ba357ba418e84c8be97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce108c8793041c28aa00839a8e38b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de533b67a1178cbb5899b5e36819c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7843c82a52b623b9419994ca545ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc035cdf20707812442be6debf492a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb10ff0737ce13009fb48a00c48ae6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf1677c5c449ce07633e161588e37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2fb75bdc4e23a11105325ead1ac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf273c89c808b608d313725918c81c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e44bb282b9c2d909d583a458406e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39199d3d7c14ab054bc125c858bbaf62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343ae02846a26c43ce06766760f115205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d3ce831081e58af945c62541a68a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63266b9f36ad7273e2b5fe437db2e60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf06cd62a2804ad0dd1d3c0329d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd68590df84131aeeba70bd5da96ffb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b0db0d6f08bbcd76a00538734fb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f395ced17e54b60c51d08b2942c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f4b9533e1351570225efb3b78d2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d5f48e292747ed71f1f470ced2c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc72ad0f172a10bfe3c4e453265a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c145a7221e24de8bb790dfe1a451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee19c198a9f0cb6467790c6ce6033216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113a3b7b8afda7d914deb24496a499b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205cbda2a268dcaa69fdaddbab02d97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd020416d218fe31f0f1aa53a11b661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1d4fdeceb56ca727cac23e5754e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e79e47b777bde2f9fe8970780457221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f337587218a6a88b1def18ef936a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a74724c485093bf5e9130b16778f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e0458bffe61efee636fb5a8975972224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7c427900182fbeed28458acfc5e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc7d7a29e454bd1021c169a1c06bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd10ed8763f51fee7bf794b37a7862227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32694d3e2cd04330ed18a62333a12d02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6821a7f6d25c8862cc695bd5cbafb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0ac311443fe9d90d45629016f894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b9ced826b68cee35e870d62295c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9976c8a87fcb356a203945563f0b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dd6f3a99df81d54ddcddecfdae283233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62efffcf13403bba03f986d33085e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7845aba66fce72a052db81230e9ecd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56f989025b10cb23bf609e79d51b57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fda531eabb5793747b82d19cfd81ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa5116f38915139ba489be7cf0187238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4166dc08bebf4dbcf012f5c9c54e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accdd0922d4c85fb15f4d73e5de3603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8640235411a36d4249f750653623241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df374782d483539270f37d3794a8d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab62b9749df654002baf247480ea19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f314078f05cc6cf3ccd16af11f28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e0f83625ece87b11e74b3c294029245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917659dc0ce862d773410f17dab5909246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa349b586ebd74f9e4850bdc484c2d70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a557f385723c4c49ee7163e1ab72f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f524c357aed3c6e0447f0220269a9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f80ec9bdd510173458a9d039d700d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083d328e3dc5a8908894d36bfb341f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45913771a3a803936120b69274d3f8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43c8b3160d672cc5d1a5b3716ae3b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551664ab3118d511dfed6dd361c28d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffadc6a0ec0beccf3f330595cfdf12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a9a154cfaa242ce5bdac7c0fdf5d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf575cd91c618933ac8e11d159f45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad323fb5f678c477d6fb5fe2905a384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bef56bc6b1ce7fb4f2880e78abb3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51db6b164f4ecea43918a646428257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9de9847e2b48768654dbd469a7a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1f4ff4f7b0e49c4b2729986e5cfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832a4b4b23e7f77954ffca21dd932c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2a1fc229c9c47502e099f33b536b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97decc3b540355a7c3770e661fe6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15a69b774951ab762062d65f17a92d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462b479e6b1b44090f76ba02a42e93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f711ae23a58929a837adc4290391f4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845c39c83bbef1e562828f6944bf8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58420412c1d67aa5ec7da7507036d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ee8ee7f88dce10a8765913c83fbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e673e99c18d8f28d6cd8bef18392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d6829eacbcee7a790227f2184107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73bd93a34251e19f2528c0053eab89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79e13fd3b4de94b31464fad6d3c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b8b1eb6a6e38209f504048cf23da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d71648471c70f219814bf96a45c1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c608ec4e695d924d9ec222b8ec885278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba50963a459e34a30abd1b2374bfadb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe520f91993347411b85d4e293209fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77851bb19df1d41bf58eb7503e5c16ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8467d2b08d3e93d4b614a3bfe5f09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b280e9b61858625499a2b909f996710283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d00be19c3625d53460deab9d53e8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b89a9b2899a83faf854efbd6a6ba4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae3d4161ecdb3e47980821bdcc9ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d88c4fa29603de8e79de1aa754c08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e302211a83c2aee27907fc2b35b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4299b940fd0416d7e642dfdef25fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280e0595cf324ce404d5a94f4e31d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad62f276fe48e988a56876443be8e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d466f71eaa9b8bbc98aa9ba3868d7e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6311658bf4261e35eed8f4290857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8434592b3b853ce2b60f4788e2ed9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abd517e981a938659c2f96d051583295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc320742351596c9281827da6a8e13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd69209dc127bb6664e1b46468f97d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabb75c89cbe6174b69303889b2f6ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac58c9b71918e7b2b4864d1855246299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000bcde90171c13c3fe9c2c9c72a15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415524ce93a344044415d05e7806b8e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee041405d8fe9439b849ac2bdb3356302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1547316aab298ea10edf381775813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc343785257c8fa0c7e54afb77719df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef47a9d3adf026b90e694cf720bde4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c932a9f1574ef778b3d825a0a8e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c363d16038784781e101e09f1809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281dfed94e1b94632606ac2f189721e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f699bb856788e4f9a7a21c158e7d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af5b391db53a5555a75b33ab02ddd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849864d3d5d8941eb6e191e767af8fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c033c3f165aec4210b77de0e33be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b061a20176fff82590c36e4785bc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290e91779d4ffb2e7f25ef55254cbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd658b143d6bdcf645e98992336ad6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e256752386755e3ab7049e80136d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4212a094d735505fcf8574ff4202a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ca927df5cfa00576eda702b48780318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407d00dedf6e70e3ff72ac4e288ae3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc359960829e7e95c660df86432da5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6321d0c37b79df4da1abbf009b85c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60fc52f0fc4ee82b86f6151eece60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7479d97ac3fbe8d716c4abab3fd3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4d1cf2cb33c11030f9e8b925135e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23810b884ae798e31ff4bd6410ea1be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b832030502b27878944da27f6adb9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21a0520b67767cf6c4daeff6bb1b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20200d24ee5b9e5d03dbdbd2c1edcdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484454c805090c6027a4448c1102ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe71aef4410c0ed173b70a621b1d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d50eaac607c16f7a44aa5883deaca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0dc49f9e19ac7250cf005ff2c4765332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daf64951aa60ce6d2c88e45aa9e59c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7008915023cfa4b354c6815cd4fd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101584eb9e3dc5e34bd7dbdc2a6f438f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dad0069cec3da708c3f01d926e044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefda3e0c91bd067186e91b6b31f516337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65b378e2acf2b4580af0fa1f305fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249c0552e35b9818dfa8a7db940eb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d7c4f3190f32fc9bccfbe9849d6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd68dcb8d648046bb9610910ca8815341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41d96826c8762efc1509b3641159d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4857f4ca3ba0f599f0961ea5178aea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc7f8674cf64aba68f7c8d4820ebd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c5428e44aab97c41f35912685e52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f349996b1cd05ba63d660f536e223d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d20d6a91cc5e119a1f046ff47b59f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f09abf28566f2f2bf969fc42149ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c8ecbc8df33be07fade9ed4a96f6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f740da942e48146b44e70b468cb4356350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58912aa7813cf058add782766dfc043351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854104a36e5577bc712632f04a23325352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cdd5cc1cb4013a1c5de358ce980a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecb9d71ea73e0254043f9990a4375354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36a0ff84774e7aa4ed15066b54c3e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb47f33f43b95ccb0435cc6d2ae6d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc915dab09ae67898f3cd6d85ac6d8c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401a437ef65dbe94d0c7b2ae2088c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe4a5709a55470be5dec278db3c12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86462409c23de5bf9e002aef44527e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7471fdca875dc6d60fde4f785f832361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623a168b5e6682831483d78d900950362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc39c3d56d3d4a3be260475d9e5d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa40c38aa4697b95bbacb90d81cfde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2907f4a9adfa617bc2e31fe07848a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2068c92235bf77acc8ac37bbbb5a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724959cde579fe252b17b6c34b1b2f27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3563e1d9ad8ac96a2635334bb668368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa222290573f54cb3f8a6ee8d71a53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223065f320c3d779123efb4d623d5ba0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ba58c7354621a4f7563cd9590265371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a036912664b37d8c10efc165ad4a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1072e65d8501b719eefb0a483a1ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f11491739668d58b120d5ab69c867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39612695285b875f181436912873f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c90281f12465e7e51749207de0f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5ba23b3ec84f15345055f3fede58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd123102834bc14319c783c29cf340378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e38a47f1da88805079eaf849dd09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cda58be57b68a4b6b196e6e5fbe20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf38702a563599ba849fe85de94f152381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64ed8646e98a31ace45b92e605b92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e5d6887b914a83e6bed2b3f9395d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ac451f3632a4efff6660af3e4b3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3adf3ce71aac7a970f21a071ea042385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f669ccc3c5f0b9b0e51bad3e8f4b09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b77f27e512e30f8f72ed2f7e1a3f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d79e50f7372d59e5c3bc04c801fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22adfd2895febf211ceeb53407a5207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37ee9edcbb740cca958ccf6c9f66dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce013029e6f3a0b089dc5812fbb849dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a00af406a5e2134c5ddfcc3ef9de2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12294ac43af7680b0415f39ca2b04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ba3bc6fd886296e4f7db4ebb46a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8ba2101914a0283b5774632381e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107d8069fdd9914fbfeb76fec5a280396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec732df3000b86013f8c218abf346397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efed614e2fbc119315dc976a93dc76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d52342e3f9f6e5119c7a0a3dc62b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c06083b37c309b4401e8bb71e5f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704460139a40fc97624a0e460373a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d11e4118c78a6fa9da6cc757ee20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d1437d327582658054b6fa14a9cec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df5d9db5156509f1e13984a54dceee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ab8dbd85184aeb46b5ee1d5cf036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce0276b4c758f664f1667aad324a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c2fee772031b057f0a02b49e7927407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235982f6c8e994d2329340de73feff77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21954763f7ce8831c090f7dfe74307f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8620b6e10aa3748121296f80b5ffe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48cd39327a244067917ea089f7042411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091153a077fdebd8b966ede074de1cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0608047d84a87908d2cd5562db29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86998a6e31852bff359d47010dbff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b949cbce5aaa03d08ac2cdbb00b93e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b999f7dad1c6ca375ae1e423468c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafe7469bf370c974a307d1033f27de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00031520676d1ab79e127f755cbf0bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8fd5aaae861ff69dfde24029e5c40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a03f7cf12e2e0224a3ece254ddcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bc946924dc5133b7178a449679386421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56cf44311ef8f453e61add64d7424f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1730f96b94068d772643afa6a1ec3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597e21b5c8617a3d2f5a26dcf63e8f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ad81b585066d0b931050a25bceae4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0011cf79fc22319a57174d7ec082b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bbbdfe74a0279b6882d4ee3e38d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a2fa0f9b377f913f7a1f72ae03855428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a051a52e3e0c666e6850386f879009429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c775cd57e5dfa2a7f88c51d33329430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ec189edf39e9cbb9917adff7ddc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaad91bab6274104ab0d174866e39e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1cb4cbb67784d31e661b7739ca1de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0219bdc37aba619d02d68c94bef0e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331de8358d5a2ac025d6f5e7b37689b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729e3d22ceec573a2de95d9691e04e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a68234762418043f23c5fedc3ca72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa9d426ce4e622785b4e96e6faddd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0093f51fd4fdbf4dba430872a0207e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd609f6966ccf4c88561553158ce2bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77626f347100f7033a805f1416cc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b86eb553eb002f076c263bc94a20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025202987730a9a9dddf8ce58910e79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead93cec4a006b467856a1083f8f89c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2197000ad8bd5b0f17144eae49d95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6d4154f2d9d78263602bf10e5176446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329330db14be8f7b9dc66163f87385f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c31661ded1d8f775720f5ae584a688448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa52eccec44eb24e6523296a89086449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a58b5af7d97fc651639a158bca26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf50eda7e365d215ad9da26635b1b47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218182eb320678bb87bc601900971191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da3f6b17577303ad5b567bde962b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae986504a4472b79323bb947f0c0c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced68dc483dae649be9130b3224226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dcf573921df7533d8e656ff75a1ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0abe492a9d858a9fdcafa9d49cab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2a51104d6a41ccbb4f249abcdcaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1953cc823c1c9c6f602d09e2a298a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847055b162bd935fde02c11e7c1f0361460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5743cb7fb22e79e819160bc4e1b5a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574671a7724a09c3ef77768e1e99661462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d48c4d7230dc2c74563187c0e87bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc275bc98df672f2d2b24f2dd028d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152e8eff1ea94f1630205f8a7450db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e0f23d5f7b6a8981c267855eb007466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5235ed195bc4fdf419c88e7cf62dda9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb329d06a6ff15028685e6edb87992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ed3f546281057a5b04bdc62695e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b7e450012e2cc36e3ad806edc22de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd795e24c677c0668ddfe28da370dd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14c9c057b88085108b342f5089f18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581fdd218666f2c0de4858cb23bbca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b6d9f4f9b26a488f191890071069474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c6c7cb33b10cdd2c026fab51a19f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd1cdc1af8f909993a26367a23d67a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234764b8ad2b8395b3e40f01f05fc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5090c0b1b853f024625f80754b49af3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2448a8eb8a6637f5d49351daaabf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e031f91d89ebdeba166d8206497219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50a0550d60008d18098a35b7a968fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d60bee73c0dfe114782f7cc2956dc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23b9043f8a22de0f57b9dece42205483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315be78848967d7f0e42fb07a7ad9d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e23d014d8f30144c2c8c82f6e4c1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad8cd980d0c5412758f48e1455742486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4c5d5aac9faef5368f58d5f6bbfb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0fb9daead40f30c9aa5b5d9866a0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a220b9aa21dae5a675c78b58789929489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b88403f4f232095f33953ad132289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e07c34b70e0419b5182f11910f82f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519c02a9e878b56179fe5ed12dfb2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6489c77726211ca05d7e4fd83eac19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106bf4af260a6c6a5db26dd023d497494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f998fe2f49bc268a7fc38014063e1f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620b237bf5dcdd17e4619e77bf84c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d293ffa0feaf54a3e37a93d28dd8ffd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693eff690aea3040f639fcece76361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93823503dde6968e51363f91a980ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d7e62695dc167b8b1527b04c663f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed64a077fb6a797ec56376249205b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f13ad3e84a50c5d1edb136e0668f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6fef75b4e78d64dbdeb588ad48bee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582678083ca0974865d3dc8b9411c95b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859281ddcb93e400febeaa1b548833a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a468d3d95769cdf50eadb82495c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72880e46a9c187f83abafada51f546507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbee2171a836ab08ab242941607677508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401e5bae1b431352f64fdefd2efb56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af27efca41b0b7d8ecbdbd18085c40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4aabdc623bf3d5813d33be1c2c28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef5545809f2cee95288b67743e02d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409cd95837c6d7acabc0fe934384e41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d13f24fe3ecc1041c34e47ba82498514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5179205d09a46ae939ffb8020596c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a5aa12f82685804066861ad76f3bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50139f66e9e6310d95fcb46f0b2ef541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169821e3929ecc2638550b6694e211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d9ab5d64d5aeddb31d7627425de7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce2b8849b8db5c953e819c18df996520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f638434a072588ff693d739e50bf98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48ae7804be1b3fcdc5e8a86b5982c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc005761a70fe7dce71063e3cb44c0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2f70400ec1b09d1598aba5243d357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5377fb1a074ed9543df2a6c1dbae0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5430b59846534adee908cf1bfb30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d434b7a997eccd69ef04a8143df978527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f072f339e51b2fb3fdb253bf49fb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c882fccad4ad9e1bbf7b3373af9988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde8842dc18914b34d563fbb5fab9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91222a5f6acbd3a655912ba3298e6a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93f81ba6f2e18fc477c6a876958b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37011627e12ee5b1da8625f3764d08d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c87768b3db21a6565714b50251b59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27947f7fd7e62185062d26f8d6cd7e10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44a01c2e8c7207ccd5447e212fdc3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70894e1c9ae3e4d3322272a6158c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0081b494b875767ad8afbf4b82184538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d4986bab6ebceb527ad90889d8db1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778b7a19eee3277c41adeb89d968a77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aca07387c699a2dfe64c00c6eceb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e09baeb91b6f8b389ab3030853c6bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455eded734b0b9feda7e7c1c7f5cf20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad199180df742a04d1cbe14410d11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e135082be18027324985a2b78114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338241a6a745a569228186f0cca06c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe790e8d1c3c76c2b30abe356734a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4637dcbe426af191764ae81fc00f5c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced690babb2951d5547d44b146be2fbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8879052a333b744c457d9c623373a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d26e7707e2d8d921437c8e91b6b26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd6dd7053499303ac02bdcf40fcb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14789d406a585bda30d29f3a6d264a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a8152fbc7299b7f1d8ba90a88dee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c53a9a77033165acfbcfa81d002a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb7a09fb24c5b5efcf83955c8ec88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfc803662bf9ffd22ddd4b0cfbf7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344d1eb89494f45c8adcbd79942fde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ac53e3083de7b1ae8a9f939c9599559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debef8a171d3878e56b6b0323ffbf33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466f2d0947c60d8a7d1f634e27cc995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf667d83fb9afbc8ec083de1007323562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a93084f5c1765f1245a541449f1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957bd2efee1882c8806452508ab86a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97d7442377e11f65830c77499fd06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93c0e4b49e632a7b156add739f410566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968bdb912c9970d8ba11edbfb96f113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685822c13700dc2a0072f1b71dc521c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d1d67f6e1be9e0610e5d63dc825dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb32c015a901c18302369f610c15c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893906e19599150b8d5a1fac4dc305e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e073caadf78063ebf9736d7cca0c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02754aa5ff2264c7a42614d6d7fd5fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb3867ab91693a2c80219eeed2a4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3582782280ad752bb450af1286ab47a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d6a7ba5a168c9470c72fe97949b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cdcfd038165c84769bcf9f81d630d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2293db475a1592bdb43b780804136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c895ccf4f8b4a4447bd1530d513c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f289b1815e7110768d0fbffd3ea02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ac4ed485ea69e303e53d7c5c4fc63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e59025858f03d2f9df1cca42360d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f05af63beda8fc4283a0acfb35a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d27437d0e313271aa6e9f05238645584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d4d937842582aede77686fbb5850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dea8dcc6d6af747fb40d2ee483313a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6f1b83821f5722014891ed776d3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c571c0e9e4f07aaefe1ce1cf4b5a9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07b2f1ab65c3a0aca9442fc71f230589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315808203b34eae20adb5c1746da008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee1f365fcb1000922a11aaddd90bc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d620a0c53fe749a4389156df3cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe58e2f3ce31b4e129cdd9155e370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a0c492513d708eebe8061da03ecc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbefa285b1a409c30f5ffbc2825edb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465dc02e1bd3cfb3a11bab3e8e95dac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a2c06490232b82569eb59e6c14518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b764c853cdde94f9d2133e7dfd0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af4822eed1471c5bbfefceceb518b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6436444dbe5b9f0c782b8e63ea5f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e28285ddcdd37311a95f595042d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056ffc54a940dabfaf6cff43734a781602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de2d3ab9d41e30cc016b5d95920a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b610f9a474e4ab24e66bb3f1d56dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f031d63de34dafd5a85bb21dfb516605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb7a162381acfcb51af172def05653606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ded481502de67c1f2ca42469b523607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b0676c219f1e4992be6cebb6c8b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404096e7ed48cc69248263e152252cd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3964a8cee2e35ba33a355262772d1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec462788818b719777e0a838ba2d2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4bc47e219be0d702411d33f55ff1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1a783f45fe28c45db15f49745251613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc87facb729ea9c0da283cd3910b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad04791d33a7b01d8ceecb2493c46b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5933a0784aca3e3805807baf08e14b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ee8716097cea64659e8ab23a0b69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648740dcd7a48394d88a539b9948fd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839d53bbe5c9fed659e13ad07012c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6dc84799acd1dca4be1a0334f2039620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3404fff2d7e861ad96b72d6cf8ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e47e4011ea0d2b7ad8439c526d81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d85cd4bf35cc818f23acac0373229623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53e19263c1bee3762dfba554c4a506624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14770a4f7263e5a41bf99d2dcdd79b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7836912b9f69ea3a430f89c81858c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809fec41e4197b860a8b848e0305d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499a949919bff3077c2164833232ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff04064ac545c63ca0942521a5ba6af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade6a6b63c29133855dfdbd7775c6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6d1d9a656eea42d1307551bfb053631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0221139cd15d5deab7eee5efc85a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c22c952b6fdab8f8de880bf8db408a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2651c1af67c42e043b62b734393d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6565766de01270b55d359f3d312a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a69ffcffc1c93b474d187eaaf7e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a87a11edc463c9c078d1b60cf4f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb01fd54c1b5abb92cfc7b40ccbac06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838bbfaa51f8fa79940b6eece5cd960639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99143a8320e4368c5fca48e7d27db24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bf14b92b978278b81eadd510d3a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b14537085756d39c65a125326c7aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477381b950a678cb76af1829d5f7d222643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783142c91d571cef335011136f36792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5079658dec45cd91bf81025be0c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee082c17bd387bcc27bc5fe02f3d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b779e39b6f787b00c5ab44b1b2b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c6ad01c13960ede3f382704897b17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098669f68d924e5dfa616a452b500e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019904ef4ec418ef8feb7495532370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1236507dfb3e6c94587815d6f8408651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aed117b624cef20c29052ecc31b15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b150b66685d57033dd2f14cc167c31c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18bf3966e81a5d9879cc6ae3feebe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a4723d1c0eb41d7d5e9de4032dce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0340262872c8803347ea7af782e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94681e69b57f5e1a6924fed4543491a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb48dd19d53f2c0602fc85f23166bf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6402074ebd6a91f4fcdc3a7d3242ddc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c43e2ce51e6bf6941345cd3a81e38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb7bff4773f2b3f019fb5bdaf8787661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd1bd79c3d713d69c4e972befa34f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c39320c201b3ae3ac8072fbfe67f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ca9f8eff16586c4785d7bc89dc32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072593b3308dcff0091719c22839f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c7b5904bbab01470f44e945baae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c6a51b1431f38c28108aa506456c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134c64cbcca53e9180d79b369f422b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4932e04c1589bf2256dc894c07eacc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a4a5f1bbd183d7e380f519f6d88b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3011092eab1910f0a0f5641c1cfa2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a9c4ad8cd16340853baaed8ad40d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7648846236114780fad97a40c090673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113a7092a42ce8ed643a942aadfc51b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c26ff02f31289e1f7d986e43b9da96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b516e73239c688c1e154535dbf325fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc716e676d3e6482250e080b0ab619677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73475365d957bc4341dd6ee5d59de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde28475632b31b1d0dc05111e8d36d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239bdc8a0971a51f7045f9d9f656d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f733d2a15197383599625a45202956681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e818baa81cd48961fc78d944eca485682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8d70d099bd695c1617222388266e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6543427b044341507a4051b018d24e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f0844530af0360e1a0ae8ac9cea0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25458a8de5f29dd4dba1f6ef5dc9d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3968e0d43195a41e81098eb4e579687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba415faef950de146d8f97c38dfecd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333903fb2064ec843530a1d9e006a2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7cc54ceb4c88dfe37d9ac5c005dbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97808d3a06937a12f912b83d80ccbc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059ee5c923e005dd2f3ba96f27aa73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a934582ae9e67a4f0171a6b2a63b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0051a24e188b435470c507be7f63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607655a2d66204ed1a37c5354da327d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c592fe91fa2b88974b6c76c63db20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236898c076ab3f163014a580e7e271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe2bace2afc8bf8c318326bb9ca1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31081f6f82d68c6e3030c45e6b58bb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d157a7ea71847e6b7270502ff4689f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb239f18f56be5e3f9aa304fa2b2afc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff105de629943bf2e37577d36017c54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd222f9942cabea8d4ebebefc7e42f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acde461b088073615edc026613ab78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a154596f708831bd8fdb29e0bfac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776ad9c4f53e3e1b981af981ff2aea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d8be7490434900448f425c242117707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00379221940a810cf4cefbdd7a50943b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487171a2ceda9bcb90f74cd73ec1ca9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0f949c2ec2742c90ba2bc6220d61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c9a9de877ba12843ace6a71be3e79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf82493a00a445de9e993a6d2c0566712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b90ef314d607f7928f259bf249b555713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5a23e3dd5929bf238797bf20085d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34460e67cb3d50c54803dbe1bdcba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2cf40560735af7beba7eca4e4111716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f26e96aa09ac804d0d25f16d96c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30167fe173337f6a47e26df985768a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872aee982bd21fc871589b986ebb3d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f86d78087d4eedfa7a1d684bc89ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a2443a940248c693fd28ed8d5b5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9c551f514a0458cc16c10a3bf5988722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98457d18b6c212ff42971e0200ca9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e675dcfae2648a6a31064a82dbb7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddf6ed6b47d66984a51f089eccdf88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bfde8dd2d0fb736f4e87994443f5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752329dca2a70240f446513476aebde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e943711560a8267ea0d23ce141dc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050f21ba4f16eba02b86fad191fb68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae12c2776a8d3c3d0b309394e58f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a55c1d944e72fc44c4889b5aaa7d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81fea86fe53d724695017f56e61cb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ed4ec556ad5fb804457d03b66e59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292bbf97b7a2ca06d687c11a8facb80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae41d28951b2efb344eec82579afdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3895ee6a10dd35b6770c7ed0f2ab0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22651b3a0aacae8f82f7b3ae1b4abb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d94435920815763d7e722c24b0e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322d91efff0389b7eda5273cc72e55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1aef546929d25a063c819efb3a402740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa7747de396106b0c03d52a5c26c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244037d0b8f05323c12268aa7c18325742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c092b67629ffcf1c8fb5357dfe667e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bd5cdf6cd462c24ec0bd0e23429b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b89e3d19abcfa31d487b11f61ceef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274527d6a91bb5794ac0ead8c460b3f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ef73172b0ab7e9e569d0a5ab7413747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a627483f9fe502e5bfccf8f74c433748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00f986729ed9a180fb7decef5d56f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10533220432992636d3dfcd8aa63d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d9c6529918d6fb81b47d12c7efb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2f63f5b1cd3091f8ebde0b2dc9bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd04ada04abd508fcd61c971d1faf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b66f510afcaa19b810353cf7c68a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dfeacc160b3ccdf2efdea7e469a62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e49a05dd99e72855a249655c76bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706483ea3fb3dd664c47398ae63eb9d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb14fb7f16ecf28e5674361d65df4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4cda4679997fc9b05c8589dfe0d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>