--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff9f3a0a7671059894250529670b7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48dc2437ed9ecfcbdd3eb04011ec692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a57c4397dda052c7e8c210acb8d5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873dfa35ea3af8ffc8c8ad1023b75374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70014c202b2ddc63e281114fff1c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf7bade17b7c6c8ef7a92187382ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab93ed7b17c328b935b9c67ddcd7857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ba199b6f1408472d9d119e6728c2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f641054712fbc8f4c33058900da939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f08f8665334769860564dbf8d861910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55483b815bb65cf35c37e2b2da4370c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a251a21e5b3f36003b427049f039e6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb014f521321819e1562601d96076d8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641cfe2e5d309c6b212e6c76e5da26514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda118b34fefd67cc0e39e157842fc0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f812a22ba43cf9870a80d479c3c229216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6125a7cb4652d8fd4eb596fb3832617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392d38fb1d3c02f765e77ed97878d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d3d7db055496fda02decdc74630519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d5125bb7b0a6ffebd2628083ebf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad297a1c852c73314063a4df431a9bc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401eccf62847e3a7980c34202885da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18fdd0c4d1995236ca211c9cb12cf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3aed00cd5b8f85add58a863619f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25ec81761fac7273a17db8c6bff2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a4e194608e798d1df10bbc7b721226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab480ceaed3a7e6acff9299af9e367327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d959a2cbe7568b52a434c348c879228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c9f36526a8fe54a3a6242cd6a95a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85cb28a1e3c3568986a8ef88137ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d455bc6e17f8a834068c13b091d5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca801457c7f5d8cac62dc524383e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc59a1f92ef76122aaf44c1aab036333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2b080bef65237457df03c97c41b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172c1d874a558a095a8a4122ba98d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6e116dcc10fbe89b029daa0e10d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846abc9f2bbcff82b5d01d8670f20637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8975771acfc5a1eafb8ca7c107333e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d25505b6f8a47de22985461a83f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32feaf2277bc3cf6b05a465cdc96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa360bbf7fcb71ffc7eb916885efd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2d82f0b70dc658cb44a13bc748bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae72bedc164d77b6e949effcea495143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934cd391b3518b3113d59a1ebc1eeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db909ad0b2580b1bd8a2f8f8ab9c29b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058debb4b89e7146b7683a71541231c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257185a8bb821fb125e48f5b2ab0bae347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad9a16308f6157353e4dd340a583a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9731e8da3eadeee97dc90042d5be749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d51bb100fb6f4146dcb4a70a4f3a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72210682fffa56434c3afd5a9fb9cb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd7a4c53ac23bc39d087b07d7e6d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e94e130b8cb15f6d5421a591eff6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2deb1999d3b0178811a9ee63f53b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63ba6ca517e029f947230bd708eb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9ccb471421c7c0ff6e5d29e3bc5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070898e9447ac705a06e33b562c8f98357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013944db5cfe5748dafb0c7a61287d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7cdc70561034ef9bec5d5b426e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0713ea522eb225140ff80b8771c8a3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29153deb04ace7c8b7fc37a17a4fca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5e33a878770630066235363d4b8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbc1022a45291adbd53d7cca2dd0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc5e17ef00e373097340fa38d6acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d76a64688390bd9a4befc6cc5b9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bbb8ec25ee3733be5e14515494c1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9f2d93710facc436d0ec7816972a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f6b8eabc08a21b3ea3866ab78e8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0f00d26a907cf5d905888994549d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8848cb6f2e7a75fae0a5a8c17536870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844c2569ff76d3917480f6c8240c13c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c872ad31b9a345a8cb331e589db58972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963d49be1dc49fa0074bde98a9d14b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362e95f9ecd30c5516e0fe155db84974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40972d2143c54cb4828258bdf692375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbc40645209099ecaff5ab11a5d30d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3f725cf23b339d4f0389e19e175177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81de6eb18b27c24dfe5248940dbc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e721e2284ddb635197e6de5d6441c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52411f24d529ec224519c4c8fda3b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8769f84bc86f484126e2f90ea3007181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22918df6755a2d675747044465ea98fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101e3c97150a6b4a56ae7d24c6b06e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2597b761276eb225e2f2bdadafcac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ca9789368e7c1879bc2745accd7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57869f5d8f3cf207370a1bbc1b1bca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637027015e447f0af8e1ea6bcc8f91c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b236c46607968bfbb1392e2d91afff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db4c0436c3a8515ecc41848b5e5cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ad030fcd549b95a6ef57289b5664290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f98543bdb65288d8a30ad4d877ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddebde7ea4a59d9ee4e8d4e81162ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9507616ae6327b1eecf020a02351493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a721fbcb2dae00c50cf0c45afc0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22003fed7af1fbf5f625dc5ab54f99295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ddd1a51fad41671d9f008787085196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7201f32ded77fa170c0feb93576e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935cae333abe58d44ba0422ed286e2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22311576a4d221ffc412520f140f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e42add53888dc72b00a0a7f4ec536100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0575ab2f481786f91a52636f341a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98165e1d51d1683e7382fb97ce5c3db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9481830b39960f31797a4bdc8373c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46b3884749624d776b49006c096de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb37964e5fb981535bb644b0d4c98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d2573b164b57dad187e21445576e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df6fbf30ffaa7b90197afeb07c17f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe286b264faa5f7f83568960f079a836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f28daa852c0fbf9919a637edd395109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a6c4b764609b933c9809185fd16f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bdb1e12868f59fde7ced89a708dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953047c23f9b18df271c92d6ea11f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061089a201547948e4aa01d5b540df76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9944fd53510f0b53defe37b37f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd3724f688972bc404f434f0ac28f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0288cb8f825c28a8ba25045bcc6479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78057c04b1d6dad27f88745b6e77c05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec1be161c2b40171808b6bc6742da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b27f66693a86f0665424322aaa8ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0eddfb114fd3e4945b00911d299fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028540465bdb0bfb896e80d1a5f45c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b07526d36645e2d41339ca48e9d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482b2e146fe5803b5bc8fea0e34c30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046efc513feb529163292c1b9f8d904124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe593474f5183900af6a3bad57e03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440aa3efe09aa81e8e2b46923a26daf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8a480b8af04505a320d214ad32d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc5061aeccb4e087cc8acef79db07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2e496ec454295ec3aa1ab53b150d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0742054dfa094b8f576bde1e50003130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa1c2ede3d5025c349d002cc46692e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0e58bb35348485bd94bc068885db8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2349480e09ac4e258c6d72cb2209b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c964187ecbcb36aad8e836f9878a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd7364a6ad7a05cf18a2ef4039a83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409511b6636e9bf8dd49afc980dbb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f7aa7e7757a1e51f564858189ede9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624591face09227aa82fed9db88a5fd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2717f00b46155c21d9c089021c18b1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96331d3c8a5dee0eaa0f311d342ac1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b125f1d334120f7aa98aaf0b3e7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad9daad53790dbda7edccd4da4a36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752593ebf9efc0b5ad70c135fccb5085143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc1b6c930f6427fee950746f6fffc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17208126379fa79fb3ab1dd09595dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7a705b63af6e5309da2cd0c3e523146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d8a6e300e7f15e3f8f10270f6687147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e92baae8de117a0819f3c1d0b224ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625de920941e998cf102b3d905853e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27126dfe8b660abece920672fbd70c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63a86bd2d8800802a8eb1a2d64c7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53018d64516568f3f240671d533739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc12ec680e69e796dc559b2e553288e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cad5f1cc91eaf275fa8b5f96ce789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce66c10ca667065c4f95c4e170e8978155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951182ee3c2b4fd1edc7d638e773d798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d747190b103e3344dc34e552a9e41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f410e8c6edda2f2c35dd7e2a05efe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff50f2a8d3ad93aaf0424099822ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbfd29f2e16a727f56cd7a401321e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b937d62c8e1b42ef16fb490a1c5f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380eba906f3862e3ce50bb2e3970aeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec0e6b880cfcfad3e9d7f3c6ad972163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01df1b941a78026a6d241e6a8fec7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19a87d6f4d7068763c9df0b170f81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7aa057d3e0105e24d8c51d8e3f5a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b342c5637da946e086cb5406e8df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0451e05184d04ee24991ece1fba4794168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce81f03591e97118ddfbad5a44aad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882a203ae39fe18c08fe6e04166495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223dbd4dcfe589fe5701e8228390bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2fe6c8f1d2cd1ec13e881391f57d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00323cd6b35930cb3c06ba418cba98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772fff159c201f1585abb92470d62a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84612bb15296dc402b55980d12a73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9ae69e451d1953ed1d7c1d56505b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4647d40aa42b16df172db2097758e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a83ae7d08f0bc8a851b4425a1e44b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d5eafa77858c07395f867899b5c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33ca9d029ecdb85ace44f0da308d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422045c639746562e38207a4f9051c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae554f2cea835f19e15d2ed12f5e53a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c2ec0f93c025922afff2592d8a51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc037c589713221de58ea9379a7135184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff09a5733d609d9436be80f0e4dbb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581fa003e1a7e0431c06e8babd11f89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09c5035c20d1fc5d017c8c5f3e241187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e297eef644a8b840f6198341da5c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2f23f5d76975879285d72e9f4f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b0e61607eae96501a286ea6e127b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7771e66a581478bc12175d8c2c0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053010d9d362442a62fca5349ac859fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd42b20dc6317849c530a31c5bcc85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f7500b25f73daada8f06533e509d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b2b4c43e15a70cde446a0083dcf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0ddc0b0d733856f15326c0e8c1f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2133e38c4add91eb4d5a0b4792ffcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91418445fd1670f597c93efd699ae27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170018040e416e3dcb006db8931a721199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a08079f46feb551d88a3eda3ec7d45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0651c3c21ac37cf233bef9976286201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce1eb4d1577894d32635a131b37c2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc873ed13099b9779e087cc13a36467203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e08a6d3592ec86dedfde1c14fd64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da539e528abb39cd485f462cccc26ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c68557e57aec702542fcc75256a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef900008324403ad9e1a3a9a5286588207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f713583cbd013f2570e95d349293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611d54eb1ced50a1f98aff1d115e73f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea4c9277c217c80c0e07b221f2af67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc417e200878d679939554a0cd278211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362a64a254f4fe5cd021a741047eec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d67ba3f9d9da6f97fb797bd865cb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fed9761cd1c0baae038d00f975e93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f1e527ea4e1c63356fd0301f87b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756feca51ed548de5d36650d781df1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860bb2aed9ca3d33921b8eb43acd412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d6fe2338fd2a2df81f46e968e035c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18425c6e54c1d6148863bd43895eb587219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1809789f5315d9cf2ad5bdba7f51d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099dfe7852a0ecd1ec24d6f606c1cf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ddd13fbdd4036ac9097a865b0c466222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b5acec5f92d5211ff38fdc591439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d4747e7f92c493d8ef26f6b194e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94f7893c5910926abe22ec787dd54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a830cd13e295543e39ff7e14569ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded4df0640c7eb721f06f717f5603aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd2e02c872ee0805152e0f78ed5d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc666f072822270c47a8fda55065ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee0a4cc6d2c1a5bcfd115dd4775e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ce57b8a8a1d5ce25ef0a13189625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83844516aec963992811d36a82ce395232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ea530f8f5e4b61a2c7ef9bc7a8318233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713a84238c5cda08fa6376d96759b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002b03f5cd597ce912e58bf04cfd4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a258647db2c214fcc4569c988404236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0b7916efc88273b178d7bf8eea8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d5c2598c8248629595981fd6bc19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614518d6bbf732bab6949cac3c7c2f45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627e0cf3bed93c28ebe625602fa779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5dfc051247b25489793dc615499e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0a4a320018bb851859e6a5b210115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edab8ff53699684a6dda047534255c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc400fdb0a9e32785103c15e015fc77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942732d196a518ab24ec89e1dc01c25b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b119fc14fefdddf6592cd3bffe81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe7b4b0aae9d55bd9aa00da4b439b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53470e28fe167875d2ca38686017f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c215115a3090cd8196ec3d81ac339a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec611326858717b4253cb212b4856e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec86f3bb54ccf4b8230df8b97a88d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c0acc5757b4d6655d2578d140ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4715c0df0571501c01e3a89d7fdd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea02f990d93fceeac85bd5c805284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442686dd6186d859fd7a26ca23c5ee6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3bc51954f32122fd5d5e19161170e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec46233c30bad2cd7a4cbd360c8d66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007721426ead5437c81e4d2c7b431ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b15f772be378e12dea0faf41fb97b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7012163ad39b91d0b2db9223552646f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c44f86fae354f8288cc5797b02ce7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f58bcb1286cd82f69baa26c88f94a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729825884fe0c435667f6672da12ef7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2161551d505b13c83b14f98ca10cf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d8deb62a8dd7688f84eb65c6bc98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509c8c844aa00786ad2df7ad7144fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3636d809d3a6c154c90dd6d8ab6b52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58b53dbc6aa0ae77a02b2f1398d6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a80e0c85ebe9b94c6287da48e6d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715d72d1e5398c580934fc11eccf3b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfd36c1f790bd132f2058eb51b660a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c469958df4700c22e8cd5a0d2c0a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9488416c65970b82bfafe99faf05a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d567861942e673b01212862980f16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406ad8328bdef4b4c1af8d78fc3855275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9bd6ebc55955275f1cb033ae48a7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3292d3f9f8c2924ca6cddb9d4da3b79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa259a3a0d81b4f8a06dfa040a45a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5642e7d2826b781c96839227df9d37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c258534d715170011f619e7c04ec0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166157bc1511f0e35c6f88325896e18e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0508354462970b5a31692659a93e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f238562eeb2d0dd4a6743a1b9a62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ee49532b44650e360431412190ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1424a462145d2620298135203ff03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d03f8f7d17643dbaab20eb7aa152b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441383959c0c1b571e2340f34d3776a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357f5b43406b9756fa71ab86615ee8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497caf7f5e976e82ab9d73951291c4bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0d4da479c43b008893bd9ecce84e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca29f94155a64965aa38ddbee980c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2f100abd9dded7198e6b6c149cce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e87bd030195d9a5f5ba1ad3ffee13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e3a8ba89233ecda0b9e57cfd1216294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6c803c35c989b70aad30fd7a0849e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94451557bbbc59febdd24a1eafdbaa73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2522a7c4a2d62c70f5e19fa371f14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30b51e2227f7af7b4ea75a715ab27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6059b02f73dd3ab81babd0041c6fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d25bc8a960bf64986968874961d7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b6f7c4cd0acfedfc2d5bdec7c613301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55da9d25e4b919907b7aaa6a0b2d4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff24ec713b591e1e47ce3c60fd2a68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9dd589a91db282754b81fe21233bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9727e7a9b46918f94a396425bb946305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17b9ba0e06815c7ca1039bfd971248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba42ecda273a5563b8a5821808b39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697aa9db07755e42e26b09e19a6548308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384fbf6dbccd73a31c2873dc71d5888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8395d2d593d9580de4c2cad707d1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284695410f12f93569a74853ceda198f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef375af34c95323dfda1161d45535312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c18cf2b8b78a79784ddfea404ff7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37b6e718a83d30ff97d44343e5359314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663967e697418c35bb8a51ab74f326dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269fcd13df538be61fbe7840fb9b774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f783679c89cc8f0bd1ef6e2a6d1b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a60b56aab8c1d720ad8ef375f5132318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b120a6afb289d5180a8cc381f5d2d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee3edc56d0036c7282e853db5b13d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb42f7b25a8ce8b1035377e75bf9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9077edf2803cd19ad4dfbddbc33d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac91b3f4693df8df500ca156dcc65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb717369f1169629ae944d966afdb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba296c0c3c1b4fdd7f9115feec64041325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcb8634f1b9ae53bac3633a6593890326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832266adac8d676a9a24b1fff5c5e92f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a73fa132c26291fa5a5b51dae74729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc5b5530501d325c47e61fba3536e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957fbeed5f117bcbb1da5302b7fd711330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695b50f777e9d07e1ed9b51f17a206331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fcfea95b248424a177a16380325c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d8133d52014f7dae244d58824ea9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a702c7e094c8f04f7f48e0f4aa1c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3855d96b6f1b8eb0dd52a68395f90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c06031ae3c06bffd1e2a331619a76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe813fd1aca37812329f412e74d9ea2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9393fdc374942f48a97de02ad9b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f700f0130819fe0ece8c7c2b5c16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195807513562a10c8bc3080043cb1874340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398dc3e1788e9c02bda182118c3fcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d6f1746a47ecd4a1d01fdd1c795d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f827f06e1aa8647e2e88b08adf0e7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc782cb78b0af56bc47216d215de1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9879f2866733626adac59664d8f8f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dc867e012d907ddecb62b83c14113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd0f82dded7fc019139fe8aba789a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0549ba81f0ab296bfee1749e096648348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3473dd46e71ee11bfc6061a7b02e64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093062bc1383e48571ea1d58caafcb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df62a92ffc1ae84b35a745ee7f018c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e64394ba51f23b783e597a3862d10e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6823e7055e5c1524d141605e421c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b1eb2b767fb3365fe30a9be9af18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f738bb9fd035faeea64f31e741665355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f09711b4103e2214ea1fad517755356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93390ad94dcb2097c2276413c8b9f765357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea517dfbdd65cb2a72a26bf9d536830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9daf3f47d54fb975b2bec4753f8e22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1513d075ce8ebd60a5fd6e62bf9dc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f26a914338448cb9825448fb616c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84f7c3fd920ed52357a38072b4f0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ff25b2e7623a2a5c89e07ef0e9193363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c407f1caed2c60ab0db575830172364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a554699d4c6f15ac479dbf27d7aed0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317406bdcdea30d43dfdcb1e18938c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c7f364e8207f096c7272d4633b60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514462d16a56a89699042219908fd14e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cadce34e94a6ce728eeef2fe43ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5eadba93f2750aedf8cb69ad5f92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965417e4304581f57671a7eb0e0ab79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28044505b2ccdb165c2ec524e446d4c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e1abe70cc4cdb345daee463f75256373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf122e51f1dc3462a11434ec87947d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161d41adb9bfe57d09d833221624b18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ce87e4417aed8159371cb19c5904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2dc181e927c6e23ca1837d4f7ce65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d6ce68019c1d62d009236ef90aba7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea232522d6d4da2945f5bca62f6aeab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ca4eb72806370bbdb2c2463168bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0f2fb78f3a28991f55aae197b1295381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29e63f28bab055055b0d99c611340382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601de77ca21fcc2d3aa73d53a265b70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758e8551e1c21a34be5e5ed0ad9073384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332783d5a37339212fe5a101228393b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c185d68fa1024851e2d64e954f1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414eb5c73de881d097c0af4c07ed619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dad878f2d3f11749c87e3d150a66a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b442c86f04e2104a7330b108925cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b515052b4473bf78028448cb80f4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e64ade99b14aa48c8c29a19aa443391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b1ecd97f6cd7fdc1b6f42fecae62a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa11f197361ad90f72816a108239b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f38681dfa72403b2399ee821c61ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e308977253f7e19f7adeb42c68f16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8c4102243db4450fed69db37c81c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587db61bc6a8069a65c6942cd8f3145397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d196b1a83636eaa403fb8ee83b351d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad30e65a3518e025bbed9836a09a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7ea90a54d0a83e6f4e3ba431112fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e56810ba4e775cfcd6f0208f5b100401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe64bf25c9eeb1a1e473df25abe5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16552d322d346a3a1c0a10fde33d8ff2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56b9506fed980b5c82ddaed45e510404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d82bcd262d0c0d9a3d07c76c43e28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70198e8968fbc10f3a34e86b5ab46e9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4726a405c6da6f1b86ea7fab6b1aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e73939958704ba9b193b4a7bae5337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d2ab9e375c41d470f16e0dba199a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c834f3e353dfa028711aa835dd8ba5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eafd737f6c99b3f282a642c3e3cbb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab30bb7a53327a501fbcb3e1d91234412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06046272c3402ed2e25032c4598b66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8140903a4a7d63061b693e2eddc04da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7bf44b6b5f76174857a24ce3563f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec451020443d4b823e3c0908c3c0c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd1412a860e8e68002d18878ea8c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be633be2b6ad3baeec799f06d5c9e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fe0fe915d774e438ffcc7ebde8a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7676e4ee1921d89d72f0c177813c6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b767147b3ada6587d056c5e6bb8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35988074fa1952ae925b1e50b8ccdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282a24546465d89e58b40e163e7588423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053003789ced2664edd48d05be8f3872424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bef27d13f9c3c79a5f17233c89d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae69572138a198081c4c5467f42a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e7b310df353d7d7f942288ae357c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0b4c97bb643b6a072db21d0bd12ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e359625623180177988cda6381a17ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d723091aed2fa5f232f82b5cb4b2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3ed46445b6ccd4f3850eace74186431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e99100c8d5fa912224911a13b5b82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269a8a324ece6207086eec90dc47c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9d698f1fc5f53a8141191299e620434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279189c11c3e159aa4f9eba1d0809824435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634c9339cab4f46057ee1c117d9981436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e997a6cd30f4397c84298c6aa85c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f5febead58b4dbf4e42eaeb5fa40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c082de0dcd7fe7c833def07f0e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d7b82d66a9771b19e856876bbd35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3a97858405e0e36c045a2eb2c110441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f245cdd174a463db12fa2e5331965c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b50cd3dbd7eab257b4b3e37c5a29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ef22678a86be6f1e5ed45ff5e9c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e660ae0213cf6d509052b984b06b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef86716624166cbab8047c4f47fd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd3b02833a4d976d3071bb6f46d15e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef991e08eee83e38f3e23fd2427370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145a0ffba891fe8d280f09640185ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a80271a6b9bc7800d7d48398e005450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ec492f5632c97bae6144f907600d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd4b5c372790b02a2c668f274478c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef03ee9e3432e1136c2c446e6f865b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a702552dfe54597f3fbe6e837744e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60d89ec826893848d2d10d5800ae4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937a1a03c17b6e004998a99a9921f78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40446d9fa77d2cb020bf71885244dd9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efb9a5d456399849580603a2b3c43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460578d60e7fe5f4cf5025a6ce9d86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d558a5a0db7cdb6e046d614cf9ab02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac229ba3de8e4e3288b6c9d9079e6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a894fe627c5a25ae33d001acadd05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5ef91072029012e551657504cbe8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9beb7298b6a2865c5fe62cda34bd99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea8032be7923b23d9715c7d64d061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7f3c15fa6bce1b7750f7e4dbdf2d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae11d94daf195309f69a7bdabdf8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c752b6376e0d32e66e1df3de11434c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1dcb55496f058726d8330913371b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86614293d618f652d97e12296f8e018470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96376a7a35516ea01140312f0ae080471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36e1b280fa45d29fbce93e028c37d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991bb89c1c57cf05d1bac0933465027473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51862f5e928e5be513fc2eeb56f344b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9866af72c6f67af3c2c40634bebf565475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ba723c61ba952f86f720b3c04fe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b7ec3fd012d696494fa2d4b4765d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a4c7b8bb4c00a98568d104b027d9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750e97bd291bbec1e3bda816e06318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f93dc95129986b7af5b41d708c80a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99049869329baa441fb465b8c1cc80c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b5c5ef2b3d87b31131bcd43b5d59a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b177f9cb382eb27f3ce53ec1dcac6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f78a017fe4574b80d5441f5b284c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbad52423b474f47f4ef43a074f2fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a841512fc2f6ddc96931489e0c81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbee523fae071b9f4fd3c499ea5138487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e9b97574d8bcd659b2940c573edc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aeefebc8724416af529f6869e3ff2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58aef49d8b5a0400dc52f9f055b072490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1d88d09df25c9fc2485cb47e2f662491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117ba994c02dc94d415006606fed51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6aca5f9b28eaabf07c9edda445bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fe79e83109d8d710ab85f77de75a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2863ffc239c6ebeb0739479ce31c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cc879728249787acf5e311e6ce738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbece4beffb9fd724987557723aabaff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181682c6ec6e987011faf8adc2d328498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ca5a649cd4208082f1e6a066e2b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2f45b6bf8a4edd2ffc45e94f8f88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacd854914e6c274d5a252b090cb8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e74c86d31c3862a4c67a81618ec8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab865d797887ee8f53ca9aebaf82748503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d93f5a9a63a051c0f5ce3ae762c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aaac3647ff9319aadbaf43a686ca4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8a9adbf1ec93070bee0e00fd2a08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56da162a5ed6fe678adc007eaf5e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24218fc78dc980032c3350e51a0522d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6176dd718b425bdc34a37770b23234e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4fb9e9c97441de2c55bdbf86a61cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb940a7b0e37b7fb24fcb28efc1464511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724906c6efb9b82b8b58892c1ee1771f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f213c24ea0acf017a8a025e4e79130513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc68ba04d9e1a1241cef98098dbbb1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765b269d408a848733d77d8aa013794515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc84c739438bbecc698783dd799172516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9456f4dca3b5ca1520b89401a40d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03110a3c38d3021fb0d131cafef86a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba85839abbc797c0049bb39f1968cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60c3ffe3c6e8d72ca380438f032f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1aa6148ac50aaad28ffa1aa9758bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2eefa0aae83067ddf494157e6a8b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990bb64b62701711c71ec2fbe2ce283523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398165845b69f69ce9b7f469322975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d880bec5554af37e2538e3cf99ec18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f6c025682df5e70e8e133ba32b533526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaba438c18f1adcf3e71b7ce3fc081527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7c3cad5302909fbaa9931d04cf3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83960279ca2c98bdf362bd5ddd6821529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f6f523fb59c6e94887a219714f71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45733d96b245fdaaf94f5348defc4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5b9ba36b0ad37c90bc7632b259c5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e57c24900fbca1b809f70190df41e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7364a95cd6fa2c21be4534aec949c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708b909fdf3296a3f25a4c208bb863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9220e17b93c699440b16d4f95b8a6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec12f2b7b4a7f2f2a07dc4d2697af6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece9447d8de74afc443378380311de9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1a1241ccbb8dc281d92ed90d920f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0c25fdd94e099c0ba0d3c9fcf58e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1a85238071fbd931b015af7d4d5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae473a0a03286850e972020d361a84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e4ac956daa9b692fdb0ebf435c6dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e61b78795782ef85b6a1843ad23b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfda8defb8b9db2dd591504ce105391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0f401e804f342ae63ef49f00e9af8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b1ef56ad1d44dbdc170f89dba759547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f843eacde5bec5d452f382ac78cc82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e4b2f689a22a633a693b3435413c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eef8474878c7c40aed327a228624ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4aaedf4db6439198b0c2e8cf698c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a316e693533916d20e0536cafdb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa66399faa9549c0e1f4581bff420553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f89e4569c4b720005b2ebd7dd01d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149c9a3aaf767955c2c9ba363a020d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd6202c6426997b2e7007a70e300b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845e37eeda1d76faf2f76059975be7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56af2da891a8323a82ee8944b366b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f60ba31a6054f8c9eec05a041fa16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45653b6ee04b34c29889af701f5b99a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10439ae0d1ded04958c2ba090750081561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb52e97640182aeb0d66ef7e65fd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c200c49793a8ca7ef462ef962166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097778eae972f45ac4f1225d65cdb084564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef1cea1679d5d98c11e98175889351565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266562be1a1b312d4faaf892bdd548d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309ef678db884db4692c69a3027bcee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acb04d6f510afdc19ad581ace07b6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675eec3a3a3865a899638802e5733c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee415accffbd35785bd9646c6e8b322570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274ed5610a41a4dd1f0ce79cb31528571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea454e98f5114e2733126b5bd5c475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc84320c5dfaff2850d15dad19582573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad61996a389e948ac86e2ef67b3581574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad61c80088d6b798955aa715c1a70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660ba1cce81b1938f18b7abc9bc2e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9702dcaae90bb12da5bdb76c714a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ba42e76df235674d4312adb9d6cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0505c28555055fea5871bea6e0a9983579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688562474714d8a61c55d4fe6f5549d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4681b45936dcc960326cdbf7b37f071581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ffb84e23c919c2668192d8bbc267d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9892134557ce7be941ab26cb2b210583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8fb59c973fb71c6d32ce8f907b8ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8940cf5fc835d65043bc6d1c86aab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a8c6a12725f42ddfc0c4e733519ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec75b07b9f950b1c44a6a86a97a76bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086a8a0e67117995b7d7791861ccb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c77971d298c62b50a04efdfdc62dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d5daa3eabeafc2159ac3e74a2b91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57cb5feff7a6df090e935be716c19a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1a0f57a4ec4610045625b54f9de87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff679bd62e8af0c2d1f80b2d72104c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb81c4f347498e984b8796ea2eb240594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429d6b1b83664f4dcbf5d2bd0fd988595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c722ccdd95e9a2c98fa4dd5ca15cb50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4ab4bde1b81e807661c512ccfa38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd81411c0080f290de4e11669d712b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40cc4268bafa62b6753350eec8abf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aead25da567f554db63cee52c7061d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173faeeaa91e4a37d61eaf9d8ee4678601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28c1ac37d8717a8886df39bb3219e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9d2dbae1ca953275a734866c4a69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724836ce3899e432346fea8210bc161604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186aa65750c18cd655478215355af3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b0e96441431f3ccdca0d80e177bf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37277da9c27bb010e68b9d36cb2a06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83f26fde96dfa41f7b554c84f467d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cb635bdde34bd012878e11df0c0d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2058dad60462935051d6b3af9faf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6fc4c03cd3bef77514c9670aab38a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3becf5062312ffca66b4c902164b8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372b6bc06353257bb2aac39f93fc4ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28ef8c0e0a36fd68364be9b0e5173614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549326856e7f37808ae56953e853b699615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731826bff9e7b8a2861d310cac13716e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7200cfa431d6e9a764ec554a19db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54dbc082d3f9a8af04562b68c386e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de194ceecafef2d3e63c52b3def55a99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d97b98c9a25eaae6a0035c1cd57d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce1a84488f7bae23464fd47c6d2bd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb3eec7aab03a258f3bd5fc900d9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91983870b71fedb517fa94bcb64b87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a030f61d314bc658cd405fee13078a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c446933a739bcd11ffe5e84ccdb642625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7898eef16bc13425fa5b855cd697a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324956dd0205d75ed568a4953ab1222627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fb715cdd8c754732f511799d1dea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611b26d862b578fb9cdd1ade2aefa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0cea27961a142057a487d0135fda4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f34c70915f7877514b05543ef17887631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221019dd3e6a5cf0f49cd0f9a3abdfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd48137b033ed77d270292750b2250633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3100a808c2331ce9ca8fc38ac045b9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ccc614b20d6edbc614ed33ffce385635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab20da354f89d3cdaab87f21477c9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7d89328e0de6dfd3d7abd0790b9fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493a5fc250cc1b8f25efdff38b147d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e904b2508a6f7e4ac895e3b3602f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383ea44e6560859a819a21fd343d7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9316d9661b567f7b5f103c779810e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823687e58b36bc60351901270e34d625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491924d9f13a978e223f68860beb6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e520d8e38f8788637de63890b3bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20967b0ec9c52422e9a07501decf7f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e8bee7aa602fc51d66927dc35d858646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d86a315986a2c807e59f30564002f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8658632ef5f137defe90bae90965648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0382d8a08b37e462b6d5b294875b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c237f16d97d5702a81525af6df253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dadd647087761c84a5e05c2f818f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbffcedcdb4942b73407479f5504b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da60fd8afabe88e30673a1e792a6e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b5f781915f65d1f946dd6eefadffc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85c2192ea10a22572120c8f1516a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d440998c32626e5c01cd2efa571983656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f347ace30fccee131687530a4cfb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e723c746f926e455f6a1177b761575658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65c70628333b6ee935f3fa77f90c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674627e11463003e5716652b957bbdd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2d61b98f2a41a9b51ab8ecdab0645661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7044b103c1a63962a021b0b5c57ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace9e040ccd4f1995846b1d71ab1b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a77b7591b4337413f58818fb287d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c180310ecdfcc7b6654fca1f05d12f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651e1819e8b715f999e33e9716a252666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba55e858a7f50e8b290ce850d42c0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccde0b3a0b4393ea92d03296dc5f53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf30ae7f1f25cdfbc61e62a61b9c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec59c6a7ef12bee9fac37165c030a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca4ac165de15450d08aa0ab40fca3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2e80d51bec976085db4d17771701c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706eec998dfc1365251116a94a32b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f93c7f43c478f06053fc05348d03b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0765f5807c3d4779a0ca7cb6104fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4479d3de31ce0251cd31fec7042529676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfa0888c0ffdf2126632e0b20e631677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b50baeac2fe32bec7ea8cf7b8d0988678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c13e04dc669d8d2eb1e7fa0a7b7c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531388bdef6786fd83d503fecdf9b939680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf82858cad820bb60ab14a294472d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223bbd7e296b9ab3eb9e27d7f03bb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669662c615321f969c79b4542c5b7ad2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffd6c44430c1c9660ef90a98390b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988da26ae52b8a0d61ee2ae7e4dbbbc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d86292512c5d1caa50d86182a9ed3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be68298655bec5df11832f92faba3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec131bf261c32c84a40680e53ac1fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c92eff9ee922edb4eb2dc33da93f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb305d595d4ea4bd365bb22ae41196690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ff99e787db78bded1e04cc1aa462691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856721c6ea8abc30cdcfe2d4ae0a2f6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb37d759ab1cfb32855c1bf53e63e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6661be04f276208eef9791c6288a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0f8fc09201218861dcdd9a3d3697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c9f26e20e8e3e60bc2f9277102d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e284dcac4647fefb366b48704e02a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fff56af61b8988c0f5b2fc810e15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c87bb3e1676f48edc239f0133b46a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb939a0527aa885cecd6c63b8873d57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c756727ee433f5d85930eafefdf0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9876c7ba957a455cd848ccec6263702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28b99876007042cb70c79b9d2051f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4bce8b8e10056ffc0e5d4130f47b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641b2aa8370d88c693632033101023705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b73ef87a939e3653afba60a922e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b28dd98733c62b1a44f3539f8c2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5951b3ca844d6ef3576a94e310eef7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a28322cc8090b894acb182daa8988709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc25a59bb82f90b632c8fdc976495710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede437c56abb486ce0cfc255bfceab28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff01f6c2a75b445eff5d9bb40a53e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867905039e03d0f9b11e20228496a3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43bc92a3d48eeb79d085b3015d61e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403005e7b88e3d279f033a6cdedecb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b516f2e76f833889a0c7fad25c5ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60353abc660395c9d9d10f192a5f61f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34ba9f46633d26d45c60004ac7c2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9de93d37a14a9796d7ca57a1554b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d7baf6402a593dfb9c58c396ffc52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d4a577e1e69e8eaabee2ab120552721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01326277ecbdbbadc1d11dfcb97856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0eac2a790a612a706255dc8596321723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84d5dc28e9ff9cfdf8c028589135f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a063d20ffe4e21a24528e451156ba8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed898418a6c0d2812cb49289162c190726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd08b26917cd086e0e5ac6c753127c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9296615c826266aec3e326a50c332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae30b744f19f8c29740fd81fa8b420729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f508d1740f84bcaecf2f1c9ffa2dcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ab9152dd3d98d29b20375c78aa36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd756033494717fbe59f8b4c1626f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4cc7891e790ea06e47b0bc564f046733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbe35f549085f4f8c67f981a5110d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b65cfdd0850f31863642c1c98020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b759b60a3c47dbcf32ad2324cdf3dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5192e96a84ee3f3f74edb312f7eccc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebe0d23abb707006fac589145ae180738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9c9457727c997ef80a09c4f213ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c9ecc729b14074b8cbb790388a79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417332a2abab9280f5b71f33ee105a61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2694e7ffb68a30430b8936a002b85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81878a54a7a3f29fdeb3d7bda3c0550743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b581519a395884f87c85446180e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7703363cb80261062b15120d2cdb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d323c8886dbc36b207f89aae1c107e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3bc8265390df6b13bd3898f374553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbd56d79b0770009c874ff4de3cf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef32ed715a2e377f0f1ecedc8f1b0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fe8fa2afc6f38a7177afb1b39c7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6efb55e94143300aa7e68c1964f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f9ee6a820d3da4c6e9fa5c489098752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a067747321f145885b3aa654bcb5f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124176d6583e2c31a3b4122df7d0cdac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962598f8f26300479376b7a8943ba21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794455aab7bfcc2f65e5ad03aaa4eae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ebe523998c338a0a297825a0b93f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85418157c5133172038b34bee2adc7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4fc1da869c0b163c1fe6d11ccacb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a080c893c62463d18da849074e180f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b3de3e5e9bebd71dcdeed51784fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a685a3e48de8436a504c7c75393a26d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d12fdc738216659b8bfc29d3e8c694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf439e27aa8aef192b8ccbf079d20c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f480a0a9ac1273e4145a9748404886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562cbd252f6e302908865d75bdc2a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31521387a45fb72e70ced5aef6b08438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412ef3fd206698522120069a492bb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563cd789061a62c2ec7cad21b503c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024463ba2c0d682c7d2ac913411d4bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74d71500183c8e8aa0c6648e0a1cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197f09e21fe60bf2a246d78fd5500313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5057bc91a7a55dd307dbbdcc8e8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e49b2033ca496df66fb6e49560ef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb91307158f9eeb8f2546421dbca116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc28352c98e79c5beb6fa366d067b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081d5ca2964a89e04e4d306e84ac6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175ed38345b33d19e4ba3b004f19a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90f2337974afc13f1ab025332d18e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb57737ab1ea3cae8619de1227ad64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967cee2daafefd07fdbba9ad0f568622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260659c07f29da0d4b23d58d22611ccf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b806ca8c8ac131e3796441df273680524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf2a0d891add4f3d08c4ef0a1a51925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309acefaa2c3b72db7504b44c3519e2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf400fff58ea5bdedf47c16e3922cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8d5264c3afe85c9b823a0df8d6a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d9f1b3977a2f2032f7c42d4740da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1088c42966d3b4d6a96c03bcbac5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c23937e288d67d35b4c59a24d73131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a11a851a2e5ea42782258808edaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d801d16bad8bcee3daa6732e8c8ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51ef51f44d5a7fd8ae4c1b645201934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d6378918b6a56d9ebf1d32f3ea34235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc1b742f73e636a6afbd913ee4cdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3039bc7eabe0d59078cd0c319806a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d160be335cf7c69dd931c36845da8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578786a7b6ceb0e5ea1423c7c27c5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f173c472946083354b9d53a373c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9fb792fc66a76294c507872d4ae8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a9fdcb4de06d6cbc4f975419fbe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8be344b7093a493aed52643120bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc810a8655d5cfb114ffb58697bd6d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b2273a41174b37fac956d86c3b9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d0d165eeadf97fc98fa9b154f15046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16273b28b95358bb4ba58893ebdc49847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b7ade34ac72a93ba451a3185981d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c969958043509ee782b7e376978dd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4d0129716889dfac175d7cf1ac6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe17460fa109ec4f854837328cfa6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6657e5dfc2e1328e15f146b88f9767052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3c6ef5733f853d58894cf5b0a75053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0aa8ab9e6219cc4ebc033eb00a3f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395004a912616f44d22143adc9af20855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f3dac0238c277b8d82eb04d9c843d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c873cbf76ee9e47e47285426f424c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8fb17ac66c47ab5fe646945406c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4a6bb5a7f9a9c0fd30cb310fb33a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207cdadd3f459bf9c6fd9b1c6fd54a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926218a841fa06d0d07cde9ee70b68361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc7e03a48bc9d4076c43f862c7ab3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa53bf27d8303e1f482a336d0ba71a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a4e3a4391035544ae388bb47145064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a2bf2acae561ee222c9d66065361a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a43f49e699f0f5f47d88a419969e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f091d6f48d4ad0860db3e3fcf538e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3229badc29d0a6dd7da993ed2eb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344ec7f1e4eb364410c350d668186a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f475f9f325c8d0342ce46a2b584df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f73c36d90114ac48ecfa8c640cde571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26af9c374f1a89e2f6d626918a85472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7c83cafc207549db27034811d36273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214aeb335ffde51d0aed507969d52074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224fb5a54709970b3c0f94f106dbd6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f183bed4b7c61c42fb2394b3cca292376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebabffb55dacfd1142cb74e48856f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad53dd498fe551efe9b62418cfc75878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd62f47b659fdd1effc8e41810ad179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10bb3fce46693cc24912322b7dd8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04d7464aecea9e1be0a231732604981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b2bdee1aa163d1e83f6d9c22eb37182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e3731a3cb66de3a754a0bc49126183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd490df59e5d03a3a15308c7f261ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9735b06fa3f05203efa03ee120877f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5cc22385257d27bcad983d30bf7d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc11f617d2d6a6737870453f33b96687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e88167b3e49b3847292c249b6eed288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c516a22173d018a27a946fb5d6f5f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724854f5c81cddf0e973e86af5c3e0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466769a40bb8a86ca80b6e2dbd677d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a066defd02095c927ed61b2a761b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b1eeddeb1863b00e7a54400faf0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d784a05967b9271692ebb55fb33394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4239390664d766d6c53fd65b659c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33d0a86cbc5f115843059e733f05a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101210c9e4f61f8ac4de2ea1421946197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978beeaef01052f14d967f8f3bb95c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fa7aa13a1917c0b4d06a5f2a3c96799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e992e22fdf410793230e01b4ca385100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340474be7b4c9ecc36a91d0383a872101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb5eab9d9205b513db0b851f781911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817719123b77093db3307c205957f3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21ae3e2ea39ab04f6086357bc7ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec0acba667e4a36bb86ddef446769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55abb502d067e656b5864e21f90450106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055f1b3c78b7e396d189561f08176b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636331beb4c77166785d8f787699eaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c5ba4d274380c6464742af9843d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6e519f39ab0cf5ee94d4763dc696110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639985daae35549d69eeb3e27c2e9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeec4827fe4fd40698e9b2b0510bf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb70878ad40b789bbbe45db436e62e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec7cb768dff9fc8d53e7288bb1b95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b126d759541c9ea8cdf564567457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ea3e3ef057f680900da291430429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e8fdeb07f79fcb4fd0fd4d9683ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476dd746e48eefbb1b6b8db1ab61300118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3081e4b05f6341c9af0799fc951fcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444f6405095a069629715758937ddd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b05a1206f19dab3f278d50e2ed0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff60e8e6c23a80ebeaba3cebdc1eee0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8404658d6fd2fd6fc7f6d7dce3812123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384f569221d8925b2a1172ab54173f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d8f04b88598654d263697c18fa073125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a779146a0a3361ca69e30ca0eccd2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3f857f081fdcb3542e96b6e2f0a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce14252d153ff7259dd6cbc8f6325e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003435a5c196096958cf233f616e9710129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6805d563f7d5c0060a6f93c20b0ecef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01e44ed7ba9301bd40bae421d7fbaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a54e1a39ce939d4568cd4334a6001132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e569fc720951c21785e20780fe57b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f925a58bda375ec5f6fd7dc659ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75120ac6060ff7a0ab93999b97265e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4e9a60dfbc81486bd0f173bebd46b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08a1a004e62d01b5b79e3ff0676ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666574481fd18af55e47c593834c5510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae003da7c70c43934f8599a1e4bcb49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54400835e5e1ca2a3b2b1e49db3471140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd8f9daced2e03b2435af664628cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc725a3f8ad608b506e0acd01403538142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fba51c48815f4e26e16dc66f20505143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122298438dc46340ef2449579797bf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728c96658bd4ea0681c4117c00d345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101bf995d0f6a7be52feef9d8678b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657c3949e8b0021052613f65a8acdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58263bd9d15422e54d44a346856d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80676a696f37d473787e445c4557b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eea14031f3aa8f9f555bb2ceea9e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ee36cc6d38f30a0d0a130b6926d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706f71b565d4c9fdbb5ce82253e36e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb843833cb04dad253fac35d8c98da90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7463ff172c397839f1692e22a670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf5adaefa45f90c7473cc7bb52245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce80556e976a411cd1045ca32e934c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8140696e78ec1d1d9cd6112d286b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b9999f62401d482a14925bdd8cf3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525655557561647c1a7966f7d4f350f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e539192e71dc57a33f5918fedba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091685d608a45201af0a4ccbcf3a2bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cc12ba8bf191abe71c15fc6521039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a371ea55326768402b0ae5a8483964163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8939bc9da5ee7ffff167011dbbedf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd985c843a4ce16be5f22f1f5d3560165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704385f193f459ba273cf012bb63c18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32afd9742affd7426b4bf7c599641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d364ab8bb1f2721a6ea9705e2dd7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab3f623b055239284f70122c557cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126e83f7850d3a8ead71924fd0982a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a0d8868546b2214e0d8937681766f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962457ab5a239341d71d46774535aa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7278768d0c92ea462ab57810ef5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac7842e25a4eaf7774db5dd1ba22e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e252caeb703b7f82c7743ac7069b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51e6b8f400df827f4930ec0a7d676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb8ad9b6b11ecf78009daedb89a930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a5c336a5d373d07bcd5be372c8b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40321681d07e5223e2431659e95f6aa2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcdc49bdf114b624a170de54b38fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5d416b9a39eeb11fae30eeb1af42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d482e2ce28a619a7a25a5fe0a5882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a80d9bc67dd83dd3264ded86424b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc8a3b6a213cef620be34a34e7885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0210a27b40eae65aca168fb0f47d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011263837cae7e9833eeee07bd977a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d62eafc46a70acda5dd374f98c60fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c968649887e458226e8d7c2139341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e1de1de8c572c7b568b451bd7ea29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a5e11617f4f18096ee2d58bd335d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258bf176dbcaacdfdaf39f449399d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9404b6e7eac8c9c9d9a24ed1cfcd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15218ee493ea961213037e64e0d8a5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10b86dd8b9e4589cb85bef650966a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81be39c52137d1ea527bb37ce90b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d820e598beb87efe66b7229f32550196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d365db8a68710a784c90f90317e2343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca649ced9d0dc9054326bd6ed81d48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265840e234dd092ffc2a85ea36ebfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26169e0e2dab49ec8d6260d0fa118856200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84532f3e97c44f68fdea8f41a9075201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2be44b8792fc77b3dfee74f1f505d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ef783c381ef45fb789d6b50326d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4eb95c91d32588ac1271d3d7cb4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3d3e8c419af5dd103ecb65cf9f06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da48feed30279ee0a287dee751ee1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075520b6a9a3cde652df77976c2bb6a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb4eda9fb29182a4484077194afcf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3424eb473665e05c936297462f44e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf30b1cee9478be2faf354804ca714d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cccecbee6503670c0dfb6b38ac56cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566a10a8cd131a498ab074a785d45a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021864a339dc734d180f3ace19aab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148ae4446fe62cfe49e05fc745a205214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54695ebc3f498f0094d0642327fd0b8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a1b67bef15939aa042365bdba3d08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b622018ee206afaf5394eebf2f3c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c0bfeb7878580f1c642593ac784e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bf085ac2ba4c99eda6fc2b2afbb1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd4f578b63fb409e6876506f29385220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef25c46d1e56f250ac489fbd82ca24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c616db92d3e850a27bb1d6f7d0ef8e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3200cd985adfe5f22da4e832561e0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ba1a4ea46c1eb4453ec0259e0269224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1cabf4504eb608c7b83c06702815225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f1345832e4feb98a2af4431ab21f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb628bb4c1ff0485e8b913ba4e4c6d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e984688b55f4b52c9b4d69bd7aa57d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4660ffe77723e7cef657fa3fd99ad50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532226241dd26563310fa620fd5e8ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5296fe4afd0a51e2549e8d6e8868231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff792b3b970431d540cc992ca5328232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9908e8b85826dd067f25add4f3f3fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d17f9e5e304394dfb141db1640c3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9fdd1d886a64cc50936ab98a510a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd69459cd2da759a701c0cee2182ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e517a3a2b638f53f2ba1061509cffe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e6ff0b0e18683dc7bd1ce30e130f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679140c32e5010b62e2d375dad48e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dac513bf025ce0e544292e143308e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1655306b85b188dc0f4ef7fc5060c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde07c0df0bbaaff945909a8b03c5b56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fd98cecdd2f570b171841cf24019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f87bf2b3852dd3154310c28362c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9fd0412a51fdc4ff540ec86885cc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496259e0b023a457442d123ca6629dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23757c271789499ce3973198925f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ced258c43cd1e242225eeebb764a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4444de8577d41dbdb8e8e732bb1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04ff01716669deb619b771d6bb032250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd0e15e1e8d10a6ac58bcaefc8377251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454457fb709eacdb4fd6659a5129e1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf564bfedd8ded5fbe101de2ffeba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a6116d5e7b589be1a0b8940a4b34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290efc73dbc6d2238ad7dc339527b3f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503831b2fb16ba014201008060062b9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b67598457a94b2afb629943535ee1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba34bc3baf873fc5c4cfda5dccbc95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342634f46bac54feecdf547099c02a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dde56c3b55cd105084c191e58665260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9b4db2cdfb7915c944faf11960f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60185e401eead439181a49fc0518a85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af95a329db8a8c32f917228053dcf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8bd77926bc7b0ad819482ccf8dbcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56274ef19129b380eeced8de2df084ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b535e86fe2e23a5ee10dfd27f30aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814b8dadf719a5b4065725f8e2fb54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1e2bb57da4ae553cff5456f8b763268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e2fabbde3d3a1297ad4530c12b96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5136d2ef651c4bdd411b18be2c5a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fcb1d36591f95dbab0237fb8a09c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335b38191526306764e5cde8c3ad12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69280ab3c6721c32c18d7ab8a39e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d54e7711ce19089697ade2bfce9e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3942ba86194db9c43c876c769be30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88da4e6eee2ba8595c39a730c21a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746f79130bfb53d7ade25efe22fc0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701d23981c6993dae3d095e49a5e8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faca47e6e041425bc505b017046bcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf316a1aa7bc39881f014865d235c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89cf72c695c51c4fd109de4038036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8970b8a3f6bb250c7edf0e71859ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708602f037414ede63a2f989e1a315cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677624de70b709ebace51c66cb46131284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7f34c4956bcf70066df50f636cc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35127bb83758b587d6a17cdb6a3ded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698fc007d7a02743ab90b05f94f4d2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29780e73200c6e70fae8dc75a58f497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e0c1fe325ca7ff7ee3512fb2ca34d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bdfb4acca15eb30c8b93c294d6aa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecacfebfffa6ee832f4c7158a9c6423291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3535d4b1ac4971d078941502a6a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93691b7247e85e2d665e6492ccc8a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c229ac114c8318eadeecda4c88d14a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e5697eb34c911f5487ef5b0d8500295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e4df8c5d6a6997e1aa206ae942a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edff847adc22442045a9cd389b257a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e6d3374a1610277ae9a15ce38927298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec278010a4adcddb629eb517b9a84f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d014f8b7decc2e5d2d7f90bd91d1de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21239fae5ac1b1893029a14a2cf3a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16eec7c7b9da0eef37e7f96b400485302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e213dd8740b41e0df46aaeed83ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7627345d7501913b6445c720082e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4587e77ed2e0a645d8229c4c068097f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a613da38d0f439038e90eba3bb5bb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05b0c779de170159398247e32e318307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d548bc6775323b3c6ba3821e231736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3cee848fa3b0d3c35d013175d5edf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0534721cc8c2c09d3dd973ceb203838310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebd933d8e11f89b8a65ec824e5f44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3224b254e1aeeaed2e34c24708b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965377b0617a285a8c9f65687cf631313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a5e3cb2703a0124b6b8be345a9c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d9d91d2e0142612e3c7e6da2b35d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8903d010d2863691537dfd8765402316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba4a0f7d1b0303a2a64ae958bb827317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153e180ca1eaa834513856123775e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83262f7153ff7e076fadf18de16d152319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a20c066c34ec45d4ef435267ae5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff72c0280b1ed3f94c6ac267d8b1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cddd4dd8139267999b0fd9fc3fb1ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba5a7e08da45ff0afa2944c106860323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a742bf28ddcf5153844afcf2bc03f8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a46de0c2001903ff2f067b75d4c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a4c51fc98875eadfe5408296ccf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f0c063279acf8f4af8900734ab525327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afeb873a645538dafb9380e8b470d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309836eed700684614906d0f4c41d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d12c7533fe7da98e72f839d22f2e50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d1908980f645327ee55f90d68ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f5825b7f05ccaa36335383148ea62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b501675830bf470bee826432e48f4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2fa4c22e6a91d82eb09973829b76e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9b6cb741d42d99aabaf4c97d254d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201e5486115cab4f4ead7267af34a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47784ea016b1793e30c4f4974d828a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320edee2da5381ea7084f883c06854338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04270ae1a24dc82dff3baec6017a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794b83b044e56ddc3bca02668722c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b0e599db7c4489499ae2db770d22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad079b994fc6d0762872bb61aa6b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0910ed31d41358963f4f6c52a19dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d40557c09749e6e119f980991ccb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c181da9aea39782f57bf85e435f440345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df68bc75ea1fd6f747296a1bc9f66b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9dc19074690f10f1d6ce416750c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd515938d6a4429b420d854ad52a079348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c2860e3a3787894b7ae4d8609103349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7edc067ba73880a690ef8d73ac32f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba307362446f6c62e5a5e819927d2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ddbb744ca8f196eb75f227c98422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690687bdd4a5bd8da07e473112c5ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d2ca901a34ab6c87a0d9636036b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67474ab131e41ae1698874c28f54ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37704cf5adac7e4ee056777ab27719356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1962d12ac652d26f6b4b483ed62f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85728bedb363dbe3aad37971db44d260358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c6cdd28c2752a73e2e0be9ad3464359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d27f3ab3790e224c49494e032c93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c99909e7fe7e8e6f241d2ac854599361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75314b145cb37b3cf6a1dbc669e707c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585d97cf6a97c7b183b3dbabd0c200363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5491e9e82ab1e974dbd922e00fc69d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11594cde4f046847547c6cc255f282c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7e0674688ba81c6541ec3e945176366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d835676e647c95ee4d3fba1070d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ddcee823f74898ed4057f5703a284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54100df34437a21cc8c1ee300d27c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc324e4f29f8402b91e2b93ac773e02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2afb516bf841dee183a4d1d5d89ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b512c63436ca442df1a767e5c42dbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a760ba34506433361f9e32e69999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e852d4dccc7a59803599dfb7d297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b911aeb5362c554fb664dceb601993375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc6d275f893b9e8727dd801f913fe4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1d323e798602b71642089cfa752a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba118da5a41687801c00ef8b4ac1c9ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21ca25bb41ee11d18a5e84bb3b45f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfef4eea9acefe1d277176112a95267380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ae2b96f12011253a8473e03f7afa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b54ea1606a253d098556b85096324a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d8c2ab82b4de161d8bddec711ed6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8cee828dd67f231b448e5b859b3d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed70fbf4dd2621204a4ba58a0720c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4dab223f52cbff290b3e7a3151c6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b29318f901bbac0d1dd022d1009d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0010112380604245603a99dcffc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a74b90a53d189058bec1c3b2485487389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ffbf2947483269c8293d20b11f1de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388d347210d7dcd8f744d43a8c47da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983b36c40d0a38fa492c2101255552392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec22939cc33c3f65b9af6f88faace393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45226b56339b2000637db6fe41a932a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8233c01b586df625d02e03011a06e97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877690aa5b4591accc4c5413830260a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b33080e96e10ed7e2ecef73a930dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0d85966b454bdbf0707fa64edc0e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baaee34c8be3e84b4391ff730664cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd3dac3befaa59d1e2a8e6483208b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a91d096d36cd2eeb37c2516a4b1c15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95890b42af0259d76b180045737936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6913cc04b6ef52ef03a6cae415583f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee7c8848ca9d03609229271107ea33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f61c5f96c7c8154336f1b27b90aa6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642658389af961f7ee1dc6d48716f72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722166780a35a5a689dfc5448986f87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aacfc9a68e1af0d00e07d3b0d20d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b22d13712c0f0f742c49dfc7558e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ea3266caeabc215bc12e9e96cd15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6e9ea0997b95d4ab06b54a4d7f52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd178e7e965fc39a018f329ba9e8d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1e5651294ef34361d4ee49d85cb41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34691c1b8c53ab535639bd27a175edb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f144170e774d6f559640c85e12e7ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37069de5bda727a0bbdb532d4caa320416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734dd91395b05bcdac3608edbc7f3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983eded5b578594dca1f2d8e91310df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2855fcbe61a6a35d854329bd7401d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19a3f7abbc6bec9f9a43c3b40f2bb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f43c84b0b9a29ee0769687e401f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4bd84dbfbd5ae0ecbbd4105d2ca0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584e254df76258de8b6ef69c6a4937f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d182a729c09560cabea065d0af9288424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd04ff26b7cec9cb637ebedb7a78d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc5a394c81cdd0e50721b9cf0243a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d8b27a39212f8151d92edd3d37b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8273f2bf440f0312499b30718739428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a703ce7f7ed494daca817d6f9a8aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964b33094e23df06c4a911e4bd79b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5e1c5d5036f690c486193f640a30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b215d56f697072311227d04fd84b709432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341e6aa9975c52aabef589220d2d6b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05015e681312584500c277e516eb583f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d0adb7d8d56697ea6cf5ae7583bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c7d3789d930a6d0060c9f308d768c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0240d08f2c64da23aa3a4818fbd30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64f2079a5ab5be8c00fa820e50598438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac38aad4b45cecf15ef138c9fdf73e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be430d3a7d0f6d1d3d271bcf0c70b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55166e76eafb1f0b298a57c86a554441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e841a7db1130866810c8ee336d54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a7140b1fb4e2cda0d856bb6be420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1df0e450cc4a1233627f52025d404444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a0a42b4dbd579c7acc677d2bc55e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc335e24f9c571ea8de84f24a65d7db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a9afd9ae056ebab75bbd574bec2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ddbcf80238b5661d4edcaed56b61d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eafe012b8667d3649383f3dd0d390b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb533794fe77400cdf01d7c32299d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c36f430d3572bc95623479c2449a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f44f145b14e1d9bc884835c05a77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff7b8361955afac5053b6f538a313c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af16d634c5a2a52ab2eed74146334c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca543e06d4d93ab02fc70fa1e6c334b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c51331cc94c9374cba03a6db39a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0332303fb4d932b562d1524af23b35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0109c5b3bda8dac8a54e024a50cc44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944348d5669f7c8770363292791ec1f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d6bc16d9995f5494f98c0a6289ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65c433fe0b7853ed7dc5b0dee7339461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99b6a201a2336dc0b1b5f41bb9912462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af544eaec9bb6c50980716a383007463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e00651a1d73da7a0cd6b81db9606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929bfb932b78a634a1f69537e87683e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1c8294e09f8fa14999064618ec40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf118de757a3e20a0673dfd05961f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413cce2055c9ee94d04689e968e2042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c570ba3399e323027f01c314ec1f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88250d876a170e96dd16cb866ce8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d327e6122c314052e27b3a887d6fe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449bcb5358115f9181906a8c7f5ba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7291ea91934eff3f7344ce843dfd2ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d42b2a0676d2df4036f79d92d7c1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a2779bfd58fb5bf097bb13131647475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b17789bbad0c45d59e0407c2b1619c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ba4bb3aeea794d8f970b6d6335d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407a66c3c44a96c81c0767046c0ea99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69b14f6aa38e565e6e1159439bf32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400cedcedb70f6874208bcd20d2df1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a8437a1a19b27e001054a6464901481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2ea7837b0b56d180ea5f3e525604482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70050e5023ef232e166ae4c45e1673483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca998b4bc147fd317af2b4ecf96f31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656becae8b7dfadc2d5d98a37005f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1c70b79298fa7f661d01a65c7efa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d10812e65ff2d985a6a77e3ce2cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e4cc415f45f950f357be459f97df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700d38c42de52529ca2626f7629626489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f02451e0417759e72de357aaf8c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a53f38f79f040c04a53f844489d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983a267bfe39c8c8e0ea9b99dd6d5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d5ca6f9e9af606f61c0d38307b284493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12549d96c5106bc6d85c05ddf06e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f593ef448603e3487bf2af9bb65ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c8dc3d3dd97acb71882b11cbc4b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d47afca6d1e46e4e8fd58800e0da0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a740c7b1b8c373a02538322a6b16c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7edc77f86500b2ac489553414bea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3455ae56479e195d5814e592a23def500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f5b67a72fae49c2ff70041af1cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b71fd4385e805d0b195ef54de01c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b9067c826c25a36a275bd1847d4ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bb7fc5f374ae5722ff2433e272235504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2897a4e97fc62e9b5f2caf320b7b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7cc0935223f5e41b2f64a8d9ba1fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21401f8cb2fa3ef75e9903d025060507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242efa8415c0a2c853fd37f052e8d2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f58079cd241d18944c00b0b86b24c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96079dbb0b77fc4c0a3ac49eb40ad9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee841ced54d7f298cb6f39c2b0de08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70ecd0e7673ec8e5c100d1a4497dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f17badaab8fcc2bc016a1bf045c00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe2513f10c35a8d46462d54152317514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc06071aed0d96c29076a2e37f905515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a750c3bf2f9f8b712375fdaa916bd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5047053551252590595249cc42a017517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a1dd5c8c9042ed3e26f61eaf0074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cfea27214447d61a1fae11046994f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75071644202286bc17c47af9ea4769520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884b1c8bd1b8bf98c079c92161574e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce6096382c4974dedc95c45a79de5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf96d3b8f644e43fc1c6e7f86f725b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6fa99a31958bc2db429ceee1924db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c226d440fe20882b526b5109efcd62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18b3a5c1561d554868aeb6e0b9c29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fda79eaf839ec3637f2e3dbe9a61d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63331955c75d1f34175f6e5eb0ed46b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9c757d6b11ef1aae7e7d164db9d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c1b18e8f976c81561058470ec5f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222866664aa77c46990b637ef15e99e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651efc99fc268acee6cd9c5a746a38b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d6488c4b31b56088641b8c5bb340533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2863b9e8c97d2e861e4a8c455ff9ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183698da81d6080ca67f54145364e376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0dca114d876015834c3ff827a265536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b89a2492931cee6c6c73062e2de4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f3e611636ac9d73c774ffad36bcb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2d9fa63f7addc1588e4a1da6f245539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c86665f3439be2e537da532046a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594abd5726bece182115deb7d683cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2931d2240687eb3e3f446a70ab70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b84ab255d2d3690794029ed61a90f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0931314bdc92fe459464fd027fbaba7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ba4e424b2ddcb08d57fd525c6943545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f43083ff05319997343b6c552c747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668f6b5505bda5e842e4fa289f1f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f75763ae0c32cfb1ba24d833ae5f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377345cfb014af62a34ccfb4e45145a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be44624abcd57e22e900641d7aefc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72501e8def30d0b8fd2d558548127551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5570e2ce530bb150fa8bef7930d26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fab5f0f267f59bafa1530c82d248f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8caf31e3da7ba0c3dd990e9cd406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317492c3003cf6c612daa8bcb6a1c72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5b2fb221ca62f416da40e4eb46d6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65939154903d75be8a2575712565dc4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d38727774c905ad5924ab89eed5e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f0db5960d07ef3adf0cc8bf9a3c12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506c8e720f33b4a6ed5e3e401ac1df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f444a6c6a9ea07ff77c76c7bd02b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a105f43e87fa4fef9e76151dce1fd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b216f01fb1b8c2173d50a87485315563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f9b475ab068123b1a719536fbdd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d3b6ef2b2519b1c6765c4a97b61f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7319bd5d7d89cb2b59b5d436008e78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955640739effb477126226e49282d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109900a687941c49cab07560524fc88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb4ee8616cbbc1328d1e7f29a92ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484808802ab1d27eea4418569c42ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b2b10b5b9948c7bb8b1c39483ee23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40688c33b096df8862eed0517f0f1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f6f4075da399b0a7afb9aa594a80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf6d4e2bc3cc86704a1de492bc3f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638f6d8d3f8f4d751a518388339d00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d480154c06f6e53f01e3c3da203510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d5f8a44f62218ae1453eb523387cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c705e60cd6b400e900b6309af953578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971526bf1ae8ff2ac5d85df86630e860579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd8fc77e311b4739f10466bd0a589580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4689719a715c121e27fb4d7a7047a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d250bfa854a52d8287e6e49eed15a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02df84cef88072698c50b822d0a94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102f471299bc2e974c68cce05e871f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcc7825937f9f77c7ccf992addb7d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb853f2322817e2ca405b33453921586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3bfbf5427cff2fe0176e2c60f985587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d1bf8041e5d7ea051f46ad64efef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883627196460dad519578d1d0bffde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3040c3b927cb215997bd09f23f101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171932156b151e7caab8cd651f82010591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2eccd0438c08d1277157e27769dc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb8817bd3055635e912c626d29ac4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75f98865fe0714eec916f3e667d6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2643e3950737ddf9e8b5b8d6d0de1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59e6d0de8a3531263b47137c67438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655b946d882b4b0ba6a685b2f32d8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65d082a2de18558d742d8033c7c99d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34931b9905e9357b3ce8fff5d0318589599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238f83caab3d16570cc73b1e3abeac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dacbe0847f880fb5c0c5dda86b2e68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc7ea7cf9712d25605ad33bcc3d3f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc2378408a7648c22e0fd2e32305b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a778f3f47d229711ec07ff16f7cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb53b7b9950699cab110f15fe90ad92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125093c1f557ce93772684b261ceaae5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5267cc4d4af7bac28770d76f421f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5132e24f46a54b0a77e48e0a2fb2a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25f6797cbdd2f129b2ec80c77ad26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960f1352e2544df584f15e3deaae2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9b4fd5c855833d52c394759ba419d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925dfde1d9a56db4cf8328827aa5132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082064947daec584efbfa0ba474a604613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb26ec4a576b9cc08f63806262359bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b7b905782cb6e6d0871636fe8962615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882bb01a0ee5eaba59c2fe2d7f42c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789308199fa7bcd344f650734b6a16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452bf0d0a026f8d6a8e52f94c8fb98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773d737468be825c7e2f9af2263ce40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd53d2f4686508b735f8be9c48513620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc75d4d85aa04dfad27da57b5eafc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fccfd9e8ed07891f7cc362b547fb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958ab3faa8e9233fa26c9c9734b00c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698c33b506c48571693466757df41a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252a3ad8838e8d8bccfdb040153a35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2fe42e2d14f661a24b835b109ddbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821717695272616e3f93df5b762c63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f0c3ee3dcec7ea0f708073c5c6e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07d654d5e27866f6d05c0e0e2744a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d7f6410cbdd6837fd60e788c63306630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167cf5b15cb826580339ee94589c025631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee5f8cf884707bc42466c969f5dcd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdb21b77b2893e8f1949364d01c186633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca71d7a1ceee656e05954f48666f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc78612e0f305f19930da2064f91c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9363ba9bda313cdbd65374957ad0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55fe66826756d89d5b274551e064c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0356bd850b0f14bb4c33754b2d33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b2eef98a8a668c8603d1b83e528ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72b66e6f9b8e2f7ab6ab9df9f824f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd238d2060f5a6150d0623af8307f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f73c132ea06260aaa139f88d58f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ea1da9f2df1777d0e5103c25a732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5da459bd2d085431a0d80df931cfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3fb57b05db65ac70ad41bd3ce9a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0354ef44d4506be1c2c6dfc31dc88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ac8c0578ad4b7c5dd3b52fe595185647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c2f42aadf2256647dadb899ee3f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028699186a04c71ce3f1a9c382877a90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a387f34720126b16f86b55e187bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dafcc4b612d9c304284dc327ff28b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7eb7cbeb55cbb30b9a16aa3490bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b3cc635cc179f1e8b1618fda9d8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c8207e0615f5adcd61e66a11a3458654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f5d5c332ef1199d5c556b7fff0f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c43bd69ed454ebbbdf9fe6288977b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1893a0cdf5e0e20aeeca7f0384675d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d469305f1dc43b6484589de99b1cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b198835a45ddd410d429840cac27d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963984886e25f04d0b3df91476f082a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956427d2dda457938dd487560676d44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370f91aa53728db737b393356e6010662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ac5dbca3b0c8c516bb5573732c84f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc955752fe8f3f45587dc1bab12a4040664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf9d45d7b294509ac316ccf0a8363665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402553449d40abc97dfcb2e5ef72e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d69f458d6a17184051994173eb53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f7a0a53f2f74a72583a0a5c42939668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d117370caf2d0f34d3b93dce81c84e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e036704c173a262b482e01db1642670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731db5fa91deee2bedd1a9227c5627a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3739abcb8533aa909b6ee0a44e1cea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fdfac1d1d46815dae91504a7a7d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c66b82951906c9b87f5eb8d2e8d8ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693727602a5beaaaaf178f7b260245675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd235361712897ce9614db14c41013676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df623c423b8c64bdfcc405c049588677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a4072f660fff7b7cbf30bb4133b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462376326a9e67abc0b6b8667c1e76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf146d9a8fbb1eef160f53a598758986680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd9f74096e826d1d18a71305e0a75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a30f14b4658ec94eece8e1ad019892682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867f9dd5aa7fea6e9a03e904ad21a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee152c3555ed4ebab1a524ab1d4a5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9f4ccf10d98531702a57d64c138d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e284d779e086eedc8f670ae1b646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1350d876f77f57f5ff68400ca4d9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804f0baf5ae1f19cf44ee05ddba80b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686610815e084ecb4c0ecc960e172a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3720fca3c996647c0c959e2884bae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d9e65f6a697828b6cc271f84d5387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43744a178ed1e1cd044b1a44d1833692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b940ae2421fcc6dde8948a923ad8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44639bf47de171cc349b3e319ac0022694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9abce3f5eb44ebd418be4daa12e40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c534afe8e297a3790f44eddd39b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d07079f586b1f0fc53a9d53e919f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2967d5d9b6ed7405a468ea62ffa589698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2236a33431f6a67b9c0a5372d2a59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c4f652f196d24753cfe6c785c64a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e28e3df1f211ddabbc1e5fa4ad7f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c43af73eeff06fb2efae7513e8d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fcb2f712a55bae72689da0de66ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d7c03f4781f16b44b0f27229120e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb581aa08eec473c25396d7acdd80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363385e5f9203376906c0e3e1996ae6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765548a3497e8da65a58ff6122652a9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb010ed1247de6259dd6eb1666618708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd19168a1c1a6712e034aefb3d056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eff5f09ca6b6b150b26a446eb92ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02be48aa906b84a5b7efcc16e490b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622db43f04e1f76f8ca48c958434b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521467da1ae6e16ac6274d136627667713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf75fe1da3a970783b220e21d1f96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80d37f9be5e81fa4f9d8412b2b5bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e4324977fa496cf5f84cd3c4e63c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210201f694f8c942eb9384180ae4b40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26f82702d26597337af689d4693f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3feaca19c4c8d048b332391e242a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b418daea454e1353574afccc49831e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249077e0d8d920c8403236db8660fdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f6154f63edc0935061f49ef3fd357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1bbf4bf07427009f8f0d2912e8366723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08024360c35f49370788e33aabc44e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7a7abfb227ed1752f3c66dc7d853725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd8b9944fb96f1e759ded729989ca2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4872e9657e23ec4607a2a4ca68931e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8cf49d39bf7708151945bb15335c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b45d37a76fdd1d4ce38f73fbcd1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4d479461f0672b593303737434949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afe5a5631397d0566e3cc388f02b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d25d464afeb8ab126097c924ee01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e377592a6608f35bd1751478fc8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdbb0d13c069d5d4ee5cbd62611770734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2d2748ed05aae0f520bacdf7fe90f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f866d558716209e3f1d3b69754c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1071c6a8d171f05a0bb34eebc466e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527c808c3aa69234e644906f235ee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278022722c74a76cff51cb20ecf617e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bffb42fdcfb18f2fee29f39b119f89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2defdc4bd54bdada6d45e62d5584b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b0b5de3e581b8bffaa42d39316a1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ff4f5350a929ece345e6ebfc2a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7dd76c57e8d3d6c1e9f567734efbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171792c95470de7831eeb7a9a236af7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636707a61a674cea4efc1401c0a6e57e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd0f54f391596b349e7a6a7faa676747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b60510fc14272ec3041e864ad065d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f124882c00bb7d42b72f7f95d97459749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961838c1bc678e26b3e3b3ba061083750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc6f33bfee01cd864f3542b721ac1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aab3f3029b665264002ed3382dc18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15052d3e6e50167d6a6ad3b92ac5e96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e289e66cadd79aeb27480880319ade754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96cf673dc4ee311f21d9e1cab0eb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e6ce1ca39ea3a2ce67e3b049c42c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad20d8530b582518500c1621f2e26757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>