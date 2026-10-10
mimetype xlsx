--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328337cae3326aa990031d67aefd46261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb455ef2fea56b30e4ddd006a817e102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30c765bae417a9cfa40f76595bd043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4701ed68df10b2dc49d71561db1894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e6337c14dacb784a3a764237d62c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e1bc8e879ab56b00ac7a92d1b71f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4451681d3a43ed4ef0426bd9db1837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c72dd014305665ee855fbdc7b8d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81361c8109875271b0ec8f5946463659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa929c2921d4cafd1ff83c58e08a8da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38fd8da7ceb7cd8ad6ffde061f87511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf60b590ebbc709b2c5b8616b75b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25e5470eb02d00fd9a4108748614613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2721d9477dd99d30ad8bb814caefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f17f69e029e5bf776038c703468af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3652debcb8cd301d5bc8bac6cb7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c97ac500a6f1bf47acb01bef7665917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97590f113370d774023a25f23f0799f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb144a7192454d15e66576313ddcb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372befac02262c43ae71564bbd7907620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218157bf6b5a9ccc45a4c5dcbd5d5a2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69ff990b4dd331f758c3f61eaa8a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc71fb5194f8c6e1fddff394f529023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac64a584c01c7ff9247cf55049a49924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e2f4e06a0dbddd2227471f39ca8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437de434ec49a5283518dd5897730026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0326a04ece96ba546172a222471f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d442f2d4e7a979fbe43e07edc2e2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e2ac8cc659a9b4ef5518363ec4e6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0bec66bb7c6b1863a74de9929e0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350bc7fd8284c149be456aa70b839331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e2f12b6fc948e705cb2c34aa441032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220c4b5ab37460bdf0fcd5e2a0e67d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95336cc72ae2e252215a94325f78ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc72ded77dfa8214ace85ae5f6f6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99100971592b54af9e03ee81aefacbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328055fcf2d3033da3301754599deeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b07f9cd7d9d7ef299fb6cf30092d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11770c2e69b1a4ca46ebceec2e01c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1644a42eedb6d5ebba01fe7bc144a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab0f6117688dc5c0629d747347b2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a535ea2080fb3fd60e9fc2d5aeb13242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847cd7ea7647022a0ebaf5b9622b21e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503fa2dd70af9eb0a10bcf75ee1fc8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c865b311e0c92bd0ab84bb12251fb6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14835bcab76746957e7ca20462e1b71a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be268cf29d55213b381ad3dedc769d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf7edc503d2adf367590f9b996b02348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5c486fdf44e6feefaddd7cfe4cca449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fbd09e8b4309543d5d5c8d2d0ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b8d9743e11bbbf7f1650ee9149e2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e46b20d66ac56678498c3c44fc02552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4543b34210431cbc9576dbe16df0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54130b6c7e89b309318f60b85828d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05447ec89bf1385d64cb8b9278b55e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68082e35236782b35cc37b7ca3f05f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ed8bd89deb90073a6fd85080a567d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36dd243a581292c8062566f759de0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bc8f0bc7887caa483c2b191b69c2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fda698c39d0de2cec438a205ccc9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725cf0c9a363d40ffbe0184720982d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466eb87d1d436349ba7183aba0f64962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b45de2431767ec3c223b199c7ac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b009f4aa7dff2749661ed3fdff9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1db68e5520b52bb6403e979443c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebf8cf7ae241c7fa0328066481301666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940f3ccd6b2e38075110dfe453a8f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd67d0a72c7072221b07edf35300e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e993c99ec20e7b5114360b64c73869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8173c2a58605f8e406ca319a5246170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eadc7c87dcd7443785974c9872f7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db33a07f4e1d2be74765497cb5ec94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a8f9538ed595166cc8aac054b45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4543d7460fd0e30661c16bdd473e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83777899d142779c8eb7ffd5a2a2b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74bb0d55783357472adf199dd902576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b782427b144cc11ea395078f64f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f42fa47bd9f181043c807f9450b2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e89044a8e1838a4822dbdba93c7f6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3979ca08ddd1c7556b36b3a8327e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04aa8e42872d2060c8dec3450d40b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd50a72fdca746e26ebf9d5b93f9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd5bd01260afae4048de89c6d3e52483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb5c5d65de2bfd174434659afa75284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ff23a6ddc1990cf56a4c3ac2a15785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d00e53d685c8e039fc3545ae3a49386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb244947921a6e2c49f3dd9b0444a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8b64e24b798f48d06bbe6fc915a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234558a0b13ae8608f69413d22acc68a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf59bdce7f6ddd610cbc9b506736cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8695c1df09205d1d757a2d5b5dfe3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f384ee74d76c2146e50e63009808c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9c5a1976b7c34f463d685fd9e00a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83623b2265fee7c7937d0de1f19bc0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355ab9132a9d88a7b3c075d47e79ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae5d84acb8cdc09d5231b11dbc05996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aea5b5bbc0115e912dc6ba83b78ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e9511880bdd0eff6c54cfcc2d61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d541cd10a160eeabc45e68f9c4f39a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf9401e9fc1d6a2ab8670a3a7c53c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74bb83df9f47bb168569f81951ede0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca57caa6c054c853da3639b744a3d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0b4eb0d3ff359dcd53a1e3f4aac6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67cff78004ada10878b6aed05bbe7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ae1f3c50a18108e804114fd7c795105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39691aead31b3d74729d66c04a566be8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a62af3f8a08ab35042f43c4ca35a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b664061d9315967e6882b04f9f3e19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4305aaab700fb104a2ae96f90613109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de66a786ffb3c85095987b7dd05b5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d5d275ffc5497239f5472190c39a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d07d9cb1cae6362b5f348f0b6d956a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c719648efd3c6fffac7f4fbaa5a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe5f693a6815a63e679d3041a6c4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde22f26c4493f303019879484ef5e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ab1585f8403210bd0447f0eae741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed0975f4c02d67c8cbe95258ada56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e0f1ebefe35e64a5cb21008f36f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c153ebe86424c8c8a661f4d23ad7f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4d8f8998c25bed06c5ee71342df1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f73e31c5eb22b1a12f311b5f739124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a25974d548e48997e58da6842bee0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc21cead3d0c7b96763f426a50a76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2476a18e9f80825fa4aaf8df3630124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124fddf27218966c1577b0543f520a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c373c8e7ae2cdc05438704ec2798a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043bc73b0605ac209e415e84f456cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4854140e99586bde2ff82339ba241a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9fdf65a6e76f9713cc767b9fb031129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbffbd987c5a56528898617b71b4e81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f78a20e7b2923dcf0fa0c88524575131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ca5f10bf80e400cf0c62630387da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf9eeff9f4d4f1a2962a11326e72c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9035f1764835bb79718fdb7fa75ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d879aaf54d3e1f823d8940dff982fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc8fb42355eae60a7ec241518a476b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd886ed1a44ea01cad6d896fde3f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922c3ec26ee0bf88060c02a81c676f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47f14ae55db7eaeceee152121437a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40051095c1b467111e495d057754e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39054353c5f71b736991305a8022255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d917f7a048f39221e06c2e4730ce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17235943ac32e49fa0c75fc7894c09ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed0be3768e5333094cbf82af7d23b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8842382c561132dc752dc0d0a663bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd22ab35c8ef55482665657e4edca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4475a74633fadf7be29eb67db1cb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a09e58ddc013bfb5a5f40faf0d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f497c3112ce6369e892a62c7d039bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f507c2eec7161ec91c77834d985d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c74bf7bc9e9cc0f75519465f0322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28881e015b22db459faf2293479051ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3296232bc5945075929d5b664261153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed6997e093e47e2cb85b4611f0332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30c6568f0313e9b8e6d031dd4c6ed5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269d5291954756b4f4fcf09f760fb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6355edd669cd6721a9efe46192a048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d9b731fbc1a17f4e9581124933c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50a8eb72e2ad14deb334cbf0911e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204091321ff11ee736483f437824fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ddbe1c8b0ef1ff2487edd221c2517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df27db6d8c4f651a941a3b98869880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee568ca2b9776b1c49b17d1a4595d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe08fb7ba12cecae9b4e12cd06790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cd15fa98e5d8748a65882834252b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd93330a27af02d654f692dfcd3efcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b3793580ab0fad400177990d4f4e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c319fa32612a382982ac42ea57308168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c620cdfdfc14f9d2c740a5f55426169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571f88930a0bf653b14d15fc6b2a87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dd9f0f5f37f7578e667e71344abb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71d8d3a391f73478cc0a7e6520443172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d9764f66495cc876b3f59cb71a9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126dd32aa548b4fbff10d8061b0d742174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ddda3dfbc7cb34d56617d2294330b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c913405d8c5c09546c4739ae6762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f20c486e3edd5e504d04e8a4d86da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af73a13693e6bf567af5153732d3e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4409bde90193cb142f473a1e07fd92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab7a99a2b017fb524764b1241f491180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfeceac0c75d63d0592c02cbbd1173181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777673e83b576fe46c863779b1448ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766fa80eb3ca8a22da237ee97c9ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e71f693411700bd807d319d02948d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c508b1430bb8aaa180ca7522753e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6faf7c79ba5ceaf66fdee5800765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002d9df3ae6805e1ae66f905ffa9ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d1bc7bae4f86f7bee2a9b8f9e63f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebae2c4b978aba1457002f0ca67be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73986c284eb956657bdded5be39ca443190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b1cbc9eb889fcca892b7b751e804191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e8dca6b1c3d030d97167477c99a35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a565a5dc104f91c449fbad5f35bbd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3970c7d2089370191d8e0ce8fb03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfab66b491c3b31221e9abbf1982c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75d97bd928a42e834b9b8526f2c6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fd93028e46c67a2e5b5b49765c74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824fcb27ed2cbec4404f5da888e889a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088bc5f334b35718818255a81ff4f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b638700dfc3371f791cf835df14cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a279e51161a46c63227537e15c29b35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf13de1e5fefcc6009b308dabd6bbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4301588528aef766251d19c322f739203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17b0cb8e72bd2a04a2754310a6d8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8476341c75a756b04e53354ad4fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30ffdd6afa2dcd9124127a91d71e3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7f871ed659b31d0f236bc63120d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7c0ab4f5e3cba4c1c91e5b834675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660f30a38629d5831128cf5014faa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8689e24f6a95b833202a5ec628bffd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e7995094a76e7896abc6c41ff396211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4d928ec102320c7ef33a30ede383212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dc49b2b27803f1a894038e55f9185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41e268e8b0fdb965e6cad8b5742c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9160fca09b1a7a1a06510da0186479215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228efd23e394b8726cf77267501fcd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d855655e5b8814cd383544c1abb482217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f8fa1b9260fe069a0c1b57f2e3f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e767b3650b7c2ed283f4c390ad8f5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531dec0c53d4852e9f526894118308220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6ee9898fbc1f587af10997a6d4d75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ab9eaa0cc1cfd0a38d82ef7c30ddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd143c72443e853f75495c0a572e6f70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd9ea275562465014a6bbad8cfab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d66a4b1fdb316d188d04420051266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90567546eee8b41cdcb8262e60732226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13432d5314432b147e3183dd6f75aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7aab2816c4140e8b900d0cef9b748228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548ee77e016132908f5f0585dcc8857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f52f7df1029b1597155cc6b31f45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8c2e2095f29a1e6434a15e8a9a6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec066d231486c3b65e9f2d335b12d559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97980087d3cd5896ff55a38984384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93818eab1212b2c86b6233b3cdd6d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a78f9623fd6ad68d4893ea57c5410235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0f46b1df8832ad6f35d511af9e91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878e605265be13942240fe73b2e940237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2ed9600da078823ae519a49a994b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df099e80887ebce81bde8cf6fb3f36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5e8a557866832218a28fa2d69b293240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437570a25bfba237c121bc10da1fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dece4f0f40c6a2689d28372a0bafdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98990078e1e3c15316af4aa1508af24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f3dbd1240317d824205b3ba6bc9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a75ae6fe46525607ddddd17a498a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a91355ceed62e90628a5ebbd1a7529246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b303bba211dfea67a5f76765719f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d91e9975ab47604cd3c0a976aac97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b932f4e335f7719fbb4025bf31f386249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16204b0cf34d11d4302b88727a2f3bfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dca87041560e1caf9d2943a4d88e51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785776b20624bb3d2de34ebdf3b3954252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb0c9f823361f5ed46cf38608d968f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e69f753a3fa3bbb05a8c03871811254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0515db7d02963b537cd6002a371a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb20bd4a9ef9e672e69fdfae7dbdb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d87f0b14ee92af91e069db3c7c46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b384e0a9e533cb39cf93e4234a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f166a3bf9deda7ed49bcbdb4caecaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93703d3068e1e799ce8c04c09bf040260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a133570ffcc231bdcf817d8b7c336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157399e115d91eab71ee396bc4e22cf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecdaa35bc19b4d1ee6fc90a2092ce7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77308fa96dc946dd8d1fdbf017ce88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf54f33ba18471f80ba6e9a966f1df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bbcc54ca1cfd84de16c6698479ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93134aae348384bfc6a0709d0ca4e8c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dd69e793d6811ce4424503a4eee2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3cede976ce76e77cc2e3207a27a4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415903161ab280ce04fa01947f12054270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c0459d0f5b48f4a4c406bce88001271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f223567d6705368365aaf05229c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61134e5520117a4c1a2ec991373e55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd28025d065d12dd6d94f60c69e665274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99e2815d552c869204c258aa9cf0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f028bcf9b5f6bd6d85b1c5c386bcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ca7795df7d1c45a48ae2900edf51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c344c2590992a9eef743361b31e96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13514d33ca51fdf2a76ea7c2d7bcd506279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede1e7f906e0aadad93272e9ec306f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0602c53b621587a249eecb0932cf52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1e098bc6b5a346c93c4d59c2ceeca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5356eb186c96ab8473e6f785112d508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312303a689b19934e8ebb4dae5596ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ba6349dc73bd89a9151ee9803b118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde56aba4a1fbd4c357ae5b6309611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696b9d3d996be305139bd0b846e148287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a6b4ff30ef31d4fc539defccda84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6ed314c81fbf70f585732b6addc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4885339888bc519f5b8af1dc86b35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f9862ae6ca4f78fbb95d5709acdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248adf38456594cdfc43831c535ff92d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e119be513919628c60b4ac62fa58c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f56b11edab8519a43c59f537fa77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80f1dfd50fc6706ae7e2b42e33a08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e8e07c81aa4459613874d97348e5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f00c9a984f44fdcc4dcfe463cb892297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc26cdbccde83de0cad7ad33b87e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a6d9781feafad5a6caacbe986e122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcb9973f981af19c13bccd7b11b4e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad9f740b7ae2239c67d4928bf49be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3ab9735328df871133667fc426da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b107efa2364f0b405db5d2b38901303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06fa1b5ca48410dd7394832abe638304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a9b89ccd6f334fec59fec96ad2a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3a00c6cc9fff18ee3b2ed39b8579a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ef3dc59932c45e099a7fd03900e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2daf76c5ed8a7a2564a391e55dd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f4c646c07b755dc834162d025158309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970f367c4ab10aba2c47302a1035f6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b731dfaad4b1e50c55121d88180c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d205be6087c4521c066ed966b718ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752728f7eeb4ba50143c281a0319f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f27362c38aef80af4cea2f6443fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e881ad2d24aab9bdcc9e5b0fb55338e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50a9f6cc0779d60af707b2ec7d8b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9f0e3c5100c6d5bb427c3ab36ecb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ca90a3432a6e34b3c856b448c7f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304c4cec355b75053b880c243ab7fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a456af3a2c25dce7686172e92a50553320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb425d89fee98022d969e62c07f934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf560ebb51b4dc6142db479e0b300e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191331890d069b283d7e7b11d2720356323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6edbb5bb3fcf7fa690066572820c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbb52d731b384ffa7343cc2e80dbb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55da5f3519293c61561cbcd48cc57e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563bfa0ce9ac01c21c1186ce5610de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d1fa17adfc090e62baa222facba5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda31a5ad76301b546f0d0bf319374329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4311bcc39430a20fe8cca1587098d3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630697f213404edd7301b0124b0eea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b9fd39152ba6b0a49383728d889f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323432f22df07eecf58d106abf7a3969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c3b2f8741f0d30bc3bc77bad9071334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55ea0bab85cac9fae73525dceefc10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed20a09399cc574577424120506577336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049e6f25c6e00d0653ff05acb5e377337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6588d5a9ce9f88599323ca486f5bcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02fcc5b4480b77a28aa84ac7021ba0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7eb09cbbff00ec30ee425db2ec11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e07c3e9d855f7554ddf7b6fc6ab1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0933a08c39c903510223527d3346e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11ca603dd149b97f2a26bf278a58d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c960a3f0fb6fc963ca0b6bae5f0b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c9f8da975248cdd790ff51e236e38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224e75fba851f2d9a6b245a3b38df2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ee1946411c7eb5f52c0743bb09df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598cf43a25031cd1747cca949386f4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a4ffc9819d8394e25c8e64b036a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7171c7d0980267c7cdc084c30fe09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bf6cc3e7fa5031fe065c1c73b3c61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3cc47b4638aaf9803d076638947d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ab7a62bb56992c4fc6e2c6ab34fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d564b45d5d1587cbbd14d39f4faf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e193f75c3ce0da41df02cb1656c3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf016053411b4841f2616f132e11b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c054103529a6eee40095d7fbb08a03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83a66858d819a672dc64d38be62b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5e9dfc1bda653f0d3638f9b1adf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217098abedfb9896e4ebf91e1eb5a80e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b13cbe5145363a1cd0321b0a309f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0c1d5779433d0082af0891f45710362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d91d9d388d5260084b1f40ca19d00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a80e99ec4a7f46601984cb99845de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1ed015369d881cedfd9cad85a5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22315d41c25a0e225bb2e44fee009084366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9fdeb81db06fd8e8fbb291cf1833367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474e19c52d73334dd40f36c238afaa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e340bd73f65a3c76e7a0cc84bf7e83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3de74d0392ea8c009a713a4750cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff186b597410c35f5b96ace1a004ce0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd957071c7626401810814af5cac8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42973fd8716b6d9eed234f24219a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90391c8e0981b6a4b8158d4e99ceec0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa281d0b30b768b5e693f946c3942375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb89a199894260eac8af596785af991376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904084bf58546485846e20aff7a9b1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f38a678fd35226d4876e51f33e3710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996aff83934a047162f562b8b31f5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77fd556900c64e89a180636ed4603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f8096c1944df2b6748ba6d6246931381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f13d603bb9cb22fd1075af4d7890382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de080b8245b0e21f2f57767e4593c143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305a9cfc75bb16f5deae39bd50d9765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0e32616506dda6d3b3bee2bef12e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b1bb0bd15a20ea38cf494924eeca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaa9d326d9e9fbd5755b8dd657d772387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b9704a5fcf2c00885a3701a5466d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01271d87087b395ae5144d9a73bc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bcf9438a4f00a43701aa4fddab8c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb51732c4417110024818f7e07a5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41517e5890027e50468cdaf36cb44a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d3a34a7f30f05abb263c5cae47ec0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219582b1e6d0e8cae8c32649d24740394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb30db7d9f2d24587f88aff1d78cdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c9924b49f79cccf0e27d75114b01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ca14e86f2c7c0bcf4b4c58b65b5ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa39e78d5da43871df93dc37b76fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a22e6afe7dff1a19db28873b41be1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea80e2d97d68a94e2e3295fae39b2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8245939d62d3e3876d6b533a1ced5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77233f83cc9ad24761137ca6351ca05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2c0aeb4e214ec3636472b25e1420a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a71a6b6189ab3badde9aac4afdde1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e38165724b8af1632d8db0e8bc27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a64d749e9d7d199e764f49e3349789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b8a2a2b2fba6298e972c0667685c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5397b6fd08a3e2a96fda8e26be5c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e930d08bbcd26422adeed502e14eae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011a918a0b56999437bddec5088e21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3744f186d6277b2b843213eabe19d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db064e9d71522ca82f1e4792d5f8f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b776e5ceb74b81c6a769b5449d27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ca931491e0453b2e06767dfe79ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b8d0c12e6c8f04a22142b451e918a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cea96379083035ee63e1eab3e9eae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce54f7402f83d297115b8c32b540e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914afa74294d65b7ffcd8f9c17ec4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b0864fc461e25ddeac39731389e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29244dcedab8b2f3da87f5d05e2bd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd9b013805d2540c143f7d215363e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7ed86f6b6fbb1b42e99c51b56e24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac5973b9450fae341a8a47b19f109423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c2c61e3e46d756e6ddf4214ef063424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e7cf51cba5c3f4b1236e8dc3efee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6534bbe91b7fd69ed5ac9db854322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0495967a8f6947cf12229d0e08c0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a09bc29dda5820f3d6892b26c8701428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02183d37549a99b411597f8ff732e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088744308423c7ec8345b717ed759ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5396964905d949c2950d5ad747c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5130a6dccdc22fa63967697afdef24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efddadb2aba063f2a3fe777ba959c91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a1429753a3135bbe06e614bf70d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3395eece40c4b479a59a839b27b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a02f076086c5d23f666fefd207ab1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb6d754b3a293440e6b830884180c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e757d3fb2c1cade2818955fd0ddce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab543ad0687a13f4f041e2416c7ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc40c1e8d3cdb85466f7239db84fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccca6c4e32a42d2debcb71ac313835441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204a9cb9915161297a664a7b2d9b32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e98d9fe6a31852d6c301ea2ca34051443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a44e5b1c21768fcd47ec7cd26e68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87a6b65abaeccefc47d7399d550da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93912d9b52d358f6e1a1250296f7b01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a6dd203373150058bd7cdd395298447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111e114f9a129b9737d2f5fe80cc81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb4ffe20b313b882e7753903719a33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d38b10a17bcfffc6d7122d3a3cfe9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc1e1ce43ed91040af22e4f38c278451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7aac74f03b8c4a8a3fb426ba99b5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae365d2dd14a93055696fdfb291337a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce3716985f75cb7b73e8a5827e3ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21f7dd20fa0d06c5d82999caad0fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04649b2ec003ee0e80f2dbf5cbbc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b58910ab6dd0cb58bdf00ff85bbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51e66d75e842e2f53597ac9a997c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5695a6e3a79cd1efbf6a0eb947387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5d339cb8f9a0fcd4f3bdfc9f9029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada25c67104fa3ad6b2c9ea009f02b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251dfccf417daa429b2d54c56b8ce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df203bd06539e3c0ff441a7b58d2b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e596865b2795e12054294104e68bc5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017efa9a29aa271d310394d0dad80da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04231661266e3ee2f88780710b8059466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe72c7f6acb63a962eebe5e190170e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b288b8866e23e4be89f5c1a868dabc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4025732f41e52f3bce6cc76a8f1691469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087af936678452eabacab14a1ba9ab3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac4229bba779e9589d95820305e40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b1eeccc83f668fac4f19a6281179472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023e6055e95c9d772ac655d379165f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50eab381e4b531354a92b2f72759f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f1abf21f5eceacead68090df48e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d329ded36c048fc7091e9b76744e6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18198d0abd4cc476d515f97eac48739a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d4df3ba79da74c8f07ac712ea5c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e1bc4f083679e5a2c3397d2bef2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f58cf8b07cfa064a80aaa8616e892480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230c30193f598ab646c794620fb34e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816843029a2322aca6942c5376004ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a1c37b0cedca85e6d80436813707483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce122031d07e86681100fe8d0cf5ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9faefefabf146b40c8c0106040bcf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0623f4c17fcf738a269d440a0acd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898881e5978694040c9444854afaf209487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85387c5bf0fe68bdb336d0b9f6b2e93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0504f1aaafb6273b7d7a513c5ea2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e834d1dd6d97d3f8068498713137490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6fffeeb490a6d9a55a90fd86c2511491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8d6984b0971a06dcaeffe95b24cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7b54927fa5af4f8798202d0a7a96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de971d1b9105c3c3ea191eff393bfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b2666b012d4a9419894b36473b6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d5210c1c0947f451749e56d782d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a041b8bde9d06014bcb87244841d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfae3d5fa6acfee08a3256a1537e56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85e89f20577c40b0d316b3fefd4e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076224349897f44b9805736e309f1cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17969cb2d7b866845f1a31bcd2656e41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734fb31becec8304f111822eb50a26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c166ae9df40973198884a3051a507b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69e907bc30b5c4ff1b4979c683be3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681fdd696429c1aad05d9ca3ba9e6a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435a48399e4723e5f4dd75473fca93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff486ceaddfd09caa490dd3e959fc74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c26cb7be4eb12311409175a3e132508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e1140b27477321d7b52847520c18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab4e953501ed470e2aa7d34ab31ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c905ea9bd3b4b8db21d0b38f5e8987511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aac5de67d151df18b05787868f990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58fba730366c517b49e9c11afd181513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955aaa1bdb58e5da5f3c453b6789da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd370c861bf9963c3b6a7e4881499b8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8273ccc9eeb0b1d2912979bcc2755516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf937d2e289376d56efc117e319445a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9b5efa8fae0fbd173693a18e86b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd162a7953d20f8cf90f8d4f267b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d6f52ba213786dadeae6eb4f0c88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc1367012ff30bec4dc779318a292521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e00dd58011c851a5b6213d49cc5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc68c7b090b855feecd250c40da6bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d5fdde8e6475450bb56a60663f36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0fdcfe808adc5aaac937cd056d844525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286523cd9ffcf46ff5410b97cf283dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b79e1b4f9a64e650f2cb367b3da37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f48ce30d08f029f1a80e42264781e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae2d03314a1c6b3020da6725fa04f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61873420140ea3e62b01c001db0d3ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43069a0899d719d0c0dd8af0ed694531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66caaf6e9c7d799bca7f83620cd3efe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6cd6113d9aa59dbb1321d545e488b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ceea8dd4c121da8bdb9be49f8386534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f59b558b6e7c15ee2b54ecdcd918535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a15a7d36f66d1dc1595fcfcfdd8fe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2b7eac24c9cfdd19a05795193406a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b410a6644b6fc8f3fb2028969cecd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cdb914d551b8b21ef87ce50ef608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45bef0c55b1f53c1ed09a20fcbf388540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32ff589b57fd754d7852aca6f52d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d1c525a4c885289795de37980676542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f025c8b70487058d48fe8cb863ac65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f41f717d1478c8ed5bd2f752972fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54bcc58f41c90836fcd5cff9b0fad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f061092055c06cee8ae2f2b31918c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c207e6822e34eab0358758a69226547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2967e0f2efe23bc05183abf93d79329548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d716c043cf9835d7b9989a40760ca0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a706184831e2d68f16f35fd13ec20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f93fda55758b1deace7a65833c73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ef1b2ffc22ceefa4b7cb95f31240552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117055a7077f57f884fc0a49d9129907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0027ef7727b378c2ae38d72ce29777554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce724ec883942bb63bded97c505af1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f19a804b9d101b61a8ced60a5b3729556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9617cc2eeef38dbb54d5feed516b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adff966b4e66d3f7178236e512a503558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf5e152f3d300c25f0b57c77177578559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec63be2c1284fba4b0aff4e1fd2fcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc2e644919b9b4e1a1bb2f949f2a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953506d2ea9e079bd58343e414b22400562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1e2d6567abe9b892853ab01fd184b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934db3df0bbcd6a823a02d29430b9d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3e37d2d4fe44a89fdb99bd176003565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70756affec59dfd6ee8bc33b16b25850566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32708a03ab9706c9205c57e878a82d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37f3e7537bd32f89e998185e60a2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130961148653caedeefdacc34e77fcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195a33f333acaf8cb9613e08b0892e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe2b48e3a3f2504c2997c3b99a6a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a503f4e759b796cb108657dcc05f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00dbb44128f96b45668d67823481d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba00d0f1f95307132a26aeaa19b45d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f01db9dfe538f148b97fdcc02dc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafba683a2b7f9d8ffa0313751dac1ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121feea2f8b260c54269e74c09a35b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f72160a0229378c413a1c369bbea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28d58e9c91b32d2f47f962b1fe928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae2ec9f3e04134da6d70e851f819f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc38f97fbe28140dd107776caa453a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb283a67b62d1008652df1948629cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb1aab7167df0b2b64204165165f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3a452b379de5d7e80dcd4c32469f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ec45a52f047afa4808ccf4c2a5cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de42b8bb48e6e4dfe4025e5e73c65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300f06ecfdbf2184b3a86939f02590a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67284a5be429c64ee9b45fbc255db26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf812bfe0071267b26d9e75262c0e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947d207bc7c1cb099fd00b75a9547e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a317feb79f9ebfbaf487aff10ce68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc841e9007a09c7aae3a8adeaa9d1e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d4bec5e6e0f9be328a2c2bc842b04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3825a7c0eb433c0a8a7cea9e9ebf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a5d0b362ce6db8efd2faf888d1e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799303ee8ec887836d765f02abd8a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5f3ef0aedb503fb908581cc518f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d2fa604cbe9f9ff8d8b65b744b986598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7971f948f3299b34bc3d3400ab936599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca153935983a2018a68cb0cf70b941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96104acd286b830fcd6b2cba67d5b8d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9fa944a20ca15ef731bf88106b3d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b57d08adc0c7ee75e2fd754286a11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a2f8e34c93a511f8d64aa589f6990604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d8c4a63004bcdf320402f4a40ffa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b08ad09c812daa876d5c4f2728f04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486ffc86a3ff7e10266d3177a6c367607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8911483fc21e096a1ed35e688362608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ae943806dae939324f823ccb6316609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb870e72d24caa7547a8a91d7093d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a16e27749a1aaab2de82cdd4ea82e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085faddab58fea989ad3e2fb3a87eef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f471cb67bcad96e8adfde936de5f26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e828fada07a1aaaa988203f73d02330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf0796e6c6a5f966f7cc79d440d3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e69450da26e8f0dce740077939c1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d7cc445cc8deb3d1a6572bf06841617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf28e6d82d81fcff3d56f5d4fbe71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8d64eb5eee6920bad71dd36fd30c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d735f247bea703dfcc5a53724e595f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8a4e49ba39942bb55bc1b3ec986b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5aaae62aaabf11431f329faa14323622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172278600c66d8ca4c2c899a43a67c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb3ed33a457a51a5aa179fa29dd40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ca1efe7b1757a4449b44bbe596f27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e5e0c9401295739e8f1abff5344a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c37ac7cc0f734927e5e7198de54101627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0509ee965f0a8dbf33131c1829bdec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6154842e5011f9a177bc0c2b5a375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f654cd48b3617a41cdf31f1d53c97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43102f9b7f856029a1f76c52df77ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735fe8dce1dc16e1170b6e34fc458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ee06d565051376f5ee1ce6041cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723ec46c3f84474d6da4a7761a5f23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193147a7c1f2b7d0e2e8302ce86e72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee05b692f6eaa5fcdebfafe627aad2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84115caad351675466d3d96581f56e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6321c9561c90c8029a2f446a7986df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99c1f7f9faab2ec1e889b7c1669b5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171f1cdeb8d367226910625ad5843f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e70b241f2824d4a9964315950a404641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8d7c1f96a610217672aeda26897c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48ea22db550e660cb874795d6a334643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862ab1ddfab32cf2386beeb74f22d45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4e499bb7eb71e14cb6cc0a703047645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d787aea4618816d75fa607ed367685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5c9dfa6bc7d4d8e2d465dc95d4aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a843a25b8fd475dae6b84702af1917648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ef78e8ad32d6912c293e09261c94b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3fb701c3b813808695b6c130f6ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22cf0689d3f915286bec3ef758e82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3691eb2b4f26d078ef6b447b6d60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129cd02e050e044e25fe3429cb5dc62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8515df2e34172923c2f64e17da04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7bd90572f2b9895480231f955edc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b89be3e1dfd7be2c500de5704204656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280c943a36cd2b5f0f677d560542fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca08bcba3c1b3088ca28483fc931917658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f06aede0c78e7d7f4cbe590972b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea58b1596355b90904c88a2b44132ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32310a52f6c8a1327af82258ff5fef08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c02b04a337f233d2cde762e004e32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f3374dfd2e52a4e3aad540929a35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c040dedcb82cf1edfd5e4f8b94283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200268039c34c5d233e985933f4c98e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990980db7cdf62888bfd715af875570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45e12f31241647968166dc24bb9216667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8588a83700464ad78de9cef7f9b228668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859734ca651a56c4fde74b1f39ba218669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132a2f2a7f348531c2d4aa0f84a885670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3851d94521b038902ea8fcdc81346671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0d13265336fa6e828b2c42d8504da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a81eae94da4815221b1453d71730e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb255f41216634b4781c922154deb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127877b98a678cdccc0ae3f6766926c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c342ff411d79369079d9e9b379a22e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697ff230981681822de1260a1229ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac73c3d5503de7865b95d696eb3a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10aea3d28f7ec95d985fe711100ff3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb6deaae63a35b57355057c91a843680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e8bed0320c247285cf1c5c35ebd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919450bc88a915983ceac7b58f25baf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c314f0b2efcf99be7d5ebfcb05fe7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd1dde0bf5d49d2fdaa2d253dc68f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e92f8b230ae13bd460e4477ead15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd0cf583ff3900d7eeaea45f50f67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9047c139dee48c1b6d19fc1c8cf8b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5f8ab35f78097e3581cff61fbba9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00c7b795adeed73bb4f9bd1e62e81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3aff2185358c9c31358b0c178fa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a24c87c85599456c1c12a6eb9db9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74ae2591ca12d46088ac64b927556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834f1595dadbf883650c20cdc47bef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e522a01a9753ecd87528c892f077385694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829550313855917e6a83e97d4cce071a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7864e38e73959219253c71fbcca83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01065add9984595495662c22fd8c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178226db81c061d94b1932d65b20e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400497568f876c27c951c53c050b6af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b29cffc039ae5a3372bc1c26eec2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454ffbb0f82e7cfaccbc5ff9446bc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdb287cd076e73e093d2eb6f519357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c703439c909bf1dc90222513941e504703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc9fc85e9297461b22f77ebaecd04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8714c68c3d00eaa751e16b864adff2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f6169cd3feb2b9c8274bd949025d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31deddee1f17be555e29f558dfc8c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf19732b303181576134cd24329005b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ac85f858cdf90066f0e05e3a95b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f30c4c0a1390e03d50991653d256c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aec9b09199bb61fd3f2fcd8729a07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa3d142fa28abad226aba4b0c5589712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061df011ce95bed4273c2c24a80813e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68a37296f23339ac2f6da0f3b4c0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd9fa0013edb5b3ce388e79953de8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a332d65c0a8c0d6f499f4b05016fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c8c3fe2713e978cd5d3f0994de025717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2a510f360891366ad1e8b4002bd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da0110e19417bbfe0e58ba211b6ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c50e1628329578bc24927f27406d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb609da9343eb42b8aff9ea009eeeb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f50ef6c26b2b5892841ee8be2c37b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c841f20e0b877bf00143d1475a48c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f89d4006d978611dc1ca3768a7df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274ae38daca3a02312e918a9d45314725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d733a1722c11aeb3e17032b46aea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d85277515bdf67b3ac44a91fcfebf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8314e9cdfd35fdc789d9a620457b4aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89421dd0851ae77a8231c4c44f3cdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789cfd1081d7d74f282e35125842a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a198657d1349ee8f49b62b47465ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b5bef4fe6b9e6fff5f63998425885732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34caf89a58e16e55421016d52ca55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74530d3048bd6c8eb33dba461e86c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91044f5843f52741078841a3a2ecac9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5533658da9a7230c82bc1b4dd81b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9988cf8c9b1c00263a862a24aca80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2856978e9489e0d56e4f2f157c2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f660bd0025fc24a9535d318a0f038739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120de1eb9e14b5bf080a5c6fa9728b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564409ee43aad51013d76326aec36612741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3128ad89258535d6c6d31a5d347dcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52884895dd0ca1d039213e55b0e496e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248994b1821c46facd33e5ff6a50cdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a5da2b6514b6b39171ee17a28fa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d40d8eb9832cd6d40bdf12e3693f06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce0cd9f97868cd0de43b14a0e4622747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec4d1a07c165acdc56e963d9e444d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a36078c537410d5c9abd2c97d142749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbe4356459349af1a8f18aa3eaad0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35eafc126edc274cdf188125f6f889751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d8fed935d904288fe7bb5054fb297752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853ab3369964685631ff3abdd0d28c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef99c4cbc4cda8612cf2e08cd8e9971754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b3934c9cd6dc7d3006bc651685418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122923d4f0a32c93f3301e02e8d78e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b573250a45b68a825a675b78cea992757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ba835257ca3a7edbad6e639832da9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3dd807155053205b715b689b7583759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc920bf2349efa54ebe28d06322cdb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac2292f6e9a862f632f9cfb60fe072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03a828a95adbcf7e92f471862a8bfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d362ee05e684a0eb7a18c777431cdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1eda8f8d7a5ee312e6b0958d83a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25a901855495cd65991b59b9030ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2d5dc4b6b95e248f7d498c0a1f71b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd377d251961f2fb017a6c4d4d7273e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f27b7adcf3474aa38994dcd359b779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8443ce8b6052b37d54d4edf8b7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7670e2c5866d412af3cdf79dbaf1fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe190e541de2dcb1895879e0bd881db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd35234d1b0503ec6140a8b085d93fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383c9752d0344dcee8a6b21fc9212f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f7dd8d9b6453afd33b09becf5e1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac69f721ba26788318ad9113fcc19b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89efa2cab85f788d2422dc55ce913617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e9aadafcd94dd7283e7190975ea0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c415f3e00d71fb34e1832f88cb80b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f7944cdc95ed290916e156cca5fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ebf7cd30ef2bcc96707487872bdd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ea6006cb8a14c68552f9ad0aab1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87971b9fddbbf19f08f39fd5203f0ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72d6f0b262b01f99c322b12f4f7e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14763366e2efede00bfc7231e2ec825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac5f47da7f3376fbe132b2909e7c0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303aa2cac4133bd449e80c2353c117127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e88bf95c1b15ed1188a4fb106f58128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9840ee8eb149d53df38683a928a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d7259b3b3ab47a5e961d9f323c9a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a6fc3c99979ab8e2494022987728c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2ab8e7e367791eaed3adbd746b30c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed3071317aa6c036dde546d4fa2c7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ee6641a5e6482a6063b4f529f84634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9089108f21f5f065ce25da0423407d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116591c2ef0c52c45f6bc08be92cbf9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43351b1fe3ad238cdc8f0b9cf81e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4881acfa2e8ae22cf18bee75bf79438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868acde01fca4d823d2804cebc070b2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cab909dcee42088972bc37c90925140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a66a6090f2eda1b94a0892db6c3bb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ce233c24e3db712d8d9aed42045142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd7dc75b7913a64d57d5c3b6ebf94743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba4ba266a24459fe92ee0df9cfd1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d394834077cec6797d46056587fc6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f489dd99806d968701e4f40ef51c6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d86ceb8afb126b30930c877f02f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2733791f35c4c8744a116d41bcf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16190555726b21d1c69f40aedde2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5faf07da99113bb4b2f6165a1223350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e11e2524d7350139ea89b53de36b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2edcc7c0d10a9ad18bfee54a495252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581925f8c6bb9da83afff2ba981a1e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8887042152d16c52254f24d019e5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4afa82e3a3cad56a7996c1ce93d25755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45f259d4a2a034785c60bca19002156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b060f3f8e709407d8cb297ab830abd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb582252259edb8784945cb91dfe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01097fe0ab4a26c1bf3e9ad000a13ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e906e1c00100f4a797dbac1cc74e2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e92d2df00f0f83a13b05226269de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706c941c2432668c8a8d98d86d074f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c8b453986ec422984f2dd9467e01763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7239a70dbf8371e55f41d4d54a2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13587489f3a56acf6d0e6c6ad8595d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a395beae4e9462265e51c7d576b0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7378ee3ce04e1d08961ebe774d72267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ede1846a62a98e7ff0e8b4f6d28ede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848794a479b79c483feaac197602d31a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89c7ffc4de4426d76cc6afd9ec9b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20fd1f17de85a1ffbef4f95cf4a2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cbada9bc2ce51ba7654ab8f9933ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f45cabb3a8f2972eea57abdb01f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661704c7a9e0c0d29b36bbb4b6170c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd844b174831ae9e23e46bc53d29a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31c8e1dfe78a5a00fcf9df85b404b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895a13d9fe3273fee29d1d64e5c1a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71321ba759484f668d6f3e6f105387978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372133ef4ba97aba65896cac96e34b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21eb003582bc20e7e4088c778ccc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870637ca254b3bfb3b01d8b426732881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e756ee65baed061272e01fe9aeb9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda8d853fab8f37f8432ac187a9bcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607f70818dffb24f3762c8032e21ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403b26d38e008fa5e3b0a67f3893c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a978909108004d23daa596e00e2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6eb03c43c2b1674c6a379dc8029d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b915193855ea3ccb93dd4e50f962a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be070a2733ca92694fbac924ab47a6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39596b7b191a702d869006146cd975290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a133a7e258942fb2d9496ef0e10a9e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0622b033a4e3eec1432935e670873092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e27cdba5ab8bc0faae0b2d162c27893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf379997173ce45ab38afa66ba3954994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c227f7aa786af8e0d5fa1d82a3ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1218638c8331ac5238efa38d4c7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640753d53095c6532ab143273d3be2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82ce25b97317fe710673e21d69d0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7760dee2742db57b2ef899873f1b2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb79c29c03e549621cfd8e936f5ae39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb2c8516183006f903730692746086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2d77d9342791a6161cb899d2924b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b538a0f354e02b10afc13f20ed3ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e27f48d972d147a165ccbee4c30aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a56f6ecb77c4f89fd6155a059fc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba300361c222e6e7b72875dd8471918106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738392dac1ae427c0690d1b9692ce86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9aeae0aa595976404828333f764b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5242e9416ccf2cf8aaf045984865f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3d3e63cb69af1e2d74304f4a79c3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d7a178cb704c383853edc9bf7d33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025fe98b93d9e50fc55065d771c72d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dbfb110b4a2251c7fc25ad78e0baf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa9cdafb25b36d7259e8a7fc686360114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80d510b30905e2d64116c371d71c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f18022ca55059a12d4832a0e4263b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897e51328f84e7b6e46f0dbfd7e15d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19c6f260b6329fb0b9895f5b667fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c048fef00465ce6565e06425273103119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ddfc18ca5791810e7458bf479159120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec22c7272d23d2e09e0b7f9ea1dbfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e8c4bc563b5e32a1db9078256500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f6c093bc707b1a67c6fb6bd36691123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fcd7a51fc8775d02fd7819323128124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382c1fae95aea13e6fa28ed2a0bb87c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1ad93ec63c434ac24677d7286b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3153a3cc3f56dea985b3fb5432d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e40e6d5818b61f7a81482e1602d72b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92bb7ea4c6270cfe35cf871e7172b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0fa49657bd70ec77514b58bde696130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d09c8d781e29b4b1d15f01d47ba97c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c90ead2ae4637448b3ca07c2b10e27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886fe5454c9003a48ae989975a4bef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b057fcb46d933904b51fcc5fea139f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badaf0cfe6d5a9cb1da4e8ba5eacb60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f496d4866c5b63242fbaca2607f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb78d96a7c0e13962a3eefdf5ba13e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfef295935094f9e792de2ef14751d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7e84f1eedb009f9c0afc0f594780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6125def74a56e70488123d6227e6582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b995786b7b9353313e6e61791495d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf463611103982500a07fda997df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831e33bc9f352080a94dad745d6fc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1421d8fc057eb8bcafbc01d1a5ebef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16c722b1f34e48d9a2c569f82b11f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b9d545cfc441c4178346fc683314146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a962b185f72b7e3e3d34d90326b4cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4f9e29c479f982a47b0070a1c96e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ed27141e63514688b85c2a0ac1f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578230b66f442cadcc4549892c044c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fa136f48d2cbc12cb5b1fbff20879151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131adb0ea512573fc377133a913466b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f1bc86b02703f85c27fa08092b31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d09c95d13f535f78874ca47321b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb20323403c848b8c275c0e74a1759155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4937cde47d70bc3a485ec4941bb62de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e8517049207e6e5401231e358654157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a5749914fb63823d5d84dd1dd217158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a954991ef069564cf108cb7d2749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9fe9ed06c6ccaebdb7cc66475ddf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac24b53a4cf8f8c84719005fdeae988161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e465355835723984e44ba5e3dd520162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c5fda8c429b3a9892dce520c00ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca81e5fb0663faa894316cf885735ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad4ceebdd0f827112fe8071a2ceca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5b89fcd5bb08ae1ee1a3933772f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eddd981fa2f9118d7220ae05914706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a355295b9fe3dcaff9eaa1d755513168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488ad117f6b8550ae0aefbbcabbce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf79de29aaebe43755fec97a24abc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2788940a5bcef7d543cc5f0a76ab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6acb760c2efb0b3184d3349feee69a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d781286ab504cecbe62286676f4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe94b8952d778760fe2e0c304754bc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c020429976378fd8b3937779c6e24d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b2280c8291894d0da4195c13a10c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7556a28db45ad814592ac8aa79cda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4f1183686a01aa85f72d4d6c3dca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ef35f96278ae679aef9992e7e9c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4844ba6faa9cd7e45be6e3a846c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255c470f41968802f16ce72369f778181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb32a732e1dd1b0d5cd00a0a377e76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb7218940e16ab1a39f6ae4b62761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72eed532f3999c7a45933f2952e99e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298456db34c2ef2e74880adecc3df92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd12b8baebd4d4d557b2c2b02015049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310c7469107effb418255213db4c22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2eb891379122f9afbe63e419d4f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c46f6c947e35d950065e04367783e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c260530a1f3695628746567423ba1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14a880ea4893db8b53edc1a86c4f2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe10e8a084cfde6fa45870a45012e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6198929f350ee869f2927fb51ffd3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f0f092546e166a5d580f40ca8acc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a69c9fc0df417d462a0a7e978777195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d8d10e7643cd239fdc92f4eefeec9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a06729244e7e2292ca06846d36691197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686e250b03c48aa89cda4034b15279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d360c1f1789e67e71c177025941e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07134d1a240bc0f7e68ba38a509d25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469574b1f8837d9189c55635fbcb6371201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3323de8b76d6cb5e406319fd5508202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ac55bf04d7ed1faa69062c6959aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6077d73ba7dac3001d08f6dfc67e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe5c85b506b85550040a8e13a83420205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4eaba3b9c055232c54de1073038f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038be7c6b8aacc029a77afbd1dbd74d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a9963cb827e320e7ff24937ff2dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d250b10b7a75ff14cd6455d1c4c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93ea443d09d0b364bd80a370c3f86f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8ee023753fcd1fa65cb887caccc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5cb54be2d6e76a3eec0c0017038e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89ce5abe24644b63f4c129070b8ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e3c5effce4666fa53ae372d44c0cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab9796821002f5fcca20d3cc3249e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01760fdeb1bb8d6ee3ee19e223fbeada216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e52a602e6be3c198a5bae4ee0f573217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de275912383514796ceafbf684fc51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a10614d42b220f024c87379bf313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7df8b0db73aa37fc67b6f6e8f916220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950755de806b2fda0b131eb5ef27ff6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560fa600de7084b4208929a16f9e0eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474884523e38c6006e37b24b7af59f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a5f9cb89b82a7e91feac577eaea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07990b441a0fbd8a4484df4b2ad1af8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f0e5ff89d9f26721b770256b8a2f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e4231474c3652dafc314d074b8bc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e990268578e7c80b7bbc85c89c65be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eadab054d5a8976ad88e4f9ef099f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0030d13db98ee24f6840b3e8ada2f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51ccf2f17ec23807cdd888d22b1b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c412e84a24fa43eced0d12979657232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d65f739b49b0e9e77ec0dcd86a67d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a8d34022b9a7feaba674de23ffcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c747054c66b1d147b6e961338069aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c33f9f38cd7049c3f2342c283cbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b699c62c9d4ce0f23260d9144148237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac914e486b235ca521679eaad67e7a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc1431a6f6842fcd4dfab822c1b1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec82f893e6c9234fa4a9b9d8d3bbad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dbefafb4c20c8e48d5b8d3392ef8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc64d8362577e3df26c1f1df4a2d87b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f36cdbdb4bc351f09f8fab1632473243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb92899ea0dbc00daeacedd1ac029f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3048b90407119e9eaa2699109603c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f9f49ac93843dbaf06325c6ccc717246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782985e443d4f1dd4507b2f5ff2246f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfd2276fcf03ac454b84013e519028248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9044bc8495a1d7a712fc637ad88382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a53d9690bb425a6d68e8246cf8cfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d92f5603f142a7a69450dd927ab2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194d51342a91a0c12ed7d1b5b52c71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756982cf912d61bedaa3e054410f40e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330915903d34ebddea94c67dcfcc5f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef394554dc7e0b0f12b579b5e7c0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771499a2d8cf484a2f15df9ea27d6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f44d2066c429b0eba8e0852365a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5fce4eb3c31f1ea2d7f155db1b45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb04404e3d65a5f96f6d5329088a21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73486e4d4580f561a5ff3a7f032cbbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b227784c73174ce81f5e9ea94ef4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82f24491344032fdf5e2bb3dc7e47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1052e7f23e154834986a6a4260294d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43076d9ba236d861ce32d1c1700508e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef1facf36ebd2278f86def218de81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5aa96b4677a76250b9b65e4dab3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d37db305f13886bdf9bd953b970bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338bb071636ea8977fbb563d8271804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634386850b34cc7cecc6c4757a1be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e38ae7d957325cd32d86259fb7a96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091e02180a20abcd197307f6517e89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7617f21b8eb6d55e3dea25eaa0791272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337af740f936da24aa596b785fb088273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af2935c3d1567d7f14ad8a2e923f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d8c48d6e3eb781c6322aa14a26c78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50637fc0379fb5c7aac00f41b70c462276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf3291ce16ccb4845073a7771e5c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e880f4028033e6d137350f9fff1559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea43ffdacfb74eeea6878fa222214279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f8405b5a90e0c646260c7dcb700a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c250e2ae711dea549a5220d613950281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c446141226223719867cc9f33cf0107282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc849f64f0d6ae2d9e834eac1a416283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb81c6077f9c0284ac2e51f26350d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee80df85b1fff7c2decc2f7f4c5146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dae8ca246597f3ace028a7038d44e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ca46d0a8ba499c490a1a5fbbce37e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b617a664772621fd20ca9948eee5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa581fad7fac08997a92eeabd67c402289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029ed59c85becbafd888c9d155f2c55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb4b55565841997819915ea59b82da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54746f78e8a1a417eebb414605b72070292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7535515914ffa8e912de462580a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c5d4a64aeccdbbcdfbef03076809294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb48e22eea1753bd3dc0b7791883d8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac120cc17900d16d0f189720314f0ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb8162806122f164000917a08be05b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f2f8b98fe173f1467dc13bb6555e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f2d82ab070923f8a5006ef91f1db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5648a8c076d70fbed64d61ffd1d8bf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb60f7ffd7e804cf3f77088f44c30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38732cd4110556cfe27b552ab3bb3d78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e3250f2525cd516bc781a340246a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c889a5d543a4036e333b3e3cc5e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e052820c1fe4cdba05205b8eeb7e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8302ba04d9a2046c42c5f019526b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a22de364abd461a90bd54aae9eb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e8ca95a12c7dccf3f51d8411de9b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd7931ca11ea9dfabd809a8d95470309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6fcb185968f7c0cbaad2562352dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532888c7891e04fcc8efd1a44bc18ff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c79a0cd51706865447fb98aac633312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789ab3915135d1c1405e522ccf787a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9bb23f0a34049296d3af0fe6a8deb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d334208328ddce16c40f1afd693a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ebcb2655f3b87521d56a25f94072a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a62d82e9d6eecbab12f5fa82a97f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97096bd42f305ec9bf8aa5103504a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ccc5eb0f4c1bf85f145557ccda52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ce33677d9ebc906d007db69e165d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557541a65465bb5ebcc7a1a90c1fd331321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc28788f2ea43a76e686912037d3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937d12e6898196b1f3b72042036239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f51a2a4ef69b15fa65fc375708d03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e81bf428771527fecc7837f2cbc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d02f1d5883b6e90ddceefbf8cdd25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4743bc77a35cd78dac4a8366495f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d37fc61283028b1b0b699567a131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2ab5efca65823b1a2054cb4faae1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa11a102ad3c67ae28855c6822f254330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761987ea75e5ab59456cd56a94bbe36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf19763a4b933016a62f7f997ce2ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f317160274a6cbb782c3d1015fadf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190f8c713c840469ff6cdffb2c0900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f181227ed3d80a4033210974f2f78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b8d6963bad9f281bd25c04f3f6d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a73f47ba87953c927d7ce19422bf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa58e4f293605b7b7b4785e96155e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102a810411a947dbcef772ba92eeda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2b422f033f3b1d456a53397b03b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379bc6b66375e10193acf4dfdd992f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429da3a1fedfc693abd86d6ed8cae9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d7b8c1267edafe69ff96c6628d4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc8c04e92f9d4451f03659f8c2cfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287551f8d3062135ef7040db8c35778345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64700456795101e1d51135c55f231a27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc6e2e1f95c1310c506bd5f905d76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f576e212b8d9a5cf15200d82b871a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2583a6b17175de78d7f905a6aa1c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f4586606a2a73477dd64c0e1ea928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c265cae89a4048a4366868b7a8d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae215d5b49e3fe1db546f9f5bda1c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54308abaf5e1b7a0c41b51525fcd176353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf1f392d0673cc9a7fd632d872c73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae519e934d88303d7266a24476e7b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e907b024f0fb80790bd463512b979a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed247b3eac7de7a2a2dcfe4b99f4b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ec0673dc5767f9dc3fe3f5987fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42281ad36f93be07f5cc1a1fcfbe6db3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786660b57c8b7fb8938a28c7d3ac4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c91524d0fd5ff30f65baf2ce13a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d934c01b90237cb16f228b946e985dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2057ef509951eeefefa9563d9123b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652da2b8ec29faacac51d7a39a7399e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c95f1f997fb9c285d4c734cfd4bc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b17ee2363072b2e1838212b387932366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479bde0cac090a37ba099188aa023b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea676f461b8de3cebff7bec9e8ece1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14de92097e3b6d1608396dab4ca0d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247c1f43b2071b25bd3567ec200276f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b2782af42f21a3638f22fc231fb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6763e0ec5eff39d162c485d4edff0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98abff53b85272405f4578a10c864a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed855a61274ae005d8d3df49cb657374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b11ce9ebded9d0466c15a99e78906375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7eeff7a2395cc7b9f7502006efd84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93320639c45f5b2d08ca9d2ef1102ea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9512b6928f594642d40a41cd3662ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356594a14da6fa5494995cf9d0f434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae856e8861db1453f16a15b6adaf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da945035ff1ad8d01007484a9dcb1b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d737788042501574a49bc32efc346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177978f27cca74edfec9e9e7337ca0e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25926d0845bd803b9ca14959dea8d16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182c6cc3c3f066dbfb89d3b4a1678b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf7ec54d2384623d9a891f811d7378386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2d5d3fc67c037279d2b33455c52c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b193ae3f26878d3f0184a0ef6610ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22e88443412479feaf779a9c636054389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a492757fbf9269eed6058267d6ebf04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2032c5cf09f28bed3399892af47e7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221541d535ae9b8208c3d0174396782c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf04d3077b3ccadccd6e25427d3b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf368d6c1922d8e70285b4c8a2d57a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a2ba9326e89abd502d8db91c310c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05800ac1c4801b03a442d9f675151a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f4705845b67ad6eec65e0a5b88ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959deb5e3f24fc127173bbd3c20754398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a90e80a27587eb372a9692536e56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad054619adee20d21cdf5336b485f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f51efe993133f297fd826027cdaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c9f4803815a880ae18a81a20fd934402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608c346145ffd497baadc2c8d4fc35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9266fe615c314356f2cdc8fc52ffe05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f9f9adf3b281c346a755c29a5b09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18f34e36b993937bd32a2803f47b2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8154093366d1d340f42eb8799b1b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345032ac1b42e7a822c54fed2613b22c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753dccb658583bb2aa691940970bce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf805776abe32a195fc840a1828c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878473b5b88ac6c9ad4b410ca6295884411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a49657153e50ef4999fdb3fee220c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101afd1ca934215ca4974352f25cfa06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5c115db147c9a95f3fbee56f311e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d16df9212975743ecb9691df587eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d721b52e14c6ff4c87d3a40e9a7a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd81861fab6054bcff94f6c5a592e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7fdfc3d562dbd692a20d3cfa2911418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3543cb772dd6a381cd00c8a562f3f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed8e46474f2593f9c81bb4f4b077bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a87c74780652a7028b1f82c63430f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51339cb8e508159c2e6d7597b7e8d3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d95a94268f80ac037e976975f6fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1a1b0dec90b477c782ad1dd6bf64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736d76c145379a1b273fa7bc140dae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc97493f59d1ccb4d0c29e87550dca8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8556d248793b7be935f0a75eba86f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f385517964aa565054dfc4f96e6374428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc693299dd7111ec01bde9c5110f74ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c8d707bd4ff6d8fda4e9c9061977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c766ab652920a6a8fcd7dfe2db23a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393acd7e146f6052a9bea89de45295b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266d75835c615956523e9e1adc84ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9215999440a61229688d3983e1c9f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db07d26b8be2b4404fb5209150167e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa66a5ff15a7b0029160ef2850d874436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab70c5c3615d0df93fcd8bd1616bca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd0a5a7be7a7bc25164004dfe37434438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecd5df9d99cee4e7e571f790e473c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120811b5f4e58b804f6b2a7ee6c169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e1928f864a47d6c7e2974b163e09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058788035f9cd2b281385370e4a56cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b48703981b882a7f4122e9370e370443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6501177970e7ac8218b0066cbca5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d590d2e6cf506457d68a1f203ce14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcaa44af530dceeff0c88d7aecd298446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434bf0bf07a76a973b5277db536c60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d673205cb9bc1f490b4ddbd5ba698448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf825f739fe9a64d9be99aca96052a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce524f4730efdb31b2c5809ea7b39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449bdc641ba20bb0c087c21767fb78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e435d30b3043f6774f1445195b424c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727079aff733903a311c2c4be08adab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6452b07fe6af28fb4249396fbe6a1fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd95fe81c92d037c2859b8243da11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abfe8c82185a773afaf2c5dda1f12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf73595a9ee16d883a3e0a3045e090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb0b989dc72a6c0551ea242bb1837458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a566470389a6ab68c873335ca346cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08f41d7ffbca892211f0fe6a962d9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb90be2ad8c6d9b671ac25a2471f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc520056dd815d62bb8607916e6ce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d2f03a321be93731a35e8a23904b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4a17e8dc9213577cb6347197683f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ddfb0e54d424f7be1a854e94fbe40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dedf1d447ff674fa4adbf4403d36de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735e0ce59988a53a5cffc0fba8e597467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2028c57800d114fa8093a64338381de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975525e2b79cd2bfe3b5af1b3eddfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950306cc0c1610c499722f24fea82c73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90384f2dcc1c82761c21e9d4e45c748471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41fb7e8d3245b46938f429982636a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e1eba2066508ac7c0be90b9660f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce8a48446cd8f415d6817093b480c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191c5d16cedc011f8d0a4d1b705ffe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25890adc71ed4281a5c65e3e0edeb29d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee5ac327977c3ad0368854e2bdce7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394b804de22c28cfb07fc1ef99addbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147971b195dbb9605f834c7f72ea74b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acbb74ddb09a1d74caa46f5ba0ae53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18653df821b855abd44364502c62acd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b742baa4c7d15fa1e429822ffeab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d104b442e58ead103427f7bb1a1d27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb69bdb3c0e24d62029df2322bf72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44160b8ec6db6080049bf04aae832485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e035d5aefd7811bb7f37e65be5adfc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1044dc6bf53e8a2b7d6d45a5a11c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70a9ef372367ebfca407ced662e23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2bccc40bd9d86dac6e36e17fa5c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed7238fdf38ba1501e9028f00842b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25e48c26efdc375c05ccd5dbc42c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e697b7aed525a918d5c01dac6f23f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b3a0e3fff3b78a876d3571105218e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41b5bec255334f1def18f1e971f1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a06888fce7ce739faf0a27979a4813495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d836a843e739747cf421ef2f25607496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cd3a4b6c24e74869d473e2cc47e33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b02d2b6fc63661328e28055d7559498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ca80545a9907dcb1466648297180499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8479fda18ec4dedfe1805a4aa724a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb605688f33902ffc9c5d905f27af7de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada15cd36815df8accfe61e4d9dacee4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5460dbbaf8353674912c9b692ac0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9883c39a4fb121b0bd078cf9d8cac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6b62828a9710a96e076fd79a34ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9aeb83e7af2dd7f62001077ab726e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263d739d1cca72ff1bab5718ec7ac2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bacf33f7f9b3b2179939114c7c852508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02425b469e335e78fcfa378bf12a2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69bd8ca847dd9e4b1f27e7e049a044510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbd7b562e25d521d9197dff9394ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a777cb72beaca35abaeb4cdc3d4a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b4e93e7845d4695ccf10e55a03246513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7274d10fc39f7448012f4195d1870514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac8352bdea84c2853860d5dbfcb14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779db6f06282b700b9ef2c36fa0f6c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b527164f4c29d3a4426530a1f374e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fc4e23fc20140a6101c12313df651518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150df72110e81836be52062ae8f4dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a2b665b2512aeaaa30490b7db0fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef64f1f57a9446541abe4d98c15e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a107f3d97666400d995645097b83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1972393d05af2c49a91abe32b5682523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f78c115da13e68959c37a1e95dbd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2d6a63d1e0c1c1eec2e3340a3ac5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b325fe1f53658a5ebb86eacf0c6b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c58ab90d50a17588693297a1334ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf82236fa666105a2cecea5c09fde5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b179fb56a9bf745ebe2304d03b63ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0d21315b1f8db97c494973acdf5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556855c19ab97ef7b014fc5460f956e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30bbabefe13e36dec57c2783e78d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec5c8c70515935bba884b3366e553533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caedb6ce3eed9e88e3eaa13478705b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69421d69ae61bbd07cbfbea65880b43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b1843a243c6b385867d2312fc7d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5922915c1c11b7a2d534ae32e11107537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9d805a6ad347d1d28b188427cb4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62bcbabdf141e8c60a6ca5e9a7156c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b109291a2f583440302b4edd4f120540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c3886ef7b3f0489d1435ed0c02e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8547f405dc434a805686cbd771eed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fa1974d1852b4b754f0dc21d91e36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447b68f39f803eb2cb606ef64be592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b107bdc086194cd599c70cf5c995d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5116dd9d1dd42c38242acaafc8b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9bb37c8687071672977504b91132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592a55fae9af8e691a79849942153e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046486a6910fb4c29842b2c61e9e9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65eb9b781a264c9e8ec09aeb705c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e59a2509577cbd28a744e66bf2985551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247961733d97ddf394e289c0bd8fec6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa59d13fa700aa5efd82e3829b3561553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a1cd547834fc7882cf1517631c66d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5bdae541132f60fb0455922ee5f76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0c00ce7fc383e5291e18e236b1ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c397c51fa6391c0be970e7b80176557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89e348c7248837fd4212738bb796c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23d4d3d837de0575cc46d1e0f12c16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03bf97d23487fa4d11b09e6735ac0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146861e9a45509ec98ab9e2b5feb066a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc409f5c418bcea040c70e7e801cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3b8807e23569c416877c7690c4a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a792379c34c1ff19351b160a5d79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc23ee88846c71a26224d93eb4ae579565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442f61d8d2326d92556cb7e24b20112566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a35f21a602cb11632eaa60f644f366567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ba72c5e6c2d3cd01e1267db10871568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e46f10d6000d4d524f8f7a3ca21f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e40afcf8ad4cf14ef3cd468441cf7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37397dd7e4b21d06893cabee3b34b8a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc596ab97dc14a44bc67ddd71add70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8a1c748b7ea05173c7842ffad187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7339af3a52a4bbb7de7f1b18155c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38478dbe5f54666555f3d24716a6f36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901341f6d59d6450a12fca69c5b29b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b56678a372f1f0cdc07ee71b0fe20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b5b658db6648f555272a91cbec1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847adde0c395f86833ec63ee202c770b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44b1d4f849f3075f9c943e926831e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cc3040e83c9f9098a86253992bfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e726204d371f484fdcc5bb9b32fcb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55404cc84bd616f13737a839bed7d6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9bc832edd64a52d3f6bb933ee11c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d577a40c5b86cd4e855a3adc2c86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68d70155d0395485ddfa6fd4a96c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1faef3490fa1b8163a346e6cf2a1b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6c70ac62716e099e846740774adc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1faf61040eae464cf690fdcfbc8c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee94ca1c67b783df38f71e7aa78203590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c0a76fb71a156637112976f72c19d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3ab5779d7626abad3a314167afa1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0c857fb17d0edf1fb8cd15f678f5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734c989e781d2e949ef5c0ba5f9dc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f0069129067a0bbd6b72c45fce7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982473d3e1c33ae6dbee3383368167fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42193569024b821b14fa99c312fec3bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f062e88f26470c545737da3d3520598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee999b72d9d3161eaf6edc08ca35f8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cefd7d235ca4cdd7e4070806583a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c606efa8baf31ac6f2621403d2617ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df886ca05f7f6ad4f2f215cffedbfe2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e492ead2b983de05a3a4b34b8d477603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb1c66ad9bc20544ca428ea05664b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e851e2212666f2fedfb3369c00f7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e5c75c73fbfea6324dd0ce399eda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69a5cf897e0103250265261ce9e8a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b39efe13edc6587a3ead013011e73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763c0c3e1aa00a608502606b511384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66bfdc41905afb94aa6fe232e3f032610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822b9d994c8b977db2f4cf563f51b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2606928c07a227b1fb57e634dc3d8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b34daab3ca9ba2cda50a7030936c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c383d63b06c2f26a296779990482d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99484292cf4c0b41b60df4cb52acac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4e431bc54f0e82aa9d9a69fc3571616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928676434c7eeb277c54a8c3c440f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ec9cbf96f9b9f2e2757c22dcb08d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5c7aef8ea3624f819b891759c8d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf57d32b6286bccaa2c49530419ad8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc7d6ddc6270c05422719d0c86546621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64dd0800f1e660c3182d9cc67a1410622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2b2eacf65c51ff8021ff848a34aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3108c4befcac3a2cb79480f4ae45f41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c505199c6ba093d47782ca552a8b05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0725556c06a5d779066042dc0100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e009ec30626733769abf910f752a2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5b8c113297549c00808a1034ea0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255179623371bd951b36287d9814cc46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0e9a1c8ccab3ae50095a4231101c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778be158c7fea3f4e3fb9f96fee198c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507896ac6c4c346f7f5f78f91ff8bcad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b0c1494036150b8260b07829ad07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032b82b13732c5cf968acae3c4f459634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f031a9dd1561cdd8dda8a5b392a31e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797423a9001595a3b42f9854daaf18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2cf2af0df2029634a61b8c943fd15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964509913612a0c000037f29aa20021638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a7469e48fccb74acf7d314858157639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600ff6400770642fe3c49b4ae09ebc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a14585cae70207b32bc7c70cf118641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9dc3a551ee296bbb62d1b6ef81f67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748895f25e405f7d199ce8b3fa6509db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc89dfb95a723f42bdc4809bac172d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae194817dd74d8f612c71143e49e20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cae011e4e2a71f060ea870eced0fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b844f1bde877267dabf1c2059bc3a31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996a3621153b07e31ca0898590228d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b400a31217cc5ddb5cb864ae51a4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce7078f2bd4e93b49ed6d66f2cdd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5718bb1775ad845defe314d763df52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128962f91555d540634e829b40bbed98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4c70e1be1d7afa029d8bdf33f6fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f46e81b99a84f69a53fef09f65c71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f5c16f665d408bc899b27a25d7da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407bbb2e697b29c970276956a94d59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc30e10aaf508b5115c63f974f161657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260144b923ae61ed8a6b39c8c02387e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a44fc44814784f56f7f82b5cfd6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63427f17cbfda7e34e29189907ad8e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e443991600e85fdd86a0b20a6a3e8c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636fd63ff987f37f41d9fb7809e720b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4cc0f445ce85ef63946cd025655e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ab3fbe10dcf79fbd4046e8f070aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e622ba11b029c5f2296032c7cf3da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509430b3795a2d32b72b4a8f568933666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ada34f3042d87e35cac4f900c2c1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22831e046a7615b2e0694d4acfa7989d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95555c47b5b728c6dae4b07482a0ed8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbd93aed8479acc7ee89f158225ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6650a0c138c1d2e677b068c85ea560671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec766466d2a46c4965adba1f2e4fc5f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a920b0a4737df28728b7a7d4ec22b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13fea80312a8f85936492d249358f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea1c9d3819eed71c56ea8798d1336675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7306abfd2e0d930b7ceb74df6dee3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab16027504e10aa73ce91ecab4b6464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f9eb0bd466be1606d3423c2cf3db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac8285220cc80ef4364193225b9a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5f4c37860327ec79976853ceaed1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b338eb037032043b35895eccd297b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4ee0f2d35a783045a7ae48970faf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3651c34ae90ba4eb275638b2ef9fe2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a7b00a612e7bfe445f3b8c4f52ada684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738e48940b4c695f8ac2c3c5d33183685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a452d0dfe8ad04f2240769a225f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892ee35021a2cb6aae2dd1279929c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28aa6f4656adff44df46b4f2f686f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b05b810981b411ab782b0f5ef76f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe768047b6f6e461bf0fb44a3d0924690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e202802be0e2ecbff026be5731f36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dda8e68bfdce7f592f92dbf46cf26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508eb78257c17f444fd84360a963839693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c2b80566ec38335ae408f7746f9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0fbe98c5215549b238625925c86cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268b357cc6d37ac74acbd9dca7023f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20be2eb4913c63e3c459eb1a0ef5af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c33abf7b5c5350d511574132684d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa03cfbe6db1e2f4088994f39e07a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1026429b44129622ce3aad56e61d85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d18e384c227b71aa2f926cd3675a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b9ef06b260992a133ce66dbf021b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bcc6ebc47e74b440905c4edbed66f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccb565dc1a678aa7dceb03dad10461704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9000ae7a7d456f81c2ab6cc3b5b8f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b7ce5d78c18beb2352811e32604cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2bef0674a57599bf2d6a8618673ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff8861b99400f6a45af0d3cd80a20b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a085620c478bfb57c0fec27804d2c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47452d8d2c98f3bc062da645c8f41a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1976ffd5663989662cbbf11f017a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca35517660d4afcc02adf8815e439712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3356d549b9d6340b354b4524d7872713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616925d6e9897574e1c610cde0257546714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452d1ebfee65305f107129cba41a22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef4330954243b760fa11b7c108265716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bc055fa003a2079fdf7c8f57f7f61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6357a3747d1c39ffb3c1e9a648795718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d24734ea2efe6ee88cfcf92c9c8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7303c803afa3d64c08bc832346d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b5fecf7ec4007b8917cf2e146b53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600642b21186c36bec6e7a7aef6e305d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbfe5357d33c165aed35ce0db457ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab4885ae13d21821ff42a86d397a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c110f59653c195c153957b2fed73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f446988218ad0c5502fa84471dc85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0bf56a47f189edd4139a3f69fb0b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c57b40adff583f92f6ea49562072728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394fc24501478788480983179b6faf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb38ccff7edaae7a432b2435909233730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249dd3790842ea1948d4d13fac896e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1b856360cb2632aa47624bcf422f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ba7b64806cb7b42901445f5dc869733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73389a1df7f4938ec63bec75ac3e39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bfce188de20b15be08c0c633d786d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db8a691b66123788f06588159a9c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf92bd08a1cfd2a57be2f3976c642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad3f1515e4fa4ba93af1a7548c1ffc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888faf9a0066d95df31ed199d74ca57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c7b02aff97eabd589eae9072b5c6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa20ec2c6756896d33758cf72d21748741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da29223730459ee74724c6080b3d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f19170b4480c1bd7c65fcc736f0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8447549561bce6903bd8ce9d006ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6b52cbbbd0fb91afc0ea9fa8c3e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533f55bfda7ad6bd138a09d8a07ebf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125603d754be4664da1247e427497ac8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c9d81e5fcebdd61137a875535ada748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f880ae7b7a400c2dd5e22942817a61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c070ce1f4e235c1bc2a9a96987a1d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424937a47532e0a05f23e7904d93ba39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0854b603e308e7b83600a77d7f8fc13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378dd378e3ec477837d0238f16b5d73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d01ace6e7f2c1d66ac4368d60b9cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f58d5399c962122a23df7d5e71a32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918885524ceb80492df2c9ec4e22843e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a864a19ca42fe444df532e2720515c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbd99e49e127f9e7eebb16bd2a6f03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ada4209e87363070c7bead9779a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>