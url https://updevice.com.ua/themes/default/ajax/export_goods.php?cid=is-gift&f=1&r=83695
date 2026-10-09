--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0e8a63187016777d35848394564d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c899f312b52cb800974affc14d1713a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f86adda876b61b5bcdaf884508693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505460c955b008e8524e057619c333ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcce91b1a7c1689b356a093f39430385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365fb90d512d8cacd3a894cac46096f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54723e8fe66518f59a27a17894fd377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cd9676b776055145e8cb22ac59bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1dbd784112fbf5f148b37321b8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95594268b4925ae4de2299de005072c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24c01783795f9f36d4393a14e436c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147eea53bed23ecd724959cd213431d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753086db3b2568ae75742c6581e07513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d463238d7dbfdce7b933d57f1a93614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bfbd87ddc3aa6c03c95d96639c37815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2120a9ec79005dc0142c876b5bf26616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219277ac90201147c58a62e641c0683617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8189e96ececc7fe3fb6ce3f88290ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cbd382a626a7863f37c7467a4c9e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8945bde883995986818a91b65b30ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fedaaa067925ac3a6c30e8097802021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd822fb59fae9eac75c1bc2a692c45122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13b3aec76db6b1008cefa35bcdcb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a3f3a9969888e05a31d56ffcaa1d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6abacee824109ee2647fef6d5f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b83b52989ffeeeabfc296c1bdfc80a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6189e4383ac902c044c3ae693baa2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9d85ecc4a054006e5b18585a63fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a185941b4d3b09b2e2e3bfb40ec8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966545ec112b12f2360616e5400cfc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d38d119028eff18d62bc92021594d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07842e14cb2d615cc036d39868539fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8789edadd834cb1297f83d269cc1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6bbc8d531b36b00f6abbfe1938c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72d92161e172da6a12bb3b1639c68e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1119c0069bcdb0af0d01dc91797b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c898aace7e98bef05bf6b523bf205b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2895b8c29bbc46e62769f9095d76438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff6731cd00b3f751567aabf0710de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58d4e26291f4bfa9fef8ce1a3c94340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8df738bb764c20fafdd0fa34899241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769611c1a33b9545d0c4ff0cf2b14e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075857032a98ef471167348e303219e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ab48a48caf0896fa0c07044627fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92476743fcaa52865514c3fb5ab15e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dd78539c69e0e46c81f87564f975f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9dba717a053b4e61d2431b45c86c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ab2f9109098f111673b4505df19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8dc8c5a9c644c8c058ba5643c704949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656ae0b8924816deedd23e0141299f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31ed756e3167e6ad2600506b15c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f0fe483f8bb5dc94b5ff2b533f7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6827d68aa7e8995946150505cd2fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30569fe8208d3f2b829bf3a91b37e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c5a00e02796ed4b96d20a1eb2eba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322efbd29f2d4509a76075962d755e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4adadd99d25519b6c2ab8b2817e41357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00db6ce644cc72a7bedf7ad0b5a9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce190bd418f7c5f3e6a3a7ce43eaaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e2ee7990a23176618ab90ccc495e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59332c0c36346b7d232d12c005a6e9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df71b764915fca59b3be5ddbd5abd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852a6a6d98328aa016367cedc4281963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f98be589a036c326ebed84630b5f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851625cf0fc806c22d7bc70c6e7063965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dca4e667c963d4657cd12d234066066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8452f3d6ede12d7d8c48400a79488767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90dcbb36a6dc85963d3ad1d7a11bbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba734424f32c55c7a18999a00b863e8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f61dd4b341a12d4a235a6bdc396470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2faf4592509373253cea27c60c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20febd6143670623612826897f40b7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060328273df4d82ead2c9510343798473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752567153b47846a9590242cfb0c974474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5432e16ec4285c7cc99294c530a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4be9ddbc4f39c89d1b21af1e0dc13e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd03f1331e8e3a39475d923c08efdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269377813d9ffaff38de7e7a4ba0a52c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ed111eed0561fb006baaa2b38e8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903c7067d6cc685286e0b5018f173680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1d653c611623c39f39a7454c357a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8acc8e96fce5e85c5cf649039a57e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ea803f1cda59c7405c81d7aae0a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a811ccf82e56dc052e11f1e6ffc9df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce13f604fe47941190b22064a0477085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7cb4f6cb0480347a1da0e88ce9a1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146082e1bf0f5d6e7cd651c61e0492bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f2702288b9c7daf96068f1553d7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18740048decf20e4b8db297004c9a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab9c1c245d1824a3411f4e50b740d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c5f76e0adfebd879b81553b3461e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2597328c070f61d2fd5d9b530101d4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169871f531bbc1f674357c459faedcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5be3471acf8795d78b9a8bebfa81a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480ddab5ede3d9e29eebe082f943cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c04694f4238c07a3b2476f5f158e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed88cf0d514fc5dd566dc171bdc5d5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416ed53e07e0243cff2e2e06062f39b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc62e1000beb7b9934ea7bc012bcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f700707339833cc753cfabf703c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b15ef7d3ae185ba2988ad62088a0fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf6e2342e601a786b3dba7cefac02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22411203a160f03574ecac0be2fad65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d10a38c9f94253d0959e70e321a53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5859849f7f225e323470ec9bdb2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56dca547473234b5af6283c73f9022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323bd9f221ea4533d5cf47ae53ec59b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429ee5f75c6522e542b1799294c763108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979557a440a133f8487d051255fb0d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d310e5e51649dcd1ea4b7c61395f7e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3009c4c18361720800592a62b46c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ecb6682fbc55cf45b286060c362f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2efcaec58bbd86b19f0274fd12286f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796988a6e85e8ea7720276edac9414a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d6a32905940ba2ef55442d431094115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b8db595861c1e9cc02c8fe5bde2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4a493069b42e885093b29847302d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdea08f8d58c6d0b9c37a896cfb3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b0f7a3e12972cf3cb0df85c724b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a199ef48feed9724f9d6d7d0c96f8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcee013597c1265506d790cc272de83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8be6dbd880a0641b08d361a3a9874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738ea2de7774b63d834953de49d4ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9e231a31bf7847cbd5b23f6ef44a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba19221f242fe0ebdb3ccc8a0393bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018af7cc137e65209897f5075730c25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44953f7a30066587c222d47c2d505127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41d00e616a62203f380c136b917f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4396d6f4b25fcc1f7967b0ad6459cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872123ff37e5ba7b482494f6d5efac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe6c57848159f9db11da26d2f0a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14759e56ccae4fc569ed9d9868c43ab4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33912eaca1c06f391883d8143a9bcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6452c0f160db2c2a9d8554d75e86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2c2fc6c3c5f6ef5932319485d4ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8bebecfe856c9233b0d9e1f262734136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7baefbf060e0ba39228bdbf795ce6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b37a752ef475c574b0336692ed02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb17e512f038a5a1f71a5b32f3f8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739cd9b809476a672be3e67d24413f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc9d9b1a4c0852f09678000902bcc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298ab1d8b131e6f588c5f65f945514142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763a3c9a331cd06685b133a6211eb33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962780e2f89f55c28bff64e76af11489144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d9a5bd1ebdd2fa91f7a3011a9409145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e74190e0283965c6b473ef886aff4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65d5991f6e024603ee2a4c45f1ea4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434823826373cea9ff3e89fce944fde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ec425360170ea68b74bcafb5f1f68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b4826ef031ddd09602a8241f5786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb339738ec1674a130a91d7bdd739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072d909a4124536643625f95ecfaac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ffdb10b834c3d7b68868cc68ddc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862fdaec300d500192e14da581e52f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fd2e7ac858073262073781340c8b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c14542a0ae32e48e551159cc4bcc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b6514422039379bb16adc6ac64919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f280c4df588bc033724e7b3e4760a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9fa08baba3cda07b4008d632cbe9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd95d2afd13c8b068c66ea4d37f65e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea461d264e39c95d89768173ea2bc64a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94516a3c2d299f9e6a11ebc1f16b58b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6e84760974fb50512b5a726450ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc682ad9d213e634120d0887e1976484164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579c1aff9a37ea5aae8ce20de88a517165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b136ee4523798e052ffbdfb4a729166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b993d9226a81a89307d81a8bc7423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e001c992d9a43b18554430820e381168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690ad0d7f53cdb4cbac2d664ee7383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a07d427288d100a440cda97d33e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37c4b5125b483468b818426daaa2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec56c224421b0e4ecfd1264afbe41f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff86c9239433312687aa2456a273810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e902db1fce78b2e456476d941c8ceed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462dd36895c63463a6f0e2d48058d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70620412ccf56123ce0dda3bfbb21c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a809977c973922f2f6f1fac0803cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6f5c5743e3078813a98dae98d9ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba23df8a7542986481d7fd5a6368e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae4b88f9846ecdb4781aeaf3ed9e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4c576432c82dbac16ea6291b0725181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08dc51ba5806bd66145dde6432866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cac4157321b64e763e0850fcc2108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c34904609c16cd85dc81ae4dbab1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea5d81d6042dec9dffcca2881ee910185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3be53550904a47105a73723c8f5b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd1f4d2cfa6d5b7e848080561af44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fff6a89dea2bb15f076c16e44542f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256f6fc915791f0003485506e2f756189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98cc37dba3dd883fc1906c3b6ae352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a684445994f95e51a1a5a54503e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de14e2558ef6ec688921d51858ec5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd4ccfed8764912f9c9e4ab04402f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157359ad4361d8a6e59cd5cf5bd7c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbfb507c69f312469fd2e291eab7ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c564a8629a734e3be15a1f8f2eff9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b14f1c44da8fea848eb3b4a9b1b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5d98ffc191699dc57125008f9649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35bc17f94e87f9a278352373bfe03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e10f6d88d85b1752bfdb8f6b288e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c23c8309afc4e4dcfef90d0c0c229201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f49f7a7b1e1e9f63f2ea3f95f8948202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7708377abface337b260aafa2358a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155e51a2856361a024846add9e948f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2efe44c8eedc99d561f8fdcbe6f8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a847980f8b383f33be1bea8f30f68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34311fbd0114ae35eb9238629107bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf509727dde4612ec3d304e8b8ae91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1534a7769e590b885d0c4d209be109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822f7af176bf80ec98b34762e48017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c17ae2ccd8a23c6c1d36a044318ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7814f724368319092f2e1bffad5175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505e8a5e1af258cd1c984d495dbaac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944509c6ebf36b4e903ba98cfca80bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8532827c8fc5673b64dfa9ae54707215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca33eba458bd1c2e3fdf8a48703b3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a7c3ea2bb288fd4221d6c0ada6753217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ac9bd0d92073092367ad422c6381218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ffd0a5c6402f3436b101bb8546f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb174ff4084213233d2020847927218220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b71f9af63bcf74ad969b1b8c17e071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a19c8dec95b486fad72e71cb8e562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baae2f1e59c7a7e5cceae3b0f3a0296223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7dc68a86e43d265e6f1063719c4b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d013ddf2d7f23a6e3f37f62aef0ad50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562313b1e90967aab7e452afa4416e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c09cc1fdb8b89e0a842fc867ba4012227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb8a4655160555ba20e54ad10c61c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df519c1ab733dc34730297ebc914b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6359059896979315af159ba8906fbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d9afaee4a2218981638af0f054ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489059d6f3593f7bce65e0aa2120204232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0102e794ce3ba0d14154a5ccab507e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2794bcb9d1f3f6eabb87398508b9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2ca58ff97a7643f6e8b077037baf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e5859eb08309502b4bb3487af8e7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa614a5f7029fa540984cf077e708c87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f601d8ba69cddba34f8ed48dc14a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88902bf0b38ff589b86202f55a81ac56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429d06173d14c2ba38f2ee2c94e4647240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4f9a0c394a133292022728a8dbbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b623984b67d6eeea0b02af3309cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc992cd34394bb697316d3a422dc14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e960a548ed69a1ff593c813e56cd252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926f491d7bf9b272a6e7e5dc43ffa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2883d998973ed29da094217c426b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4348a4b5afeea2c642c098ab7bc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d9c3d9f70200b3b8d04d7fa4deff1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f947c3868fa452d59e9202c01158b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f61eedfc9c43a764ee2b8e5ed51f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f3dee2966bd3387a2e637288dcdd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e3a64445f19d5b1689d86ca76a49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3339bc89d34909c3c692a40babdc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c8212c115b600ef8a9f442a8e826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9a38d2ed690e41290b52846dede3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9c1dd180363ac9dd5eb8a1609037256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9937d7215b070964eeb8a51f9c59c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66810068f22b11c5ab10956f0802c4eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628277332aac7b211df61dd11937b95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44e61a58e3e5492764d6a0a8baf5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdceee735c8b5628c1486148a8cde5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1ccfa88f17de4bfdcf691fdefd17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e11140124e108f4db8f15497a2377263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3298cb5b1dede4d4f9bf5e85668ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb4459323ceb22531f982ebcf337d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91b93e911e0698d4d16d11675118b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceaf8b6e36601355928385ff20feae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb87737950beae3926280feacd98e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129378ba254ebce42c2f2e9591895a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2821b498ca8790f8850ffa801b45c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55075f21912602026b29196af9f5b68e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc367aff2416832c3306e05016ca08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95388d66635838ad7a8e5c123e2a226a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fcfdf49474b848dbc8744f150395c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70668e2e16c55c30d9a02a87843a15b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30bdd5707b3fa1ca546e46c7e8a1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b5cb9c1e21bf5cb4a899dac30cbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8614f212f08829d5b6e1e84ccfd5ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b23c1b90e8aa6d192a80a011a95c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1774cc69036288910e1114cfb5f6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2425b6014db8238d1d089c0f8ad2b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa3f948c2a2ee092537b44288dec7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2ab14e1485986d4142f6b0e290de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb4d6fcad49c230ed34796314be3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb87c5bd8c9f41ac60032bfc0065d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e0b369008654f699f04408b6cb527286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54012be80377ead86681ffa49166f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285989771fb07c0a6dc3ab3bd6fd03b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f8b836b65e6c5db707bca651f37f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43993aff86abcb1e916ac734e20b3f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1918b7ca8dfb1f45173188cf3913018291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2881e86cf62d9b41b01b0f3fc59c76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40015087cdccfabe4733d035f5520cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298576730666ef33bfa25660e110bd97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f8731f52413fb7940c0210a3913cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631a734adf282b23da6497c2af3d383296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50d9c8b6c5537709eae84c72d8816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f215824c2947d7e4dd384bb3fec8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd35aef7f66960c210ae3bb520bb3dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96b4a7cc4fd59a289b1d23e106b94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aeb51769f384e166221a164d7dedb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf704c9f28146cee5364fd8c2ebe28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580e6118ab63fc8f7b2b7a6c48a703303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e944bf760ed6bdb6c83d2f6917f7502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46116bdd2cfc1729e50869606c5bd114305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c77c958a257afa302e2060f8f96b44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5069d19c62e6d2507ab2539586b71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85eb9e26a2ac97d10f628cc5a672f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c32caf8e1deb13fad4484fa0290b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81a33c9e6dbd16dbed073c70d8f7a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb602122ea505ecd56a78980b38de1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c727d4c0b1920d86b684a08c83d82d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765019b3a7c3d6637d12f791caa673bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a322d36987766034c69a8caca1b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ff8c280841297bbe29009de34147315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e2c8462cc0b6f99c3f6dbbc0da828316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f96ac907ddf96b0435cf54d846b3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446bf54aee143df1b82325219a49bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b252d209f2e23655dc15b6e2065deb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4243e74f0ba9eab44cc57bc9679c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328e2260cd261905fd053c13572dc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab5d2de0738e086694937f612231e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408dfa25b692c3fc0df30d9980d10ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441f59b1e4c7044bd2a44cd99c11297324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d5894d299a19ea8323179bc24d3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682fe3437cb55c23b7b14de07751601326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700eb184c1b889fbe1d16228c292d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867deb7743d13b03de2dbfc9ed6f62a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f667051de6535d0a8dc44960fdef7e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05cd0ba6a764d62e702ed5132671e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b375835b2be0c88bf32eb3640d4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f26a3fb31747796adb41ba12b53da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b0e556bd8824333fcf544ed047150333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05782a30865a2b1424e0056437965e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a2db30733f7b8ef8c50879079b54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcea6d0937969d5beb93e35b3a3d59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2dd908ec7b340edcb0404b00e5f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b394d75deb96926d9bfb787d075f00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762666445fb1438be3af61a34a7e7647339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2f7731c6611723a8ba210febfede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9dcaf3438fc6fc3b80302568dea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036ae8c27722dcd70eb3a6f80dfecf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1122478bfab58b5a9c08b70627e57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acc9393c489753ec09bc31b430074344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b55004c25b08b6cbf0b70b7cb5d5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3285ba0cc274c3320fd0000ce487a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b6914191e9579fba9198fabcf8b0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322486d0e5d43dc6deb0a7606c1ecd8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f092cc0cf208013696b5ac37f57fe0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178e40be6130da542149d9d423484e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e709bed698d875812fa507a3770a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313b85de28c27831c536488132e486352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320651d8806ed50b47bf76c01bf63f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f1448625b5621ade302c2c44e005354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce432535f1db35ce0ce0d3d9932a82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387f58efd2307fdf960c50fe34ed400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37780a045cf05fc6daff223d59aea1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52090f81b2dfaa6bce228d7c2fafeaea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6b2e46b9df80d81ef2c6995f9c58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44b79c3d6715ce1606b4a83c316fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e240009a690d40c896ced267d3f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e3cfac10d99d23ecba4d7efc798c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cb30521af21a6528d84a98fef61b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63ab9688857da3330e49bcd5f3ca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd067fcd502a5aa15976f330793513e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885939e16cbf2bb062f5611719f2dfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86593e3f7f7512f2e137cdd5e8e6ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ad783fe906b8b255714c05b8af29c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e0b7ad51e3e809420292f8715fbcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9e9e8c0eb114aa7626c62c27ef41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abadc21e797de41188d0b029f7f71e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5896d212bcf0e52b163b15975f742372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4470a719eb420b6bca6a99ee7a75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b958ece0873aa1ce32cb765c954c93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b8a3dd06769c78d5b0eee21a1aaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de74eb099c3642c6de1eb9989dd15d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a32f19a8da10a254540b29e1e7eea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2b3c631b1a96c4b54444ecd5d3e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030eb814d672c575f9e4eb4947ab8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadd6d3e5a377d0878fddfbccb1484380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdf4bc38993f3ad7a7996dbebba5f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46650c0d95c66b374201d2a0cfba8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60471b44ae3cffa6968fa8332202164e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19479833c1f0f641e208dd0c77af52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d9599835aa9d3c9b6a8a764c3280385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96040a998f91efd99044317caddc9eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12ae41654833aa84e49789e997087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f576f8c0b7e3b4024ed9765a0f20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd8d03bae8110236aa5d9386aff81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab262ed354a4efd83b0861c0a0262390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4487dc96cd03bd9e3e30f3936baa564391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85233bf748b16f81e0386dfd723d953392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee4ac8a7371e36fbb513017536152e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801daf8a6f5ff32f16776c9e53175be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95776831864e09fd352ac6f305e6e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3abfe3cf82223fb29764d461cce3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a777a9c835ca84d6319281aef82c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b269966c84e2072e5b45ae3bc3c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af42f97c6d3b10975ae3a53fd59529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9dd27896de31e926259295d6386ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109466900a7f479d819c8ef0aac08b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b2dbb72451dd6b24c99b341f71031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0715593fa5b1788e248a1cd57e2847a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a923c908de5f1d391886e0a21699404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c36dd80d6acc3e0a2297c3765704ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafa30578197815611c837316769d86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d00018e286f75c38c277132292fc41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732381dd4d328303f5381eb6363c30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d2bc86bbbcbf353cbbb848048142409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57f1f9a1fdcf0afe006736f370201410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7972a1e8f5308fb465306f0a12f364411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ff6ccd9b0b7e7cbaa9cc475e4e02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a47e0e5ccba2c335ebfe1eb1ad3cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fac215a02fd3914c0b474763be460414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d0953633bb457e8b4941fe730f7e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06586b9758eb5d492f462347beb44d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de2aa3e857cc62a539bdedbae2463417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967151e90931d40aa4e6f932b47cb2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3568eeb69e27b3a66d1915ee642d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb86eeb843c095ec77391b099d645d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307937c5d30021fc622fb953f1b21c31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730546d90ddf09263d627a7148ffea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315bf997b12f3c34f8b1478810b400423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba126c276567f3f0faa7126ddf0c8dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805002eadc93ed6d1b7e8b753d2887d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbfdaa32225b674c878f0cc3b88edb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3dcbeca5a928a787ec324884679d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1649f3b197f55d0776fb1da91a2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d934d0b020ed6437e2a61cc1e1fa38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435515b52df7829723bfca533d4a734b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ffa0361acf98faefbbb4072d666dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dbdfc901f2410411a153c2b6aee27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5bf308e3284793147f575dc84c50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfddaa0a281de496a340a46b3b83f31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60355b24512c78b64c9aff817bc504435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17141bc55d307186c5b3194dae93f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e85f6ad729d9f4d05ebb43b5e7af9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e085e524da4842260fad2f6b033060438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386934a0f59a3a5d7286ff9faaaaf204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ca33544df7de837c30f38aa479a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d3a7ad5a62d5588256d00231aafe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6bccd10ca7cd5d9aff6f598ec2ab8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc023171c89ca8bcacb6b27f0a90047443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319915a2378faa48b44322945be27a93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28a45e7634608abde533300ce8aba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b9963f43ba99e5a68b6b541d73e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2552a4aa344b200b6076eb209c5bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852b5fbce00d17cc1c6c91b205c81a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf5f34c8ae188971f983bdd471cd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52957b05ab08e5ae1cd6ceb2e7305450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4cfe8fd3ef94b403d12eba762b48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85400b22176279f63f3356ac2e465d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d60531df6b3a580113837d521720453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982acc74b2a2eb71a7a089437efb1224454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99638a05941db4e104c7509dba6d8d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf969d70fca5ee5f16d876accc112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601587c0e1ffeae605a24a51bf004d12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697b0417e7c5c70e477ae662b8e47f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5fd65c061b152d13b7ed8fe6df152459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f22276e16edb4b1bfd4e742a3da9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c55a0da5233206f12c1170d71d7ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a97ab814d1cf5979812db624ea43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2be301e66d7762fe77f9f7744ce09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776cde009e6410d76a37b590f6ef9b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576771fd166c986d9ac2ab38bbff8b64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765cb6bcf30dd68089e96cd0723ed86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd51dd64796ddfe7f17a4294e04d6f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2dce3477b7b1e53975dd152bb4703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe03c7d7656bf00dc25688ef84bbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307735ebc1becf6f4899127c3cd85770470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d45067a67d26e7592327d2c5025bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43348681835398a796c810b1f37cc1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ced7c2b82fdbbd00da2e15c34baa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cebf96d6ca3a7f99f6fe0f8bb950f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70ab3554830cbe7609ecb67b3c618475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9b87bd3e16d0007e83371e6b7385476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f08826a8be311f103910f53a3ab80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42472c741351ef5276852991b01ee53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58975410e9076a6a5566ae774434a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32a1dc6a1c3f4e626e868ec88f7b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c051ec76920bd3d4e0199269510904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c31b0e0593d9474e7ef58d0d4561d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94217edea08b0878322fbcf6c11e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e15fdf8fe2be5138a94643ae0c95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509579412eff826ef701e2675ad30a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3fa2dccffa4ee8cdf71194353d2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadabac7e8870754a0da806697b437e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bc7f9e0ecc91eb778070c5719d19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe930b9cb0abf7ba20e0aeda0f67d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7bd47699e09fe5ffbc2b7c06434f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a1923c0d2718526663332a7c0b4ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0d155a9df2af2353f58d9a6cb1f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177861b2f858435d185e7cf6594c3a5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39028783be87909144a3c7b7378eb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efab432d0691e20fb25a1f815a9542495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e176afc0c1a6e82cf67c25576b72fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864af4cd62b49ac9346e882bb1c3104497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de2183d9ef3dc03e6b583b76163c3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a54b3c981b914b37019d320d766a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40637c3cf1214dcecde4161215145f60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4892bddfe2d95a9bd0336970ff1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018502c6d71d5ce669e5ca2919e231a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e15754953513a6f1757dc35d72e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e182db7da9e2ebbce0d3e09b38fb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03cf238977490d52b44deeff9973a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343114d46f508b75bca0c07b0197b329506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94de29de6c98758e2548ae01272aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816052fd384177d6f04a6f1d80a22846508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e512d47d68d2168f7d3c28dfc84bc10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ce766d8515ab07b67a5dbddba928510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee9c129b2e80e919522f01b621ce8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf06d54fe2048bdc3e6f43fef895b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55d56e9421d7956e4299cd583448c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c16738ef0afb8b312e4f51b639cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f5d21673c1549e3fa4c2be132fdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb65153c24dc4563211f599bc3459c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccd2f0d7bcbe141781c0c3dc44d2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8dc18f5db3ac4b876c0a6fbdab740518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d21121952827c0a5bfa64718c272b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ca3391905faceaca5f54f5d0c24b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ec615c63e74faa6d45f42b6bcdf3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a65e47550b48eb543afb00685ba4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc17f6150248c04fd56940fa2d583523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cbb6f3d0057d343de957dfd0afc24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33082a56236490d2527d332cd877ab7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc113f216ab9075749f4b68649d61c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5279440f15fa087b1362093ff1235527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12ace6ffa020a6c1c56f46d48a756528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed1134bfa4c2e1d6bb66f1d3ee6a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a473da68cbb6623cadf037ea0e188530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ef00713942a5da494fab98473fe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720fe1875f5d0d425b19f565bd6db7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6aea535c7434c57691164b5f2e5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276bc111c787b5bb1599cac685f94f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7f2f47b46c768aa36a427c1dd14d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c8609c4b34e29c74d98f4cd860ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65575e80f1543cf7e6cbfa64af6cf31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f74a88edbad70fe31ae879d8e61f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e051d85bd98c88e2068b3ef2ee6bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961bc4928cb63d64a9fcbaea3d5d986540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edb6c1aa82205494919328bd470015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826eb7ca59f6b81b4cc16734d2426a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5842652a45272e6f068f3ea2cfde21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad7216e7299e76ea166c5842df0c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781eafeee515fcd77153713b9c20d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbf0573dd00f79f297e6dc767255d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309aeb5567cf31b07ae8f9d6893d807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc20c709d1bc90bd8309f3c270196548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a378d82a2ec2f52aa33810f0ca53dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6899332a64b690e884857a48a85f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f70c91900d1346e018090d4e7dfef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd144ac4885b912859fe4f7ca0fce01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb397c858b014913fdc2e12fe48c19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b60b5b86cb39955d04afd3b19e03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015af5dd70ead55d2458b050d892dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77f690b4d88f3509de9a13920ef69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1545ebeeb282a5d186ee30f3c4fc1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c4d891e4454f090e92649c392a58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fcb3ffae5567c82e0a12c8c0c1f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47641f547bb89b9fc19710149f4bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c359a848b72b775f8a614e066d42e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb46d5b3e8cff80829a0b2aae6dfc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef926346b5d6443c5b4e718ee6bfe95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cd5d7fe939d61c949f3eb4c63bc69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d46534a06d5186ad1f7ebebb22e10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf2e5215ee3486e556018799505576566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c606c7f6a7aa47ced8942ef32513567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4aba26f6ec5642d52c42b71f6d8b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cbd4f8f23d36183375333708e0d30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de1c2d09df5d74063d2cf9b99a4db2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a6485672810682b73926a62d386d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73a6af92b19878e520a763a0a0c73f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d5727713876b169f4eccfb7ba9c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84cb85f55f9c9578b6d0a20b630ab2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ceb958d8a0b8a094768cb3e57df1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005ce79120015d83f78b259d148482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23368cc0cf64cc9f9817e5b2450d678577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e3c77da69f0c202b64b6854e7e89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85195306ebcea8402804b9a63cf917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ba414ddac80cca00d48308ec837f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ef83c2ee11f87f2b0eba64d43f36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca79a8a44d1f5ebf4709aa364c4d56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb651c0cc10ad86faac4477c9a7edf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755c49bdd5069ff6550ceb5085ac1e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b636f7ab5fbfd6e05e13b5df0be1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9c45cddacef7d4558577177d15b67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf8b40f2f16cb06406ef4ebc686a6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd426c1f395e68275786c765cc02aeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383980892330c76328b1d91eb98e629f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af47caeb2fc0df4a97d648ad8aed9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20563abd412655bb03429f3f3c2ea1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f38df8df95c29ef66413ff3a7970592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e736b8e7809a7bfdc3464d08dd9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e472d7c61d20fea547d95ce8d46b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1adc5dfc5c88e4cf579fdfbb53a3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977972f484d6568a2771d31b051db0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f74555aed11b26d40fe7316918a43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cd684dd9963336b5cae6cc127cbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b43923a42cb9b1285591ddac9895599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c711d4d3fce7af5bc0c6564f075e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634ca0ac726a4f4d33e2a8441632d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63793f4daafeefbd746de7db6a96be5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a78bd3afb4f63602ce8e05c976d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eedbc8e81c92a26a66889ef0143434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a626db7485949dc91d9495c16fdf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81e902c3831d526c96a132a0d38ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ebeec1053fb72d14b06030bd92fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19eddf0643ec4bd2b060ae5c4e1169608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0463f007d7653c7de84a212b293b57d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90148ffb79ddf41689749f2b472dbba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c0408417d5f2a9f5fe1f55045894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e606731daf3a81fd018e1382957bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58c2b4efaab707ef8b836558c9cfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6a3662c34dd7387dba48acf4c5f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469749d73b55afc4e3c44dbeda3b7de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb372b02a557c31b57a3755bc012471616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a99e3a60b8644ed713b483d24e42c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a5ddb7500702c7f7e0e3c803eae7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b762e78288f222b16269634bfa3e57b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5157961fe1957c9970713f6ea3bc448620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5d2f849029dcc39ac4b0abb31eb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15f0158ce40828f2d8d15454fa5b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e9e33c650934b469f2f2129dc5e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afee269fe4b4a852709132d1b76000624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d042f030320a73000262369ecc03a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bace6866c662a0dcc82ba5745d7711626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf7791f858cdff02e996242ea4ba8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c9d547a938f1a852a328ab4775c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94aa5f43c6d8b0df91ff7ccd517db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8acddf504dfac905da0e787e3cd0bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d91e8af5c626d4cfa445aed651a4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6cf52404331af930a21065a9fbb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218822a9d13ef2aba0db4e4a1ef0ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c4c45c5560a01d6585629d8d3663634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef099270f686c74c1e4cb4e83c326a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af8d3d911248b14d3efd4bd3813cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ebccf027156ea188efec88b3ca9fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafbe7eff3d3961a5d86acc526f031a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bab5d714957affba55a378ebd3ba4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098472d64801d8cd691bd9357d7dba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c73f35b23d10cd5ed5278a54a11b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a930d3900a5a86b2711ad48d578a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b3dad3961823a3c4f2ba80f76c9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e575d0ac62151f971f14b28c299eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc6ede00916056dc723270fa2a3c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d678362f594cbbdc936678acc6fc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148878a4d3c483af2a88308595485f73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e2bd5e70d3d9195f0c1f6fbcbc9ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c6ed2867f8f4ad029d336a45e871649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89feefa183058b7efc9cdb666864ee2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66c7c09d49d31e6886cd691565e2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594efafc5aff5bd46b4d521f4cdcea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f7e4b382615b49f0283b82c82eac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083075a1a1f05d0feea5b7189abeb77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498a45bff5606740af57698de4206e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071d1a4f449f06dd151a22e6c731cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5860cfabd7eac0d5f70c1c9f4434657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf55292f430ffb4db7481587153ad0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb16bea13e82e6f02b76606c9a809659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c7ec687a2ce2bcba202b4d2d052c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213b3885cfeea6515b983671472c0b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293a4a6ea5d67939eef457e575336c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e6453be649967a7a87b2d37a5102663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fc76759997055f75eb25d6cf4fe54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed31529f69923531cfab9f574c660665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255266f58a9f17108762357702e1b15a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3a47a94bd0d3f3d4c754757449d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d648b1c7b0b796a75bf5f6218564cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c2a72b8dd7789a09507dc37d7d5f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870efad1f798a25802f41aaf108beb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f3e83c9bca11d0fbea0015a60529671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814132873ac31f1bd34899cfad982c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c79222e7da7fc50fb4724e318818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d10afb0def3e62e90aa667814081674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5377481e07e5d8d7cdf253900bcec8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750c7e9f68a66a5f1bdc42183092b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb30f5b8ca695acb2962f081782535677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa402a3e0dc2e916cb8a6ceeb4add5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04b864de3dbd0b8fbeadb2b18c171679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14134e0c8b9bf8d04382676728d33bb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400eeaff0c2c9887e4fbe813bb9e994681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce82a01ee684341f53a407f5f576fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399fb44373fabe3eef756775165e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c55ff07340d62327377f9fbcab03be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a0f8595e51797fed774126e188a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611894df216d73a94b7d2257a01d0b7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457144b32ea8bc05999659216134e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85ad6f44be65af6e794127a9c8b07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31bfdc3fd9c73757ac749be545341689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae2ca66ac35d2bf635262f66e6dd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3dc1bb99e61398f99628c92b62ccf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f22251939993658530bba8e95478692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c8c5c2d20b2e20960540984573c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd48709f2ad4b79769bbf0f009c20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed86175e274b587fd46e3b96516f1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1509e9778607159af4562a75a200696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d10f545d1e0db335fad7870e2669697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fdbcc3d9efbb4690f5cf44655493c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf84986a077281a5c537e87b7f2218699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485885467fc9dbf5c73acbe143bc1bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c5d57af21b1e4c67620728da6ef9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50265da080d8642416b6ebabe71f38f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430467b6e92cd4d31185b6a649c01bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a364b567096a73e3ddc6b6aa7a3a28e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa2b46171af5a8ac37d06678892a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bbd146dc7f552cb6c1ee634282090706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d7a568b7d361b5ef75ef7ab54610707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51b8c348e6a123cb7e639e5b58f0a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed894333aaeda94df765b2a4b62d4fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c54a8b016b6ca5b671ffe19d4a472710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548b9eee9cb5db402cf430606be581711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1010c29bc26c86838be00b6b5373e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25e9bb8e5e0f386bbc61111341755713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bdd5c4bbc2cb138954a8804f9c9a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862b00c5a6dfecdc802e3c5e52c0e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3a1cae2e623c575623288bdb5d14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0cb70d4a6ba88e92e8223040562af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f48c7e26619c7c7ec04e14488b59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d95906ebb9f4ba85aec066bbcbba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a06cc618f5f4a0d17eceaf08cf1d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef53ffb577cefe05a8d62facd7fe92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f020cbd1269a9076065879406a5c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af038a5d8a20ec47b0befdaeabc515723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed08f245297e497ed25b1e07d515f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a31e6db58e63d2d25310a0fe2ddc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb56d19b23971bd0c33a5707fd834b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7beac21bbe7a955106aa0e956ab0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aaf75cd28246f65c74c4f30e9871e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082063d6878cac1120b40e81bbc680c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69dfc915fb809b1860a15a88651490730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced72aa6f8c2959b9d40aee2c37ac3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b2635ec691cbf5650793a2003e01c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2c2ef2684bf78816b72db7534db90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12963ae9ff80120154f8a5b0d5d7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3aea0ddb5de379a5bdeab7964f83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc071bcf891f3d2fd60c62a75fc1a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573884cb735d8cdc9d63ed06cd504a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f5e95316ddae967506f4698f24f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41009f709fc033963503728213ba2735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46eaf5a11fc48203eacef021f8f7a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef527be01bc0c2525ffd8ff69c2ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c5dac10a48efb3c0e141fd467831742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310b99048aa8a811750ba6fa213bde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6abd436f946f2cf4d8ac4f96b903aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382adca3820b928e35746d84e070b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445315d1e9ac7748b6920830d94b2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f27786ec3157b9b744f623b3b4223747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68a8a0d9fa66ecde4f27eef391f7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123cdfd964e99c6ca9d8c77f01b7f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8790945e4847a2eb0429754411a43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd626e216bb0ce1733f90e565981728751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ba2d9bd3c1948a10b0b11c84bd51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef53bc2a793fb05113a348cb642257753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4108532ae130c2bc5da2bbaef8ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e91a9d82cf3deedd0f4152978399755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b93888312be4c54f54d977d823fad0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1acf8f3e9aa46c3a4fd172807d43e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16911b3e0441df7dc16d972198c32bfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e4a0ebb6753423f2b80f34d3fcc9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f51fbb303e59a3600cabe4a4ee82a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8a1d07972506c80d1ec4235fb9e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252fe7bb47a2bc66a0895712895fc6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3811e22bb81e5706402864b2cc054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d61a2082c6bc5a0c309380e8b59a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82647f37fe3bb3a036a32511b71dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c51c5a0d6db7722492fce42990f417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862cd8777859c1415fecf23ef02e2a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc49e4348773fbd9e18123edd58f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a668ce0c2b8f7d213d0067679817d5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7da9c54071242a5b3273da100d83411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418840f6b5f158f236c8c89c3d878c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59585dff167d8105d484a3aef182c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3607d4e9fe443463daccd36b79cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b9b7a00a5402326bc334400b449bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e98cb6e3bdfcf740819080857ae08416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebf81f4213c5620f1823fa834f8a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe85f95627fecc67b574d3056c32218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e7556b1f4cfb50dcaa4bad1636ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84c014363498d034326a25e2db7c2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9dfad92bf8561863f1669ece6731e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd6787687427dae4724012c46d311722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2e63558e9f98555560a326c5860f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c131ccc731db7410b98b3b7dace524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8a2d32d96d0f01f7dd4e63af75be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443e549fe613ab30380e6f197a607226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72b0d8042628884ce6171398cc01b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336403aa5ee1413a213314d7a09f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67806313d57aca7edabef8414d8f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca746bb79e9d6c6fdd879a7b2c141f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2b179364b128cddb544bbf277b66331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333807033538db823b17b6980fcee6c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab738bdb76cc3fd2c7d2dbe25bd19ace33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566feb06ee93ade6cc682bcfa81ef4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280add9576ea416d0aee37795ddb90135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72a58d576c629e5161c39e34cd69c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bafb31d1e13d306a8b7c6e508e7d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b3b81d92a66cac00678aa706565d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecbaa024f2ae8cefb193fbede1a19639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725cc7160f8aa36cc5ff14f4c41ba840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac709bc2c456e64fb4fc58323228253441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bef5115be69239d2bfa98e85c28a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778839da1c087dfc531935fd6a598a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317fb219b11c26109e875826b203a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949722a1c3f07ba85b1bcc68f303a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ce59f16332c5af6556e8765774a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da452a088012bcf937742f257c88720147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833146e8b9c94c82688ff66aad4edd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50daac47038087fda3f4d5cd656db9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548e751968d96212427b2692cfc5e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eded1d49d8ae028fe5f088b6b969f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8825ea0c3cee6507c3141af5e8c1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9442d35cd44fc990410e7cc8089c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b026501132ba6006f62168c3769d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd776ebeb4938bc449237cddf16b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818077432a7165d70910d479ba7dcb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62356f0452a9b1bbebf731955a16b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27965e82c5bac192324162fa197b7c6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef184470ce96b05b812e77a645e22559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a955bff152341cc856fc57b852730360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377d1ec98947abbe13369689397b3c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14a7265c80aa09832d7cab8bf03ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529edf901077432e2c4eafb42f177763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9f72587ac444c55be6a4faff73e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b15acd32606db13e972e6fce95b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be50d2db67b174c9cadd153bb02bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa45774912397aa468eb13457791e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc30cac7fd3f1bc5c3dffd576c41e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b403808e9400216a4e4462ab76ecf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b82c634275e48551cbd3452fd02770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669c156d4c9d4767f060f18c16a2cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875305a19d3a41d7422951a25e88dd4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7e958b7ed617bc6c63f50325bbb3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd02e16fab98b73c1d59311670346a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541ae95b02d4048063358620ffb37175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989991549f6079a47763c03b55fce8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f1cf093235ff7f38752c16432db977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6300d194f3de7118e819d061f2895d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46037dfa259852e52a7ae4edfca6883d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cda6a39b7e8427b024aee1652f94180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee18a83c7fd42841131071d4dcaf5d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2c3324c6057c65bff5a738c6366682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5845a6b8b6a31c6e91e7f2daac2bcbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1bd16ad9f6c665efc140f58b80b3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c472313aca46b68d492115b6d5829085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa14685a7b6ca745d7e75787aaf90686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf9880fa30553d3a299f868ac5a4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee86073f226120b82e31b9a80be69888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1b3803794de34a40d940f1c956ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c466accb11657481d5acf34844380ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c658e77df2fd6045fac161c8564d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bbc4c3642ae68a195b1ade0eaafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a7d5f2e16f5cc8f3039eb34c61f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a321ac29f267056833a261b50d2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb74a745242905929ec4ce0c01d1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52847feffaf822e97feaaeb52ef17fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52edf436595cad7287e94f4b9f71a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ede4691070c9e494044294826de198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f76dffcf2abbc0e1cda619351b9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c20244025ee22123ebc596e526de1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0ff0989867ebfc8f2e2a99bb4a46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84905cb1da276607910edb302e1738c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021176cb4047f5b975d0da0c37169da3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c6563f301c5e5f1bc5d8cb20b6e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70251c4070e19337bf6d19abb9fbada105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c755e02834c1821ede86b7cd5b3b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a12a412ac7e86875f0cc78610ce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad4f7f6b86b4bbaabb223d8fc625d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40468ea4776094b92dae15f9d2050f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e11e68b95c445da62f8d3878b899b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474730d9b83013b56041e04e17f7159c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3bedece97e88afe858d081dc46edd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e63c7e4abf7486c68311b7b3c6df5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73691e6863e4e802bb5070a3ee9af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9259aeba78a182cc45c5b9550ab5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6901cec725ac11de31e94073649b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bf4a7007973fd1cb16811da9a2cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ce4502633f757bbc84df1ea61ce3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e91ae20be33e862ae391a1497466d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed2f688d8099aeff1ef08deb8af5a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664853efbbf60d1f4f778b679d303e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f545ae68a8f6897cb3e4e652033434e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095fb859639a54eb42efd9aa9ca3d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7bea6b5b17dc28bb3bd58ec7cbdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa87263d2824be229148fd851687f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3f24af295e6b009128965bf68f79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982e9fc35c8e1dae39984509f909830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79fc4b3279e51e7d011af5df82365128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bc5ed155e0fbd338c370ee6dc6e3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f69f29ef910efeb81d0f7102525cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f84b0d89b212ec7220ab6141de08db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6357fa16d1c5d6d926b2b5de1151132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae506ec5b4e141a93e028eb5489df5fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f563f4f31da113f0e98bcb7397de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe6dcd16669dfef531b43c97d658c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48681dd141ec7431b41e554fe6519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64f67dde5623471b98ec619aa1fc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837676b0ff0c0dc199427e3af6ea3146138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdb9165ffb817c2a9e697766822c05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77bb5703564a45cb68e3f8adc55da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ba5f22feb16b9a929b3f6f3a3180141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6211c07ebe787cb4628d2c09ab1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729fd3f58faec5730131bd81740d0af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25393fbf41ee1097a1bb6ba1d4fa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1b18e2fd4cdc5b266cb0a4fa945b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea70c9d0d6da1f18eb6275a94956eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0182067dc0ef2fc9616984459526c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd790722c27c416622fe5346868e60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f9d096d70c29b8af185126ce24a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4726c909393b59bd55340743a05fed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eea5464da0472339534b0a6971039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae20803b9f561308baafa56527dc936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb50c6241d01c3a2c70fe77abc8f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973437b9a7944288ae2b09adc0706bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1cceab2ea500de2251307da898cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783659c999ab914eee5e81f4c75f340e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39a7fa020cdf15bf4e7b1abcef03e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017baef6556e27a9fe0f68a8c25702e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800403a63e3e0a04c42be7e21f06988159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f9a5c0c17f3bd75f260ab8d2f8e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a062b1183c761799be05c77a09d5f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f975681ac1aa642afcfcf31886f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794af336e44fd6835ca32dad80e7b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac3816a8338d8ab87ec2af64480ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea768284fa5cc990419162803c6def165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddade769cc35275aca55bbeba62eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2cf87725f0c08b2d2e9cd83c02d00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d78d3d94313eee0307b11e209e20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe43cafdc5b08780a3666de2f4bad2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702bf597853e3f8b8144a60fa11ded170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2a9c3fcd8e0dcfad0526d138dc18a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6c7684e3bb5ed360e9565260b26a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b2e71dedf5932d8d69c5aa222a392173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435f262e361b57b7d650388f75d4400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bdc49c9b8a47cf6ff48c256c57593175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7987e9d8ce89eb220db3ad38d340176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01627a2a52fbc3f9ea73eb52214ab7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35a4a63ffcad457d704c7a5f6eb884178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c155f73fd40be4b97a4a40357f0e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a271e09dc50d427f4703be61268c0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a56f0a34c18dee36a3dcf55d187389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c65eda53718971ff2250605d2870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb854c288244736ff252ece3760a6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705548074914fcdd8e568a236217330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33ed7398ac47846451302ead63217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae396f529d528e5c6c54fdfa7a6d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16af74060d9a9652af08eb8d8febd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161edd007d4ddfec48dfaefadfd7f59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30abf6b5c96b368af074c024992a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef455eab18c8d3136b65849eaf7b47e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ff0d53c031474d4d3ec56b51a8cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b210caa48ff2848c730b8b1438177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490b39023da7dc6781a75d200abfd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed701ffc57aa4a3322df1648125e720194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de46253f66496bcae217aceddd5fa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda292703f9d37c101690502a9fe74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711748fedc1eeb2e1b1af8078f5a9c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e90bbb4d393e8bf6d6310804ae7ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace5c7339d52aff7cdcd5550971261a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1158758e8c1463f6df2dd33b8e297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c7ebf64c19a4a8fb59c142b2659e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c304af850bf13c0d4a0a58c91c240202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603c3fdc3066be05b8cad49f17f79f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb7b2aa06901b3e22327a7e12f25b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f10cdad42fc44fba802dcf2d17016a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d913592aafdaa1108fbb1cbc5a703a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1ad39c4051207caf70c327f52be6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579a8494c6b5cbdd680f48f21ae500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106003a4c8d8b021bd8812eec68830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c681a325ca7238474c0d848aecb49e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c00eff569bd9e7b4a68cc3de7409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567abfddc00ab5108f3af99c8cb1b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32505655627a112c3f1fef12dd6020213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363d53c6a86a952ecfdcc32ff5df7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b843a8db28e9636d052506ff1ef148215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a6ad946d1f99966635e017cdaaec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f537fe93b96020095624e206c325217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158234e36c7022f09f1620ed6fecfdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e6b50a741026d4382f72216ead5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd727d65ef9d35aa043c773914bf12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3120d918eaba4187dacc481c0d28a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbbf0d803a624fb982b95434266176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582a0b10d96083f9f312d2046c7b94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873de1dbcc88eea426b44fcd177bfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cdaf21d91a816641c162086da623225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c03b15ac8d877aada9be95faff4da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc6830cde7b2e75bcc4d2a8e594a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8e475b19d00358b9a821a97ed481228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81bf46564cfc592ae4b370b1dfbd89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae618af40228fdbb144da18598ed002230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac8ee2ffdd11081dc0284d3e8ad71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce780325ad29e6ab2a679f4c550e3f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df97cb3a2634559a373bc66c326f90c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e676a5be9396108cb429e8636facc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76535887b8dba460367209fbaf904c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9fe856a92edc49e582b3fb54913d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbfee3fdba0b405046d54327f5336237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7d13ebe2ba26bb8d259edf755cf88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d9fb37d577883dcc0a3aff85856b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c3eeb726bebec7e2b6e9f3614ea0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f8b163d788cab33b818bd5307f748241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677151d121b9d60d4fe1031b6a13ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07d381faf58baf7271362b835ad314243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78ec7662251dd0bc845af5113ba0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d33478b1c6abe6af97c4ec969f6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd349d759420050b0eb020c8ad79a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f8c0c804c31dab7fd1fa74b200d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5435228b0ca737a59c0f7d0be744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024533cd66092180606fcad09ce432f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01896f79bbd1659a379fafa0a1536f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238eb86dad4232537081df006b2a70e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926c54426822ef57d1f0b8e2049ec6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282bb31eaee3f778886ac2760144ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd914dd7d316daa6003de005f61d395254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8856d576941c1dea65b805674cc677255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d1842a8e18917f556503f4f9d2160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2666fa4fa9845788992920d403c278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c785cfbfb24801dca18b8864772d57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df22730a38fd5b9fb349f6dd6d348259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56da40138aad90310866b13e47b97a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f10be5d1af5295b16ae99859389b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc846fbc12249bc948d659d000d0e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c588d6f88c2806b1069743d2cc9cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b41cdb43d9f9cc6cc21bf89efcc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294aee00e34cdbe14d8c4ef4f2e4d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb5e7c1a37423456560ff6052d83a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f4516c5ec4fd04e4ade5bbe40632267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d7eca2dcad4cb8262b2588f1b936268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342b7dfb40f0dd106d43faa71cbb48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac77b3809f61a92231d812de1103793270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db91fcfe0b43539d7b3bed0845bd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6938a706e30be69bf571170e5092272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101799d74ec85c5ae92028891a383a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3de88f1a00635e9723e81c18eb75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5de27b444735cc8985b0e71ca1ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fc09757277dd05d8a4f97f7fd9187276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3a14345a06e4cc281167798555c93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309ad43c8fbc4fb797153b43fc9f1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64e2258161da8a2d02d10d6f795e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684bcbd3f5f8184e48a69502b178ad8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713f1c2ae9a1888d6df107e4916224281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b102404702c2bf7df2b8f5d758544e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093be9252c512cf4358908efc80d4fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fafc3ce5966c32f374b16ee11496f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047f7020756636dcc798215b6f4862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c44d837b5db7c6205009bb72907b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525653e8c7646df1d29f7d17db02208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f85c8717da94b2805e8b91719ffca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef2573c0c7c405704681aa0993345289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0163c1c7f5504a0e225d4e106f9ae95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa3ada80edd66bfacc4e2725c91d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005abe72f7e51fed639bbc047b7fec6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31750e4f3121b60c3a2e9fa5198f26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91df08d4ea0561bc769651c9cc5f84d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c429025a6fe7cc388c2719e45e106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d95a720f6be155ad6aa4f9221bcf01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e722f07676329c5a15e441c1a062c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b949b09e7892bd9e6379c3084850298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929a5254770fbe7b3a5a274433c870299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24296c1b6f2a24d1a7b7f89dffabfcdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c37b8f167e408e218ff4cf9997af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafb0b873a4ee6c67889fc924dd1f5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a4868cdeaad2836c8d4fae20da81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5572fd6a7d63a7b5c89edd23f0288e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef8d77b8d073f802615985c86892d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb772ebbab7a50e85b8d56e1f11d09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30df08de6d1f92396c8fb3d1698fd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b4bd4aaa16f7d686b31bf6d006f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14a57bfd856a4e452d5efda0b2d6b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593b7f0502c6b0f990dbac74872580310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9eb59a8b2de3759a710023c299c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147199032468438066bcda516b3c04f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da17bb9314d9a855f46ef1615268ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c420d3a1ceccbd17ffaaf45953c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adfb55d4b6103411c4330b5453ee41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599f338782a806f0a0a48631d9cdfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fed59cf9fbafb48c3ed6dd2b72401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926204e833d0ac4279a4406441691f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761bb47f75e44504bb9f9ae2e3843db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbcc2ee833551fc27188537cfba09f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aada92e3779c402e5974f90b2627fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9909096646b813e965d98c32597e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8931e5c89e5af2827139bf8e69b2676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737f680aa9315af39c4d6f39a63867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc61d6e8f13da2fcb6139049030bf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b51a3f4c33108fb290559a2acb62c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111a34f1ad900dd5bda0e1d78ee0c3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a80f1089798f36febd75565a6e32c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a924ddda5b73fad13710eaf3cd7e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a721447f14d41bb7e2bbf9abac4ffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c2ec560c71beef4135e9475992bb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77b80b0887cb3a5a0e6eee9eb30a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432537a3c9d9f56e52fbf3272adf7eef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5db9e7993716f3f0de595c56471a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e16350d58ab1e7b688ee52acfa21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c815d257c583aedf3a3b3105cefc16d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27919e4b9a1d05b6a9732ebd060d4a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e561ade0a7cef750f37044f59dd4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971ffa746b7b52f586010d367ccec2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19710e975037c0d192204d2fd0455db3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce58fd28e05c6aaac3596adc7800fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ddda15fef1e1e1424332d0568559342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4524ba214998e9f67441895aa385b20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128152d713db3a809c91a52d33e76c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0885406c1d0f41837f9ec857b40d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27c316df0f03abb75e067d552f4ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3dfa667f66d935503e8ce067244f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b28e1da37aa820c5748a7013b8eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853621fd4ea3a0d1155dc2da9d2d5460349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5300ae74636730260cbeefba8182a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438928b8935e0beec8de1f47185adb57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974377c2fb96ca2637babb14d7726e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a26327ae1eaa23d46de18b17e604353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4021cf0500acc6d52aef1ac1ba46e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b88805723cfdbafab3e6967600656355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a3f42a84032407f07410fbcd902b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95d413491de5e9779dfeb91b85823357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61454747a8956abe9e3314642c4e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477baa3598f9a082f9574b21f3a4490359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb785d626ba5283e4bc2fe29810b6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd129f8d4ecbd3234be925cfcc45e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb2a5152a0a207a271931cf403881362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb060faf597226a1b20e4bfff854a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6435b9e71487c211470979c4512184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8739917d079fb7ea79411f6d56f19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c031eb37148ddfe4732f2b094897366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca25624187c95c31c281ab61950b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a7dc37179eb2216b79da590a8a1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a472ee690970cc60bba2b00a08a872b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469245f3284e335955410e31ea31c98c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04537522dcad892b2498864ef72ef4a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00154318a951f5be0d950721d273f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b02d3ebf8ddf276ee13b821a41b1a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17a71a31cf5a2470232b49a6892ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163f01614c5751a416c7a62a0a24f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a22e35a06417d4e492d3cb0ba0944c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a11724241d33dca9d7b6eb7ccc9b84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b1ba230b7b7e9b23170dfc301df6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f7f57c768631d15ff26df4d1866d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c358f3f032a6d3f75f180c20ed6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225746c9ef357cc376ba37d88e7f73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e56f7aeb51f4d443232edfd757a7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485269be40e68b4d2568f0539c98a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde8fad8f7d67bec88717692c99611e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5862f15f45ba5a8b7642292642998385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b1e84034afeb9c1d2a0b0509071b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd23cb99a6ac8668c2a52f778aeb0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a262ceddd79d8eed1da274c8be8f92c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa93843043ebd4d9b1dc0c4880de9dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63480688194eca1712d770372d498f47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ec05436035c46fecd933f649f06e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180305d10773d6f60eda5fd6560534392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf759d5d6480f26e50f8448241f186393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5311f1ed3e76825e806afadfe6a2a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127af0e6ae6f2c1219f98786b10b5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae4c0990468a9938321c9f04e390ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbbc66833ee08db5d4eac19684ac04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446aaf4c94dea25791099a7f9f583e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0518d464da30e3a03c612a01144d0e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940955b10b8877cd9b0972034b7a5e74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050730cf91f403be7ebf33eca96e1719401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abf21aa4a3e5bfa765755659959c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bc08617e2435f0958091b0bf05978403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f758f81b676f03e4406a20e5f9e897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f8710b383c68084757057bf509e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ed8df5660876852c2764e07e38c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0333f0959dbba2adf2e23cab9a74b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3102fc839c6eae78504c21eafca414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3f929c86c184f086d99c6a0edaed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aee8db91f3c57be243189fda65d0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6615cb8deab15a66e84e32cf26e131411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743084b1b12b457522f7d66054510e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0ddb5949f9e4951efdcfaedf7116413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661a073e1bdf2e51880902b2eec2b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc2a8f6c46ac9d43bbab1168d82e11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805593dee4abf0d1415a46b6a18f02c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c13245c5b98eb80ea206bebf29ad57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3099ba862772ded2ca42cf7f5409e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2cbb504467a760e146c6af88c84c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4593dc66a4648d2d99895cd0566813420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded24913ee02c22f65b6a782e3d694421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f382fc66a048d326c0fc41e052ff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619bee622ff30e26b4b6abd2fcfc22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4debc02c455d1fdb71034a0ae7c7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1648aae73d2fcb97daaee8d63c1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffda767d047c392286d8b81408510d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f1788ba99f5479707895bb6005dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51111e31d5af9b450cedf59363125428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50ac24c51d277ab57ae9785a683be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d20bcc496790140e61735334aca6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764522d7c2c784bea50969af2d3e7138431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d39faf479408455281149b184153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e2ae92b20a6058540077c21bda8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eae2a014ab8fd67ff06dfb29d79b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088359717d5d6f165a1d0beb1cdfe64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1623bec7cd635607e0c9e93b534cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0327db6f342c3d57160889a01c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e736a3ebb25be9327a3758a40e3ddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705da4524fc4ba64d0ea37c220abca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7fefbb62fa59a85f91bc4df6f755b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49f32cadf6b66ef131d51cc6b1ef1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbd860709f7dcea556206ba6220bfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b56e939a7d8b31b8a787c8fb2c9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63612fed0a05a4d018d5b7b71995fa06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0f7877446a5d49b5f83a11e97321445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141f1b301fbae9a800f32e16abe598446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3456dd77802388240d6a702f5dca10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5a828736af2316d153fd5ec4c42b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e516cccefc694d40d0a4b5380f513449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ded548ca6f3b57c80b5d58f3e8924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b139ce4dfb6d1b35b039267a5db4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f519eb33fafbff20b170e63a1e73f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738b42851c5842d1474a08ba8643cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230d5cfe63d534ed2123140aff7db09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cdf2c47ec026ef09a03e4e2855dcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8822c7dcf32fae22d4534ef8cd9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7d5cc303460349d512b37db9e219457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd5b928047ab1fa478f3a05e71fa12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569764e45b0f044edccaccd4a8c263ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5477a1c0bb5e3ae7d600569c7c96962460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916c58decfac0cef0926427ba613f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54013f779938bdafb76cdb49c4f86636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05105ac707e2ed62859445a23a6335b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17982a224658d84c922eefb516d345464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec48e08293f25c4d4d77c5efc4db3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fdd150f975a0993b99f4ab487604b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93d0904bb8dde3dc4ac3cf7c54f32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecc78555f317e10f810de4d6d319e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759beccdcbbf30fa99c085866a9877a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44a02385f97e009e6369d42fa394b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c1cd3a44d218243f046d41583dc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de589df783ff93a0029e67ecbe3cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580d70cbbdcec59e591bd15237b007473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a58ccf6c2fb19a41a43f871d14e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7f44ed5bf3c6ecb83ea178533ec65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c84c528925c0821d8df5bc45ea41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b4cf7b6fdd17b66aaee2274dd146477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8151fb4e0324d6844eb61cde0d47a06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a4f0080408fd09919505ad8e44ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823ae6dd8c4c892a52a53cc1591bf8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68accf5e5e8bc452ec0fa2cf5291b7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e58ed0d930ed259e4f19fe228ebb20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed23bb6e70763c711c4aff429b552483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e56768cd310f40a05df18b1f33168f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4bc1156f2174dc660859044619bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fcac93bec9648330c7191ba9653fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e35fec2a287991b2af919c5a2c12a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0347c57036963b181d80e2bfa927ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42100c8102b1ee338636108f11b46f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add558522b86b44b78177a50dc19ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d050f4fe154f6175c5581686e65267491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77a79939d9774d6f210b6b060791e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318783180d50be1fa007a1495abac909493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fd9a166a472ce60139752443bee7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbad3a7e63a88ddb80c2d7434f40c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367488c4fe76f8673bfdb4458c3fffe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655719e36ee7e8589b9cf3c4e76705e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c19fc46b834b6fea6380df11a48b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009ebb625931edc7261e1271d5d04e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3412f7be254968eb292cd620ee0b1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614ce6a6e10a93dc73b83eca32c0fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09a29f1385305321cc4eef1944cd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dfc4982dda8ad9aa751fe70c5842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef40dd598eb11f86157e5f00329f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511bb19269e0f4e9a5e961eaa34068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d34108f96e4f2c673c8ddc9a255a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dfd138d2887386caaa29a438c839b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a960c57974cad25ab23fc754eb1f478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7456f80a1a8f98222886df33e170e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2584b0d5a0e0cf24d097f6fb9e4875510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ca4649d3fd86e5553fedf3dc8ad9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376e425bba188d0e99090443bc93e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fe7906a89a23f00610cc742fad79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c87881f918ca0a05f36d1f95d14af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622353e4033988aef63f6894a73954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402bd4ce6088d72ddf0e79bddfea82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876717bbf09f420208244eb645265b4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b06b278b5f1e8ec6150968d40d2a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f31144c36ab57ab5efa4562d88823519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c5edcea672d518ef985185a8c076520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bca96f18a63274904fa5ddf57b466521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f91fabaab87b89a3fc7c24af79e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd05c0b1e2f3ed79bd102682bffb70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e5ad585ac97bb040afccff1893fbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5befcd90f421a4d1cc403e20d4c514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791d76f06413021f8071b0a4884553526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c0c29a98c69520075bc65e5ad0c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba299d76381a97023bdb536fb9dfeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18639f1d33a56b51293077e9d75ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6eb2d9ed5167911d551678f4ad3f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11a065a61a708deeb8084cc7dcfbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97998e32832393e321cf2b1356f90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f71bb22d63fc54bed04ef6c669b14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e7dc322e7806f7e5bc465ddf50c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15951995ac02aadf629caa419a46a2b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59634bf702b084b27684ffdfed5f05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f0e5eb6af5413bb169e225d51643537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d47867435d2bfadac68b297cbe07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476987284c0a4564b60ce8f335ba0332539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757db81a09adaf3a1ed8084261288f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ae1b795c4cb910f9a3228a25e5b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564b518ab8ab6462342b2783ed7460542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610e80195fea2af3a0e952b247d958543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8668524577005cff3cf2d7e6b819544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1168f56fc4ff974f8dec9e0fa465c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0e6e77bd80b25b7d4b6e4f0ae4bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841d8d4c1fd2cda2c2dcdf54c9f8b47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb3820d766eff4b549b83b65e52c61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb1aa8197f1496445d6db9d73a408c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d7db6dba56160670265babfde535550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42906656183c755f64a1889aeb02c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c323c7bfc1860d4efc31636802e5003552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d593fd1c649162fe7a3354f99632a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f55ad8ed6da2731fd9a0dc8786b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae323526e996ad0cc7129a97b556d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f0b2d3ee99e6f49891e47e533500556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69140080f02fe62ef0ddabb57990f72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c72f9a672c0d73a961d2879d57141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499321b2140c9a5ebce3973c6ff5bcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737ac4e34ca21bcfb3993fde2c5886560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68109543f5c2d23baa227378847d90a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759f703b5eef8d0d4acd4db4ff8d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe356fd5999ad51259b0a4500ea530c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d3f116ff7e976186e8b54d00bb5e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766421bc468c3de41f2d2532a5bec8a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832d58d205fecb9c66d7de9d9c0356566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d0221d85720480a56ca04d6b22ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d109621868e4a3f228427926ae4c74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb58b6238f2a039b9ec5ef90ddf2bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832be06adb6826c26439612d649b894570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da055f5d1285319615099856e8689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdfe71e89beaf2925357e79a5983d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e283bf3dfc774bb4983324ad12d49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba534ef302b4671c376b3c4111a126574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf34dafe439d77acc609ae83affc54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006fa3f1180ba35fa89a5b4fd4bffbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dac36547c7eda99b0743ee3568d46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24eb24e16f5a19d8ffcf53c69934e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e23aaadf5f46136a6470b528d3f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2230266ce4a60e25edae2e356df8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180d8316045e5ef0f4e5dc8f8dea92e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a00374304c42dc48afda4721ab1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdee5614c09984e912e2f2ca5daca9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e57c43a6faf952c70cf7f8a2b370584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f82778ca630c075e703f858d7ff04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b368a7acbf3d5b297365acde12bc9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3316f15789cddd7b3b24c9ce63af7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d8477a15a05390f899eaca44c9751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e21969b7428452bba07397dcca3484589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d0cbdc97152297c7aab47e3fadd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f25dbac67adf59d7aa0b860ca1bb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925490ed110526a7df9b8ec2512e832592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd8e202422f13044bc66d39a3e595593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689a7ea5ea797326729e785135fcbc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7dfba15c2cbbcc77c29f7ce4f208d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91057818c7455457a8ba7ef966fcdc6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329858ccfcb6f3ad335dbe840025026597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d897794c6963cada5d6eb56ae1a115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a65f8759c1311e7923b67a5418ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1781517b3a88feabe343430de510d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae57db1615663b6cf5d0f26774a3d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162815a8b9fec9050be5dd7934643ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a36939a600f5c96373ba758e6c1af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c52f0b969d1883fd275923908215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87859e457d604256116cead426cd9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee727774c3daa65ebae79b70c18a77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801703595dea931c78626654c5ad61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e346dd68bf253cb3c7c2ac23274bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb34270c877f70bfbb33b542e799ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc548d61b12906320977c551e474eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d903478d32b9173008be83f5c0be3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9bc9916e1d1a849a9019800cef17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa043213b78f808b974851a21d3f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8a92f1a117901d16d43b9b424bdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35016f4865bd3b3174598e3022fe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378a018bd666d31adcb76132414446616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef8155191a3f3745c41e872e6742d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4aeb2279368777479a504ff692335618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76519bfd6cb58da3667a8775ded43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b0c9eb164fe3c28007742d0320b82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d32637aa68c224c90340cff7d10d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435cb1293b447dfda4ff97b2d5ba1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec922f2268d8b50391946cd609ad1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2703ee0e2dab2b015ac7152de764e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3bc906a2cefe060f142ac8a00923625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0684fcb7d4e2078045c8cfa8cd978d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624775bdb7b45365c2363ab674bcc49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5f1dc2079b6d665d8e7a5de758cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b1967f94bc09b3b8b9258c776195629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5980d4f859574c150dce07cba64fd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f00714b8f683de5f490ff2c7396f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf8b2e2277d255932ed7fcdeafcf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491444a6aca28f6233fef4737a2b86e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be16ce38b0ca5ae3f907af014c4e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a2b988dc5bd8630593f087a7f67dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b235a1f84de803fb60d9456afb9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083579c5cba728c1f48efa78982e14a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3162f8b8b1456bf35018fe2e786de3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a860a5886edc0022edbdd3311d79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8de65006eebc98397675baff8ac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08caef94e37abb1ce244aa422b0921641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f94b96527894fe8b93b7beaaaff2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e13bffda9b43a6e7af12bec0f0f28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d63ecf5cc8ae9f9e7323c490df2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fff79a4f00fead7c23bd6d3abf90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c569407f0b1aea851e41cb982de6d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d37b2fba490f50e895c1404271f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7cfb250530938f92f138a0d974be5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b64122d996b287d045c9269a5864f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e17007a4325c0972784093227b719650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d9973cf26a1a6954ac838b817d397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f387f898b6cf5d3696c0bcbcd649060652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198c81fa5e21ffade6e614889fd654653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f167d3ecc174b54a69a538f3b92d4b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b8dada8c4aa349f5e821fc1a9175655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ef0ddac78f1bafdc4ef6ea48d664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d09357d5c4e6e0e275f2ffc874ca5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c17d26830b373b2924b28bf26ada06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db062c1b62a4aed3fb840a53466d84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693009f8912279991591915a681b5ab8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fbc5e263d2568dfdb9110f40979e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd3a51be2438fa216dd909497419e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663965a9916810a0ffa2f93bac4acbc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2ca4de786905adb4bda27ad71d36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473135abf16a0fc3f8b837e61da0c81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7b4ef09c73581f5c21cbd57b92a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767908050def5c8c572abc8d5450fc08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5461449348d591544a0c4114d3584668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900e67bd809b4c7a7b14aac2555f12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31549f9b20a5812f904c58059c4305670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ed205feacdd1435634319f472b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80171491bf448df0114c6abba2131c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783e5fcb7b5390932ce26c732d30b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a6df485f3576ec3602a127c7a871674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ad339d4f218a6a9164e0e3b8738f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019058690fa9a4a4f6c9cc21056e554f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6850e19f451937d24d965d28e1598e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4a8c73f99d4ec82757f3a75345f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a512137accfdfaa07854d5ea0966679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1f52565b4ea4dfaaaf09de0a0d6d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b7db4c9b19446c2db9d7788cd8df9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b95d3963ab409775fa50a98a269be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a3fe77f9f6a265e3e15633c776970683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed1fa629db96be3bcbd722bc26b24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d493e3b17e8a9c1e451c15a962d760f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b21c9536bcd94b7fcf6c7d5345267686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8937a70d788b3c7f19fcc14362f5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346dd141b1ffd7a6c2d76ed532e268688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f226f142b41149e46fa5a51639424689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38288ff6ca306ef54669da6a101b93d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca4d545c4147d8d2c96d48938c8760691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c014353acd065c4c688b3ec414ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14698f356198402a07009cadb02262693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d0ca89dbc53908d69ccadb077bfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae2af45a2445f4be87d83b40e645fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35d5280ec0ffb05ec1d4343ad1bac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872382e3246ed9dffd338cb5e551e15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037233b2e23d161febd1a8b0f295d7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1066ada08c83637cda056a756a1539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5eb94c585134c7e480d7fb83e4cb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b70b647e2c0c89ccf8e97c3b8b62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb392ad5c7b5f221b69ed3ee8549e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3439f21d66c7c16bc320b2d99bf3ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ace85256648a900cfa10e6665f966704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e1d1376e8bb30a4a2ecff3a841eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ccb08630b317441cbaae627138191706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae341336fa7eb438a5415eaf1c7a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743d5dc799081a3cdd8163436b0d73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1f82d9e05c0469975c57a08b08d82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34844fb246b41ca946c8f862f18616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859f39128ae7b3119260a344a1ad48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744af7790e852ff3adb9e1f7131b5ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680606463277013faeef4528fe85d110713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6216b605bf9af2d0597bec520e0f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a16141c7bb2f0fdb6b79dba2f00820715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27991dae400746ade8d325ed8c8342716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340442ab727c4f1d0f52acdbc777204a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c5a06908c09007e4b1fc0d00249a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37cd80104ff44c782a1c040f3fbeb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5594ad56d8bed4ee4ff065d0f2196720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a8ea23fa1cb1aaf8749327cd1269721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c144169df2703051247e966985d3b2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02a641cced5ddb396ea3c564dfa51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8775dd4e4a8b42fbb50826bb60d686f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bfa6c39588434582a1ae4d50bf8d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53a1d600c4aba35a4bcfdfc5b8578726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e69641893c24557bf366a21afcf12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281180d7dd1ecabcd071b974696770d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3803377c11e24d44907d4bc47f7cb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e3d6693eccc3a69aa9224ca87ffac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac1d2cba0c085dca45cfea177f581731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef9c7db66f96011de8d93e365455e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fb1e11a52ecf133e6b950d6dd9b39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974823ce73a63d3963e9fc781c1236c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee1c0476b78826ce768565b1d30d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9596c3a5ec8dfda00f8cbb051fe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb74aa38950499cdb7221ab78c36d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62625744591312c93aa837ffff546a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d203c8b140ce47c4c900776cafaee2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f8027ebd2965c1a9f27c3ed28888740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb3ae52243cd79a664571e9f0bfde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eab74576192b163fab96661375ba7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee51454a549db7f95238995f53dbdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d595d1e7265b821891aa0fc4f026b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57b986db22245e42a74523d25ebd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3784820b948c272fb309395deb4bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614ef496a2a1846cb4834092871620747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904480d279ced9901acb30b8c2ca6a3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b1e274790726e0d4e46e6a71f67c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1b1c814bb528bfbd984c61b1bfc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7d1ef3bce60eff1ec435c8eb1bfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5f24397c980a850cbe2453cb45c26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bff651ae3b40c876408c38b1bb539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a567d1a107bab5a057f53b8b28ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af327114b33753b6b596f6e735e10478755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b521ec7ae90785e8c161b6d5e8712756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60809086910842c8bc85cef997df5476757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bddde30c45e0279f1a676a5b8e361c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0536ad93e462dba8e24695bd536351759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>