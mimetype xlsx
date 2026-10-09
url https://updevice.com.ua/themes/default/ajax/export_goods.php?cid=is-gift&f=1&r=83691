--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e97b94a8de811bd7eaecc8645ec01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b38613aa36a09726c48d0651a9d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34019b3ed9a107165e5f54b219bc34c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa69c8c78bc22c3b410e0dba65294d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe194937c0967d30dc93ccc59faa935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ac756b4c9de76e546d5781b1d6fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77dd4da480fed1002b7b8a5f9b01b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ca03c840b51097f672ac1c90087068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fcefffc5cc38b832be323c1bc0cec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c2f8f38a294e83200cb120613a3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e19c152ececd7f1d7f073d49035311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b22b876b221013bdaf98273483e1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a8916b357863b673ee1105adf01713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b779142031c551f209549fb9c4de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77af7821b3cca42b53509d5062aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da3955bcba3d76bb03192abf14a4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d025536d14f7ce8c6d6e3487e6462d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d5004b3073840c49b3ca491b39fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8db08cf619754f48f4242aa1b808ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3596e5a7d2f6c63e5a57421c27ee120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d2e32526dab5fd059ac01c025b1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bddfa6b6d4cd953b742001f8ee263f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a1209828875d0c4a82406189f407723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d8adf57319cdcc5b3634c0727c3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174dba9fe2a644cca4bea35f2b90e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168d92c72c1373228f7dbfb49405d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426bc5713039d9b867311cd80aa44327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb2affadab00344fb4387fd15c43b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852524ba8ddaa29da84f1dfdbfa4fac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425df404a4ecf9c4e8a48155b9cc9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f087843fedd4ebb8881e36572e34031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fcae603ae5f26122d4ad028e178ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd82ac422e7d7792e90313d42b6e0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5cbd97b230f78b7374e249c49bf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4535c5425483bdf3d5e85edc2ab0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356bc8bf60fa6c7ca12528e41e758536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4c933256a3f1bb16a73cc413dd6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da7c90609d6abfd9dce3b4c0bfc47f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927a94872c87c99c285ab784c862df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250553f87345e5e4d3300073c3ca4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb71605607330235996d94ea971d8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816e36224de9221b0dd30f67bd0df1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d61f044fcd3f2a50f1ce8ada11c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4d5a42a541ee3051463dc679e16bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b383ebaab347c4c8072efbd77434045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6592c304194d742f6fd1261ef5d23e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b27f597616bb435675768ce4d5de0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe07488cf353e72ad4457f621b0f00248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67eb95e22a317087276e5c0dcef0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26be30ec9f3d6cdbd3f3bddb4a126350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522491ba8bcab847382c253ccd1a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2217d29da92b9ddb6a6074f90a86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479c90a9a66cf9028c91cff7ef79a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6e1aef0c19cd20ab8797659ff36154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0d52f3b3ac789a7b529db25f5900755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd09001492a873ac80f65d467a359f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7aa600d35520002608b5a20f6f75857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10e058adbc32610201cf89d11284d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e792b07538959ae3033c7dbfd6f2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef75c21fb8f2bc608a73abce1ac6aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3aee16e3d9f72b4a69a142950544261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd16d90ee1bb8a06f94c16aa19b4d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96571f0cecddb5e216934bdd40bdd1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7670531bf9305fd43c05fb551dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc1cd2c02199cf6423c8f50dd651e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe846ea01bbee5a68e9328c8f211266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cdac0377630bb7c5f73d3035c9cb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214ca975fd3c717d6a8d835783504f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df430b1fc5a6a7410ff0a916efa7a03e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327bd20a5ef2f3ea9ff76bb6744f10970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c89f9283d74e44a4cec68da1a9f0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74f80a3875f9c6b2a91c029b93d1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd00695521c9fdf78b14149e0300bdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892bfc087817e594f7022edb615487074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d3d46d50b9d8e1495ba3511c395075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010467e48dd0115d06a64e55c73b3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a533a61b9cc4a935ee55291597582cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277daf64b92331623472d5ce62c1699478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11f815299eed812ce53cc77d814b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88eb0302f59615158496d418a36dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d951dfab4c67f903edbf4090812a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cad2601541d449f0666b0301441c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2ce1490afe24bb1d16d55983c76b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb215bfff5c39ba7050cb60b205c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f35f962403436e5b4d9b39d5c004485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580e098e6cd571c18b020645eb47c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823086a16cd5f34d5e9f3f25c6a28287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909eb973bd18d62fd954cb0427a8c7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde3d570103dbad24472ded263677d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1213c5403360f0e71ed656990e2c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f6eaa3d82abc3ec9da3c55fb961c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe24b7abbe67c578a15926bc9f5397d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df34b29646bd6aa7fcbe87f3fe34493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d999fe92659bc1b1d1cfa9c1e7242e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6375a5d502583bbea20fab7e69698895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e5c120535630c19e82763c4bb05396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f0dbe9d36fe17d9daeff81b64e48c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c2524642214926c48dbd5b46efbe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40f85f7fb5e3224ae588379b14feb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2baf5835a635faf57cf854f550620100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3343cd8c6faf219277730462625e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781fb89102657829f8933925ec57531102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7a80357a2a8b0cf6214501d46141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda7a80c32ac6ecbc7f92b701e1106104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6d2ac5742ba50ecd2330ae496d0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab460b2c40cb161c98a2fee60ec76d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0656757473c7ecd3ad1e881648e6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7868defb41795b59fe31fb917539108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10deedbddaf867fd0c9008db9564bb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518114c482b64ddbf7be27e47233a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027d61a62f5d6b6fe3fe3c39bf78fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8fc9258aaec11f48cdbd8e9da5831112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8038ec418f46c495ed7bfbe4b8d42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753fed6b89385568b3dbb7356889dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b52f41b15ba1cca4f947cd1f5a708115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf94bde97e1c389dbb1e632424006d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640e832577ac2a21a41a5c7bd3e329d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5978ffaf86504bc13b94933791d3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308efebf5feaeb4c0f6542463a3ea16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb9170c8cec0b6956f8e369bc3d711120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bcfa98eb87ac81f92449290c722ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2297332120594b327a204aa161ed3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe89e093025b7a1d1424b7cdc985e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ea6c5b6bd2478651379fe1937282124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54985d8e49c1d2c8fb33be6ffbd0e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa20591277921e29a60206d28e4d7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83610f5443e5206ca47c8af58bfe02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a89a3a0ff6fd9f79a81b55e276eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e2312041396e024db5143834ce57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f08fe00e232fd8520f27587a36ae22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32691e779f18979ec8b47a277460e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b8f65b03583d52a02f94ecac6e9e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e37264c8cd7471bcfde77f97b3a90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fedfda3c2390a0f5e5057241b12a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2c27293e6a169b8357f1f03b0664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8470381c8bc9bab2310ed8d960557136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4db1136571fc402bfb1b223f704d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4c1491d51b7732675a4b1ae3ef89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e7747dbb0ce27005afb8a0e8d8a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871bdbaeb1d00a2bfdfc768285aa11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618c2a899dcb475f55325fa452ce5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06549ddf1eea5f0e1014bc2ea7b6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400d351a6601c1308c64c932ecc2cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892569684cf451c3181cbab191f5ecd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb53f14d3f5150594767412ccda86ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a6b7ea6af9ce7b9fe76deeb5017a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf7c2d3ca4dacaef131250992788c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8026cb74bfc16ae3219379438abf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d0b93ef36bdca65f0100675b35176149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f93290ad119435d1ac5b44fa25863150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0120dc42d24f2d9f458aadd11acd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170044238ca8fdf03b629524e3359fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef01bf63005d46e9b7943d8b7732710153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b157b4067a3fff6188be6942a153d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec294b3a3b34d80b909b96683780d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f35e9b41d9a140a8f80846881e223156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe4dcfecbcd5bce6e64fea10204b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba2c13c8c1dc50abd89dd5912de709158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990d35839842f0c095e47cd821ff47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064257b77ec44f078deb80a047f4577160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18adeb7a9b5796394b2b435fe0c901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219117dca459041af7059f00a88393d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0cf30a52fe017f8f0cbc66309ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ca6425be7adc754fb4dd14ca8dae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426de24dee58b5708046b4e055575a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889f0f4abf460ed00cd372b95c06df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157eed4a3bcc4c00b2064288f57ca5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8924edd4d23ee2f282fd57ce66202a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631921593f04f1efd6192c580455a8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9dc5b13006ee88523ab1b284f8141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb6dfa4c0aeecadea47f4db1cf68d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765255daf0de6d2aaca3b87c5ca7894c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b88e9f6e26fa857c436d39b307b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c3208cb312b5ec2df237c6877619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac44fb9be08b7ffb3b2c9f1d9fb47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af533d29060a606e415b4971d7d6bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c22aee1c1b02ae29874ad13633bf5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb05ac54e10b14c8ff505cf87630dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69d885d27ce9572ef0d9000d4cf2f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556478ab381c081777d850dc03f0bd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4123e9eea7c85b4150a364e407fa7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c490d16a796de22117c87dc5fb37d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b94b7b9ac9188bc528992b3b2adcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ff7d40592c95aabd7809025cd23b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e1c472c92797eecc1edd9f9b4cb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd3eeccbec1a82a670aae247043d1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519b8e658a9ab609802a66e3c58a1c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf585c93b451f66d97ddf5bddfc284188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549135bfca39fa15ea6464409526699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423990aa91e922af642ae773e7d0c66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2279e1f5e53dd7e38ab08b7dff08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26e9f230004cf9541a7945d3e7ad3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb47cdee7d0ed83a68d3443f8c6b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25037970704212cc1273a3d5964f177b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6073bb65a779db3ed3e01286d272195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640cba222d228164d78f565a1ab57d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ebaeebcbd2208ba013356e2b36e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e0b115bdc8927e9e99b6b00bac67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5112d37c8109927a0db7b81fb5211199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845527924e09ae64d7e854502df7c7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491f9ad66ab0ee8814676a77a2f06a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604964dc82cd51d9d663fb7bd3ca6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a433846adfd53c1fb7a10d5d9dbfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2c84b5722abe5b52b3a6610cfc8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde91958c1d804c0e784738c58d1f0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db12ab0a49de132cc2ade071871e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035683085faea0c28415c740e3f27810207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cde914f614b9c119d6fa628a50798208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085e684ecac75486b24a04183d14be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d281b5381d2c6a798ef7f9ca5199210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ab7399cb9e8b4e9cdadd72a23b29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b586262e58e043c9dd3025cf0ca9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ede00be1f3aeb62ac67dd14cec93c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41243b10ff8282508e45ef60fe5efc6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e6a4484bdec54a6704ee82a68b559215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d200d5e1b9b32460ca2938a5b132e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589ad0cab039f9b06b1e078a5ebcdfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37af392b632e5f51ac2366e206144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5bd2201941ef014c21131aca2400219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b577e4252609972659379166c347e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38568a681844ce2b6206edc98b72b8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fa85ee9a82e38d2ba95738d07837222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaeacc12e4291ba77a86c784eef2b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c8aa69928490585f92eb8de55184e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473500936bd8d159917ced2acf29175225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3de7ccec26ec54acc0090da63bc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba63f51378e38c53f4a876aeeb630bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6560915a34dd745315dfde74c975b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb6e3352a00c0cf3ef8dd90b008b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd414a4799060398f77166d56bb5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c64193e5486aad47bc8a3db43bf84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5331ff94636532a50e2951611d6a51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bd56ef128d08a51912ecf1c10482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e050eba00aab17b68ed5237d2642234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288fc86c4372410ae749faf2d75ea5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b08895d36728c3664c64dccdafd60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5173e8014a97841ad60bfb35a5477a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836362195c3555601208b18a3086ee6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943e48a4eddb390b6af7520fbb6f50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a13add8bb0cc7e40554bdb10d48e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf05eecc7297869cb978cd5d571259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba6f3e9e6040d0bab9289738f9b2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45d5abcbed3f4c8a45a4ff16698d57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5593121bed88dbada7c99cb4f650244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd25424db68c2d85ac2b7753a0cba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b80169daac9bac0c58c1f917f93f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a7e4c14552937148498f18b7e447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c631f0079a35f2287a13fd0a7b2d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d39c2b5eb884b631d92059c5bb3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb870106f0cd6364442b23d99e40f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c805fc2413baa5f9ba38220ee01d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb1613052deb5a5237a354309177e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5720d6b5a8daeddd55f75eead2904253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab2b67dd27167f72a8844be328ebd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba0c7dd9ca3cdf1b57d2cb94618c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b74c90ce9cca443474b7d3e3e561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797acfc19873ea87c5dc031efaf27405257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c48db231c1d0b601738015491ef8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe500a7570302f1cde9ec0fa2c807b8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004e211d0abcae96bd7d298e2256e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a347aa5f09d892600545abfedc488261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c178d85af894968492defd32aa2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557436387dd0629066f207752fc4a51d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d454fa4caaa1e7915776384f65a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0975d8f200bf25c9d7fa8bf0df901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca1c238aade08773ff5b2b4bcfda6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3fb7024fc590e25d0418eef9fbd2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fb5daf577992f5e074660b9287d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190163299c7b55d361d97cbe9124ba8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b16f7e46b6027db067f6ca4c5e53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065eb1d24c893ac8d5d7456342ebc1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b41be5d77409afc9ce2483c5ab21d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e3bedef4058caa7f33aec1c11dcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad06b097a60707e2b70cf04a046e82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e07a189c0ac1a3134ad10c0591c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0571e4b41c736f8ff1aa182e795ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f4e3a2083562f2ee34d0962d44649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482666af3aec876ce2c3bad75c960af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef247eaa2f2680353679632266159c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069648f2d152591495dc554dfafc1b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136739b77144dbec7bd9bbb14e60e2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d93c71f25db9bdddf44019d528ae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03fc9ec584fd04d1f78c2882332a06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c15d34416d3eb3f0f5ebafcbec9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd108565f69fa3161587ca6820226da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409baea056823e141fdc561e0cfda15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639755efb45cf3f60f4e02cc4a1181287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1859c56bfb1f5ab0f46131774ac462c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730d6ab9a79d97893442a62399a02e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8a578fdddb43cc240dacd6971b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604096fae5634fbbc35ed4235595435e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf19bb6173496b0726c638627b0c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186058a50493f5541dcd5a8dd97510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa102baebcdbc8f975ebeca1f7e6a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c03716b1d4d7815dbb47dc406a703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db810116e096ecd2eadce88e6c98d60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa840c0a680d0224da18c6e567a652297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a22384a5ab81ac57785a4d8209b0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247ed5d1d1e01f86f2eeba142095e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e10f176476c5f146e246cf11b482300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a7e6574f4b165f903f9399e0dcce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d88cbe7e501f7bf8a7fb84ad4474f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0136aff0108a06692c9beaf7dfa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f79033568822126b351a9d7123166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8a400784c4deba6f20634b7646eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864459b18e2458ff1db923ebf272fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6afcb0cae21dacf296daa6073d23a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbebfb1750cfc438ee3804b81b24b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab24b960984226349c81e062b02457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18339fb80a1ee4d3d970e2c8f2c1989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb2e013605ec3597c55253ead6a0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d35c696ac740666c9f293cc421e248312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbe2ff458b593199b09152e68f84e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139190a8a5648595de40a0a521043dd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcaa285d1e4b20c5a7c2829785e4fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8c7539b8dd92cea091c259aab875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbe090bb0c5ef946bcfca97757952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d079fa8f8b8d1dc6b9e9fbf72564da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65a8b33c9c1660bca897c0d010bbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e83c676f57eae9b6c7dbc79991331320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdeea6e08e9fca4e44534e711e7684321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820388b4c08d4f1b9a539ebe4f592911322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1b3b2d95718f078bb4e37b6a29aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266533f56e703d69ba9e55a979fadb89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d417061db9f76863db11c7f879bd0bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276108d78fb0e3d4dd4efc9c3be074326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329bf51dba57b95dece2d2381e5df51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda93bb22d338366572402b2ac5fa02e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce2cf8586d437eb093887c4b7dd77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eea3fff6f6839a21769cda45a8603330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d96be4b4af2c4f75aab4fe3e92221a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c5c4e66b16b13d72cde468b86142332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5589a1528bb66644f6c1969fa68d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb89853fb7340d0197e45b2366d46f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696fecb98f6e63dfcec2a9b7408e8d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a59ddda53f42e00277bcf86221b1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc229720e65d6e2b2146b402fefbaffb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9161ddcb22ea26c24dd6aa08d078e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508d2493c737045989e429434ff1591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6458734af80ad2f57d706159b91ee16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f7649c252796ee575c43f11b51d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764482b9e2f370a1f8bf998a1e6e9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa2d7c07f84d0951c0a9f879b4a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003210a946470472d13789ae5ad66c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3f9b0a2c9d82b719a94550e257b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507667a96b3d77eb5b4a43baebd91d15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a671803a476c632cb2b0e51bcc872b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1faaf61ff2da5420da95ef857ab4df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab39f158128541b6de69951509ed34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1adfb8acd6a03b35809e91de64045350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0f57476d03035d9c3b8080eaf0cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f33508cdbec567c7e0e8f5b93f0ca6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2387ff2ee8de67e4ca3ec6d41ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3474851f24f3be15d8a4bd75187e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33609418ac2b881b0eb785aba379d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2278cb3aa03e11827d5b1ffc5c54c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd111369ce5dad49ffe6d9ea3e5e32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bafcf288b1d28d60a55e0cb985ec05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238315bbde0a50e98737e4a2a39280359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715ca2c2042beabd9559fc3633f8cde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620fd368bdaa583049894311e7b224361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d768b7324adf8b72b3fde9e71ff59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33373c74e1e25a39d456b41125a5f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d1fa4d3d21d4cd9221cb714ae1586364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c076ca0f25d05efae16cf2cdfd3184365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9caf3a5babf457a4428a233ec517b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f3efb6eb9ad0f3bc833cd073653c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333756367749148f7e09cde255341df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e7cd285c6436d069a9627e9e1c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cbefc7c9981fb85f43db72c65ee2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854a4708cd707b6195324ed76ecd9b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae68e7d26f30d645e5399f64fec355372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dff4666161b15b9b18f2c815aa559373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f6783c3f91a3f8847e301ac53f88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe5387cbba12b0e5224133a01e566375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b296ac76c08c87cc1c1fa581d129376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a85fb2b260195641d4753c87a0bb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a21a5fcf50a6194376f621eea6f3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df366b88ee79e62f7eee9b15c698f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf223bae3331392ab3cf2860aa10a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0464c090848bdc30c44b29e69e14e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497488a399aae99cc9701dac02d611e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bbb07400b469d7c58c7019b1daeef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed144a3e6eb74e50413bae82203eb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7545bb8781ffeb0c0e42bc403beb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0f69835e9c3f76613c8faa251c27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c44d363ba4919561ad23c5dbca4ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e24c32d7194fb83a1dec9170868b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68154ede890d343b07ac75c79553c56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e25ecbcd5fd94b49cc14686394ffc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e707d80838cae4029a95385a7d138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31943fcf124b2ee8ae6bd5f0917ba64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328c8246c4ea49b28cc601cf9ae9c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e76058f529180443f2a262a855e0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a926fe5e11ea48b624c280f616712395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca074294e3802ed6f1cbce2cacee10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af16e3cf9d9db108df123df09698b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0579b2f386169ff660aa8d9847da6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a068ff62f079b584818c946f4122399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f9690712f6a467af11e5f415751a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c1bbead7239439cf71bbf80bd656a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae161ae545e84b13193312d116e561d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd34ea3d5563f19fe0164f7a6681c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812991e32415b25b3bb9116fd0ddc8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2a32bef5af82a23c61e82d3c368e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f942d1ed224ac41604679aaff0cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba390d4a740b7175bd1f0077df54a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608b11b048051dc70eb928ba8a395a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70fa252826737e276f1ff2b93c2533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a0bdfee46091092d21d1190016642410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f75616faaf4059896b7315062f4f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393c41b29a37a39d0273fdd7360687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5357fa6c619b2d12aa8b37bfcc853413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3e7e2f17c362bda2edfa23e4a305414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ad186eda66915fe7f5009e80aac5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956fa54dd3674c9b918492a30e3554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247223513b857eb8a8606bf2938f4ca6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973b546d3ef1c770e275a32b39dcab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486bb70f7c0b340855df505e29f1f23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e68067189083131bc79055b3ebaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118c66ba0c9215461869daa5948b6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44016eb6df60905da935fc6d0adc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c73655d77f126235de2821033f8b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733743a875f425768419d7796c273ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014427551c4e97be77bd2f8aa64d9177425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e091290f2d0cedfaf3a30c37d09dfb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab60725f8bf47680aec18128f2296427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a6aca045e19769ecb8b859db72c04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72930ab5b1aef406b5a5fe419c4e8308429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39cdd236d4ab25086e407c182f9740430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef34ffa7d05feb8ab1a9cb4fce89fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca96f421bda26708bb55ced014a10f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77675956d705457dcb79e9c151b11b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a3c4ef19490ebbdb930b3266c0bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437249b4a54e497b2ffff996e18ee55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f01a90994e60da2c9026eff80dceb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343045eb7a800d5224c3cf3e7af94a99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13411fb0ef1b8b6d6fc7c1d96c97bb8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755cb71c9cf8286d05214745f87287b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635e675e0bc731779f2dcaa0c02786440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907fd6eeba95787343915e6c4bc79de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6f57cbfe0dbc6fa0cf4c0d0e404c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d84f4ece2e16b7a2f553071a02b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32201e07f8ace6f39630c1e4d7a659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86672207ec13025670a444fb73a6fc37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d912f7e3602b3a6560abfbe7581c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3657a22d8888b87f27d01cad86f57a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5175848533fcc89f28699945f80396448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50860fd6a02a07c7ca8bc8285e1de3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937532e32b79415ec9a65ca7093ab74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70345bc98db59464e576cb78a6ef099a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64dfece5b53453e726b8e72038f2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad1f415e0efe79574b819a4a046f7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c0423cdf53a3e0fb8e961a4430759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a7033f6393fd254c25a37db5b1b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734951817d9f0a25528642db85c8c2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d5584dad933322dcd688da75ac3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb523887ebcb10a77e261d29a011418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f175db223b7f91cecdcaff94e6daf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153186940589d789edbfbab688058ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512b3d036fb8907aba3f13d21c6d09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad90db82ef2b95dd579abc36f4b713462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736340a4bf72d6e6f3e658eb3f40c6af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990fe3c464eac20f926a8952434a3cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a161de4d9d53062ad22731d547c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056957e088f7fe7a5b9df41f15e8f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041fab228784f14650078c8b47c3e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a592784975cfd5c96de9a10ecdc64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff70e4edf9f4a1a5d860a1f77a4b6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217646da16e72e5bc9e939e52a7356d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ed5d55404be4f74add07f4d3b8c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238848d3915e30dac5dacf4dff18270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b2a80e8078db714d8336c74bde822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240cd561a5d6c455920a72d25aed30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff157f40bf1fe488bf27be09b7c63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40079c0814b6b7b43b443f327ce51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30002492aeae9c8a1d3eba9ceff5605477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0996f175fbf76dfdae928562c039fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b7d1d79f11e30ee117f8ba4b77df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d40e4e468d46785c2d71cc0cd4637480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738e19d239a654f618fcf143ddea1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1874ada2e68d7caa5379ed5a7c9586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d594a907d1145ae3080db52ba1f80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa987194925d4c6d2ddece2fa0d9ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaeb89c75278c194d3a3f31d6ef2ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38c169a9bcf2ee332d0e5f04cb628486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09445406add20a18c12bdeb052bbaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab6c1557922b0a6d55dda94e4a9a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27803dd56048bebf4f3b80dedc8f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df338ba033e5a0e64c736c915a7773b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bbe15dc3a0e1489ee4a8a384f3a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2b11c751d82ab1ff6a9a86e823de7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db04178b1c94f4261404eb09840cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90247e4b1b54d75f4defaa49a3694d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9dd7f035800ea7f2455d8b068a7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa0f51884106093237ea6ac7e5f6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be4b5939d8231a4b97a639826a454497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2cbf4fafdf8d56808a0d37182ace5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e7a397e2c532676d4cab0c8181c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f964b91493ec30ad75aab9ec58420e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3568af901fe91edb0ef6ca70e3672f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0044b1274c4545e68d7376441c108502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305c90f21800ce32b46a791ab7d5e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18f5586f21beeb68e593738870018504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee9ccbfa59e1f3b8d55ae70c5acdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b33b63a7b03652afbe1cba33174c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb87cf6a34b932c96cb800f943e72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a523f7f221ee8cb1d5fa4eeca566a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40c329423349afbd9fc36e6071b8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb81c807868f3394bae65723ecb0ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1b8e2dc59b56dfe220f66c24e921511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e07b53742ce5743b0b287ae7bf753512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f194cde433c649b21851828901dc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093fd74e0f057200477f5f192281d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8bf05563a6f756187ffdc6eea2b31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4743f2b3b2fdd0041fcbaceac9296e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23b195b2e78246f93843f0650103b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffac9259b5ff132bc442ee38c5981d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e3c5e38ba5b968fe8f8d5924057d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e12ef128fd83cdc4349b12a6167f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a562f34d6c814566e32b099b7ec528521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55d93479324293bcb2e2b5a6deca5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4548db125cbc985d5d1d0af466a9782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e40d668048aa33701628e90a2c25bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ced0779c013b90c2d0d9a4d29bbb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b524f2d394f17cd8dcc4d93c28d91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9076990349573b51559347fa5835f83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12e1fed3455e3f0b41bd76ec42ac8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24c45bf58d6f59fccc3542979d6ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94ace703337fcd3cef9ba5f80bd6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21687f43df836e97ab1ed9496a30a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e91e3a52c5f514a1139f31f076bbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df069608cd5729390c5e56081cb6ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670c4ef4b5b0f582ca1704aaad246e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f1f760e6f561c401942e7fa9b4d4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d3e10e7fddcb9c26905b929564b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa81ad2200ac9674309dbaf3d4acab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b621e9792a81e1fa1677fd5546c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162ed74647f61d4b50d388a4950cef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b362e93254132f8cfe16e8dd39c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816d6cc448f2f2a6d4474d3e490484541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb9332b7efbc98175ab6c3c3f116f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4291316e2a4efa9dec484ca4008e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388a8474db19b3087011f6e4986559544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e4f632992efc6458baa574cc080c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4aa788aa7e3069ec15ced22a42aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7179f05b11d3f61d4658161fd8abf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0f4049b2563841051bcbcaa23a136548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761570c1fd77a44a19572932323b6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a702ca0955897c84b370acea292c47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8e21d46141668fcb9a93197a7415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6c33547ea906c0cdec281d54fca93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b424d67634fe7785399cf5d8774e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b16f09208b662806027abef4d7626554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782f3338610a7126581d3b5fab9b65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640feff33db296070614608afc71b21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd60fc3d7c5f8072fa2bb91e4ae79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f08e8ce880a6c58d3d1fc0d96286c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b90ab969b14ba78c2f1e7767a96a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272070aadaf36a4d05390182a53b94e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77305771635ec73f8155416cf4fe0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb806c1c44675c6543033e0486c6b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e08e8d13c7c3189b85be3a259b106b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179043301f240cb9200656ffc4657adf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a29ec98018405732b3b1f5d27eb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7803287d22c4e763ba4a3f079791566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd9fa5326006a46edc0b8b0cf809c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf5f01fb0b834299d0fc09a9bf6d79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389c693d98ba112f552db98e1f9b6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e66ab8af03a21a54bfc162bcc168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b358d6a9af7d4835d6d6131d8db6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650214509b79da92489b96fd40616ed6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aaaa252fd96d5e8ce6d994e99b4c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fc04c47de0fc951a27a4f1aee832574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea252b38c0be4d4cebd8048f9702663f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8743bbd591d1637ecf65c0cdf23a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec303dda5ec526c62f714b25e4a094577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc07e252af88d86074bd0e706e1fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340069b48b11652a4295b671fdb3fe51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b0fe6de85da3d4c1263cb4da04de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce579ca3298b64ae3678de8cdd13c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f279244a641eed9758c36b52f1418b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c82bed20538f1ce3f3e7c184c726a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe582e07283f8672030213eb22b55f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1ced56fc64a811011d5e4c2eb9b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab723300d3da31b5b608f811382fd77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cf7907ff3b29a1c2e551088c4b86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb66b1f2586974f6e81ebfb7b8c4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef097f6119bff9116515b0a2829c0da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d23e604c43ceee6f9c9092a086028590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc7d62dc15494ff5299a345e7c4ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ca18af5e95622b60151c12766677592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0bd742a67d9559cb7811b1627507e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67fec4578baf27aed815be9a5b06a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8adacd0424ef10208472f19a7d6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af2bf0ea572b6d93f40275b038b7fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb090d4fdd9c194a767e3a2ce504e48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a89ba3e8f8e1c7acc3b02bef78c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c246fc61bda4f11c31f5923490694599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808640dcd2a12f90a588ca97c24f677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712154a2783b0a18c9be590965af69e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d403465ea5b17d24a73395464060a93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b675f180810138c81eaf4192a130603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f10d40cd441704480b649fd3903b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d45818da67a8a2848c355137de6ead605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684974b20b26cf24da446d2baffc05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa782ae3c63b822e5604f92d159dde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607bff47df0e4423b898aa6464c1c36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619ca1a0308fa9e54add2049411e01e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596ebf0d3618d0e7c3858b43337e86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bab5164575aa87aec402d49a0c033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358f5181d36c13aa366640a379b195612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d865c520d023afc5eb62ef372d36e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1643cdee79fcfaa8acd88f8c94866fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb81eb6f18021535c8381a7e83be62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e4d76ae761f8eeed3595c4352ee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcec79e4938753677e2d1af665ac6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4079998e69c8f991f887a2018811d20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e516a1364d3b278d705c11f39ffdc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28820f30f697abf1d3bdba742ddc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9536cbcfcc3c68e4945e8ce72c11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f8c344f9f399060b38ab77993864622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33321261b030b6fe10e94d9bb2f78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe074a4a47c8aa4f57abd5e2584bb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f4df371260021f49a14b42f7b48d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5a0457f8333c3df06de977c009a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebc2b3bf214835df1d24c341166fd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dca97d80375d255c70b44c18173cad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9b08dad89f08e406023f208da9333629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c50ce5d217e250b7513c78a15fd316630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8988066c5a1cd7d24c9926150b5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b2cfa826c3f70b368aa7d33a9f78a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb31737708b063602dbe7b910d3ead633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062413bcf684bc104270ce9f58a5467a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa6f76bb2d1f83ce8e04a81c6e6d4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa369ec9d45eeb5f4fd4798dba3627dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c1788ac9fdd8ced511e1a9dc00ceb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893a28c31762373b41f2cf551816f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1219af6f2795916a2fd7a9878bd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd29e64c0e80d84596c87b02edbc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c3a3adada973db07d9f88b68e0417641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b181e4a5fa9b043bb1f6407c66286f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cd304ffadd0b59114c331a2fe70e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d0229e2ac53e86e225966f334c63a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1856f7709697b67abf4b79dfa16e6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91047078ac37815194aba57284b446d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b074c0e73b18178e0121907b2a28e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524a75d9f3c58302b52e9d5086ce73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63de862d9c292828715c8b79098d57d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830f68a1724d5aa9c269d0581e1a24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6d1c4f8d58eb55c8b5acf216859c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66ec45352862c69862bf241c7e2f26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4d518dc4242da3bebd5bed8f01a9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf6e279ac3ff429028eb28af7c3b9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bfd8ab4f2d1b6e01fb2660364bbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672ac385c21b700e432b13be5565df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f62de453fe06de8d5e26cdac1de99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e4637b0c57df05dd02415c953013c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed7c19ff110e858b105fff9b6a0a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155f0b7dc02088bd7ffe49f07d4bef2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ce31521cb2953b75aebff264af3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe47300bdf50b2ce822c6404b226ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0268b4aae9eee5f71a0012dc96f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b7a4ee9018a2819e2a8fc23a7833664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8464be121cb09e238dae8675ce92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36682d7035a26023aa78ef903a078cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed4a71a7b3dad340fdc63b4800877667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98a194da776ac9c546933e07ba420668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf9ddb414aef3c44d1708e55ba4b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743124ef835d9c63812d0bc7f7adba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230a8087bd5c6aa46b3d4162a1f945671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848fd929c0df276faee33b03a50716c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b5abd9811ce57ac90f3deed8235a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d7208728233c6c88fb19a28abeffe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb5826af2d7e742ce3207dec04c92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b431ba2d5dc4813849989b7610ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c1005ae9742ab3211ef0eff8f26ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f9b82b67f4f42b371a10f5e3ff65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8db074e2c2cb6f9d2baa38f8d842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b358ae1aa26bca543c6577a33c75f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55acc68948e07fcd2d6012d82e9a17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5920989d8d096a968aafb06ec8c47d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a02eb05ae3eede965fa0cca434a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0b23fd2060e4f2fe97eaee4a4f05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581039e1ea998aeeab8dd755f1f5823685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25cf717551367575bf034f6cef557686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2d6e01505edd6eca27ac2e1a943b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6331cba5a75d832ea737154226c9a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a234778e2b52bfb9c91d3fa736314689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d77d8fdd6708b19225de13d753e92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225183d492fd8ea1c81f1d9e4b6b3de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c78bebfa388b34da2ee9117cd42b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a6abd236a4f3bd99cdf643509f89c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a9295fd3b3bf483cae67e4424de2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8fb92bf0f54f812f2df00a456ab4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd9f9850509750f2e5b8351582414696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f56cfe5da40b4aaf012d608cf168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c94da47ccd5474f6fce8b4f4f560698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c299ab956fb8b3175104feb1802e3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d30d22ef7f723370777b945c9fd67c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c64236b3be39bdac76a477420b9d1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3894c393e7cebee25bccde359f6813702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc82485a66aa50b5652b10ba9f368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d86b1ee734bfa7910b4108d8e2f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9141fd7a84570bbaaabde4dd44643b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a82e7607213efd382ab729d42f04f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97257e41fe5a6e055b56f75bbfa62a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826391870b4749d986f8d541afabbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a04b6f1663c125cf3fbca078e233709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f736a8400ed611e58496475e73343f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af504ece52ee6979da1b6360f223a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b3ef77a350617ea58ef014471589712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a43068c5b1dfc2e5b5d2040836673d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f332bdcb2d2c7274a4fd9b125f0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d1e5e2548c7ae0ce0f2c8eeb9b7b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d2eb994d474f165f461f2c24d6be2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb84270ec26a3283c2263f24090363717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f97714d46f2e3397ac70947c4fbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06ea4392a73a060abf1c19825e36e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86128e3d57f6d55ad7b49aa402707720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d71f154b1fa0e4a0f6774af1db7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6d070e30374ea36fe7faa1f4d7dfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f01695b19cd5aabfce16aaee279e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1981a61c259d9f8f6bdde56b6416724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efd94c5531a10bf583c1e1e46e2b8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7eb348ecea43e7a824e257f8cc0a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862ea7870196ce3ecb09b94fe75c7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255188444f7e70248c33c81bf30086728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401b78fe921ba25e9236ccd9aeb361729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990bb07226c312cb1fecf0870b2d8db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3c87256a3e9ee7d94047e4631c87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0719a675a7467a6871f267c509731732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020134a9c539d5ff3a13903e70471d72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378bfe57b18668eeec58514a019d0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c918ce39f0915f5cb19b19b145658b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84b36a90d35847a2159d4f494b18a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb173ffaeb8b77eef90a0923f7031737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd03921e02e86f14a68e740c92bd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88611bffa38bdb82fe012ab15af45a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466f542902fa7560e026df7fc8370e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824390f187251e9a3915073f9ea4a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db31d72540689dfe165704e51fca90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab193690b0bd5f11674daccabd4bc94d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73ff3308e238b26664d4acbeaa6f49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fad2cb2954cd5b01a66f8b86f4307745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a5be4586ffd62aee2382f9e81f32b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35b63b079c2326f037cea99b07ec0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0147b7e5eeed914b2a9568522fdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42f3a8070fe4a7e264d7a3f2a25359749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab6696832db5c788df74edf6c0870750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb053455c5e652874f4b7adb3d78bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe31f72a45933d31dd1d203c2a8ffd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb1fce09df89073c1a999aa966cef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469972e348714a52e167a480433f960754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a64645ca57e4cad6365f63aa848b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010cfff051834653ad47b2fc1a7af1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869234d7c5e908b68298b1893e5e111757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a342b77922797d8a10a82edad9cafaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0215325cddc4cca51635937f0681b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb500ef70e126627c9a4b01e134f39f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6ace92ad969e15febb4b78151b3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3ebb0c882f34fb13e268d4c7111ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d6253a7fade7479e173624e127854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcba01b12c04d28a2340f9d980ca795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde8aa66fc0d05c8f4a5d44533860d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f69797269f48672c3d4a6c5d4c5ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca3511dc8d05a183efd86d15090a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fdd82816b500bb84e13a1181d1f649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687d4c9f2eb03b8432c4c85dc6ad2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ee05eef36fe7cc5dd4d1eb5373b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b361fd2b06d45d81f1fa95c1cc70712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b192eae53891d7045d9e2ee331e9d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5adfe0793f99f1770fa25674b7e8cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef3fe166b8d83bb748c177f0d2b0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4c03177756aeaccc99ac4e17ba3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb072bcf14d861e420d67aba3fa8c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926722a39aea91006a27536c015b635518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee413101563168bceba82f87f6cd3e9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba604ce3182268c731c6b197c560200d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158015bcb0e304ab940b44b1ee2a98121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb7ae7ed5d9b899442608ad5f5b7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b09fefcbd6559f09d64928942f1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa37204410c53cd16dc9bd97263bc9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bc627b0de63325aa300615ae6b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ececd944c901c3ff480c8052e9aa0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f8bcff891d9e5b919a62f4e9edb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba50d72e8cf0c6b31ab672d6097769328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f8ac0682bbd9e0487960b8995f9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea21931430c0d331b3ab1af13af90630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010d07b708328958f26aab1131a61b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938bfb06c91097e4ff11f733e5a2d4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247a4d22a06d494131114614347b54433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62180b434b279fc2dfb95c5f64202934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c96f9243aa38fe76996058535365a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12998087da51faec80105c901e7a114d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdada577f6dccf5e20b5c6cdfea07437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd2679d230dc50e35097b2972da1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813caef18229604004101d48cc7c9ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a763f3f8fac815b18034344940620940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f96f33ecbb4226edbfb93184714141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5c54b33343bec9197a39cba4187542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987569531e86ff45888838b4c38318df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249b15ef637843859f061c619ecaf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834308e948a90e89cc1f1c2a50ed18145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767481b2e60ff3ade09b225a285e9c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4860fdb215cae0e82272f4329b31f6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b71e43f0f445c5aa7305eacdc2e94c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ef8067de1b7c9e94843c77f066c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf4f03b8c299b8772da8a36f934bf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b3a44f8c01021f229810e44995ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7870df9743f9dd6633b9e3c30cd4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867435c325a75b00d19d63c770786953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ffe6215f42a96fc60f32db56f851354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b4a917b14c85133ec4ba1062dbf0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd2fd3c9f5d8332ea2c33582f65d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce82cc95bb09cb6d5f4b37a61c8c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe618e0d85eaa425a7671153c2326058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750ce282824c0148f47e8a03266be459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9a63b8c113784b9cebe2e888f65b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae1069cdcfd513242f75bf64ab42261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e645660dd04697b7ed9971960f4a03362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b115d096a8cf92a171dacf7e0c688263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16848aa7a301aeef17f474593718c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7dc1d04e119647a1cb742e4306d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669261cb0fa11be66093891d7afce5bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f6782bce1b3465c7daff9fc7661867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec425a366aa00e27aa17bf89a4b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e61aa2e947c525e49a00cd372f5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3ffe8e8420ce3bb49596c39daf46f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406fd5f2d0da257b09aaf6ba281675b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1662f609a03d329a06ea5f37a2fbf1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415effa2da7c1bccbefdfd49b5825e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c120b433a47d5f94a540de7e989974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c57483f4b4995483b68e8fe125f9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7159eacfb1e8c93c69a67fe64fd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de755fc435a4996a493bd65771c2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa16f50f1b30019d1ed4ed3a3fe5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c3141b879638dd00d30e0a9c87aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722b0be1f529614616cceafe6fe53380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5775b154063f62fc56bf04bd695e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a97d8c098b880da698208c54f65682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91b54553079995f7626c991b5888783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fd2c42f6857bab281767edcaedaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153d6de7a3ec48d6a736af0c2db1de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70cddf39d707aa203a2a278f8defe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7898ae6c65f3b1941f1dd5386138487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf3f4329297f0313ec1478eb830dfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b69779145e66fa3be2e3b2ada84889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c02bd2203b16ca9c80618479e1a8ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836dad5abf7555b96af9facee17a41f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25b0f1480d6a8bc307ac1dabe608592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb9d648ef413da111ff7fa926075293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b080be53619e8290a6d3a2812b967194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a80dd84a3236fd1c0cddcd5c2d6d7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc6f0862fd56467da73e392fbf2ecf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f554f37a97f8482f708753676a6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0367b43d9edded49825c510d7016e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e67319f182b15118a141c7046e0cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6df3bb4f9bd51349adf64508e488e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d2ceb148461055ae0b296f592f12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe82fd5ec28238a91846b808db467c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be5bda1d8d156e5341e15ab3e406d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da5b4f84359caa325f4ee72fc9111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2dbade820bbbb932054273881d13c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af383e9c2ca9b3f86c5f27cfbb0ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ba20e17cbf7820438c281e6caab4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cee99d76d57f9f99e413df503c9ca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84acf6e5dadc82399dab6532aeadbcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9be6176c753f6043f3f3c3130734e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0083ec3f31e5f463229a847094d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125906574fa240d6079ab3ed2a0307112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c3fc948e7ceff35bcb8284680f72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14eac718204dec1c9c5121ffbb562f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658d2731ff8102578fd0a86d9ff5053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c73729cad1f182e166f925100dc59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d5d149282373f48cee74c540bf39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e1c3a26e850d56e43971b15c491d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c050e0ef83c9b9c34f00b21519fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47983d8c11261065d5cc61013a5c292c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527ff659b4112f32f4c8b8c3d10eb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3f3b1f9e541d6ce4a94bc003a6d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545f2a1b5a42d95a8a1838c14a5e46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7923b9a32ad8d49e0aab8811c8f45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da94433e09739974beaf45c183223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbb3607932842faf38639ff286edd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c92a19078adc715a7385046c2249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322a3b88515104186c2511eb1ea4b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df46397ee9a0a8b7d62bb43b61b38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8a0e2f17af78d118ab6557e9ccb46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a998ce986d4cc5e3fbc5b329a703b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc51e829da2e88022d93811290bd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfcc047e3e76e28247341d1ea477c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa76f869285c850294bfc0f552447b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df32d64bd28e9b27d9532d39a95f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7989de71de87548e8ae8e3389853272136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201376d3e26ef731ff5ab4144cb84a61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c746439ca2d1fc4f11b4512aff7617138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fcc3c2859542c9fb33eb46d3ca946139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f73d0724c7b65032309f0429577cfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff177e3bbd93e142adbcd70bc8a3474141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d12f32284b569fcd53a94accc499b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7caf5ea250ff99d25e5967ca6b04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecabe8864f596e3d497b1e66476805144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a843fccf431ec9e8cb9596ebb48a58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a054f55b472fd4e19681e0b4e86f2b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44259146c560a552afdd3d315e395a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642203aea091c4712a4cbdb187c655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859df20ee8603eb8a90491e395d35c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486df79c9d4d8d4ea529168d49ff206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc4d2301ac8f85c953820d0bac4a28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1558f6812e6d4716b1f3d08831413152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72be789884aff12564ee65d4ab70a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826aae919000371c6e34d256395fcf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef014535554002c86ff6da7eb23a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23de352255ba78e1ec8b87a895d625156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d9b09e40061f71450914b07543c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f251caa72975d13841425c1074ea47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42205569dd999a4bb2722a86d5f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633563c3cddc35de91c6f48255b9bc15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95da20fdff6edeb748bfa5c6ca9ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9d3fa1b6866a29b968f05eb0f0f3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c806873085c9f3197fc3c1a3a4f57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc480b2f549ab146fda75f3bcc762ae7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549743f96716a612a86f36fcb131c2d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87a7a951d6b86088a5263209eaff6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067637eedfd5281145adb4adf4e567167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e84e39cb49008071c8b0d34478bad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f344a18988b6d08cdacc2d75cbed98c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42b55cffa5fc99807bce1aee7d35bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628038301d112065912890117211951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b68257e799dcf66b19def895606d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b910aa8b5f6812da7dc12107571a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d27597dc60aed664c38079f883e04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128358573130d8285356e09543192a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c07acbc78b3d48399ae4474a737ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8f4a88601172952ee6673be29141d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f376d6f3e9d4edbb17cdee857d0733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3c06c6ed40d448a5758c66538cf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c8ec8260b6633a1b9a96263698e9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bff48d796e37f53de6e1ddf103bb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78ad566fb8b0dd9e9c7d6424d0324182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ed5b5ff7a7f35f95174bb45fd60c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc05f7efd57f30f731b303558239b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a351e0ab4caf593b01975be394255185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff154d1ff432941357b7e508648517186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bdcc2ee5998717ca68f66db5f3e97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efdb4d17bbf6e7b1b560c0479dae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad9a47d45207c5121edd6e75eb49b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887cf95316409fd905a67e1903b7d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3624f20553cf7cec5c18ac0c054b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cd88d1b62d608e01d03c83ab239f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ac879e94b137e0b51d38e6459344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab35f0c5cf465a902ef2a53ba0865b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd584308347865259d6e417153db4ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd4cada6af1957480bb1ad487e3a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac451ad12d01135f02068c9784c8db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66fd55e0ed866a93faed1ddee626b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f9478fcb65a1f1ce582f3e4f7506199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1bc88ed4f965f89dc90c08a7968e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e17e7046ea11eb2a187e509b43452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeaeab364293e389fab8c2459336a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078acf739ce9e9ec4563aeeffc5d0ab6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b62e85b1aa0d245e5d3badbe3d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7a9615c57a2574d0edfd80bfd61c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e135a89032c05c97cf8317bc50a08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b16264a1a7325f90bf5e3e6c9f5ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd0342f02f7e6e3d0dcb5accb4db7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba33fb39a35aa124ae526ad1990b1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255808b9456039b4ddc87fe6f69390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bdb03f78265df70d9f9c0318c0f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1383612f2ffcd6ad3c9d3c7e1236d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cea5472f7984fa427052c8da3e1c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92047aefb1662ef00b0893a022a515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b133ca4e0f460c4cc3b929700d559c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a50976695b3ac0027c3c0177818e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286fd8ebb0d8e8aba896106e816aa2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188105de1ebc27930dcb44f72439a3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae60b3ce23abe387851dd3ccd8e76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306cdd8c4f786d518e15ace1ed5969220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b28aade1d1f4a6b47c881b6d654e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b88faee2b8b4e659de43fb38f7f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742436636ad97ef0660d709b60729e4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1257861a6213428173e6241f0ae475224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ff9352c76785d697a3c6bde97373225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b547a050872de7b9751727110f14e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6577065e5e8304b260e8fb980a52dd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c31ac9b79af06afc7c599a5c18b8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348e3b2f8eb839b0e08431f2fff983229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de6569fe3407760cb5524ca41c287230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836019dc1d3b519555fee73e413b4902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0deb0b6f8c348851f6f5359957f579232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4941b799ffe1a881069b753759b264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ece6530521a56587ff901b5bc16363234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f130396fbd0d79ca18fc6ef64fd2f5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541321fb1861276c43e05e4887e98ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aa43e1e24c568d0493f742261ba88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e51ba4fcab0c245031f5a28dd979d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c9c9fd4322b85c72c792023efff5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d5c71704dd789fd168d1ab2434e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8b9ff90af9b7ff6ce599586399f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc05b43140ebafc91fcd7c3fab20d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435655c3c0e23e4f8f0d62082b6f2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1659a2109385299d2527443b4b2e2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1cd35b5c7bce42287a759ca837666245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c4926f30588cbac21a7fffd9ec65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47fd1e2a0d2b5d3b4ed9e1211cf87e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6e6ae48a004c2805f9b17596c2604248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86804b490552b0bf159812966900d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794fa95041f3a64990ebad939d1bb43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da54c83d29564d490873325a13260a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd8ff2659c6b44ab696659940124a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819baf6f0cdfe3ff514d0b2e891da4c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea41f6e7a86d2240b60577bcef3c397254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f8e612c79df5a41e502b573a1a7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8c9ea3c0a5eabb25cecfe5a1e649256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142893ae61b33e5cbdb234e0cc243f30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2d6b6e97971f9dd0ef384f3d4540258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a4934d3b89edfe4280def4ccfad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095106747d56992e46584fb52fa1d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89062b572b18f34e178b7de2cb8fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fa4eddab78f6fdc37f55afa99654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0efe871b1de1ef5780a6f99c8d854263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997d058bda674ad51a78d12b59e80b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17518b6243bd8e713fdf161e38507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f826ec5d9c3356fe0d2932e3329179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242cf5f1150c76df87bbb6d3d7d664267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3ed6175e8a846e3686b214b359199268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c79b7f0e1c55aab09f204ac557b174269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb511d4a253e46c367c73b7f3a13ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c5336e2b2baabb254c994ac485330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8be3675e0b0c88b77309693af5470272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5301e1a40831a8b3b27863538fa6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefdf6a0a3872b41303ab55da3bb064274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf69265ebb6865e4675d4de90e0ac2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70d3303cd50b1c05cd51bf2eec3eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc93f95080e700f958f933504e2a8bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167dcedcbd454b92990c83f9cf37250278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2bc37712c89129468c2f89be64ff4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570f0c696b5eec1cd53548590b80ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ebe0fc5a0258fcb8a712ce3c4fbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620def23a7b177b56d20899560d9af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f644c71ad81f419c21468b7603d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ed4417760784b13f98cee7259123284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d545ea9abfe528b7b5eb1b9bc02f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4707bee59c2b82fe40e0abb00b9e453286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb64835cf45b227df46d117017c1035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ce850bb392f9005e1e2482ba773c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb1aeaecc7d9be5ce61dd56875e8d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79ceccf398e67bcf934a2a0de83ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55b4fd9efd6b0452a064619f2b1f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6223ddc237604f59c106baa2df560292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b51ff426e55b9f879d80da4901fe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fac542877c5c5d0c5e276f4eb487d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd4e4c01c791574913219f8e7fdf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc0bad5732388a74086ae75b35e96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5a59e50e42e239918864b8663cd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eabc336a6394762f94a9d5fbb62d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844267a0e3f4d102c928047ae0df3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff30f9b9dd721fe5bb9dbbc1c41d86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d61c9108f54df5be0e05ce3e131d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc8fc76d1b109c775d770c1dc7d6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dac6c8e7cace85d6c078f8480164f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613de9f522c8a6579ff6c6700526c31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6501af6695ce59aa536da5f2ece20a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff178caf1a3f8c4f3fc45f67edb384c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea62b2c1c54821492e633a08f1a81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb915f8834f0293ee8c9791c409de54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13496ba2e0049ca642684874beb00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0fa3ae324f55acfe9ea00da3d0386310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796b4ba9982cc346223c882b8d5327311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119846803c4b0a822ab3f1dba0ccb09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc440167864a9914606483be9bcd84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c23369fda9fbc1e9d560cb4a29927314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea903b2dcba88cf239bd21b8988fc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0c568fb3ab877d78ac78fa4b1ae3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b71ae2be2512ca823b058891fd947317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f4d5daa2f243e166340f04770b07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487faeefdf6e1237d28e5e2bbef875d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94b0e6fc78cf5b5ad5867987a479c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27d28eb79096e41d3a143c027b1a0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bb969f176d2b4a03367e8ac7cba7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869e1c6ea2212d2ff3c539f9b0145b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4265be426f25d6ab2a0d9789e9dc65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b58b168899cc021d40d78a9d203ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890c6784de9003526bc1b1db0c40f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618f59ff8406706a9b93b63dd1df4f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da8fb09a275a4b557434d04aa70ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6d57e2a4e845a61e3fa7c24a9978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50942ad709c22887fc2df6b219314c00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230c75d6b53afb67aa384caf5b946e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac651ec27901dbebedeb8ce71610fd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f59e1108b294e59e36f5915faced5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015fa50fbe73c674d9f6c883552182e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baadb97bbafa71ce967483ec31ed4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dda5122b1213bb96a5ff3be740f657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a433a47f57a3b7fb98a5b8dd8b24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44d7d63baa2708dd18ef65fae349e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6777c120f838501d9b4bdea8db01532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00736c43f8b2a701b9402332110429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d1476b719d4e1ddf7f4c8d3b00213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcc075f3a4df645abe8a1963f5f0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc26ab34bfb7399b9943c169f64ff0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc0205e0d2dae81e3f6ffa00320db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db72174ec9831f8074e8ae79d307c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c678b68959720ee62c22e535116be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314dbcbab6921825a0b9136a3f99fe2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375e51d6e36b4b93379d8c86043743348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321bcc90005f744783d60865ca0968349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05966b302f75f32a9aed64c1a7636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42dc7d3342f142288ba2bf416118d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a166058676c1a004d9ac23532508352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5015ef9af41d0bdb9bf2b99f5fdbb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0a7a3888a72dba90566a3f6418e2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0914c9e8d32da1d2d55f086f398e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ef641284d5a58ed0d4375b22b5ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209fe19d9bdd046c0af7b257ec05f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f615a3da4d5dff28757c001c7b57e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69de6e9edc9bbc308b8091b9d9d51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927603c7e0d8ed4eed87daf59095392360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16bfe837cee28ce2bf97e583571c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7087b7a11c829700e5cd58060beb89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6bfe7bc4852ebafe35fb582a27b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b01904f609fba587d9d3e6f80fed6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01320c4e1138a05cf7a1554d4d19afe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d9ba63cef0bd10ee150216267435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f14db2228f97a6d08ce23cd6f387367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec3ecd6fb136fccd98a653c6f1fce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a308f2263d8cd227abba155e03a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc736508cdc28ff8def4690eaa07c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44060284fc99697dfedc69f4c14c5453371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce21a8ab484b4e2e82eb6b07d071d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988397bf9db41e63f4f14425b4e4681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608905c6651f91080dc7993bc31142a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c310d8ff7b2b9f07a63f12535f61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd8fc5fb1704ba995094de7d553a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38c6e402e0d7ab7cf8bc10e386165377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc77fe69b91b75a99f4364bdbb5c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e099f770e00498ded39b379253e5d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889dd21d74ca9cd790e7596be98a1da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375c914d0cdb7e561733e613a5da3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e42fe8da92ee4f160e0c348d4ef20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d88a41992f9d8ab476aee78fe654383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3a2622b439e88fd497159d5fbd98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e3cd1e0fda43aba7efb6a798dfb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1a813a87715ee583fee31591af53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec157ef4b090803606dc97b17470fed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32856f00d3fa5489c450848df5747695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2092aeee9914452b86b73ea3ca660b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d942843ed4dd6f95c3b2f5e02ea8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d163e1f6255ecd62f7978d16375d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d14516898c3f487f5cb1fc970f17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85987c519cdc2be7cdc23ca0050e4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381a2b708d01c3168735448d97c480394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212e1499df6b5cb3e6d4cdf43bee9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540d43db1f83e78ebacca576c947ca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f574375e06455eb7ffa098af0fe5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1743fbf5511a2ca9d3697048e2966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d7c5d1e87babf754500efb498b514399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e1ff7133f97bb53ab6c2a8d57156400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83615f5847cf134b804c8830621087401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfcb26d031e799483bafdc59057a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875bcbcf2f19bacaf81ed9491ee5cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de29916a55fe2ec566cb484b152d1b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07d73bb60a0f0576151b69b431203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e18f69530e9310892967e2f7a4ea10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090280ee5cc7444573dce45cdfb602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead295bf0f50083e684072a5841ba230408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21949f212ddf4ad2647d5982a6a0acb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551aafdcea34afb694c2ba7389a889410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e509597346e35e1d62373a4ba8d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f91acf0397aa1b663659740a46cdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ace1769cc777ed2965ed36ab57fb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036a031adb7ddbbb4daf3cfbb63d9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f929c8513eebf0eea0826ef695d97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b7deef32e99bf722df67cf685ece416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f4ebfe96964da0ac0c12cc1ec0fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27d9e390c068f0f1313eaf8f98d3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc58b911359f1ec696d91524233ae54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0326da56cf67af33f445e03bacf1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873bb4f9150b467d604da87d72f219e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b8ce7920e69e0538383fa2dfbaa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245a33753e00a32665ac5ad5cbc97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b12cec2583e3436db4dc368581f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c7f2e07bf6b456b7c8d4ff06ee562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e6b651fc2c4962d6779c065fd5f16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a75912509ae0ffcd30976c2c188dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692d46a109f6dcce0b0e8f4ce4028f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866c1c8e09c78aaece54336a1eb1f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d58c983201322d0ff2341ff34e321430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde0b376e16288129647465d56c37a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f4dabfc1dbb40158fbf5df446c54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a555933a77b9cb9f7a65cc48651ebf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec3365b954e69f17cd6398dfa1434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949c349e069abcaabc2ebca694686a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3b1ca096a0dd690b369a31e7d796b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229307e36cc40ed2df644afd485fabb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5d041cbb05c2be080a92a0f93cec9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07045a7fe063313d06de9fdd3524f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb4bd89e8b79b106376480138b8f4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92709d129e54af146ab9b3e833f689f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9c0f9ca2acbb39dec451e1cd3f18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f618fb547ea5b6e5cfb4d580c902c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67acedea30095b9c887c901e95298c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76471a7fe89958ae3ad274f03f34148445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c050b8f69811aa45ca555fef41cd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a538e59342bfb6aec8bd3a2c141e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b15a1caa3dfddc8a5da45036d092f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3347960a2e922a7162fa9b5fa7be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64490ebe56dbb29805d46cb86884fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9166b358edd2a9930cd580ba2eb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8ca4061615e323cafb2e4a089cc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111c0553c2845ccb05cab0e590c811453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec4eaef5df3c8acaa6ecd416484561454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fb487fb49fb5469331e39947febe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737f7bbbf15706cfbaf886433ca64e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c4c2448f992ce08c826c59c54bf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b652cdbbd84800d4d06f666fe922458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba169cb17956af7a76f39870de566fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb449c7d3ae76406af7c43d362be5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3c7eefaed2a977a338ffa63aab72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b801b19ce14b9c092852d95273c5d0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a87a5e85f5b7d0ffbd74cca02c1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a316e9dff0c49e7cdb965287624e35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08094a157d9e68ceac7e4224928fa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af498b1c200492e07692c6ae224fdf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b568a64cf324f1b1b8841ddaa6d664a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8ff033d5a8d4cf302ecd15204a8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413719389baddd031909caaba9a8eb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1687fb3b53023289830b84b0929f3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d90807f2623c84eca29495be3703d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a7137c8f4a5a6c186208f7b0db1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fc9cd3f1c4bbb1ccd91c30f93a9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a5ad44f44f8422ed70364a914e2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370e77a9b84a32126e9badb85408b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0891d6edcac1a265d35fd6ffa380a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10ad039214dcef054a57066f46068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88eacdf82703c83a636d7b4977a3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51abe6fbff9c3e2abfc7de7f35d730479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d195d35729ba78f6ad217280afaf20f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461abe2f7a2ceaac772923b34bd6c05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f9a22b66af2a3a99da72c90ac8d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6c563f33530b36615f85a1d6d029483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e322f6fb23412f9bd8f154dd50720484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad03ddc51e1414244fd41e503ddf87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868296b710399320a02b72b45e96d095486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f20ea181597e96bc0d6440133e406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab74f910529aad2c70d6c3b7b41240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4a1dcc2af514f27a05e0fee576bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d2bc566a8575348870c4320f2a2ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5983832df638e4ca8228f337e295e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a89bab7dafdb84497ba35f29e69cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea31e078941abe3052dcbe5f2d13c8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ede7776ef0b0070ebc9dc6c7dd5f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6ae6093b7efafdf765afce89ee89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276aeeddda82af74e9747fe6259ce87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87e32d0517bee98061880d64d1463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e8f96cd36c6c2d2d6b6eb5f6a5a39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c917987fb77d498940be40ee0ed8a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40533a9323d88c141082d9326bd74e6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad232d82199baa67773a2a8eacb5a52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1073e9086391f27822b5120bbd9826502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d78d02f0219a5109f1fb7dd4f5f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9fceb40d3b8f89ff7542c89f2ac7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04962db579a5f74db7b99cf6cb5f7953505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef617f49e15696221d5381ae6d6a65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1ba561ff4d6cfd8398784bf0ae050507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d8da18bd1b59633b20b658c7eb85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cace738c5cfcd25098f4e7cdb9073509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cf800d3f8a8bafab531a7a81e7e17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb71adaceeefb4851bb032add04a86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ed664921dd0e57d601a89b992dec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823deecdaccc441b220c8438257ca11a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43fc98e2750bdd20eda5b598a0bf01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236d466d02cf77dfffe214d33b9737515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8296ab9e759a7ee97311fe28226b1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f7ac58c8b0e6fdeef299ed9d6bfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b0294a8d4165b119fbfd1d2cd2a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ad900b8eed52e6803d759fd193cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e61e23292478d786e42fafb99d54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff40df8d32851c90354260e305d092521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82b8241e50eae89a1cb2ca7e128c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f45ab2b42f6cd7b94d7a02c5e9fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898166472270f3971d834a96dce6fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6e40f27bdf84204e3cf7b2c67e77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253803bfedb7b2ecca585c0e7d2c678c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93b96bf9af5f8411e2857ec28fb4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07beeee3ca50e939d4341034dc49d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f567b3a3351dc87cf91f2d60bea2f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed6ce38fc66a2c9ea68ddc910eea9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4852955ebb7fd85b7af37a635d0de67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cec729972c9fada60ace12d52e382532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a16103805d0c09c4d2144f399d70f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c134cf4597205034e6337f61df47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d552ffce3c3597895d58ecf51d630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fab844bad4fd5b4a955e828134668536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135368a3d72d70b4bd62e7f63cd112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db29615246ea17cd9ae639b43d8a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5cc16fd9071cfec6041addf16bc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d141a5a51850a1fdcd51cd2145754540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4963ee7d979c4bce2f15e27b9979541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244b2a466fee32c2a9ea322c34659e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250338cb2df4e08d9cc554d72af58127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57872663c02f2afa7878c57530d58c8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8fa2637aa122c3b47ccc529f7fdb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95d7028f05f973781887eacfbd225546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127b15f9780e8b9f9f3ac6c0518031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d708c3cbebf825b6e2009b7a2c1990548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5e2471c0e3cab4696d205af787632549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48f2bf4198a62c6ef14f1222c7558550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272e52c5f3a0035adf1ecfca4be9e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb430d6b300631a17bf355a3a351e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3290cea39409adfe9e471ac515f59b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1765f48e889bc6660d92ea037d0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff3e23c65c7691eb44d56799b9790555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673bdeee7926434b8389b39e807b0d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab28fc677269a194ba6da88807061557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efbf6614df5e4b507177d436f977a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3bfa4e9bb7504ace180c6bb7a7e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e715d9a2c43e6274da8eda7549821560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b916d3602634d529644ef16f1a2f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97d79191255c4aae3fdaa29f66aab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec2fd76345fb4b14af19766cedfca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb879305d74c263873eccd656b2dad63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2de6d3b84a13a12654fea3d13d3f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1111c3c9d4bfe49bf5e8bc065d62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5836a99d38678a1a5d568a679e9fe0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006768f44a6a1379e66d66d44105234f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3b2efa07a479fb04f2ebd46f857a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82e0bac15eb3d8018ef42ae8ce34d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fda669dcd315a388a99281939ce9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaba10271d0c26c5bb4cfd2140ec63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3258dd6248a093a7ece9a2ef3098573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e0ee44f73769a24789195258451f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e276920a24dc6cc55fc9e7cc0da09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4b6ae7ab43a4ac0622bb1dc48a5da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f394cfc94f148ab8ea3c1645cceab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac66f3e1750c90b62f1c2fdab9859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64e355fae29edcb21a4b4272261e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353e9a6209d1809df38ef0391f27e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98bc6124fe9a02481e14e024bca26f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f9b027d50abfe9db3ea939c4ecd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391414f2755905a9c521cfee307779b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e822fc5d43f9ffe03469310501b390f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5825c2cdc310f0cd4420ee497dc22a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399644d5e721171cad718c206b30895f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac0c563671dbd872971d235979e60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb704b9a06a612755cd19228b2f78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7754f2ce699a27c66f7d98b3ef72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5f671ea816ed435739682178552ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08382b84feae71bcadd1768eeb5edc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16be4bdf0aad4e1d0257f0757975d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b7f2face48eff7f704777b5d1643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7ac5d59f5360c5472756e5bfa23c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8903740c6b72c05de2a017b2c2476595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8818305470e5ad0daed02dee457cadf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d594b08d32e7bfebc4fd11a572edf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228adb9492448f23f0249f488149aa49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671a54d2a460cfd7f19140c681f4ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdf1d7a741fa7a330cf122ffa4a11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40757d86bf44bcca4966fda85a694db3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db12311773e6ba8f90bd6234b764dd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32aa5c6749c1d1ea0e09f2f231b7ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0dd37b63a1917cb16775380c68bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e25685d97cd8949f6f6f3a7756ff10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1393f819a8990ff0aa10f0e946751a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d45ef76f729ef09d388d2fc91020f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd4233bb866ea0d55692733cf526b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75510e8328f50fef86cf8b4667b3822609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278b0d4e3a37ca91da17e4dd79de04d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d95a1ef92d5710b7302f44254e058611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b4ff9004ab58461e9ee99638444b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2314ab8b4017ac47efe067c85a532613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640b77f97bb0a18ac8682e2c758aff0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b1ec904c97709f1832a8918a87d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf415c01eba0d62365a6933652c19e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af8a2b7bd635568b7125af3702d7e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243d06235d5d723a7b96aeb17da018618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0a02b9dedff793a1eb980e37e104619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29235047093c78c9f7d5af79d9f48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b708cb1bfa72d5fdc1c64cd368cff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf339d36c9bb01759af29543c5001a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b489f5a5be05c31c7f060dda8bbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda3f781182d5f2e46056e2dd548405624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0f60fef106e8d7483a4dd54c1a4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533106f27ec0791de43f79c44ddcf9c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06f7433920f81ffb14a4c1f360309627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045783daa5ef67b0b3baf88ab66d34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1bc41c460b2c474b675b6372947a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3be0631146ffc1944110c567303d17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de4c26fa859e38c6692ad23907d17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99e3fe9dd61c62008399d2095257e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdd60da6ccf9b9e79795257b2d40d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1884ad5ffcdfd4b08630722da6e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf9494669bab19d3ff4a804098875635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e20f57cb20890c67692dd0ce149b51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf4e0f10dd7225c3b1c0056835cbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6eb59d5dd66cd1206f13d6ad28a51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38dca8e3cfa40a20432200d987594c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae1bf55a9865a0700ab6acd3cc48fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0e2d392134274cc772bff8899198641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc8e526808c0f277dc1a71f175cae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe796c7302a0e738429b454098bd65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2734529c373ebca467f2c4602e39f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ff29e5f3ada5e27d5d7e44523c8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893d9771a4557a1a7bc7557ba296e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29126b1a6a081e353e906c0b70cbd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e58e52a12a7bd1e14e36b0d7e6268648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a8b518e329c45751168005d96a75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9d678efc61f7bf095a4d175514b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665e418ae80a782dfd6e519807af8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83991e26e06ab90269fd15086f59c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4830df8dcc2a614cdb4f160a63fc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f788705b69bc05608f44d33e3e812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3066011085f6e23e622f7a62de8628655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e98164cc76a41da3570f5dba618c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a711eff2a667cba37fab09a0b827838657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceb5ee2b8dd8648a8798d60fd9a39a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a3641e872908df23d5b026a454413659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae702cebccd51ebf35820e1aa3543660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3032f16d0e133cae78ea12afd36687661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25209c7b0758c138729038af68e19c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b650ea10bc9509e7682c2501cf680663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20ea5fae3cebaa8dc841b049f8a731664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a00e1ea37b8abd5504dbc1cd6d54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296613c952fa21dfb47292d6f704237666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bcaaf5ed8f2e87cc89b1b65e1e032667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5621a33d9b9c16952c14a7691e6b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d00b4680e74e7d182226692d8d6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3d0df3d962308cfe8fdd4c042ca7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc81e97bb0d06ce888b38e1dd946fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9922f3091005a86a5b19b4923b469672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5b5085a12195e44ee4e0fa8ead60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6386fac4b70a6264b651a61797f53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b63b070c37dfad4017dba204922bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b176dcaf47ec7dcd1b0d13b7a200676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc96b91507f35bf8296c89c8c3329677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da42c9316f7401d7d83298b6b6d3a76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ff71ea8273b2f8a7c68a6574a3ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79007e9b0ea46743d20ddf6067a145a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a2ea16a71aabefb1f9483730a341681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630794ceea840ca434658cd34a29296d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce97c51386095dd996f989f026f551683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403bf7f8ca87e7c3b4925024c6e697684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add941541da0fc350684777c8e4a23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f727b17c03295ea743157621fabc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a4a40fb0f2ff8335de4c1649df46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a08a4ec59acdad0f00d1280dd0f1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f6bb0d2cdf27ed30f1cdd1fe489b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e26c78563f6d994fd71cb86961c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d031d7c5dc218a2d03f93865831ed6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635a3a69de0eb0ae629d1656082739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1bdccc7d82491f30a28561857aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ad21719a6498dbec22943b89d541694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf8f8f6e3cb3dad8760b5c5799414695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c12daa279ba52e5d62ceb448147f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba021beac37ae122d214ad08c9092b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557035b067643fe9fa3ee6e76ec272698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3754e2ceb0070a8a7259be7fb59a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9fa2a08a27d82b1afd5ae9f0f8d61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633995fab5794d805aa4d94f9ed30c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d82db5570b0b67eb9dd4b9759f397702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9165e2dfc8ad0788e19b847034873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ed45c1dc51cfb7f538a075fdef94a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730ac1433ed55701d606045f443fc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3fe605c4b633d6eb861ac1a837802706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5743c23dbeded713393a586a454ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1bae20be8aa75c46d8c02a2bd21b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df9fd322e188003139510a65093271709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bceb613bbc20d6c8299b3491c74b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea51c6eb7a1056c2acdf4000d0c99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e9d0a221252e5e51023bbed7f348712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ef65d64c1e76867e81fbb7a524c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a188603b27086550f3752f5dc09e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bef33dce16b699d6f1fc55560c1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e03e0a3820e8c575113d17ff02fe6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612718e350273fa176148e76d0ce3cc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5944f33a7edb370faa8f696c27dd37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181688f69af015c8eea674c81abc8e3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cdc5af13c7a882531fc27c0348586720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833e92bd42004d7ef0a8e19929c834721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d4595d5e601e3989e31e33d8de4d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b1b42266cf24aa1b5a8d603ee54e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e1a09905357b3516fbdf94a19044724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb4c1619e84c302914e60a4e8f560725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902af34f62b9a53185f9144e51c90b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0bd5710d6e43296cc55b6ae9d71bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111f406d16cb8c98050f806da9756bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768d6d11525a6056eff26718a531ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ca6a0b3c5522295fa9b767067b53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77882bbc936f53cc2cf2e768ee68698731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c9df5207e20d8070b2db40895eec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1ddfa16b52aa53f02c2a06a6f450733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490955980c9f4d20b7d4a88eb818af46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885cbe542c651dc1e251dc24f246906735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee082f1fe3e9f8b59f789aeb238712736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe6797121747a9a27d5501bc8a46d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c91c1177030f27473e26c3473242a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee838fbc16670b7f110b5f6644273d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf95cb8f0b75bd1d57ee56275e4dd93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314cf67f5f6ab12bfe6c63beee3dd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdcfc57c0c0509f233b71afbb088a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec88a01ac6f1edc4455372f1a3631743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629891f2e14bf838e52995bc68594a6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870a86ded589ff32a5e663944063ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f214bfb0b957fb3b3e9ae2ef93d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efdbd6530dfb4bf31300ccf90cbc9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00637f33eeaaff747c92bdad69f158748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4606578dcfd7f605c0c3ad55e7b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4f2e316766af361c57e2cb9747a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20ebe3d940b881a9bd24cb3f3c8b6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3b31236a10a5f791fcec67caef54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cfb87b57387b189a160018c589a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394205041e237f62eb3fb77e79ec2a39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e09856f7ccf3de156254142fa6287755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac6be13053fdc6ee5b720e6e06e426756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff78c0e0b5e2e8d955d01858850a466757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cbe466b3de62e85c8b4e319234a69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe096c9c14852e3327a0f0d8dfbcf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>