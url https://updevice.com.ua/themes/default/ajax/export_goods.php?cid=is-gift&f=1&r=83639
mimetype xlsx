--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569648f52a1b3c72e979c90ea415ce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71f5356250ac92d218ebeb24ef85b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0cff65e3b06aa0a29437e555539f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1dd55da1bab833cbe9d73e50c3fe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f3e9d98e0f78bfb7b56e2f76386455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db20e18bc7d82c6953a148781366f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554049d2af7a9a2fadc7313b73f8ba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637bf3dd76059857facf4d3b5bae2e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c4e2ab718912cd0289f0d355bee19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b75af4c3f542ce44b70bf2973a22ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5146fb8701f0158a29c7d5358475b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dcafb3cf506f2cc6498b6f5a3a83612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a28820358aeb2de4db92185c5c9df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76a8b7a6aef4288927f65e1632a2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354f0aaba9eb7628344e7dad4d2c4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc570093ee85400a3ae210615b361b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72667607233f2f5e967ef6075b87f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9aff32c77b7b13b7b9f9207b205818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290cb9b12a6a710155fcbcf68a624eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2ffde5d3535736ac3447a6bc823620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a1dbef8d7052935a873c5ff0aa5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433c20d6779fb60fa192785590fd5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76600a5ec6376c5217478dc433f6a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083476d006253b7105e730bd2e5591ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca35e1e0aac87c4d235ba5a9421a59225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4ef792aab01a4bd6fd9ac569eac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb699e2d4f19afaad8e5a22042dbcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a456180534854b6f9a746b4eb7e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b4aa95152af39685c0ff4ad89f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e607498721d10a9ed4ae57380da030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89ed6ccb05aaf43440f81434cc4a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2685a4b597096df7e36cfb1faadd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6852826e1b8afd24a5b136661b3f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b7b1488954859342537ffa724097134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf32d808428d51edbe59548be52b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b4383879a13ceb4f2a883448d55a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670f15ec9b11efb8e5f89ed6a377a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd85423dbfc6df17b36d759d6c597f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29de823e85c7d3e91c86ff38a2b064039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29b3fe4598284f5b457fe23711bfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319185a2d105e130150c61351ea2a0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4159042b00d81822b7c320c0a85f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63482e2a72426ea9997e6f36dd0227243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5dbfe5494adf443ff6ec2267cd6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef90f774191eecb460eab2b818cd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1ffde70d35e17245d28f7d9bf5d2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5d254caead9f6d9a12300ee2599247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96bf397f2b05d98aac0771fa2a81348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01a3fd8091faafca2926ec4dffc2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d555b4730bc2203f21bd92bdb8fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3430606692d59381c1f1ab0e98b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242b8721d4d2dfa0bf735103230ee452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd39c7d45e1075ebeada6a7dc0e4fda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33711f71a593bc22cf86543e80f75254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485276f546d23f66411840a519a10e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e1b88cf87845a875f61083de9b1ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88a1ae0abe3cc593627811423fc03457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439bdb6ac3c6b3a7191756b1070a73a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1165b1c9c21d5f8e7ce54183ce4a0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe5b01e22e5629494c851127e4f6ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037131304110cd0a1880304450804d3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3b5e1cb1693377e042a2e02cfea062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad19300413dea696ce3d540ccbeee263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e73b36d7672b34d7cc6d845dde4d2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c770ac3de26a811386e955e0a87a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1e3ff63ff431c99fca35b4031bc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c66d8672ff5451a56cfbc50fc21567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5767a2fed872b6d9eab53840f7d38268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde4c4584e74bab1e612d337866323869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e5f4e42160e1462bd8a9344278c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e605b0688d99472bba1cc0c9a7c9e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968bc901cc65335554f27c2c65d88172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb5bbec868a8b25c06dbe9e10760a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dac85ee599cb7ed3b5035a7e5550f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538588390dc7d2d07077ae647a8509f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb7489cac341d9e6d53174b78724a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac345cb5ced76b4dc7debbf89de4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d215d64489a0b97d92f8e02cb98ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce2822d06206985e1bc16aaeeab9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c91e636ee3531f044bb24a052ff7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235305eda6f5e4c9e50f68339c965e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b55ef73beb326caff5acf049dd4ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174e6df0042b1eefa42afc63529c8ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ede281303e3ae152a919f5fccdce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbafd9dabd40e0718eb5c6c62f1f1c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96198c0cbb0ee8b194a1dbcafffa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde37c2ff2eb7413cc23e8263d589d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4216b96d9c40e16f0a255375c639a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772220e74a3524b06443aee4dfb20489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479067dea8a51629bfc1386b370c7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84571113832408e1a5dbe29dcca9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374142ee0d1bc24b590fb5d279dbde792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d68fdf046378980db650ad1894b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96750b28f6d57da1fb81d63754ee7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c88dcd12819abbea3fa61d467a698c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3729cf0d670c0c05a3e228fc363fb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387c9b2d712f9ae6d573e5f2bc8fe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3395e0909209810ecdd4761b22f24c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0a60b5918704c39e025aa8b8d41599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24915a995b5bf616d6e056319fa6e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3e357ef821cfc24032abbf1c89e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1a204820385389b5047dc1e9c1ea0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c9017f6fb7ed8e291f0be0a1decc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb7f4e9e024e033d3406111aa9985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e6ab8f6166fd9e520a0195d1be9bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d82904fe445f228580d1b0eedce211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b679eb78aaa1a4da70457a5a94fffc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2b058aaa6ad2f5fba6b3bce1d78e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeabee5650a7023686cec010fdd2e58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426212c3e56b4d79a813791a7154f0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1b8672a9aebdb897b77d34db3d84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd84d14ab646a9e5f62056f9152e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665124e1f451e46cb15ce22d73244f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad53d03517cfcc62d12df8f74e6843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0c9f274615c60cc1e0c553cd5a18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb89aebbf335f26f91a2f11a6fae298116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69134b1860ef2325305beae258e41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d888276a6a0b79c1490362badbb84e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5378d7dbfda48fc79c859b8ad24b1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c28d4c57485f9575cdc68215e2460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae5465ec52de12ad95301d7d64090121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5e666e191b72c34582a918f6a0d4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2b8d5af51ee4e011f058557ab2909123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f383f5223ddd5a543d773925f39a91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83eb0501ac489b7aa5a01b0e1332ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462927e3705706da0ad9eb4424ec56d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6b1151aa6bd52f9b4cfeba4ed8a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb9eb88c6aebe08828cf0df34de284128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951144d02d8961ad65a897ce5112c096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7aad218edad9b60ce763ebfb8071d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da176b363f2e758b47a8668b8099b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d167aa05be9bb0aa356341008d5398132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43bda8f455ce687972cf662ced12a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8142a1c2d27b0d66c38e13853c33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68342c836b614afb151d5b9b5e912135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a45395cfe376df5ac8f0af5d001e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d173ecaac52c929f0884c7e4e819c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32ed59685e1f93d77e9ae0cc31290138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc010372a92fa7a37d56aec4cca8087139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318e98b9ce39a55dbc2ca661fec809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092167755543590f0f90af0011cace141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de64b629f615103e142277ed135cb33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6a645e0fc79f097a8798e47d7987143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05711dcf16cda83e708b413f8b6644144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcde9707ed2571572c7d06293bf513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f1b3ac6828a2b39d2c73cadad09e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b4291532529b519b30acb07a2cd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6a385eed7f30c44f671f2279e9ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84389b38b4c64daa7272d6e8daf4254e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b8c4cd070dcb0fbadf2f3abef35b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcdc040ab1f4ae406dded9cdbd7eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b098ff6a9d03e99cd7afedaeb47b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c867940d5b16e88398dd4be71a237f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11aa4a50557edbca25aa1c9d9207ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbe5c8b4bbdc03b0a4d051b87a2cce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff4e6d22c0a013e135488dad73c25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eafd92ec2a6bcd01bd3ed36b875a9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a198e08e602e34bf35ba004df33ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1ee1a4d4c8bfb40d7fd7c2233de8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df2279e9383bbe0b1ab8fc916e5a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13016a98a9cc13941d845f19227e49ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2868926f6764c756ce1d00913822162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ddb3719eb01891b8407646897dd40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba922e7f4b6a72e43c899d63a92bed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75089f95e1d9ecd9ba04ba41c01d5e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f080da3fafb9cecc0267f69336d7f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467a3340476e523a34a7b9ce8c8e42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935347d51c904e792b3b20d54af0e2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0490ea5c07ba487dfe2f21887e34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a625515198f3e6fe30179afeff1e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee6f1ba41dd4444b71535780ad34c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44b84485d49db290eb238817bfb7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf052b14b0bb551de73101ecab6a54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd99a47d7c90d0e26abcc32c611bab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4747eacdf5ed712e7844b28392c8c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d879d61b261407bc530d3c9511796176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbe8d0f062de968e4adb118719cb17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1691f0a13d41663e6a5663fa91bc3e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e3c3ded53351a855c51de27f33bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb55fcb42303a8c64e21f5f9cf45f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec25ccb5579424a71bdf83308529f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053ae4867df0c7607affbdbe753591182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1bf204018aab56b1ebc883c1a4670183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2124aa10402ce3301d595138900af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97f052ca393fa8eaa1c8ceb6ccb49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d669d87f352d687f7d92d6e7cfb9fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d61816fb6a73807dad10a22e059daf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4872a52cd09b5ef595a770ae080ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7481cc25b607e603501e05251d00f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffc366f0d4d0795310f12980320e33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69653485b8300e81c280217aae36b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2427878be38e6f6a07fa4a8e8d6aa8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f6435dcf0134c7afc4bde9f9d226193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69614a89d8eb96014369d0eca8d3b20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf57bbc21c49ceb339691548d9931c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0416aa38ef90dac57269f9efe4f8c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c628b78797471625764b4cde71ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38678ccdec6b76356706e39e1a903198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc31aabdb1cd27be710809a4a6183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74763588814e11d1649fc1cbcf681b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845bfe5ef3de27ed13abab151b60097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003ef93b439ade0351dfc034b0b877202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d7900bd9344fc25a2b2eaec8cc30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546548c47659dd0dee4b0f1ccaece9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb19c876dbdabe99658cf00db52af7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b71517ff0db682faa4a1ab9df3be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf0f52ca22897050f463a069d648b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fdffc912d9f13016f511f818c919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991df12c079e286e06bfe594cd06ad5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c1188c91a1db46372bf676aa27f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5378effb7190aeb806fe0bc07cb75f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39cc64b9b65e817fa77c45f9dc891212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218455139ad991b1d98178395872bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433da67b65f380b34ad1a36ab49bea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f8a7c5232fc10aa9542c6c75bd96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2152257235b59c8ff61ba7710005e70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735d788aa8b0475b9da70e339af747217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a03e7bbabde8288ca8e0e538c313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70969714b03e021eb948262c8942e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e19eb1991101001866fc0e579c035220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d38f428a054a942270c282b6e171221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e97b25e23fe56beb6a9564378277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdc0a28b9234a7ad904808449a843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e571cb59ee09bd2fe50bb57531455224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6baceef7e4a00286e651fc7b14560225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414bd70e0471d18bd8d3fd3c8c5927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ccbca128e468d184f8999dedcca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b1bd6605de42858e2aeecf30bd83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248931912dadc6106246a4de0c975c20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250c9d0b64ba2f7f5c53c55fe53a7ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b847afbc60b7f2a34fbeebbdf2612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebceefa1a7134bfc313f41c53d536ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf55d9e3bf6a383d9b4bfc8edcebd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553708f838cf50ef6cae29a71ddf0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1067c452381ef6061afa1f47c3f537c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf46d31a69cc37921109a8d76b1e28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682ac822ec2341245f8ce151d9c118237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd5e8d5eb31a5dfe71463802559b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6faf39c5438de25f1487d9543c53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d947ce973d6bd18d870eddd0437558240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b7f52d66de9a1c085911819596b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ec5f6cd58a0719806bc73fd7f96b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d0744e8a21ea303c60933f48fb3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1b0b3d6a18b628498ebc198c5e83e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7491f5d689c42e4bc7c58c0b36bb72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0987b95cd8ebc38dae8eb95cd6f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202de5e223389edc5032b0d45163dfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84584a1edb7c55f7aad03d0bbb6660f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d6696e91a86bc9999e94142fc044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb9c4996cefa26ef3b6165ca32ee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55a7f0b3b34430061b4cde09571539251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d95e1e4de260258ff652bdfbd4a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e9598a389be33e00c503e3fd50c72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801499f82f94b7a143ec507ddeac95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d8fb5d58d8f688919b5db0ed8401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515729c7329b61fc2b6eef3c130cca7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098d42e23e9fa0afa273103a2b2464b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe428f25d8649ebb9488beeca51d5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685e24017bbe47e51a2d457628d420259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d8ad17c84c1c1cb864049fc1f000260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef01e919c95c9bb1fb2118c1a930d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c1725bbaf02b648659a471c6e3e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a63f699a8ed4a5b3ff7f537c2462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cff5930176e605b62209ef46b4fc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f013c30c2adf2a7d7d6c8671f56af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a46a5c0823765bd8dce43087ac0c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6366e63c1b9608c98deb3d77d9487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd8e5e549a11133ea4ea23c9be8992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081e0036b29014bc683ac550953eac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3227b8d0d08b655ffe821bcc2a394270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611f2bbc6a45e7e605210e4063fb87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14451a3cb350d0d487fa9092fe8d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d27891c3044e479f02f3a584daf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235430dec79767b4d8b015fb2a8547274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03bd2db6ebd9af7b0a62e73fd334fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de3e91c801b87e008d0cb5e5ce5f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3ba3fc51d03e7641f31c867f0633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd623f91200f97f7f45729cd7a12924278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dd33409afdd0a9f3873d39f1e50de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994718c27be116bcb2d5a3e55459d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556441c59bfe3bdf0eff4d69b21eab3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cf172ea70524c20950f9a996d8ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2a4700213f238f5f77f0d8f9666b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163698a14d255f54e61397dcbc2c649284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10dd19a5f8d6c6109d09cae72b9378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4578427ad9b7294531cd9809fcc888286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfb4a177bb9323914e7f236ce16e10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1728cc0c65a05bc7e5db9a42cec5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005576205a03f906984926f26f6390e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6797f474114c925661ffbd0a216e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7923c6eb643218cbe269d9f166c1a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e093415b19d15af4685f8fbc35e41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97853facb6788966a779550266c95ad5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334bd42e29a68fb049c6f51a6265010294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152bda5f025184a012bbbf590163a2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6905dce5ad6bc192839865854d3b0aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e63f913c70f4ec3bbd2455bd3d8e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c857b243487b459037c669303c6d90a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf75d879509feddcc523ac0ad691c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc56e5f0491c0fdc019d3f49302549300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9601cee683b1f00747f275d20d3c08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bcfddfd1b50fb3a52cad82f440da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6959d78ba547d848074e84b9114218303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d934793d02747cac884280fd8b06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c25992ec4fa34ec83694ab64dc4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ddb7656045f350ad770b5a61f50d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056e4bd57e578bc340dcb2490bb4447307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3243715edb966b9b4166fe223b8d633308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d3bbae43289b2f590aad6208d8d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf16b08ddb626dc47cbee83abec0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd256905ca31a829abed416f51a72b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c703a3a33bca1bac3e0a176c609bd08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac72116e8b7fc31936919bbf693a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570915d1f1a1723a672dc93be97f07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d86b3f133c15b9ad6413c3b77072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f876714a8ebc8671fab2f31af33ef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2df1a2f43ebc4657876f50467334b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1642c1fdf958fbcb7f4aa80a3b0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b97720d6d682710505f1ff0ba0cde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582026135a575e47d14fc6ddf02e4d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3586d7eabc70cd1bbbd3689cd9d72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44ab579cbce9e07dfc2dc793b7f3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07f0dd5336d9686c8bbd0d19f99e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771677342765cf076099ed92217347f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89d96066539c16710497cea2fe8f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e908431409e17263364ffb8408b5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aad02ac1f8601eccde6e10a75bb37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3dfac352d593d3109d730234d3c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dffd9d522317053574b35ff0254c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c087f230db05297b51bcf4c7544ccf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864fb57258f5be3c478356f15660b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eab073bb45f175ba68ec50180d71c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0fbc93926896e3eaa7943aef24365333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4a82a94b12f5df8d5af2c885ff6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242189da911137e83938e0210e0c1e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008075248c9ac8ac0a546f59ea8c206336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545d59a072c8553c50508763bf44ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c9d4411b6a3a8f56938c9c29dff7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae0d948989b2a96a9eb6ec904b9af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ac4d6338b9c55be92b86fc08c7d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26ae0d0dc2e7147d010aac57acbc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3a4fed9e627b67f6134ae709b501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38be3493eda3140015f5392713fdfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ca91b2e42c68acbf16f8e633ace3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79b9c79446da4aeb29a1e4b2534af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406a4c587ce113309e843020ad05251346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42dfde250334d63645e640a920318347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f9da54da150e4e3b4c6a83018f654348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b9ce0d64cb543ee2ea3166c59d0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025ef1b7cbeb72f7525cb2ea2e92a65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1fcbb4654f15754d67f83b124a0e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc63ddd295af3c1a41d6e06922618352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d1cac4b795806279b53ec33e04be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2342797f69022884efdef79e0dd9a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed997f004835b30ed100b4ba9cd3cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bea6dce597034b64209d109ca6ef92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b6501f44ffdb39f84e8b2257a963357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbb00e89813af367a4005f16cde6be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237359fa39d5d251e3ec87b029b3e37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d291ccfebfc2a0017e348b9b1386b15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05792f672d9d36449a29c9d9ad978d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184c519b4c332ee30099f5f95871d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574aa9710e549000362e0e337ebe68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26199da3d345b384a1689a4ed536f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d1347518ddce7073ec50ae05654e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb9201cef47c5500baa42976c8608366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fea08ccf71a2da3e3d4e26dc03d71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950702e6aaa66a3dc4ae95563489c86f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc8b4b017c7995d84fbcd554ccf52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9990ad33f245720d4b0adb7d35e3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc704eec6102901a0e4f5a80abf69a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ec070e2f31e0e26600bcd2b403ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962296f606cd3d5bec863b580dd1d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2878484b413865bb451b6b1da118a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a687a10ccbd6c78ae0adcc61de781f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef758fdef8be30895384ccf04e0d1f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e42cb0874845fe05fcd3c5875d393377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b2a6d2ec866dcc10ffff5b6046199378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549645cd7b76b87487bd5af572a203379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ec0e3b5792c36470a2656ac83f5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2d51e43f633657230d325caa2014381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2b95ef672aae9d2a78b0ed9cb976382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3828ac74df6a4324758f062658ebb22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff3624f6fd0612c742898266c729a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dba06df46ab80dfad2586627344e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e79cbbe210a2068f25fcc23fa807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24dceb5f76a75f4d852f6d39c7f3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02815e1bd0f1ed08e1c6444fdb1eb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502842c326090c7e6904f0e1d13c76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2245026f0e682299d143fa8eb759c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfc136691ad6551a46b7a5f236a83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd058ada6288999346d8b516e327b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca2d4b515bf91a041280a5848b7a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19850022512bef18cfa2ad770260585e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42de422ffea27e2d3fc15be18e99f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b76e4fd5bba2b27011ed30e1bed4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d31d75bd4c87c5dfef82ae51d04268397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bfefaece304f4d6e86130d67082a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be127699f570ae54b2636df9454e96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d4eac1671a5f3e2d960bf97d0cda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281165569ba409d009a9eec8925d4b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f12599ab8a67256830ea0b45fa876402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91b4c09beba397743b00858a8ff6a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207cbbf1ac9dd44161f35f185121db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24115bd3e51ccddff4a2dd04d0f6dfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5cfd070d4ecd167e115d9b408a6ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f37dc1d861bd215130ee803806c567407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc5e0c3f242cdf46c5a7a46fb0533408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6f68c21e94df2b116463782630ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6dff68aa1901c0e5dedeb2507b9e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be63e42c2d7c95d0749944376891d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6ef2845b1d72f9fa804134ef55dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7606b6a938a9746edbbccd0adc7b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068a976f63baea0a1fce29aaf85224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f200bdcd55c668975c9f3810e52eb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348ac2007b5152a0f78b719b9ce241416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f12c5f7734db4d7a23758c72b38033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ccdebf690e39c5cae050c1c15a9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece89700aa0606789ef728b1b5d3a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a76e5fa6b6bbceda9d861644145a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecc121a15ec581bfcd15010aaacee6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7604f57d35c8fd3d55004da6c9312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907c4e7f0f6ddc77e7faf021d191560423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad16fb20b3c92827417c32a50d5b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e36216ac6f341f0dc075e7044ba8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24a1fe27c2736abcbbb1fda0c2fc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc198732931a97d9e68cda9863bdc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88cf919c313a272bf6d82a97195ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af64f3a98b2277f81453f3bbbe0e28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353417f3a954ec6b1613dbc0af774b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1be345ffb2a42baee866a87a5f237431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399149b92a5d9a7f48f6679208e467e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80366ed1ef7b4c2a7fdcaa39ebb11c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a41fd4470e7e0b142ec0f83b5ac7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f18bccd83f676fe691abbb737a02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b686081ef5bb170cde9dec88381cb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62af52dd82db6c6f8c22cc14050314437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354cb42d79b3cfb6c501bd101a2523438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd1cfca7fc93b0479b9ba02d9e1c31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8991426b8439a600755a9336d9c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b01e09e8b9160d3c064ada1db848d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d01c6d11513935fa0f1b2611dce5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c21e30d043101ce076f0a2e13d5c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393df64219fcca9aa7eb3298e1b251444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1530a741e54978a3e3f7e213a2740445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e745bd9ab087abf08d4ab51c0d0263446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2fc0dc8ef053b8ceeec2deb12c424447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a253ab3dd0bf595adfa6dc3fed94c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383016e5217a28ca36d9df05d9aaf61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42ab1975e8e6c69d50fa9813d0114450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe6228b123d20ea97f19c8a15c992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac9de2892e6af8600d1f2cccb72a23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4737620ed28f8f392618c42fcd2f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0fbe2f123c15a29f513f2585e5582454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f9678a89ab2b7453d57bfcf73467455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab60cfd00b991449c7aa0cf73ef32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a4167794cf1215d318942f177a61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4e5c1ae340df385eea57f77172b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514979ee69725eef3742f3c86b54de2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d117db278a786d75e6ee425543eb89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22761013da43b7fbd0322fe562a2e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa74c7bd002f8032c6931ad2d3b6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c6180a582ad3ad17be8b603e58c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749abc8030e2498797a6b2f62d1c70f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981baa539a6989bb8a8bf9478765d1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ae5a11c43957d7f5c45e4e2ff92b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21529f838ab9a08aaf8e23d9dba856ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641811323b7667e3e995d51c1e9b889468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0159e70f13d94296a9c1e94483d039469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143f5183015f7148637dbb19ef9acb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0d1a37019be6ba24adbbd4cce023471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccc55ee9aa9e61944d7390398c89d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343a2e23b8eaeceec396ae79e4e31b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3916eb292caa807b93a0b31ab16b25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94428f02286a802d3782715b653c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b278c063ca7b5a2c1d7d34cf8f48d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc8845c2778417cdb50e0a8bf8f81f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed81cb6b5c0ec1067f75bb0b3203df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ae930c7cb3fa8aad727fd15f0a32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59169cb92540697e3e51a97d4fc57b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad9311ddfcf9e6225e0a49caf42801481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de16871613f7657df81ea44f5fe8a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965afe1c46d96237b83ee2cbe2cee4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d29b3ba208d9d4df769cc7f8c687484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aaff5b77a70542475b1f4a7260b4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb74624b7dca01b21f1fec113da23e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15d963dadb0736654f7849bd88813a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c9a5af638e28a09d14e91e4bfa1b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca583fff58dcf13a669ce8576262c45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a2bf262459e254c119d44035d7844490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dd278c0d6d435751898819ff3eeaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3498b08853874ace8db4421ba3397492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db35dac977012238a0a4ff4ef0032a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6685adb65c30459d1e9769d8a585494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c886ef2e0f4ab866d4ccf6d8c2f54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff74892815c74565f9f5d72703c2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc574c80890f615cf3846ae6ec933f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71042aff78be8ffd1b6aa51522608d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3621e88bc08b663898439a56e8a9e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16fad56613b0fa8d70c1cee92320c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc0594e06238473ae80ab6c8a03b3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9db700e0ac430cacf8b8aecbe15aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f4eb31dd1a61486301d79d8256454503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd60057f4d278878c26198c916003b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572a44e4d6d35f2f1d8c59cf9e4778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b0da1dbc49f71a868e2b26b77f8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3522902837dfebdb7765f9382792507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403e2f95031e01a0a6f78d110fe099508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb39fa45bd02df662a88546e44fcef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dfddf9630d1f4ef6c36ea673c805d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41bdb312461c81be79b28d2dbd2b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bca02c169504817e3124ecc8aac44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80ad3452c714df0fbd97f57c33fee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc910a1a068fe4df79c9f106f2130514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b0be689d96011cb535836b7068d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd22abe26c9b26adb4453f7442cb20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168087a4bd2868e407057bc2f71f4875517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da2698468795525ed87637e12373a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717b91517619dfa81e144d48f25f3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d235452d90ea1d85a332e3dd15f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628833aa352b9175d1ce15cd697da972521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1eacae0cd4aa044e3bd101d54a14e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332e523446eeb9ac4b8dc88e38bc6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541f884ada780f5e9f52dd45f351d69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8db14d549dfe430c844a53bc6c1da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8523c1eb7d1af9d8fc8835f21205d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46192abd833d657d8d42425513aee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dbc35368f8187fe7a617a396dd430528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d22ae9b0e720667851f797cfa8b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbcdfa382720393115598440777132530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7b8dbd94f28ae0442d39d5033440531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c1198aabf583cc236fec0daaf7c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b08ed5656c575a10a2126050c71bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33374fb3613216d174396bd612b4f3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99f1de806aa66e05160cb1b4a3537e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af54a0e91142a4713a3e9ba081cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8420f096e0e7c18b98d32f07d94b84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0051b5fca49394b67c8cea2b95112538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5730e62d97d1ef2fee74869a5c636539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384387f1d57f4bf2fb92f0de7d88c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b905310155a81aa7a89b0cde0bd1c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee61931457a2cd648095ac8c3fabdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1cc4070f6790555811b8f93c6a49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283028018c7f1a04f41fb76ab6e7289b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c1e626c844d27773985a8331b91cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0552b9dd34958df435ffd01e9e44f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d9a34968a5beadbaa603a81ced74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483126d50b5eb72fe24cbfaa59bdf70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12752f0a2a0f49c5963ffac481416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469b5f3a35ebcf53667e0897d6f088550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d5d8f313efaa46da54e74afc1845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54edd47d30e74de72f02f32e99a4b99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f931bd1f7086cae192c1d544dc623f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aebbd03d0cb497baf37724c36150c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fccf35a01144da09ca0614ca9b3751555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94f9937c6ca1a76fd73599d333c3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3af0346e688c6db696ace043c8f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf50b202f15170f7fb51a46f5d978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a29b25d21ad0f7c6b5798d238d40e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c98da363be20a64c6a73ea4447db9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c40ade5f6cc999c632f2c059621ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800fe37b6639bc962f8032053ec734a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaaa755d3b0dbfb685a205d59d1d4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cebafaad2a24987ccd8f5c8d3d78a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ad73b31b9102cb31e26549b4b4f30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34afe32c6f894899c6eedc7dc04459b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3404b397affbf903927bad643a307567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2411f7d3fb9cc4e7af7b8739a3e611568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648dd9c6ac4794e87fd7dbe19c9bdc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360b4cab41db8c5d0ad906ec94efc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71df893a341a5608fa29c8467e814571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315416b2fefdd65fac9cdbdd88e1e704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d503ccbde561a26c9d779b73de1d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2eb826cc29cadf6ef10c11c5f0bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e450b5b9ea09fa8c247d29903bcba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46011ebccbc2451ccbbb882e79d7a288576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb433add545adee26ee11d4c076ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1cd9072d4200ae799d9d845077516578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fc486cd0cbb061ce9954a454072a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bce81381df5a55b3c3eebd9d2cd00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1508ba7cd5088d595192adcf3fe8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6de6d552e437aebbb9ac6ad3e50b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef817fad6d62a516f86274f1ad64f19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ca98eb1cf088363250f9abf210f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942cd9fae084f03982ee119c617185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a61598710cd3236439549afc0411e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2e79a7d6de93862c7005584f2245587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cdd37c0b46672cf0d46564e0d8b65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2fffb4f8c356c7ff01801060178a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b415dab69aecdf7aed8b1c617f21b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa044f0187ac4a97c12421e7a402a23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122185ebacffbc91d599438eb93d667592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a195e5c1727c89bf1c3e9c84ac270593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d59653efedfe492dda5b53852784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149e391579fdaafc4881c9eaabc139c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d49479c9ed620e8f772203398a3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc62bce93f9321e454b89e09e12a6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cc94903fb264470aa20d05cebf8f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e29dd26dee14d58ebda7ac7a8b7a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7019202d1d4fdf18daa248f1d9bb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e150bee272275e0f7515ced15b740601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96d14731796e537bedc58b31a2605602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96052faf98bff1cbfd42041dd949b90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a5f7fa13148796fd20aead9cf7ad9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3ad3f65fc8d0a5b3e81149e7345ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ab0a0d2854016602ffb0e4b27b3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f2f4deef9144f8eed5a8480f41fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6496f8b0d414ecec36c2d7f1b27cbd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d1d1d4dd2d93a958ad757c7e3037609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af070f17139427d1d025dabd7b146cb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd38efe03861fcb7e2190640857876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ddf64291702d1e20c701f9fae14a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab5fa253ca4a84ab5078b4e312233613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1b519fb1cae76bd092ceab4c753b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4612c44b3f44bcf9c4e8b40104de0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da31dda0ca97734d7262e292572908616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514be89eb7756d70bb11b0bd9a37d78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774350153fcaf282bba825ba857816618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36cbdc3ddce1378cc23d70dd45cc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494e3a840a431a642a1f73c4a1cc28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e4ad0c35b0afd68876ae8cb276a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112517f8d5fb77c7d5c654fb6640270a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeba857245108a35e1a71139ed4e49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654aaa8b2776caeba349f0a9c7893c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e912ee526bb4a3ed7cd23f113f065625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea0283e13e44b2d48fd96adcb3efc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d4b26d8a1787764fff8d605ae418627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ad27503c2e0baa7e49558d923f6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfedc788ccf5851fb4c0dfb73d05c8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211754131fdddb03a2d367830722c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179372fe1edf96a77e9dc033bf6d0539631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec21e1e8aaf30d9551aeec24266e48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab29ec04e56b04855468b995b203e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3123bc5d6f467d8c8495b2bdded363d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ec4d695c6b3038bfd6481a3095ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c4f1cf22fde798a4129dc392b3ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cd0ca4d0eadc4b1f462872e6d1fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5f5fd6bede94c0fb294413027e46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf4dc424bf2604b18ad42d341f5f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c027b99d1514344e7ce2e313624042640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d5b63eda673dd457f90dfe6665f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce65faf037a2f175d46a6e6f64756642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171464345e820d53304faf9ec5919cc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092440230ba85636d5e1d2619d45c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33244d56f25d41afa1ba70e264cbaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad205e598baf9e80b8842f68a706ed55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa712d87e02c4a0629901d15493512b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ed4ea7e884bfb841387ec17f47dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281680a729d0a4fa46f806447634ab34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685a74d26290db31859f736c3a7c9da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789cb3d7ee6989d3c85d81fc31bc03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266a4d11a3933c797342408e5853fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f1c695471861f50d0bd780d5d557653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144c44fc6918e865c80fbf559f4088654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f758e433a1f341e5d7bc76f1f1efb07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d26891d558378fa05a2bc9d599c3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a1727a8e221f87722dcd8395bd8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcbf00a1cceaaf728a065fefb2af6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2cfd1654331655cc04a11bb247b34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f8e7eaf79c90afc8b505572dc9e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09c7ecf2e136a1b627f558bf4c5a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d29247f0cc937adaaead1f35a78b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150eee308d165cc2d8d72dca76f5198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb952a7654b39c4e2e8c0a18eced7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7ebade86d5f3d1c4c97ada9e6685665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ba54511d174f10ec228853530489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8946b122f7a65c6f7e10b993696035667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415cb173f1606096fddc8191c22465668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68d35c2e304c1c2123972f21e0d18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdfe7bd097dede827314175364bc51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469aaab3f2544202a878635bcc75e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75a3c1e94a7fd80035e4616f96b2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c44167528e4bb34aeb534d6863b14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef03e0e721dcd5d6344a668663212674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b332872c4e4fa025495f72abdb340675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca491235fc7c13d1e97faac7454fe32b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894c5857f06adbc748896f311ba9a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8db603879187fd6a46b79b7a5d511678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189519fab3d05f67415432f8508818679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d88cd58cd9579f6efae42def3a51e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd108fb478e6825dfa8e370b94f67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e4b32632e259f61e02246c2587b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a9a17984a13dda80fe8181aa5e3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b952a2694319a17cde858c554e20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c0aa5fe11f73458502ac016ca299685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa147246ca97d94ab57bddccb8fc29d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a674373d5611b915ef2e38f8ad274e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec2d32162bf22e9a1abf48774947be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc561ac2ca546da1729ff63633d83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46c73f99afa34db07ff52ef263364f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee6e53a5c140c5452b28833da18f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070dc976f368723ac6c2c9d9d082e0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7172f8a9db9a994e9038c0101aca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550831f07f0d98e143d17a7140a17beb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d70351bd7eb3948ff419c110c3f33d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd3b630838c2a2be6a9a7efdcecb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d24c540899aa1ae838fc0c5a440a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6743d9a7784697f215296105c5cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3712532b4c66fcc7a312d11bb0cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4922a252c5858817067c9aefbd121700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583d5af70769aba3435451da50678fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04efe2bd0ed71cfa856d0c15e8470702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f9b76dd57820c54d05474c7b6986703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767e1f214163b3494de4c55ea94096704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b5cf598220a0b04d5bd5ccc5e63a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4e18c97028a56102e7fb4b83fa1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966d807045ecd171e949a47d7e5a81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a3f2a7a4a63331b94d39f8e0248f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c0e946c27f41c86c59ec803bd7cb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5f07eca29909ec5194c893623037710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e8d29a20ff39c70a55a897adb12d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c29498ba0ec3674ae6afc31c315c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56539e625008ae23dff621a2befaf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a8a39eebfd0dc979797226980fc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c42ea1d15753740af592344c0768f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0bdd013198b80e49cc8ce53b72480716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920563c2e3565116be116207bde75b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c9c0e73a1d4b3aa00dfe85086019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f199e271a0ee587dea28cb0ae2e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7ae269b1097477afa1ee8318c0ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92d5281c756f1d9aa0d95070832056721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bdf267145b927e3ac077268fc1fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fee285a1295f8e86213bb1d66b1ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cde9744a02b54171c52361339b09f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b696a0ecc675d594369ffbd490e92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f52f04e9062ac524d7f3709a7538726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d691f26ebf494b91729c4dcc3b21b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef659205d6327c799e958401c1fe19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e7ba2f121008f74b396351b9dad0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4af3b7b678f0b955261305729f097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4156b3df05733a42b5c8541400d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded8e1db247ced25e23345b41afd4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05ba274d62d5c1823578c926f413c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244ece660b5548bc875381aa076a86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a95422edde5f3bc237e0dd27aa4363735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be3e6522e278a4e335e40cf47c3f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c984b45d49de161899498789e097737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1e7a93b1978937553092d544413a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd5c6733575553b2bcc76a5c01ce8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f14995aa44925367b57461b4fc1f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5168e28f971a99b5502b70e1a001741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec894b1561ac33afb1f07b570e00ecd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9f39feccd2f5346b1ca6f08896a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf2c7cc7fb84b444afda212de75af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4160c2817ac7b8d80e370e4105972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8681ecf4e02d2dabd25a94993b126a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b2e92ae9f3b14cc31ad6fdf788634747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dbf8c89469adeb9b082047646c296748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad55e45685f482a7308f4e336cecb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d1c3bf0d0a812b0b6f64699314dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2bad7159cf7be3c5f77d71b7cd6bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aea29a4b8402a5515afb85e368a49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f3667109e690d79d229ba9ab7aae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e73a1d56438a361706d8f567380e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d8a7ad00a1bb5136777ffa709d9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81906b5d94ba5b53a968cd7560a734756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c0024669837adc16ac0d005bd219757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972c50ac3e6916afe19700b66fb7a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c5516e931846ba00b09453263135759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1cf5beefd8418eaca6af4b78dd941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c9b7b793d4fe53a7e08d2b6cd67c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca5d626210296acaf0243a9b5c3b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac274bee2bb05d41ed80101780914c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd74dde6f21260cb93906e7a2dfbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc1c1b43b148dfccda0a882b778cf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c631f26d3b929991cac894697f0637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9458bf0851e7a2ec7468a96b2e4268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ff8c797a1889a5e82d38046b25e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e538ecfe5dd865f4630627f3b129710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb8fd58fa0dfeb2544ebb4f6fdbf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f710de78ad55fb0e2229c080adefed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3d1b41b06fb866f3b0e3175f1e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6e093a42e398871509a481c9a1c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b10502d371958288df86e1f0e32fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d83826abab2a265b4bb7bf2ef00f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9e8be7f6ce1ef59c2eeecac9b39d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1085482fd512ea55cb4291fe711c3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca2298e88f981aace8776ecf3abf5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac91985933c0c33f7818730872bff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7b586dd0574e8812479b065573be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9652bad0361cdcc59c5118bdf86a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb359dd99624b230a72425bbba67f0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09324091f072b5284c76b700bec60324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cad5bd1e8bf75f9c49d0f3cc6aaf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6472fd25d5902896250a9e13224320926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25b78bf9db5378a99a04ce9a06e3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0768825803a3c1e7f1387d409cb1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b95e18c7e20fab03bd2d77fd8b72f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab487d0400e184e0c5b0e25e6c2ff530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203655bdae1de29887ee15c3933fff0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28fc98573d4f29e85bddbd366db82132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a676df3638a8264e225c103f8ae4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1193eabe117a4c17cdb0d849d08000634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7bba78845920a0ed40f8089529a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69cea552c9e826c1e704a7fd94078136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e29164ec9deac0402477a7845144937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d4f86860069ee2d0f935e0d334d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae4fae49a434fb8cd4d9c05b35a3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a5b29e8eaea420c404f4bec4fe1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7ad3a1dfeb638a3476ced556ea4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96cf8b6cdabccdcecdd0827ed07fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be88ac886b1c1e43373bd75df5da35243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705e3ca2827da4b4f2ecc160981dcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772982d3a8c79185492b80552aef5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d18895d3e8fc8a05d1c65fca1adf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3158906baddb286da1d0a700ec2aa647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f2386adbf36a15249886f008f7cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08385dc9a012f223519ed92b0d2c7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e112700eab897d8c7ac43a9a32f4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc1bd8cae8866e55425bcad57691151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa573728c918a73f2d7379a90864252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79044aadaf64690799cc28d64e15e6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c51366378c7cf9e927af503b8c650954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f25cd65028a15ed300d47c3c30e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5b5c1852b32e6dedceb138328b0d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc92b2fcce8b828f1b381024ff49d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9f302449557a5007f71745ee71f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e170e838c50a74769bef93acb0b8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047ba5a3587db0b57dda6903340bcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e836f1923e02650ed24cf2923b63761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d03bb6d9a2d094e71e67459e0444f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd62156407e030e78f22055b67ca0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5f2c43911ca4b70bbf609bbec43e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972907226a2549aa79925e240a3af665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30729e605bb9705a9cb68322eb04266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1edd0b83222fa6765ceccc85d6a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a4b74ec9a1430bc13b63c0624a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873521e86cdad2fc778bf27d1556a7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d035c1a6e9751be939474f33a8272a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8430b4e13e1600d95c98b1297353871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fda7d792862c26373438f6de8e13572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de11797f0fddbd33db053f907d16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f1f3eec9c97b2a80599af79efb9ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fded9d8e164a8f5de89c46ab759875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcdeb3a6164b432e5713b3a4078c7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30d90b4e95e8290a78a7936791cde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a63b43aa10c987184ae0e21f9c2bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67449cb858e002b1c785c2144a6a10079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ba5f1fddfb107e802542b9a89103680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce273837400b2af70d977a5fdc79c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9c5ebf913192483fdd059502406e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4fa0a4937e6fa0c05cdb7818b66dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523cbae06aa03adc62d8cc5ab3f9e6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691fed259b44810de748e2ad02e88c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b97774ec5d3aaa6fd45748210083d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af3b6c2867daf985239dea9d16a3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a359eb59b5dd057cc83e809ce07888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c5ca171107c3c6357c48257d6c6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595bacaf3cb2cb2139f5037ff600c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abddd265f7fac077c872fcda651ede091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533680dc410e003a2c7ce867f370c06192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a49567a7f9d384ad5980249b74a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773d4ce5be5abd2cf755e76e8b757894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df0d46c4ca7b2f6e7609b2b2cae1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee16597d6d4e42a7c7d04420f8e33296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ed9f629a29bfa067ed2ad84b198297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d665c152115bc89a05e40db8376d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f3d7a2158cae985b79ee0a3e0cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a645f569972f565db004ee119914100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c466a63a4dd15c5d707032e17d68b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6fd5aef396b885fd6865be39cc38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3d6cca35162e0a1d67f854acea40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2bf2a45f6350d45eea3db9f68e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60ae9b3cc8d31326ead3bf03ae63b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d5b60bd4dd9dca0794f14dc73035106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e2429e1e67693b38e719acad96e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6aac48626c7de04e1d627ce76606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eca2caef695bab08806352aa6c8c77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e281ebb9df35bf025867c138b6938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce7b6a5a239b46a56489919130aa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd3c723f0afbcb1286ad6ebc460fa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1533390e35878c3a9f957aba4dbf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400c6485311f21a5e655141231cb12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9801dd78a47012931f43ffed69734115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cae5d43baa551e2a83647ae542f11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0020b43b0efa7d63e8d8cc146423c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d38c5af62f8ed2c17f03feadb199c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd360dabe66f3e1e58cdc291ee0a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20aec0fde99d1c5d321bf17bffc403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916779eea0c3ac1bd6faf7a7b832ed7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321017f64bcc5856cf991a5e470c08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f732a9ff88fb4b6a0add6618576add5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481561363054773d89d4d258f1e686fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c21e2249c12086dc54f1b9c69189a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625caf8be18b11bc1ff7e4fd433b117126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef948c66ee07a1f2b747fc28f70aae43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c48505dc1d10401d5d25b9f4ca1a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c9f0b5be230b01f8cca0a960fcd5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b14ea25f669bd3cf03210e8ef5d66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f375cb70ce924aff37f772298ad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13fd048fd12f5936ac63d5a01002a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87cc0fb9f5d35b4d66e29284b7bbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda63969e5d613da2a508d55fbb63d75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a638a8ef70bbc12b1f0760dc56da8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7c03b91180f401cbeba5e9681928e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198587c3b4aa1e1f32f713d3851ca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4163eafca262b1a38457b02b71d201b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da4fcfc54ba73e6c55bed4af81f5ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86525a6163c0cfe85136faddcf1f2b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d5f98596a0a817220be597767530b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7c88d007284b0ce90ef4e8c42089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6ec3c5c14c5da47e88967e943d60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400fbe3dda334a23a5dd4e53789204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d83ae3ebad08474446b0c5c7e285b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eabcf0c976fffbd3de8dcece409139146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a8625574d560133dacad20d40a81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e83f1d5a8682c50f67fa30468b2d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e62e22fcd64a895d782ff1697af1c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4886bfb6ed51e5367ab093b59e850150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6124679f2a9e44a26412cafaf009151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecff3010cc4757403218396af2b9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae67019626dab17c2a1483d52d4ebc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8295527ab33097ea46b58ea5a7332c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a931608142ea4ca4d317d96dc629e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68753ed4e069380baaf9f538b1152c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782f9d5f1f910b2d4f583417de815d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3074b0d72ee4d63e321414c59a5b43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f2d64846ae91b64c782d3f58c572159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009861d53e7d6ce15f1fb6336130fdab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38823bbac6b143ad426cdb225c6d0173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeff5c627c52320c7abf2b6488d68b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731182edb781903473b7368f8fd67754163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda767d8af45410f5267486ded2f1ca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b2db8263ed5c6c9e0df202988add165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fbebc0fe8f8625ebaffb639a38104166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1acc19865e7565c10079f1e7759d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ede6067b39d05ca59ea63483c6b853168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b42c0f00b27bd5ea0a55ca7a62822a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc2972f337ddf12d965f302b16580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3e101a7dd8425eed56344caf87481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8c25ae02f5e42fa5238a4b6ee8e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040acdad6d2d26601082fc3d92b6820b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea740b0a3e3ba5b4c5bf9fabeb3857174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebe068cc6336286fd54d4c7b9c223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd023f7a2120320d88ede8b7a761d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0839e88cc303011e41ed63d09468f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daebf250055d68f660865447909256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7488a710a27fb13cfb230f0261cc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8dcc939d1eb207e8f4421a4a724cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7944b317478128423594a6e0313cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51465c18d3133e8f13dc76735f9154182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7398da05734d307d92dbaf24a753c7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763695d9e5fbce9854328044f261d2b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a26fb32cc98da1134bd43db5371c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20802dc0ef952cecf082f04f2518a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93db1978e95ff6e8dd58251813fe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b55b49849d342bafd7f9f58492fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62a5d4ecff01fc3257d93572e3691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da9b1fe287f60d653f60d777ce71b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae399e3d83eddd2a395c3b1a9a14ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1789443f81783c2070617683982daf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca193b20e945f50a68d895a1d780b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761437f067d878095d7e63072f6b13d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421ee46d43f6b5d71b351429219f31c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f895e0c6707706445a73f2615e90b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef1e67070d1721406bdd56491e2d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b0056b817e83bd5ba08e0e411725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d28e528af4b67f5ab9378a71c95d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe5597960bc2756c56d24e341294c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897c616e8759c20de8a7606300a062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bbbc0067f7dbf58e480ea120694ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306b79031e004574e2e4546fbb9eb0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ff1c1ab0dd471d37e6dc0763fe62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e7276246b177737e0204cab0ba6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237988b09b6fdf307d4a4e8ff97789206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63d44afabc0d3cc22355200492dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b5edb24761327c7315c2c2c4e687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb604f007da8550720ed09fd66afb9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab013e25e2b7270fe0a1f7b05d6fcf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b352d44306264513ddbab44a6bc21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484180a20f945a4194f79ec3d791d74d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d2524ce6e960a3bcc098d511d0d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cb6301cf5093898ea9d9854b6757214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b8fbd3dfe7e9f1d018dcccb98564215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a5a877f82b21eb30ef2e70cdb09b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b109956f91ce1fa32ae7aa3fcece217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea4eacbd5165b2b093ad7218fef78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f101eb39a7d50ebb626f18eb17c834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dd02fefef9fa5a79bdf1954e975c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e50cea17964755bdefb737d1cd96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a35e48da8fa0b4cfca9e3bd9c9c5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5b8eb1becf1f96e4c6e8792eb29d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff2765e0d62f55f06379b7161df70c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78701eb6f322530b3d671804cc669096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bed47f9a9c80e1f7ab776eb9d8fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301079f2e55bdd4c1408e6450c830ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370063649fa7d3e8316831c22bb63ec5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390039fe995711e580fc03bb6562a75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c9c3bb70800ea1b41a17c651a250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbef65931ba3997b4cee05f5adffc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8cce3780431859bdfa6c63071010232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cb8eea8b5d0b4161ac8e00c29091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fba8a55ba5903bad55ff6f94a7e77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333e09aa1edafe0b6511c50c4d48d9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d6281c9d6a59d4c5496cf1f05ec18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7dece2704a5845d9cb74772b2bf7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0eb6b3397ebc4aa677f865f49d55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b968b55041f3dea12c707f88a09000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b58c9a9c1cba1b94ce0b54019974240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21584a12496d4a98073ab979c6fd3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d96733eede6c1df8cf12cd6adfaa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64413379ae979628fd2e762497162d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a471cd142487033974ba7b9e9cadae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef4137f13f5d753fbcb6e10c3ca7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49360fb8f3e39bc6c370767389df44ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a2dbf4265957b7f7e2f26acd3851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4615107175cab05d0e5efb22ed8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853ac47183ca41dd2cc6e002f0d6c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd3b6369ef22fcb429914cf0ccf7e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289f1bb888e1e251bda692aad6d4bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe461fcea14a7527be65c5a8f01217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3844b8a100e58417c99e8412ac6687253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f25c41ef5cdb905d8d0087db122c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c7f4a1ce2755f043c4ff773fd389255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd068785ab69c93618341cada0923d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a82d69c26e93bed0b11170d3e066257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c6a22d6a859a30788bd66a1baaf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc9f6e91dc88907a4e2854a625f1ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e2c24874176b33f7c1beec108aa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd81a8c3e10012f0b42618c04e2efd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7203bac7de97b49241005b8457c1e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c603345b8deac7b916cfa4ee643fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47e1df781902b0cc18f5e374d7404264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaae455544825873851bbbbe1056b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbcf862fbde0e74fc8188740a59fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45562d890696e9ee9af47c6265a4a69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a72cca51232258d5e8eae1aab626268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8591847c154d4d1fa211d3bc8151ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ee8bb2b87f91c1f2f6e7a4938347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222bb335d8f63bc03ff5b83d055a251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57f3885d22adc86f1a864c0a6dd7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f48864aefe99265a0d9cd86449f6c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0debe7f790dd967ae9e126e147de0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5e3f21721b1354de5885df0e9fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b7fc2dcb53117a0891d869232a1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467a58e2466ff2f2eee9cb542dea31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f83fc18590075b0aca114989d70d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055b724ba0b191b634ca36a7850a7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec7f83a908a984edf79c97898703e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8cb886adbfd97d49a7087291e566281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5214538a247f356611c5d8a35a6279282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39b2c8e21d0fab2f13c026a1f412b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea724906337f71744d6f6af5ecf32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149286a5bed0094dbb9db39719feda9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b1d049374ed28d5c8d0217fcc5c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a4cdeebb2d5042e31e37a338bb22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8619372ee36640a9b9e0dbc9355b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9209a9a0f095c85a4bd5728ee2d11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f11f1418a890eecc9715708c064334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cca1e5cd302c2885997f6650d3cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e176b3ee5d9980181384e40c5f8ac6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb37c08b39f1da4bb0cf5abcb20862c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235cbf63452ffb94618ca929c62607f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f6d6153c72d1c0194b7eefc09511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8047db8b1758111f4bcf3849c8e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1db5a0a41a2ab57ee8f4938cc74a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf093e41c2f844d2951724296033f63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b141a02777a0e75d653aa28fa340299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ca55dd7e7911e511e83428c4e17b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84842f819849abd8d3163e9378387e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394faaa206c3a319c8ce72fb6702d7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d23e88555541281e70838e76ea677303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a6319f8cea3a869144a69c94f469304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670153ee73295deffd04d7ff36f17dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40f3c63e33b4e116247f74eb9f37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be75a3524661f2e578651f1c362c5e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5757cdd743d99280cb69567adcbe69a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87aeca1a3348d75733bb4626a9d55f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3395a82d8bba81d4b14ca22875e115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4af21347bf20d82ab45ca8d5245f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb535af1b9391b6f4a01f5fcf2b37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747234a80fd582508644c345719d7f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065142d3f5561af06a10cca1700b5894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7e4787b01174cc666fdcf5ffed4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91535e435b10579dc1f9ae311c482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea292ef5218362f8658afc05eeac60c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546806ad233c68e1fcf19a5071b40042318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48910898ff8182b905edaba0834dc3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf002b57f3166456a2b943084878bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10c90bab32dd5fb1f0c3ef7642ea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884fdbb347897f2117644f3d54712e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a760e83fb7ce8a8ed86318121b19ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d67533cbd8634f79d52fba6c61e59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58133e27a93d74a461629bd8c6d3ccf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad9834aed9d7e9f554fec8ec664d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a635405f7695e45badd3e6115a9bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbebf8bf31744acbbab9776ed4d689f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1248e47fe88b4d5b0efbface0f09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b9960f713f1c9e54e05dcf1e358a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dd512fbb2c88900d85e764e2171f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d633703d8ff58e63ea0752537baee1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c7e351ce18f30fe6a30f0ccd1c96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3001d79849149a8e7ad150684812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5338eb1b1312ce24c2ad8b12170b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d607eab7b9d74a74ad7544ba7598679336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf671a1d7f18a9d5b430c638ad6f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e0ec2d8983b00381adff7bcb23bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4942095be5e7070234eab6119b20ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0c977ce1a71e6e59f6230d66538e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324183996f784f6a02d8785dedaeea36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca698aef88b42fd5c4df30484911a26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9456f15cb0a9d9f960b79899f9a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1b4c69b05f323d4ce89e61dc7315344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11931b4404ce53657afa088ff088e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136388bbb13b9b48ef9a3f6bbbc2aec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07478fe590f6bcf820b6e16d3a00edc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad84ec3484a90f8ac994a9bd68b6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51715bacad864e4db55922480350f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06ecbc34dde5e5007666ad070f5eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953ad68f17922468915eeb194454ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0bfa644a1f0676fc507b1fd52599352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f88d3cc3de435f98cf2225d2e8f778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fee24a678927b02a899fb1351670f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328df17e29502c4d36c7f0d8e25b2b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64608411df506895dca63759be029356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8faa6504e6a9699d5f3fe5009d537e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314bd41074798f26446a87824209c6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3900e8f259b71c9b9e247428e247359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da475f0bc6fbb5fee6e2093c65636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba5eced156b5634298de54d2ca9c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95127c1da28be38a84e1265aa0c59f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196772c57ee280e179631e8b7745a1f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4fbf246fbde9f55b7a426e072f76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d61e93618339aea5c6661389248c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79648f21be7d1501daec64866b0c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b901b870d4fb9e9874cfd6db2217c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a18b1dc584a8b230298b0f20c3231368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8fd761bd253513c05e0595f54afce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d22aec6cb3b30db2f35b07264d1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468827c8438d7df0ce8746cf5d780858371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b61cd20f3d3150c7f126cb80c303e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7c954caa27d797e20416e6741d11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635adb9cb3cd896fa0d39449e718814374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563dc2eb1aabc47d2d032828a58161375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd169a94137acfdaf5d21148fbf953376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768921c576bd580499b0fe8e65abf375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411972721ad1b9a5b55b62c88ebdcca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18387f3aa0b43013286f534869b9e8b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb50cc08d6e08479c2aa7f56b04f25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb476b463503815555f9d67180c383e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d8070820272e4dff2f79e0eca823d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3a1282d902443756e28f92a0ef05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14266b476dbcc00de37126856d88757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3fe8b19508350667d11a3f91d755385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898a306b675b690040eae2df74f458386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee65619cc60f27d9cca2990b28767e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ebfbff8411a54f004e52ea8e0dd36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcdc658cfb2a2727d70a18e7b13baf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac78d1915be61abf0d9de2a9c42d01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bee0c95c27189362117dd2b845a86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c535b8cfa2f7c6d3277b700540726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7e9e92be6561be5c98ddf85170d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb5fa1a40fc6e719aab63b7e4a8a61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a027f3f20209c34e78df654cb718395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6ab3bd52e0e641441fa70877da22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece93716c2c92328ed57650bd428646397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc3b60befc052b11d82d9f74a003b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64417068138505e3f6d9d9ef86c06d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d0609d1df7c097614fa5133e3b295400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2818ac0ac536a4e9e50237bb0230e0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86dbc0ee2a89540945774b139f0fd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0a696dd088d389af4c6713fdeb2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb45eae39a1cb402828c7b9e79d8ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c04c45b2ae3ac5dcf5560c99d46a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859719d3e931680ba5ed9e88b2acf85f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6be4e3a40fafb0bfc5b8089ad10b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c5cf61efb5bc9a722499d4dc37e82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5eebd227a29e68f6e625e96560e0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa0ed9f9b9bae69b6b614e60f96e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee559a0479a6b0e60986c41166610a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956175ab92177a83f198b4a7e2dc8c10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3469a978e4e7b82977979e76348d43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed10e963fe91601ff9ac4a8c9adfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69165c7ae1a50aa1f057c9d35f6c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff80d6a841e8a7fe2288115fc9377b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d2adb103ba19128e8beec002a386c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5596d24aa3fbd833fc6368519a90a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016dfec81367d3953e68cea24fdeb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fa94dd4fb1800bef8337e9bad4816420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e3e5b004f6c1955210239e29e1814421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bddd683589b11665a212b68feed71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d520e952a933f452571c5aaa3585d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8a5a5a9e25261829c28317a31b77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1030312ed2bccdc9a4295935804fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9c9621d9cfd41f2621f946c26faf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f9266e30e6b9385db19cdb7dcb949427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2adab46fb6ac815a07e53173aefd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b55c3899aff91b4a111fccfd8bfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072127afd0b6cd05b1c87a14bb02b5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ca3388cf892d77b885d9d7f1ffda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155a4b16dcdf10463ccb94bac87585432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3571d80a97da24054c64e15224df1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe5c69db2be2a61a5e16b1af29e9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775b12bf084d1461f1b4a9a400ecb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194fb5d8a99cf27eb2123437f9d7174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873a175d22a2132781eff0eccb97f2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41cbf25d3a12f56a3d6951f4a5877438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805913d59f20fd1e5cc88cac0af86149439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70df78bfc30b21f0ebf982ac41253e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084f50f3a3ea1adb09bba525287471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e1a292ed98811275784d92039c68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9407552bee33fe60cdc2b885b09848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16d40cd9a01618a64b51d3cf6601a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30496ae1d9ec6ae925533508b115b68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00c0d62e67ceb4af2fa542dfd107d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7046e78718ec7372f9f2655286ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab326baffee9c9104e503075168860448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99bc21eebfa33e936897bcaa3d34e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d7a39adf8b4b3cde69dfc149f20ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5948c7846955052d6c0097c5ab3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe546ebd8470f6f11cbd87048837e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0addca9d8d6a9bfd9f7a62abac762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b955e9383f1f3ad3aade6b4c371b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc552b79088b2f26da980fd1042176f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a7faca143b6f4d45c026b21a24bff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352acddace4b81ea58a17266e06d43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688e2b08694224cca01577f54cd1291458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b173f2c807ac7a9f32c338d518d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc9d00433a5905be51d6e112a3969460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863ad603c0b00d6ece741b236533c39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048dbaa96dcf5d7f44df2932a13ac1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d864dc3f68c0162b97bf8d78bddef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b0baab78b0e364309b345a0d1430e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2a9e3ef19c63ce3dd2a939d5cb03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea267603cd5e808f56f8c4385614c79f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb829d9147efb75b61bda116c34d9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1502cad024305027836013363b237b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea19c243d81e5a2f6105baf3a8e3da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a2ef06b4e1a135bac1f9c65b61f09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2f787756e5bb7afd91575dd9e265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db80429b8a5810ae7df3530203fa79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ee29190063fd6a9d7a83cb12dddc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69cebc5a35d97083f25d944359cde5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab31acde6f5c921d38013cccee3118475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6e0fd19bded0cdef33323fb843b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a26797f8621f91c184224ec17a7ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff8d86539809e0e36f03f0aa1d1113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8106afcd62f1ebaefe170d0f2af35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87982c1af5f47bc48d6f22d4f2e49b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e864ffe3c0a3118c75ef4a3a979a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f5ace65c080a81ae87fea7e0accd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50018adc8dacadd5df2f046c1f13389483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df62e317cbe1968c0593f3f132a6ad8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999936bf0502ac0507390fc2ddf1c71a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e60df391f49a78770381d8bd4b30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3069416b754dc8235194044d9157487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1ef07b40b1b8686218494b54155e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebabc8ce28ee90cf51f2eba1618ba97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828154b617604bd91accf9ca0f026937490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600759ef66cf94fb1d6bc12632f3d29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf4f8b46dc23e4abd2c8cde5b646b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce92ab252c13a4161bec41e66d727e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a20ba27a7e5c031263292944f3179494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616657a6d573b35132f86cc0530fb505495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773100029ab59c48920ad09c6d0ada496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c51dc915cccd967ea1041e605889497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402ff0fc3c45942c3d6c481f093296498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94ae68cac5e05c27240a84be4aa1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0cc2e574f98bb99a5a80c8acf7e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e30a86d34d7d94c3f051be8aa3dce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0adf50e0ef4e61f390ed1dc48afce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c416d72db87761b813888240d6d8ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8755e41360cf2d2bccd184a9f8c009504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a355c102bfca08d0736d0ae4d473a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807594c7194e229eaae74467bcfcfcde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245bb92acab98fce50fedfcc70453b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000baa9fb38b8f9627222805e4a457b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4b1081393c765f310e93e26f31a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695ebda4e05e0ebffebd36ac38309f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1a3fd9eb28aa9f6386da59dc0699511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e38e0856cb6dc5a0796e719a92fb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332353f96ad8fcda7968f9e39f7235f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ed7e9684290e4f3238e0f4ee5b07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62ba1a73cdf41a1d66697bc1bbbf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cf9ec4131685c6dfd79b8f10da0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc63ec236bdfbc7fec92c2a81133d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cb3397dee4d06c20dba7d711fc80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab184b848ba05532e0c80037bf8590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78988b32b58c84c648ac84d59e853c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635f05ef08e2bd8bf5cd7341ddb2be3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e5c1fe6839f67ebb2f1bfdf0f45e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae47547a8472e228544d89cd5a4b6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3fc2ce125c90b21b0aa68196df1c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03171f28f8f218278cbd1089bee1ba9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925f96386614a0ad05219845c5976e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56463ec9ade75608adcdb4d22f2c75c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b516b8a677e95b1587e1e8b6c41b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ff6fbccc5ec94e4a9fc42f077ca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6da77395150d68406e89f67512fce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39a92a35892fa57bc214150c1f977b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23f55329966cc3b2d61aff176b19de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86986271a99898e40b8fa1e40e190533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c6c75b832edc9bd04e410d61c9fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96815d16fe59fa5dd6c2eb1c75d31a49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382836639e06af1367c84a69b87c65e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa1315300cc3da4236aaf096c40183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd4a39eacc080e51dc787278a0b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b8bbadb3e278e4a9b6aa83e10491e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff1f89f8c9b6612717a41ec5675a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5ee256a5260a2b57a5c1c00690cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983123759e25d5c616b60e516ef715d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ce31f8983c54dd7b7141fc9eca0ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674879aadd9ab5cb0cf7774e0898251b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d45ee5bfc6e5724a51eeab07ab78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b38eb8442dc63ea5d5e207ddbb0f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4455505bba1d44b11882f9bf623d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9316fa87f283eae426a5890bc5d37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d172d3abc48b96c79ff60987ee7c01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df42c7daadfa8104edab9b76d589c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313eb48b9646134a01566e95403378b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408d16e6bab3d51aa510bbd0d9fea0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506da2a49427e67b530575968eb653c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50dce69d65036784be7eba43bf8f11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393c2a34e838984145cd9ea7b45e076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54635da593658afb17c3578873914b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456da00ae506b331df9d48fbe0fa2e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be5ae8bce8084b3369499c0ce3604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac58ba0c27fd8f9aee0781acdb9679c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf0f452e938a070643f422a80f63a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7fcac20aa86c00dd119d6f28c74e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f758e6a5de9c27cc17b0d1f6ef120562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d53e199a7164be07ceef865fd854563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d01fd0de00a2cba416e2860bd681b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eb632dc9962f2f92059e70d89968a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433aed568c749733525c14ee816089566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5dea716e4c3448062b10a20dfadb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3f24f8c44eb8b820e2a7f8fc14dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a19d0c2e0eeaa1143830392dca12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aeb5f0f3e7b7f348021ce791d54c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d0dc3fdbed6859e19f351270b425571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342cff727555a22a8b853370e80366572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545a6df662d4aea56101fc697b7422573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b03f02b5f67e55ac5b33f69c2079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284cf513e2d6f3e94b548eeb5482e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f8586081f2d6658eb084b3cb2088576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b824914e11869e0a2e9d53ba80483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc77a5ab133dbef9f47ebbf56de751578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c010047ab335e38ddc3875ef8b607579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2ec9d43a9b2690a8fc49d91ee4b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901583ab8bd7129ef889fcfd42ef5d74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac818b52e0a36f851d489e8ee3ca18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe143daf12eea262d9f1548738231583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12229db867884ad053a9051ac9c93c36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51054c2beb373abb34154e1017dec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd988decd64a92a434d4663e8944aeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12883ba429bd20af3b37157b9d5ef7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce347cd402016f0b9c314206c03b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83077718b47dd38b58c4a5ffaec33be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e3ec09ae4f875629db14d1799885590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaacbe0c6826ad72140b64b52b84ada591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd728a932d8b2664d1e752e6ccb399592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbdfba8dbbbc2ee482ae87a75d0add593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e02675d1c3923e8790f31642cefa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9e6078d3f774762cd7c5ec482d205595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31371056937898224c70579d1d27e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100f7b03e778fce87fe85d836f45c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eca491cbb33ae43a5036cc3d053eb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d395cd08184e3e6623705df79aa551599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb5b1c6045f09f473387657942bb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d8a58773cff39f04436dbaeb6422601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff061f95833853de0001c8deed9f01c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d2be4c1badd6d337ef0323933b99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031c890e47aaa685993bf9f6ad7b52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d8bfd0ed451a9c959a6eb355600b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464b4b9aa60e3d8784acfbaf35aaa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaf4af7d1a67c5a5b7b7c59866549e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f516dd8b43a2209d854006990b36e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4552391d550b4fabcd5392117928609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103e449ecc44772fd7687c0bef9b7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983013c4db728279564781202a26b354611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d48b59fa97f1bab8c197287b1913612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f8152440e11098b4bf5678b2379d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc319a13281e6d2f730316d71b0dc55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656add6c532f1259967f1db6325a26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4630c227ee26ebfaa3995f65d539d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612987b33dcb7108d3a1f8d9a2824fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764279911de56a59e55a483b4c333d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a3113f0d024485bbb3318cdef778e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc64201cb7da6f6ce019c8b02fa2bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef76d4b9a7ea53388e66ace1c1c33e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae70e5d4a20910cdb0d69b53a6af9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3370b7d3d6a1e8a1771779371501623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a843c96e712661c2a1ca7f62cb917624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3dd938c03180b40b8c10e93e9a39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234797a2120c278db29ce28d20abf8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72e71fea00c362429bf0827e815b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7222b4996fe56138e78dcd818023628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a1434827fe0dd170accaba8e6eb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad1a2ac2f00f641c5dfc6cfe84421630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c68c94b3130316a23b40f7b110cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e811b237db932a836040f987314bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e5e2c87a5747926164e4a1baccd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c164181e9e7ab65891ec4b8dacc129634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d237143d5a2226c981ce22fa949d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e9a24ac1afe4c9d4d39e15ae2553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b4ce2132c741e4230f1ade9460961637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4958192c4e1f27678073188a066dbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49ab3d39d589cf4c5234ba7537f087639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9988e7522104db68d8bb2ecba1f028640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67722fa5bf96b399d79d28b9da2a440641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13816fde4fe0ddaa3c62058d9fb1b866642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535524bbbd3ac479a45859aac1a77d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2f3b04b5b9794fdf34e8a8187bbb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25be4b179d234c65d53601d6283e5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7f428fa4c5ad54b2acc7f4f73c9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490f2b8e37ae31d99b6ddfaf67a765647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180cef5a173cc95e256dfb7ef6d42ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d824d30bd2d9414a9f32d4149150f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be1b77d3a8ccb0104b5713e3d0540650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0c91c9202c097bafe91db6e2aed0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785cf82a9b963006cf60513bc18ded652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feee64c230c2f8c31e5bd13cd06891653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8a8d5c20ee5bd23a1d76780174c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed9d94e40cd9dd40aa4032d78afe7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2112d2227691c722f89d3c48a5e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cab42e53b8ceb5adb9d41921f62a8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b3eee5479d5b5484b58627a02e631658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17822caa8632cc1fdfbc3a5d36b64e0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524c0ee2f7563c27f41ba3fefc0fbbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434c172e4ea890fbc86187f59980d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f94a5c72cebed2b0accfca9ddf61db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f967506a28459c4db61d5df1765cc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dfec370a31a5ba65a737221f1c1c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bebb8664a1076b4386c6d01a9dd8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c3ba1dce10af3bbb14b15a8cf391666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07c0b571336049713dc3aa2c653c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96cd87506e710cc174a200f38c2b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd56a8920f44f9c78b21c608ab3fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7362c47c4fc45f1b7b770ab3887a08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead35428a6a24c1d307e230e88632f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487a69ef02e9ffd9131f4b904bc68c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab003aca234175c9c82a2248f5b5bd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a577439d1edf6ab6982b6011fb557674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0bf835fd1bbf1e91d345afcd27e58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f758c98cd08571688840307e5d34d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65339f3d9a6e80d464dd0fca0f154e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b54789fb8470425b83ac2069385848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7609921d896c6a22b44d17cbabfca3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096a44b75c1b894c8e9a32b3c45ec7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e908ebd2d65e5e7ab24729a33c3f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff23dea38eb95b214d62e3695e37f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef902a189acbf651c1cf850fb6cbf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76159671f4ee7668e4b2d62fb86bc57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2d93c1e992a7d88d905ddef6441e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88aa288479ac7d618558b2335ce44c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae546a4cde128e458fba0726f7745f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d00e03a3ca80cd1c2f9489c26425688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5182cab1393cb82edfeb6fbf60f510689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b87aad00eb8900ebdbe6741017979690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87f24c51423c5e10459b5c5b880b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63870fb31e3dc5682afb650efc6311692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8803e5b5b1a91db945e29cb769f823693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69cbd8605eacc2e1ce2ba7fc80edfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2fb18fe4820b6df9133a56e275e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2c12e0467eeafe19a608159788c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128de774f18d9d438b3cc46b984b253697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f97093081d640254673ba08737b6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0584d8e5e89188fdc0966879d2bf03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227284818c6a75949e5d0e866da07799700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3db37c45b5cf551bbdbd849c67a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2be86304dfa3ed59799e5ad99c5e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a9c8247be994da80c7cde63c008f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a2821da91e8a4f471bfdd39db6304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd06f2c0e0a7c918c64a2843ae753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79851b0cc75651f1140522be23232c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b142670973f7bde83a9e9840174c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75b883018a75cc62302e8eaa52a7f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b2e17132135f9eaf5760a3fe60fd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ece698f5ccd3a4cc1a660c8ac86f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9934f7796ccb8c4f06c2fb7b2fdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5129cafc65c1e3163541d4c8637bb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad273c6b540acddf85767ca4ddea7ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae2366a39b50406749a486eb0a1b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b17167b1454c6121f41ad5d547b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858aaf3f89a9ef08938d01f17ba173716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa208d9667bba9b1cf926b1497adea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af08172db0dadd84cb9f4d6be0fb22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97209a917323d25fdefe0bc035cd92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d60dd126eda446d1348a63256e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92504bc78e2b1eb436f97d9ad58418721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36824cf0a2a3aa49c4243e7ddc41f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5d475b2a8a775cd7107b3c0c7c83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9292e65bcfb12d329caa153826c00ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ab3c1c3346772f7dd64739b1be48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846977200d2fed1d1b11b981b9c165b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803bfcdf3b7cb73f6189e82223d4332727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee588518cdf1db853c9fd3d4bf9b6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd7c55202787c1f45587b41c2c03c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce14793679429155acc3186a938925730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320487e610a454e378e1ae5784f4950731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e7fa412f19e87bbe8aa853027452732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a779d9480b8cb8f3da54413b60a9f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f03c63e9201527920773a4072abce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3d313170e79ac7b1213e3b962fd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654965101736e7fdc20aeaf73dab32c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011950a73aa4e8cacd6e0be4f7d19a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832590239f57fbba8adfb66127b8bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698614f8b147fd963815119dd6d089739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb932d5e5e257b014778d9f85c6e0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77fd8908b365b67fcdd11c87ff25ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c07de664d2b51863df480363cb289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa8f0ef0360042011bcfa678a2c51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbedd15b74684b2e157a605b1f4f65a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626751fd052ee3a36ae2d1b56e0082745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d948b6833cddc0dcadf91f2b1529e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3305fc825482da481f70ab5572611747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc5cad271a0f655338ca5ecda7e95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c37744bedc2f8db3df3f242a0fb02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1385634beaefb0bd298407555e373e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762991a393c8bf7186a4afa24199a1e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38eef311bfd438b2e5a2d020055cc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9ab9b65ea1a34ff8be5086dd1df3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1afa74efbc368fa66aecb92458775754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533d77ac4a8f8607ca9a137cda5aab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62a883843564ca15324c41edd448b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84126bd4eaf26f9a565798cab81db27757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>